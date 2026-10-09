--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc41567885ba79efbabb6a968bb35bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f35c93b2c713e7108ad485d2db8d732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857eadea82dc2db8760f6df4c2cb24e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e25e7e44f720894c507caac6bfadce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7eafb185852fda47976ab62f311245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdea10e0053ca7e3d9f73ddeb5ed05f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc88dc288d842e09dc719adcb8c547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b7b7f8a478c9d854a90a93d43d3f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481abec11ac0ffd74a07a80fd5bc124a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c100f64f95d2094547609c6f748a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab29345999b5270b64ac098633068711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029aad8691881813a8cfde350cf32b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d05885f231d16289e303226d1b3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2919686b6ac1f756af2bfda7be5ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc398be0748f67be3d69081aa688400915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e8dedb289cc59c64a6e1d1eb4b57a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2f707424ee27707fa23af553bdf9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f28b466228543f66028a1c2efda4af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9101c1aaf0b21799cf6c277dba498f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f9847835b9ba8a05ddbe0fc48bf7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898534743794fa9ecbfcc7df1f872bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8fc5b4a037454475147eb22c9d9f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711176caa16bc6c5b1e5dadecca0cc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b923b7b180dd41ad88c268e02083124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06eab5e73bac455a1f4ad1e38796f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f34f67ab9b27adc15b27890f94d89f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf41a4bb9a46085a9fe4ab87d8a08a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ed4bfdf20c9cc61eda30ebf91609f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace3b62b3d1dc08be55e6da038c080729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d90b73438a9e0761ae5c0cab46a93e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a4e15d1ef30c16873c0fbd9ca07ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaa399c2a5f7ea5a9187cba733172432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a6169f2856bce7ffee59c95b0432c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2cd6e56bdf6946019c92da3ef8d8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d4efc7be2a43d4e78d729e7fd961d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a39d7282081f59b3253c9df760840136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b49be9813a1dd3fbd2bcac3e7735537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664b96f09d32bf7cf69faa43843cfc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7debf796fd65cc5073e63b1263bde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55e6cf4a7bbc9f4678ffd2714e840940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afb233fcbd10ff1983e6f41fb7a63641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e431f976f78a9c48dc7e706df12042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93aec1af768ebdce08292f8b975eee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77602453c1d52a7b3d72a2b1d189243d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28baf48a135e90801c9ab166386dd30d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a9ba97d6328ac792e31e2e2ae79e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae9e441fa797d39c931598f741354c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831c033a62736c1f4b905ff8a90629f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f8ad987b0ff2e566f78755ac5e84e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa011f46451f31f47c9639fe9f7c2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97634860785a544c91096b465fac9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a75655243c40e22875796d982ef97352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8897895c7cbfb9bffa05486163448b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548fbd085b3bcc793ed371447cee17554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89232fb3cb864877548ddb977398d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75a55267efd11bae2cd4d29a62c3bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5e90eeca602b62c5a95e2d5d8011457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a055a3619405ab22b25ee861ed134258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d16cd5708dbb29e1551a08b549566659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ecacd3395dd5ac42a638c51d93a1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a8d05140aef36c9398fd720579f5061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce99ba8fbf0a9d3825e03bd6854d2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcd39c1f5f15572d0bb182e67e72d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62b816cb24df3c0661b2b8dab8145764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39864c1b5995838834bfb03e63ec1c8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543f41bbdb4245fcb85618ed791b4cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a7255a4211a63db3e0ac346ea73f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc16f034a14d7192a786465a65597168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ef0cb798266a53342bd302dddd67f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff654bd6c9abb4fd0e58f90ffac2367b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb2a1df259f998f93d2132a79ad47071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7eada44f6ef297333f938e4b78e2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93b809cddb2d31c7d404e2a30338a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd3937d01ff0c590e7b0b8a84784a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d27dac223ef4fcdcfc4301dfdaa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abfac00155b171df17421619bb3e3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12d8b965b8a82e98fb5ff9f06f24c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccac32f2272ea1a69d6ab43b4008a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e636de3bfab2959f5da001d175837079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fedcf20b75e7fac0f2c40514d63a5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e192ee6778bcb81bdff649f2951adb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814482c297f0664f1fe4d6ba9ec3c0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a9788776b72013f53a640852d19be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba826225d3c25954e9dafbdbbe96a1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7aaf01a6322eff120f104fd21d20f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43fc54b586f64443d8aac348866d2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ad7b6aade53bc5ab526b41e1d2b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74996813cb8fd9aceffd8c9d273aedd788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4090aae65491d8077407f4ace284f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d77c45bf0c289b2b7b58ac14095def90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd471ac1f8d5011368f7d48c66093991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4bfa43dd5af45be61957a22a787d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cda05f65bf57abbda44c1b2f48c7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd58b40126f48b9aa1eaee150b0a4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ad4188d38c8f8b2f4d586a67df53a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef1506682ba109ef3dec0e0d3f0d5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19617df8bbff2debc64d3e83021a8de997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0189a333a7f755e467ead366eed67d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528a6119f3c34b6d43b2fea73c55df499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efb9ef44ad09154c8273387848c48f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11cef78e881a35b937f453abd8598a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a795d4c08c58adfb45bd2b34370c41b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace137972a6f1237eb1765e116578889103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1732347cace95348bf876ee33c646104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903d4dfff76ea377ad8aa2962d4dc70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a4914ddd519b4d4a68fdb215a3c2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950d6d315b5d3fe5abaceb0b51d6be3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabcccec4e3216a755a1f5855fbc165108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbefb40008cc10a06e438995e0ff45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ce74925ef386de8335164d2688a4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82791d54473f9788442e8ae43e6ef993111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a0c02c4c013c9b0614faff56c2f98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330c57e4dd8bc9d093ddb1d1924c9be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5fed058e44f5b965475cb7afde136114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bae6b55970867b1f3c3ac22efe24ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7039179ce7091d0cf25eec9a658c195116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e49a01fa9d8fc2558f48bd9e9e6d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bea0691b664246eece894f827d8df8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfd1187f33f6f902d3bb6965dc833b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab12c446c022916f77bc4c42470f62b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342f573497cceec1c328bd6942ef839121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6dcab6fcf1770a63bd9cded319c2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843c522cee438125e74b9336a00ce35123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584632f3820cc68702840fcd72ba426124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cf2b027b305bda20d8a0dc4489f7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fe86026e3925a527dacad6cb44933126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68467680f033c787cb54bc9de9f3c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd69f4231d654a13f1562248bc4f3fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c3079aa6fec713fae729d36445c28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb47f051f1bdcf3c095ad9291be495d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4803fd8f496aae209c2b2b81934fa2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df3e1df2f05406b5aeb0b90d464173132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b158018d9b8b536d5fbd4a91e1948d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015857417069b1af7f11f310e55bd64d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b84fad60783a948a7f77ac40a141f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff1417d2c79729fe339f7c57d4d8b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d7b81106281f8f1b950b8425e9771137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095264f2ba5827e21a04f7bd52dda427138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f660dc723e97bc2359c29c709a62c38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236a64b78cbfdbc290912ce0b8b4076140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b6e5f064f5446eccaeb8eea6981e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8db369be1407e44c572cff6e217679142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d1eeec5cf92bc1200004ebdfaf5a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf7c4f95c73898abcdd76276dc90f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49e980192e6da9a28b625f52ab69fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84041595f689ec472a00881e91773ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df4c9c36193b1c2bde76b737f3efaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b3e8d6261bbd54f19eb3c6aa47fea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f9172a590c0e1bdc4a5af755806e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af581ea6c6fbe30f217648590163d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2765793fdef1350dfb4456156072a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2032f46fe78c2e7b5bb0973047202c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a3822c77a3c4cf0f2b3ee1b6684bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc360081e0fdbbc09b36432ab8c9b40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514582e7976048fdbca2e8b7d975b6b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef796c377cc1c251be9bd966fe48fa91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2712c6e5155c88851604be6a4465a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268848f2ed0151e45d51e1fccc138955158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf13cdff772952b1bd20cd0b5ab3c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d9392f49d4331cd8ebb6962b5c709160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1f97ea98b6e734f59715823f1b054161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf868094f4d7df897c92c31c55c372d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df18314514cb204bf71868045239a8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e4ff9fb10a2e4294498a03babd144164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1e08d007bdb3db77848ea037f941e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5fd6ca824b020ec08009c451d365c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32becb1fcb5d184aa83a7b589a389dfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372260a3ef15ac84186e970f8ca0ec5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f791bff1b49245f4142f29066c4b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66208387fd4ca000ce2824648d3d1445170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6b7e5d56ab82b110c680bf53f36c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf9c0d6b127e53162b79040c1e76a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bf715abfec7b38bdb6f417c222149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e6f0ee23fb7d380ca39576de4948c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e61eaff36336df3356ec2e789db74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9291f1a9278ebff303d864b8d86eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16218e1815ce16f3471373965f7ea35e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a4e60e936811923ed016be7df34d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0a30a1a068b8902d1d4f026624dde179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d633a9cac7cf4f5efe9ab3c401c1e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b424b9cac38e67a41be632fb8d473181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8fc51de783262210068b8014a1271182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c67af5e498bcddc5e7b24fe5b3dd81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af7b1e007387c2c663396750e81ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5bd98f18a921173974ef20fae53da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650f253d866a1bfcbe7e05ac83dc78f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8fe5ac5b89a7711699ff3dc8787a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e310c49ce39e0fe5040de11bab1e8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fefd30d23bf9d664f90203212b26cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5ea40c4fb6505f5682e6cf3dcdcc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f075b0771752ef4a66711c332c822191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac21c31e9ca98efd84dc6c52fa90c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0a72b998425f2c449367ac27fdd65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35187b89f6f0a89c90fc92f404157ca2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb177a77cf78f0184b8e6e9f405ff9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b93d7acd175e52804538073a471585196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f78510411d0373ad5dc6d48aaf5ebc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ede7bf2ed486b0857238d907e4079c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b733c6e7b6a68e6113c9c8df4c4d87c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cbd70e6ad5ee77d694773a9a68eab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c83037568406e4fc9d65f14b30547201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197b516b9430bfcca56b9cab678c49b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f11a41783bbd1ba6b2ba724d89e350203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9f9e92c29aee5a1c46181d485968b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ca48ab05a45ba685c14118b11b933205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145bec31d85a26135d309d96669eb6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd239a2a9a22631d888a0fd58b530f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13f0647e8616ce02720450aa96e64f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad385133e5aac20d9b444f56e0608eb4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e112324ca3148b1a80f381fc768f45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6bb46135cb36498c3e0290f7c3d1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b3ebbf2aac8a0ed7489b8f1b4ce6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b105081eced1871575d8029f3dad6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1544519284d6613041d97e2468615c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad628d67192960d5de905cb43c899645215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78b867293046dc7daeb31d8e724a44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d2e3b36c4d2f2e4f6948fcd304cb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecd7687ba577ff38f306f1923f33d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878460ec5586f5a50e219d1999a49021219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ea3790488a8fb48d0d99979495f9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b606b9d42aca5d3269704b1bae1b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829b5adf2b4b1eab5144417efdbba97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20178031a76e08df46e9fd8e663317223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adfa13e25ab3b5034de18fb0000520224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90cfd29fd0a3d0ca414fa0985d475e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf31510b80219267089245f0c31af07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b50839c1424a704e76280319015f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b685cfc815d6524e59582d65c4e2973228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79396149d09a30876841535b8e0eb6d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e87170dab4e2b7a953cb68e0f03cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffdfd2f5c6be4eb7af36efca095a07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05af26dade9d22eede0724bce9c424232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94179fea3c9b2d6081a2e47771c6a9fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1aabfd0d94e87af26bebd70e11526234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9745a78ca1deab6b5ccf7e45f171e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e98fd9925f246684d4221a6e33cb0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d466ef4137964136bb6562270812e7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ad2594a67dac34dc284046b0652bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ad3785ccafe37794aaa9c194e5135239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee530ea293ac0cb5857a04f2d67b04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1425105a7c7e7c740174884e68e7834241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851dd9551da71aa394e5abf6327ba3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a21fdfeb024fa76ab3cb99170485e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcb44b177f442949e59bb7767a874d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c87163e5e81a98aaecfcd68fe9a1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fa30289a41436cc59e88042fc7f75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d949c65cc4a37cb80348ea5ca9001247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f168545d2bbffc28b6becbdea74616248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5b2f09de100df542345f645dc0679249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99f3474caa8c802dfeab3bcb7f4d1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91ba9ad3289d9d29b3a719b6f9e83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e199ace0a6fed7b66c0a88d8962a1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4305e0d050b8368b9f0e5aa022bcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510f0a98f8ae1026b3eb4be9ac5b9ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989960f5c2bd28f8f067f829dac2c91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9c379022a8254df223f850f26c4ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb30ab4d476e4c60011626892e3247257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a67a3ebac220d8fdab315250d9a70f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433baf3c28275073c1d2f3a98e78b68d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455099f8816456f29526550c4f0d46cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a16f21f655bb9a47d42162260c8fd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f362d8a1a455a114242faa843732d46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b86e5a7bf7cb35474fb45f9638e3e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee10b0f877056aab1343544cad19a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee5ecf2ecf40555d25d026d0358edf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eaeb4e9022f9b950665dc84590f63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cae40179b14616be05dc3406f3d07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c8264b1ea5ae9676af2a7333c9bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c69fbac13ae20950985909c4e5c11a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c8b1bb3b891c45f7ade166554e78f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d51e433f8ef0e2d234e6486c9464cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7b137a0035ba5b44bd5aac8d0c265272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2302f6809ee30f7d5c655161e26958273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee701f3dee837d59da39e314fe0d2d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec165bddcdd6a6ed6b08a3a7f7dc98f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e7d97d2a12c9496691faab9975fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af596201cda7e821451f054fdc7bdf27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831c1ce836b4c8877a89fde5a01b601278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d851940dbd76560cd23b180d09c1c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfda99cd7285d70e6e1876e0eeb7b22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb175d4c5e469ebd36ccba883920b3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8c264f6d67e080dd4a6040bdf29e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1071fa6a6a0b7c48e036394b891cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb9f20cbf689d8c8a80bea8bb2571d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ba6809f9f4d7ec12e8fcb9456b151285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204fed2841bbbd4b6cce799c165dbe3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ea33919b75293dd6a9b10200743a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2dc07bf3774dda381d0974e85805e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4796afe470994f20412f2755afc05c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9801ba9094d8ad6d4bef39f6ace496c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176aac408791acd0b18be3d1f64be9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09152fb956c12850a6ccd3e0bdd8edbd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3d18a7234de0174fa3ff03c369e5f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d13a8e17287291723bf7a040120d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05b8349f7c5550fbd99c4cdaa0f49d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d773c0043a66a97a2aec1af727b4ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ba4e44c6436c769ad1678e7d53c83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350181bc2f2bfc487e7de8de24eb6fbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f822a59196d71233e0d81e86590fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be603559074f75a09b8d6e1a8d62a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c810e96e30a66e185475e9d880362d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c45829dc8f8897aeec083abbf06aa5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248645289d91e4bf3e3075f4b3bbf18303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307265cdc76d73aef3a8b2cf1b70224304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0e8c7a96652bb10b7305f1e30c2f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f2c73a365301cf175db12a5e2971306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba1ec1626229e5c6370e2cc098b212307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ec1ef6b68a630af993f8887bd64d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb13e54100e47c7d5da3fef43f6e83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87989c1c8bf43acf1e00bd235916c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7c8d456a50ea4c22f19c0fc265937311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16231ef208e7276edcaa1fe6d98f53d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cad7ec9e20dbc08e952755feef113313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55453dd3606c83f4b4b0e8ed12edf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2bb2edf642a7c91f5e148be9cae56315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675c2e7e2f1efbdd72f395e682be07b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e055bcc0ce794479d7bf05b304444c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363209af6935d2c955d1dac88d89084d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb09cb6bb0b2a643711ab64b1ed353319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233d55a122f1440bfb241e66d4a9556320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef957b1ae291f01f39e3a52350c319c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323fdd10128c29aedf27a1754b9a8a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e6c78d6f7a7c7f45bba188356b31e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365af1398b6c201753b937c70ad2227324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cadffd0f58e61dd2788ebc51088cb0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549b2c209f197291095544861b08bca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4adfa15193ff35e3e96e0f16b19ee1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847addbcd8d68865233e04640948119328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbc576bfb5adabef6519f325a1696d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292ca67456c0dbbb58d434bd9faf74d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c99ddb8839bf74540f2d9613048ac2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0e127402d9773e996bdf06e37d70332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7028a58f846aea14e9a7c541c626cd0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2d1a4e7de17c300c931c64411ebc0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e46eb86a27f7e7ea68949cc982859335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece2d2c77c4eedc0fd49b5880df0963336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ca665c1ccdbd5579365a950b5c1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db29093793391ca1e37ee752a02f80d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5411af8ba2984e5bfc23dc9c224a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98805db4a95af099132e6e45d2e876340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f287440356cc2ab2663bb8eebd69d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e6609dd0efd89e3d9245a6df34c2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc00c97903ae3914e69db9454c3a1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a1647e9cfe7ca4980b7f03104fae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51355d3d2fb42b7d7aae137aea41f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090435810826905a7c232c11d9560644346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cb221804a43bf2bbfafe0e6cee764347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9444cbfa953b3116a4ae8684c223b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5afcc40e887690f078dc0829c9b65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7fd8c88c2e7b3b3f1ec460aaee3b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbe5e6763584a1533c775d6663bd53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863f6568152cb72733acb1a6be35331352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cf6443a0a9ea3fa5486df7aaf0478353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6bdc1605837b18bf540517028c8b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddbb577626bb217439700243199128355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d81bb655e4ffac8863b4ab543928f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb875184e066aec9cb9f23937804d0ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508d03bc4215cefe4310a25c5a3beb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec06d2a53abfdd96d72b13b43020014359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc58abfdcdf14217d295db078510790360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a167a1a2f3c8d370b973d08cc8f06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36215290ef2a70f15d0c9c829c9b8b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42f4fc62beb652e606dd077105318d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a4afca20619b8e7b4c6e373a3692a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceac2a9bc98a893481aa90128b7065365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdcaafc837582ee26e5f710ced2eee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f299907a4c5aa0e5f3a72d023bbe770367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35727c430367775fd98d74652db7265f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc8c82d5566b8d7ea5d02da68f1043369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c70543aac3db090e5257633277526370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bbaf0f8cb3bed45b91cba06b01e51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64e31d45a563972b82de81959852c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460ae5e4d2226a6069e4126c5eaca07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79849456f7cdb41158a2398b23dbd1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9189fc32fc23936705a3fea2978184e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b997b447020b4c6929b438de2bb98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0998f76028a66be6e0a716fc70a4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e91a304441bd43d9d96630f11fe1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca9d77d0dfa2765aee36bb003367cc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578112d68a8e81eb3789b6a7694b83b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bf7f049570ad0f613bdd94f83951b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281f9fa2ab6e16d125c49c05e739eff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d39611f90087d5c57d6c6de7c724c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43eaed6a70c9071a47b0c176798b2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaf25a2ce9d350fdd01608bb036a6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3863a5d9362db44fd4652973234f83b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216ed6fd405b865dd855676a15e6a6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f98b75d9c314b68272b4e00b522287388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c223e988a9429ff977948205406f02d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d6c817deff01c19476728337b2443390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d73bed34a1f52f0aae747e42befaa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8466de71026790c2f54d5ccc8c1b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d575517f86945209148e150eab5811393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd466d571d7dc950b0b34b91c9500f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dacf9a9f8e648e8d1a76678b2ba4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea9fe3608e3974aa347e8e89139996396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9789c597c9052c14ec5474f5268e9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa676751df30212572f4507fbb30ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71b568a12de39461fb367397cce2c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c5ffbcdce55b40b6fecb59d4b96fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cafde36542d00da69b9621c8141eef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e3dd1455c80cc4f16f07d69bffd13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f18ee1fd309793adc823d9951fa42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b5182ff6bf0c286a19773b6bdf241404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd96b9c3c37d4ebfc2d4c415cae37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1543735f681717d84edd001239ea6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4d5a4476ba20d324a619850be11e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf96364101d0943332674bd6176835408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad73240390fa948273f550e2c6d5e4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5797f3383d92a513ff634885f4f9aa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683a577b92a3868d33fe3c00db7dba2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb6cdb41b28a957c0e355a16601b0e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1a2890af0ac82c74fac2760049413413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dc3b1aa787c5e03ee6a1c087827bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1d1a80ea2c7169f352cb3983a1873415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b656b3f17b99af40dbb2cf169b065a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f39da96d1616cbb87c074f920f600417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed61790959bc5db193c54224f5c507418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638857792f6883700f1245bf615acd8c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2107bffaf460f7efeca88940a483d20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b147d820740718104f6e78fe7c8992d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe51eb925eb7e71970c83d5db6b8429422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454783a76eb13fa99d7f9988b018e9b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7225cd74e2ca30100485127e9d2da90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a58d02145e5459ada7bab5256fffe0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efae4ec311681936fbc8a19f992ee64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e16afbc86c948274f047eee0314b8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00995b46c1df8e9623ebece7932f3f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd662733080c4c705a9b7284b1d76f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228e74363abc2ad4a5816b21aebf9f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1444b5ffe34a3968a9b4209c4c29a02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986e813fa2e15c8c195f6baa82e55dd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d309a3b0422c4fbeada767d5c660b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27737b80b17dc36e5162c114be25f80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86963cbf403511a3630e876fe82de5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22383e853a4a891781b225c3757416436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f314e409ef474488305fcb1d4137a17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73304a09b176cd069c3d190a778ed40438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d6cdbfdd62ab674b9a45ce4f6a78e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7918878c66ac05dcbe7aebc00eb4b13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17d39da7d521c5aa4ebabae5ecd18f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16a737145fccdef663be657baec390442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76ebb2b843a51c7d021b42dcf58dae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e4393f5346e0fd208de3e40a24c45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8680d94c9b52c5f7ea04ded832e4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71797bd0581178c5d171a891ac0030c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815971ac71b988481dea673a4e79384447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06135b2e129216d9a3203815ec1493448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea39cdf7a951a047d78cfa76af716a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba358adaa36b268bdf14452616908c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a29c4344e540912fce83068e8f69c3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3350570176764f61f17973fa55ab6c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a2830470bedb463bbc3d4c60ecb36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb75f08d140a6b94306a9f15485ab7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f5ace92a6f5fd7088b5ca1d879c7b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806af0c4a94e45d1af452c5eaacc7f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561de5c8b0cae673ce708390a2fc2c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2761084c3f2924e827dc483b54cca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f705c462f27b34b37ed40fd7ad88d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595612ad96c17afdfaebd2aa3eb2da1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2461e46da1d3275fc9909b4739614c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b49deea63f852589efd92cc7d1e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f0eaba5ca60079114ec4a535f3aa8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b778f81e240ba5337394603a6d326464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0624e6ef2b6c2009c84136d66aa0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68135c4adca094d4948f518019dde583466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00f18a195648d3a83fa2f4fefa217a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3b3d1c200d0f727c12ed8a0899be7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeebd4392ddb769830e3b926c3a3fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7a77e65472901b51c6576530f4ac4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbdc7bba9d63cb994ee4bf93398cd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18f0bb3ea37297ab921c5f03571123472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37496ad941d432639c233f7e8a267cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770cc4c91611b0832b927b666a73186474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f8173232c8886469a947f8c9afd9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0af919b63c14efded9845f0166f58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa190ce7fa79f8e3edb673e7cb34ea7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551d42a6b1fe8b604a0ef5a5600c407478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ca3c90d8c32c081ed5110599be970479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e41e3c4dfbcb4533f5bfff11e3bcd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d5884d89bb9a6db0c76278efb0f37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae3d1bfb643ec0338cef466db981a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722101960237b570af8ab4580834c82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee7798e171892702f4df65d7e8167b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2967e339fe1cc4e02c6d2f0c0654548485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f65e78d90ebd93430586deb8df4a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66652425a39333b494c2f7af59a31c92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ce733870804400a1df61b625391f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb292c0d41ca6dcc6ece04d31105426489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e05e9f250b97d715baedda631311a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628339bcfd0b6b51b5bedbc2506b3c86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6207af083d689c66e88b9fe088e6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcafb7ee04ab665bd8eef2478858ea0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cade11903aed3261c123e89011688d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e90b57b6e66dd8c04f4ac8cc93bb6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fcb663e9bd954ec12564492ff00c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59558b5c85aa443dba1c7ef64485622497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2cc79e80123f4b1b66a65bd391d62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255447cb5aca1cc1629ef7a018c467a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45a4376377f130c86fc32b2cae02b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ea616362861022d68ae752a08d582501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38786e1e53d4c8679d84204304444b0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e08ed0d473de943d89d6c61f4c03f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1b4ce129a92c0dcc000d3a03f95a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ead72e47d81cafb895a8cecd1d0c2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb1e129332fe5359907c367461414d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3aac93b29c1d01604587ab734cd15507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d8dbdb32b3795accc56ca3e94c6da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2a5868a5899656309abce70a97db8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc728dc0ceaded950f695b13f0be3cc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6bc315279a91ddf115888aca1f0bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c35654f2df27afc8cec406dbd53ece512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe324fada741ff9af177129e9e7073513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab572c5d640b814f1af7911d9da72385514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa18592bd86d9d71d91800707cd19a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72737903799294e785cf3a7ed5a611516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a389f04958167d73ffa255956860cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10430a702d7159e1b513fc0ab7344771518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e6fbbe1e4cc52b22862de0e470f04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ed0222ad3baafaa592cd221c0883d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c545d9a955ed5290a6b7b1c0730dda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877130a2b64281c23877b6448ad0e38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ac4369e02840e2abaafd4948b8323523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b613632a31318b8d88d8cebe35280ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd816e0e04f0b2a16501b343993ad9f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dcae92b15ba7b6e737b7ea3dd19f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f69ab7d338837ce521be3a263dc23f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc36ef6db6d0d9066dfae8aaf6f80d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707688060b33f94cba12ad26f0aef7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e3b4111ed31f677c58eb3252c686f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5386f8a705a280dfbba76de6557642531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c514813e64e1105068fa61b14540532532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae51f2dd38d5523741929df824f0d31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a356ef8e9ba81e4c515df34815f131534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df5a5da7169aede25a5ec5a46eead7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5cfe8f8bede90cd50259c0fcea6da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130a05b9b5997e610524658dcb82cb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d39ea7839bd8a195121f04f69d7de9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c325b8c1f36a54877b5c3314e5ff423539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5853ea20b9caa04c38fa629956a69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb19b319b9ba6e41a218fb72baec6f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9563098214aac396ccbf5706810da4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4323830f802219e87416746dd73ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520ca303113346a518e75b63dca10ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe5c12caf1418c9da34519dad91d82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cddd75daa901658688f782230ca1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3a1647db012b4a86b86cb96932bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7785bc186e61acd0b5f35af80533a39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08fc9a928877a5f899721a4d638a9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bbaa885c9dde233653db8ec047ace550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd2a1e7e7d0facaa39d2f23f29aeb3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27f7ca67eb04ee39d3f80f71f771ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c05f7475563c52b4303fefdf67201553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2392de94057f1c27a68a1dfbca8b32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f47831864a914d510e05d6b0937d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d051c1c8b06360dca598c00989a9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6acc4cf501291589fde799751e00c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b766097a7db66296a5e7a4e4822ca1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005fad5d3296bfd4c84beff9400031b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bca8f1f73ad0746c6d67557c7cb8f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125faf5ce46b05c4fd08618c1b7e9d17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1a56ed13c99dde05d58e69b9aa75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87beacf8f0f28e83465f49065f0158563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ef8f453ac10ecf828fef2f4c47a14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8c11e2dc8999bf099f06213997940565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992d98b822dc54eb2cc16c1034ae8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a6c97f0894aca28fe960254817698567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bbe4f4780349c123e049b5335edf7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cfc6458954a75b46f87a1c4f9c95c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ae79c76851ff90a8712787816733570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ff250dafe3fd6d5964b1904bd9bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc84920c4845c4c8f64c847c94a62c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b37c586d8d9a9d6e3e5271e868a2f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14c37f5ac1e7c1cfed4182158d9032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66854e380092d42eb012ba92c7548c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33873fe1459fd01c958bd102e99a9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5912b79a2ba31653a126a7bd31e595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4b83798e4d2c7d99bb46c659df4b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251857c5352e0208eb805926972e907c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1e2429545c8aafc4028f80b952d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5bc4f8023dbe4e46ce2a077c6abd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa337a322cf7ee954bf8ef2db9162f1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b16aab919d0b005d906d729368948f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf86055f51dff00f25cbd2f14d826112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384253bbab7854bdd95868279dbd9cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41768bf319b6e8be0913869a1cf18114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c3d88d6b37fbd7084161e901ce60015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b55b6324844e59f26bd91433a090e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17715b1684036c7db5771485b302c96117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350cf16d0b9062e9613cd43b883ad7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cb2327fae2306cc238fb2749aae2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f611940b776f774e2d546c68242a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f316d84030277f4e3dbc7ebeea448e021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582d2ef41b23f1894c70100cb94029b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d47e57fe25ee3cbf359292d185890a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d318faa00cff836c673754d7e866224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdebdc84d929d6b2810c872f24fb8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c739affc3e228a99d2906e09f311226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f21acc998b7f912c6f5fc9712f395927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d509f675aa029407bfbcfb8a072ccae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c207697fee8028118a1c3da6fa852cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafe47d0303db93407ab335f30a416630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deae76a3142975810f91b9e798bcf0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ed9a525f4dda659e5e0e1d367141932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8069ba1749d7a4425b39ba7f0a1fa533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ca9dc48217c8c3915b83c7adc702d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54031123d11027d40382201518c7b6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d47df0d5ae63233a9c9198c8142a2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30804034b3acf46035cfaee95d9ac64d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b20b2f0696f1b68dc6a5383f798b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1498b9d0861ba19e533518c6cc0f2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf3a34c4b09fbe567a99ed140743ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57059195c04de1fa512bd6a620fef841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1da739f9ff38071e2a26587fa583442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d08a9e4efa63e72791cfbf652bf6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71f49068f03296ee73840e30486f1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7391ce342fd0a2725129d7766c4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7670197dabec92647255156a9a78a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364e02839a5990ed047c5eb093cb3dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87990cd48d2f842401d5d6bd88ac4d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd37d8dda7d146a09d03a4fc23a891149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815c87d7dfc4878f140527a5f74526a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242ad30d555147ab4e1741f289a585051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f80afdda211c9d5620f541d1f70252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85b6808d185f4b85ef755c70657e5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5257174ca08c9f8bd6a0df4a6c03e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90025910a2f46888afb60187bbd39b0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277368de404ecc75e7d07289104a64ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db4ca1061633d4ba3595ebc9ae5d4f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0d5bc97169dd02bad3ced67ca511e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1776cdbdeba7aa90e93354ed17c248859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef608ad7531f2f631515ac48b5ddd0bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758e9f0a5930f7d2c8a9f37c435d7c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58235dbb31aed72f436b5852e1ce0df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0588e8bd1cc0fd42fb375fbb47d781e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d4d1fd11df6c4a33df2e84f8e301e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f81b81f1774fc69b876333ca78e4ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f4077c8558a648408c853f2ef10e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b386883f3457488149cf405d5586a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493785a45ddecf3943a5e6c6d7e243d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b9b95534d72872fd71e3e273ebee669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2e4e4ddf7050cbf18b37282d388dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc7a288a68331a2ec2bb83105ab09c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1986570ba01bfcefd87a944e01b1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50f0d5b42f4d4923076f880512424573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36baa31d5f97879434c96ae6328884b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e3d1a5b5e7b7ea4850497bb0cafc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90408f73b8a0846d80372f85e1321de776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5cca03dc7b1633c28a68887fb987577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b5bcf0a725667274a1c6f7348b4db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1a21eef0008604ee1a32f6df3291179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb51f98f209ce74a2427b45971f3d9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217793de3448ae3bcf7e918540fb0d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c46228257623986a2d4a1b902818cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba555627d1531e7bd6db43c1ad020aa283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646872b654e1cad9f28c65a235a5c8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03f2bb92f28cb108f94070b0cc181d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa16d9037023612db38359aff635ce986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976b5c1973878c6d7d4a1d58e210a7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c45c379cb8b850be6037412bda96188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d56b8cb379d2ae5da5ef920c55cdb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5979bf9c2a45d5f890286437b4f0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88efcdc5915f4c99176f95f3833c3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b5100cdfe5aae86b6bf3430fe5e3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718b266f4eb28b28200854eecb252b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c95dc7086b2448a908b7dfe674dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b74271aeacb3d241a5936dfd283ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd358355b1629715952de6f2ef3b4caa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42384ead0ac4a4387f278e3accd772cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbae6cf62cc82721af0d8ae5ff6b73898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496b059a3f9820178aca279cbd328699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa2474c341a8646ef87819491bd3dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c298d79358c3d79ef545d91f75694c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6142e668651f9eef8e294043b014434102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5294a157f8f33dcc77b7fe55042d76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7c0e0a241591ac979dc63153328c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb75192a1ec44f2d4ea52e67da760f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e269c03c56142a2bc3430128a5deb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107141577aa8fbd0369eaa39ec780dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7290bfdb67dfe3eeedd1dcd1fbabae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6de45e04eb44508c3d63446f7831a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef086663eae85e78e77dffeae47b68a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacca6b9e2b7d925f13ee85b02fb8df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fef195a4b1d23f514bd50ae1d6864112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba500b44d4af42a83ff1a8037ef23d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8be47c7e20e2f3c5b3bd63a3c7ac41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c110bd82d377e578e67ddbcb42ee9ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5ad49acec1d5beedce7f8b7314217116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142a3b32c2dbbd97210536200ea2776117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347a953d5d537373c493022d1fda1af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2135ef10abec1669ceca2adafe897119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68c61c536059389a483b08f77d6c7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eee0e780474438ba01a568e1805df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641ba60a49890e80cc71f78a54af25b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eeb52f97f31a3577a19825ddd59d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d746e90f86622f3e9ac57473db743124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216367743f202fa2b282cfb872c599f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c2b7fe5004ac959233b82cc023e1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65401baab02bb340b24b7c71acfffe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110a3c2ded57fc723fe3dfba2e217f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123330be992774ab17bb29e0901e7401129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f82cd1a97ce7c21ead7b90b3907c7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5260b1ce31a15ea902865ed791b7c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656f173449dcde97a9157b6c9943e11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c0573d447f0809000e65341cc5e11133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb2f3bbef393e7395d904797a8f3eb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292ddf0b9a8e89168a34166f7a795f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f529947e64231319121deb19b1923f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff324cad05b980fe21ee7eaf79da8b15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a102bd769deb9a2bc04c6b8f87ee83d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3ff0c95138c1b3f3e2e4345da0c39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1583fbc7be78c3197b097b4f1cb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c29fed930b73b1d1bf35dbda943c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c157884da3db5d516c961a81eb8d7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147338da69e3d001c0c050e49446add6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c694f2100728d1706ddd1b63b80b4a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cfe94018583203a469a04318e268b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050250a7290b1ce65f7a11d53e7a537146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a3bea0401856b32cb09ce71952b81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe959cc423d53c39d13f05f78fa88d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d423fb3a6fb5130142e0931500d0302149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c6f8636ef4896436977765d039a91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af107dccf458dc0959c57597915f13151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee0df9b886a359cff9702ecf7226d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a821edc944f4b5750d115b4371fa079153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ff1ff21f4c396d667b8d719496da5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aa80d2bacfed6725801428741011e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b248da051da74ec02b63273f966a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5637c66801e736c5218527055d9a87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc699c75dae3dcc9e5282c376246ec16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595de41de27acf57813e6ffc2607f09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24e469e1d24d026ad7d04e6559b1fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7ddafad1cb90b319fcc88f32f19a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8044227d374b9adf1816d0431224185162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de2e67fbb5e4c320bd0bb653f699f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a340ecae04ba8e3841664e726584dcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df581585c88f8000075d9e4953d2a3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1baca3d8ac00de8664359566fba6f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e106384c1d4186c0da0bbfaf974d83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa22ff550c980c99f4be1e944db598168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec43f93a9d18f02ce31a58a40ce55be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b637af5c68c3a7a0b950869fbe3df9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4d50edeb841651fd081a37229263f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae828b2ae521f0f6b22a34021293f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a06deaec5aea95c108e94cd893c00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8aff65687da27db9835bac9e3f86fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc37d4b1a8664feea516b97915335e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12622d84a052793c7ef0c1a1d8b3c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b04e9a8461782ea302f45f597bd07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119aa8772c2bcfed625b2512ca56a02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa8211e8feb0cd08b1c0f849728527179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234ac58b93cf80a97fb16e8c80042fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597baf40dc08240ba02dedfa5073feb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5928141178afd96fe18469d34287a86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be000e6a15e4323ba0ac44578dd9f7c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbdcba2ce2aa0e8330133dc9549085184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a309fdb44a420826d07654de938a08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b8d4875784d1c5574ef78b24cf058186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e118ef5361eca8339feefdbb9bdef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d11a642387c11e982e065e4cbd33d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ae14cdd16292229766103548a499189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889377b8888da1d144bb748eac44f675190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0388c0bb1b5ae9aa24abb77d2feb808191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a49d4acfb7751e3883ee39341e965e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba50241d8a3e5030e0ce36320e9865c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb12fb597007779ef0cb70a1a3133e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96245c1b8368499181bb8c053bb5bb7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bb8744452b03054b2f9b32c192a79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4228a608ef49d69cd3c5222480a7ff1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfcda50acce0a53dd344c92f3c5735198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745298bf37777e0709efea9fc7d7e0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db027402a607ed68958104137869b737200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a8683b383cc5fc18bae4573742f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83cec151430970908988c6f29d9127202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825b5b45235a67cf8ec9d746bee8385203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01e045d37b2a1ab5da36d468702117204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734eb3f5ae4f656635c98ee84f5034f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af06e181e2f6b56076ff4b9c3cea6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f011bb6101b35cd94af813cc2d77c4b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe0b44f979a0d32633ccc29eda2835208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545610c214118b5d2ab019f99ecd511c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c060727efbfc1ef35b5ce30c0c227c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828e4103491688e8590fbf3ab984daa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36edce2d0a0ad33c1987c13c0821731212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117320ac46835adc0eb577be6295a62d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee29d64d97cdcfef7c7a8e6a0aad12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60cb881b43f2c2a919a191dc0642aeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477bb78b0a3dc2f256cc16645a009a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606e40d4eac1c35c7a68ba4bc8ffea9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29145964e2b8894c3989c22f3d536c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f85b201e6dba6717c3d6385e7af844219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342817f90cceef7ee1027a6beb0096b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120ef6bbf9e15fd9533ea63bc76d51d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb744f7f28e3e8c6e979ff55d4c9b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac140f3cf349eabbbffda40cfbbfdce1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e2541aaba3645afbc7d8cc03e61fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554793d742d6c8e8d65ef0fb0950b62b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf433151875eafea55616199fc88fc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57e686a5a16d0abef65e7ba5c9c29a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7ff56851963358c310c3f07ef5c50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc32b9e101f4d69c9a7e73ef789eb3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0b967d1cf4c4989832e9635726e61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6decad70556a218bebb147cbf496f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216cd504ec77cf03e4849bc970be847232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a707f78673612f6620890f2e7b42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8cb27618cc4fb9e9557cc152726d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28d77a39ab923e64ce6639b5eea957235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefffc2c08a0ff3d9ce876eb6c25dc3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a336470643fd67be4055557a77f708237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf7683276cd4a0b9f9fbf92c32882238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbccb64fe74248b188050acbb5305f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eddad7e5aa4fb358e714fe185573de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9faefd9a2a51746440ed8a383395c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fe540a1701d027efdb9965a0d532b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de3e4893957bd559cccad63e2e6d32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33871b20ff5dad86ea810bef3e0da139244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87df428547a1b5a9f8d91a726d6499245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae4129e45989b10da5f993a09d83fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5e7404f73a2f1209b59a2453c07f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f88da410e53c0f9df7e460ce5f41a9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de24e0a18af5df7a1525f896f7b8ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb8c7d26efb39f2f911ae7a0940f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bf47eb8293fd777ff18ba14bf11f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8075704dc6ebbe2142b833ae6ebbf5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e149bdf0bb72aeb24e3d3b8f60fbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799cbbc20f01d256b3c87b7c1d19256254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d8d022698fd845d9d321b2a638821255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c6fc8aa84c100a7b14da6d1450209256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733241b173f1368009d62e1f4889f32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eccbdc18a41f0e6c267e135240ea65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99babc9bb33f2c389df30fe43d76bec4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e04e35c1f86e5a9c4c0145247b7e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12f7637516c8c04706355fc7167fbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6aea92c9a68acb4bb5e03baf1caf1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65a2e0d9512afff3fa3b05c370e211263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a270d49ee315d7bd0115f9d998443264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4face4b002f2aba0ab6d5a03289eaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fb620e38a40918480b7ca9a6909f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3662968e24de142bd02548574f2616f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabdb5107ea64d966644be39fe33737268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c077a1592b959b09458714db355ae5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62ee0660d11520efbb987116a2626b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc6e6258faa46c255300142760aedd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0acbf5951b6998ff1fddd01e34cc98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b15891505e3cf62e0cfecd4950d3d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74906555713e688584376d45ed96f92d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedb0785c57b8072d8ad58cca6a7dea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f441eb4b0ce872b44a79da20987849276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272031aa164faf01b32a140acce143c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55f503aac5a43368056c519c3316bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d814c279875f8661ad85e1fdd9831f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ce51d88682157d4a7958beb4b0ab7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2a072754fba87f9a0b82741e67e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24ddfe3dd612e51a39c299a91c3887282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482c8bf87408749e062551b8bf13726283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7c213e4fa67e6c1b8b045ca097faa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab501eaf03521922e8ef5b2c51e7863285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d21549b9bf5df0a166161cbf79ffb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233f07287ef77e4440eea74f8a59082287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649b96c3213eac4458484a521c5ab9d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297d36024c248d8900d1ffd2475063d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37332b2f3eec9850dff2b13b04e5fc70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5169454207b714b52376d9f98606b81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1e294357555c6efff360006a1b682292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca96fa3a47cc108ff4a15e83e7daaf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e04395c81c9461c09b10d78a2b6354294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781bedab8846a792cc75ecbc234ef30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd32392d038af5060fcb922dac831c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372217a78dfed577fe8900f0c7048f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e10bad56ce724ac534d796e1cc6ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40437c41baecbde7c2eae5935d49a6f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0620f1bf98676335b6e874fd11089300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74235155fb4aab07daee66322965f23b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb089255125806c1c4d654536422a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c6fd14adca410c11c0687c4d536d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4686e1dd0bc79d26cedc8020c9917304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e81ed21f933c41034af34011229a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9d3eb52feb0229f1a20b75a396d19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644076ba6900fa99094258aa8d99bb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbd270f0350f28e8f1aa6ca5c3e950308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf19318a8e1ecefc26a19c4f59c892309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8efb769c2cc7f70d665ff361ebaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151f8e3261d05695aa87ef15883720f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e3d15923e90d25fb95d7d068b2b27312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490917263c83e13cf0adb5467049ef4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de14bf8430bc25f3e897a2c0584279314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad11e85eca11407b20ab454c609cff7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a557fcfb1fbad8262410d43889f5af316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ad998ec7cf420811c1fdbae3bd04b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2c142baefe480af88ffc777d76247318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9329f91f488160e6fc21f3fce119a79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b62a84937d0fc37e4952c5053c4c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2045feb3540d298bb4e606a05c8f8d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235166575fb51694285a603d5516fcf3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e108ba3540147d1fd8fb7addf0c30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f30c9b80b074081d7650e970c2ed9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ff29a7a342d6254ae6fede0d9e7ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa633bb0fbf602be7d362e9a7a334e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb44ad9b8bb1b1edfde19364858694b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad63d2eef924edd6746fc180c3dffca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31775c076e662915e5cd49b724d9fdd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3960ca9e9dfd57779f5d8e8190859330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f4368bf7e27096dd8d956916f0859331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b04b0b30581d7abf7e4f4fc851ba5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71335100b76231af29f8cc4b0a536277333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2ae4068c370fde3db83edd6ed6321334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db292156321b9fac19b10711fba8e1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d813fcd55e1e25a5f4a8f3bf929f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3eacfae853d92a0afa6d86509b8d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9d8c89471e3077ef550947a8d27b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2a41739bf8199e3ab69a856010d00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b20a544eaf525d11f3a97c40b2f9a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21a208f518c88135b281b400b1cf39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab417282ffe7fff1369ccfd4c417d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0179a67dff20928ab636e7f7ad7fd16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cd441bd0d574bcd92a59353c4f2d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782a7795dfa69d54d613fae57632c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c936b4a5f16dcb4e9efc0b8c2ad420e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1667f4e927aa75f635d60a704864e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db3f36f4200f67f1f3b59337dcbf3a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632b0ef709ed65886b4c186cb6d4fea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe1b2945ba42b9a79827b892e15847350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26a559437897af7cd07351e7cdac97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409d029781101f62af9763846dedfce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5a994a45241d18a9a458a295a14ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c5853dbc234faf4af6e5f2c4335d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a3f4c47d3f998620360a9da5fd0a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eeaf7b8d4a6dc5431aed8681980d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bf24f2a13032f5010dc3eb36066c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f28e0fe5902ab776506c82483ea258358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263ef4f57bfbdc4686026f2177e335359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871682bf2ec8e9f3a5d63a37efc90ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc21d2fd3605d718be0edde7a84e0aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c3270e2893d255cdb27af8f8b6660362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1583588018e3ca96b4704189ba695363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeeaff16089915a19067770814af69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ad1a4faa111417363774eafb456e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dfb33d3fbc161ff0648320cea4f4d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4684d40baa0506f93bb1389fc4f050367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1eec0d82c34b86f8036b34dc54bab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcccc2ddd6a226ecbfdca8be0a04b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd91011d72f58c1e20f06f8f008600b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667c7c906daeb5967e3d308f5a9450371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee92ec0c9d94553b3db8e337a64dae9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a893e186e37ded630ab16537b3f03b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b7c9c9d41e36f16a9976c73b49fe0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d6190c33cc4c0babba4abfe47a1ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1d3ebbf81f7e079c3b9323b3e5192376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e6c0cb9a69f2b2bb96c6d95662958377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38127ebcfaae5dc30d33ce04f92cbcb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37f4d9a3125c003207a6848fe659c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6d0acac01cedac83595863c5ec113380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ec582aceddccf507347aa9d29b21a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ab39eab57756a9ae3bbc60f00a0b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b1b2534da78e22806623bc22fb392383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1bb254409e8b886f957b17190339a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af80f843d4b539b7b59938428300bb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1b9b94e71d7653564069776a4bed7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a638c56b2e0f4a603ec2a9f22e572387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0800eb03fa0fb0f2fec03f6d6750e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e584b426a0dc69526b9fa94ccef34389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb924e3488c1d95f9d633773644f8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3f331ba627f648a49ce9a894f0dfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545477391e087ea842cbfd02c2327154392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e7e1ab31c1e897c0203f543c35562393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851cc35850d66fede06f68262100f85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159306d6962f3667939a59ef6960bc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4f696719bfb05df1ce2db90178c8f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fc1906a1c3af6f01bc07e8f55dccd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbed4da24af9dcc28c1084d9b14a55d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45175b4e85647448e695fdd8f9e04484399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4202b7f313fca221fb40726c4b75d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb892f8377152668dcfa8bbc5ff4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00182a9389e7b810c033033ad6a27225402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620bb36cf5ea7ad6d4c93f8d283e38d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c44d226be97984c242895ac57eb1c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e75247a21f4b0c50d1d046109f69cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804fd748c122e37832b0857b807e2a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09afe891f5c4020f583f6472b609b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473b01bc2f14ed14242cd8984d87cda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559202da0d53312ec73ef2b573a3c5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9afe9993d383f26cb592dec6c300a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca68d37c362cfb0a0516dde158fe70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937438ea7385da7ead8fba796adb0e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81959e172d481bb2fbc6b1bacc7bd831413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99618a97f17155d267d3e2d71c60f0b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d1653732460f2402c1a3048910ec8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38665f04fc827af241987057cd5b51416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c18cd99bc3c9594b03c77ad5c97964417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd78e0d234a4b098e25a6e694b518a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432c66b1ed235ba3f294dfef0003d67419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc358394541d54d48a3335e14a6355420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb9c47f1d45e622c1cdf8b81a7c3e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325550620ba520642fa4330a215233d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6f7b49322e23c7efd083efeb87d52423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84293c53234f26f2cb86b837b9fb1654424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c21d15749eb7955650125f495cf3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbfc6b181ff2f98ec7ab0ba378d235426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76569cdcbf5dc9f0d36597632f8d7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f8ef41c6574ac80acf251b267289428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad08bb9967cb7cab2bdd93df4e73f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7135a9887ec93397dec654bcc1f082430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248609d14716c414f4f6d1652f460580431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064be03dacf12622c09433fffb6e0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa918af8ec011663a6e0ee099c8f560d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09389260ca651eb8591ccde9779575434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c798a5c06de305c0f0d5be7fbc7ff1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abf803c79ff40ccac2c4bbeded492c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060877bf9d42a3dc8332ab5f698cff14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1680f0739c9ec71699cf10d46bae7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4d60f7e31008135536d4023450cca439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709555e8e765a4888114c0d0024c81e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eacda84314b948411acacef897997441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa406620b588194c2c11b10662b9972442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8845c64dfc0829290b2ae6f8afbf12d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1619cf12054ba811e0eb3d4f5f9cf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a0312a84fe0ceb377de1ab06d6e51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6cb06fb36862d3e6f28c71326a94a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fb1677a560f1087c9cf2d2cfbccf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419458de10152b8f5f1ef7a4357a160448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a43d70a46b5d73088d03efad920be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fe6c74419b4f92f30c1cc2a92dde2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297597b7edec08eb87c2720ea694c56451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab6aece1078caaa10e0e94bdd2038f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fc1231b9afa70b4d75a8c908df260453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc8cc08cb1d9532194538f5812ea22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3a2f5e66f1ada403a4d354c9154a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c78c746a2c16b71ca18695c95581456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966defab416088ed1d1d75107554931a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a830392832d5ec564f6636bae76bc8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36662314ec99e11d6c295c08ce16a44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1eb18fd95766fed0ef59006aac7928460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b212c958602a9875516085f03365c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30361ffc51813aec33d42719289f2be6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbcc34353194d793d3e95a1251a8b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c48669e2ecc6e9ecc414120e72d53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af1af57ab7eeca1943033198a787bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584c904da697cb608a7f40d38a1cc3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0920112d645ee0a791d7eeeb971dc11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd365db1a0a10961ff6fde80a1f3d83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee85c100e6420ef1bc0efd4021eb604469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bba57d6329c09b79913c51ae41e42b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdc428e142f4a7f7117dfac4268339471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8bd01459013d9ca2e0a08e8e5b94d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64799491a22727d9e2104a620f2552473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca7d1bba827b546a87db4831ffd34474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1570f8022254a336ea58766986c5408475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4ac3dbe1b7da5986f64720b4d8b70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d97b9239e2121707ac09ad32b453f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3f5fb8b32ef124e16967a1d7d4d7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e640f0a8eaa57b250ae293a40a105479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4ad7ad1783da8c2c588fa76b6ea37480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb82eaa388aec62854ed963b3ecf5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dd5155f0c18109f0853a774a0b76b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28776bd2d013b5359d993b8b9fc62a88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21096cbe76cf4b6850e8a501d4bd8264484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3b487b6b1507c9b177793d33b8ff2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588329fa9c77a1f43edc8c5d0c38aa0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d94c2a1d5d2c1b58027bbd0764c6bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc3a1968f8d6c3d81f6c91ab2fa8da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df0a40dadd6542c57fce2c27558d13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1c73a49bd036fec2f5478e26a3f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea059c1cea04f559971f6fd9b77036a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9e0f162901f89fdec021d14b45e4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dde6e60af913ea153bcf63f7be46b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5b345cd4298443f76a4aafbcab562494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4f158d93c660f724f9e55facd4596495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77cdd0e121a4c81a86ef569066383a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88126acb094e9e93c941b3d5854e706497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141a94ab3dde7f368ccfd3984297fa5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bbf2d1f574d93d16514b360147b98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28956c0e456f9c3347eb857a657932500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad914ec7d7de8a5098fdec45ae6baeb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b90c62712141d53ceb9e13c44a807b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14866dae19d25ad58b4b785cc3fada0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb31667ea45181675745d379c141413504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930223b0e0f28bab02d9e0d6f880fec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609603901767066ca616149ab34fc5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b8abbe9b9a35935f3511618af216e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d8c62b5652372ae058729370f8ca3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91992eb22ec07ccfe4846fa043f6f87f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffe61d80ebeec4b2969e347c15d5f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941a3fb0d021a8d3f661082cf120f2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f92c6dab423d9feb4d371d80aae796512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270235b124fa6bc681ab79c15c82f6a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb54ae09ddb5823524cc4ad959525af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395247119b2d6cfd3985d74ec89edbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9c0a9172260e6c25a9af2ececf57f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944de91640ef748f099584d03e75c9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c069fd581d60a4f196318a73c40122518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a80b40664a9354a6d80acb248a8cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b2f758fa37c7163ce9c1967434dc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708041722aabf3ae1c7e92013a4a7ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d471b4d04244a4919973e611146dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8ddf4ebf3e92ad1232dfaf016f6a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22064563bd965942a15f1f7eed5f76bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ee8ad5592a880958fa452fbe52edd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447573086258ef53f8113a342adfc67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a9c5b38d3f154a4ad899566da1384527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eff37ed0502511cc3afbd8ce13ff6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13cc94515fa868b56a8865cbed22ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c55692f554073b68233aa88b1142c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a859c63babc100fd2e6b21aa6205a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2061e575473b1119ef8c1cab0ec43f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b126fcef6f225f23596bd198e6bb4ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e96be18bfe42e13fd827a818cc077534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1346716cced12b0ff420a05b9693844535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955eddc13eea7d49d0e237b5955cefc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f86967761ddfe61056e67d33cbfe6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27366e6fb7e86a861fde1b4004fec5ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2c838badca5fb5b99b72a682541de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cc6c885525f6922174664da755fa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c8c93139e141bd601781bd578f9a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852456da48001152377493d4ac81eae9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eabbc9eab2a86554c0fceb9d02a799543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943052e75abb9023bf22c42886af4e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c87ea5aceb244117ca3b0f61767ada545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03966997c6c5d468ee6db1bfc64962546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950170a9b6619a5eadab2f67285d95f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b9e5b50233a6076d392d0ff42506548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b30a0b1f52c2ae3028fb9c5ad70470549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d491baeb3a50bef21e81e9a2d6a687550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916da83457821406e4c1172221bbabba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313790e42dea7345dbdc975dc73b877552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11683e273a055a6ea88c2341adc8b6a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850d01d1f1c4db4bb1ff9ca88676c1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37591b359470106a69df3bd3d28470555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af6777e2a7efc73e5bb652d6648f37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d505c5d88d487aeb7113008954d3fa1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d54d66f7425d38880efce870de6b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936175202391d7b9eb3ef489c72216e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2e5169452ca088393d9bec7c93d26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5637275aeeddfb5262349cd38fcbf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e0d1c0c23d7115ce352a5200844c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be71f93eb7dfa2a91c477e59660c0f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb849fde5a51852710337699601d049a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb09a274eb2ab401c9139b7bdfebe6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91babd90e261e4221d9aa32c7940fa44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbabf99c2e5d28349e58aa7f694a1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fd5310645dad0c5ce741771aaa342568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ece5485ccfd490b3eacbffba032b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54f6900fdcf649db398be609e4182570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdc457ba78cf7c23a42e1720183c25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b082e993efed6b4034d45b8529ce84572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>