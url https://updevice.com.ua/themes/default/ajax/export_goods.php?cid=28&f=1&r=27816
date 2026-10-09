--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37bbbff5807497e1007d230daf91c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482aa11235aafa8aac459b224f141762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3c1bdb2dbb588a08d506a61fc31f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb9e3bdbba5dd86188e4260c22e5e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc907492b7575dad9828228ba6903ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654723c2b00324aa706f7a0595a219626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b079b51f96672b6506906f678655eb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0ca0b9d444a531a3ed1dd9c59dd848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00e4dcd78ca609a5a0ec511d360d8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5371e9638d300516793494dec9b797210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68599dceb0745a3d7955a4b97accf13411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65443b8aa0cb3745b7e82c66bfb02e7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5154407d840fc8ffa37947e2ce67a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9346017e5d6f450b15ca4c9df217c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca9617c48f98eda914d907fbfa5b4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0309b8b436888e0ca95e68bdc4628616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd92f85a2ea1e328a331885787a41817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62512acbdbdecd3730d5672889a0e37e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98570e5f1490389b9c4039643b1514519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6611985b7736f55ee8e9270573863520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b03874e07c72d9c5a0f5eced623ab721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860b5de16cd8d65df73cbcb1011adff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faf9673a4d0e08c3abb9ade8ba6f5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f324904ea4127b58c9547bf0e3bdeee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8434e538fb2b0f220833733ca538a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc163205ab831da895440f030e9b4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec3ff7059db6dd71aa44609829a6ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e977bef6820b46c569da96891a0e33b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88a99a61754e0a323567648bab05a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72edc7f1687cc2d4f4f2b133ddfa43530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8104b5572285d2ebf5879844d13ef5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0f168962ad7750ea85f2b3a16310132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bc751b16d4cfa6c91cb6865546cb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86745ae4117ee4249eb4b577a0b9b1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27632fa008ad9c6bdd6c2caa9ef68ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d907f8f23c5b7f64d64ce538b5458236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e45ac1c81137c778077c82afbb19337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7517de5a22fd6875c1fbbc333c41338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c95aefa88cd13e453ea1f38331a3cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a604188e22ff0c4c8f8f470211ea1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5573d38055551b07a323ea1e77e4f1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be7789d99c3712c3e2da67cea98db242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac21f5722c6301c5f9cf2a09dfdcaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb11069e5d80715a4280ed9d2494d3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c6cf937b90e3ead992cd2a3e7c63c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5473e3b4137efccf71b5dacd2ac9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281352142ed3cacceddc71c82c51c6a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf96cb5dd4d32b836ea05846c88e35d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd42b326a00e593b0ac809291dca7d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91a4e6ef141685089c6640298e877050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa377c5884274520a568665b037da851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96f65a54f4c4f3df242d062a3b64f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30f1957302cee4363a5e671691051553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a5663fb666d0c95d4a0c27cee48254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d772542e2065ff538700c9a5de7e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e2d60987e9835a8bec029858bbe8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c670cc30a5f326ddba12d7d225b0cd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf3f08e503e92f2dce14d499c6869658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb492dcdfdb3766a2c24b1617e2e98159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84263c1d5d12d152739f624eb507fa8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c61c1c1456d8780f558a42cda2a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ccda1ff6185a9f71c9cb3fb52a44a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8001a7f94230b362712a044e9c44b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f59e44f373598f92b66c8def4a03a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7626345da5404fa7647f63e4ea469e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43ed5ee61eaa88fd8b149e97e2c48966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c521803d440bf55b70f2318e831fc0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5690f2c9eab26d66d4a8e53d6a78d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc45b0d339db7f1ae74c3981013e82269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f673c4849f5319b129f020e6ee047170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8976602600200757560323e684d4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50c2315f6ec58183b70047f18c6f2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cedb0fd8fdc1ce0db0191c36e8776073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eb941cca2045cdc0776bc2b5b803f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdac4ecf72bb962c0723d375158c12675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c347b0884c70f6cc6ab0ab6b934941176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a472b0aa3715944dc637f6a4d26ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cdc6c4e391f854a189b3f42bc573678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d52b07182843f9ccda78d3785a2ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593302443e5ecb1e81e19b8a690c3ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7654885428716a849f3fe4e240a3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b51eb57f8020976dc6304b8828a4782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915159cb9476ac87c260b69dd165ff1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786142ef373326c48d646d5f707fde784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479b1bef55e93cc65cfbd100b8b9f5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132327cb91427f10562a713069627f9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67fc88386139a8c7f7c32ab929b29d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584e9dfa34119cc1188862df0d1ad9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fef64734dfd8135ca4933d417cc47f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4202747b72f43e4b518d46e496411990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c2d29c0c29668b331925a7a6d3b9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133633ffe38d1cfd3966490378e6c2af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a79d6ed59e83a27faad8d2ae1011b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703598d759c3fa9006a1f73ffee824494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea4355fe2db1c9fa1c9364c66befce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2c1d0a6bef489672158078a2874b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee73522cfa826b128177c5f5f035597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47148fd18109c8f31bf0318065159a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6122942c4a3e0765d9b2e963cc6d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6fc99c35de49bc29da976c39665b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf409a9b886c61d0658a1c7b98dc4fad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e629129d7a8ecf3e1fb4d29e950f6f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c7e36f8935e71a90ef0ddd3cc6bbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ab4837e2791fa06147c98394acb7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ecfe03019413533a728b1b05d5453105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518b3a1a9e3639a4bf0a6c461fa3ab1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0ca4dc25d880775eabff813567f5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c8c6f06df0d46aad01273f5b78120108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bb3e0a93be4c3476a9a1de47152f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f32b2192471dda837fa2255c27b2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfc2acfb00468aa5a3accb9751a290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8e2581f93533643df4f732f8cadd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd86cf0be7dd7d951ce376d841546ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89397b42391cf0c0f36c3d5c01ca431e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785d7237a676550e3c15e14948fa390115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84311170cfb15be8410992660a7968116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b984f6547d71daf1f25a101fb6221117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd48a123398e985ce1db208001fdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db6c5b717ef5ea2b881bcd0cdafdb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d5401c1bd8870023747f1ae00c4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37d2539d2b43c9510152c0f0fa9cad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79927353b6823755dacd9924a4b6573122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463cd579a0a92b4d3f313619c917238123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed7c6df6ee95daeccd46ca0669c5e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa248e10a0cea0d0ff93036dc14ff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11c55fd8d8b548890ec16cc1e9ce13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f91121355fa6239ecc4ba5496b9ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b595614d0d2050112adb9d84965e1d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59bad6e839344120bb42b1309122a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95deb2dadfe40e29fec0042b63355d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f43a264bfd5e49e50dd2d0db9f1559131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccf1e80ded72cbcd15f87460b31cc5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff5f06e23d78786047bbb5d5cbacab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0361b0f4184bf332f70967308e85919134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f2d996538494bcc9b76ca8a9a6f74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac105a98764ab30756b978885968e832136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e17897b82afee051dffb538dcdda8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50241496ce91d05ca2488a7b2ca9f953138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355526c489e5a701d5c2b2e3643863b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b0dfce6d022f76aa92a6e911146e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cafdf41a6328c629b6aeb11b4d7d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081613cd0b7c1b82ccf8c86bb7e96573142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d133038f61df6cf16eefeedd96c03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda2e61a5d1c08d61299ec75f426fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60122bf7848b2b5b703ea257ad6e7ab5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b36d21dcb77a4d21bc94f0ed971702146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcebabea367b6c9acc42b68204134fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf0237c1e0cf5ffa403bc0e0af5380148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de52300aa788a15d2f69392d3103df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a298b488dfdca52c743ae248670e196150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c42e45fdb0c316ce97c5b3db129df0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259791bf03190c07b70ab9dfd665bfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acf40fff0a52e2b9b525ddb83e0d78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28dd3a42f41ec048fed2a527bb82509154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68f207143a76da2da2242e60dfdf33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a44ecd846278e0ba7746377e48830156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb57ee9635dbe76561ac708ece50dab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42974e1778cce175bc1c9305e210a03d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f11a99ef315df096c42c93260a879e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75871455038fbe6f19358d7d8ce6f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736599cca926c7a9ad3feb8f8d98f2fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164886111b4ccddf81284f11967d515a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e941d50e27dd1daad219b724e4222163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac17b292b4b1f0f09020066f066c19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93deaf748151e8996b334716fdfdec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1ea105890a3e0ec34810e50685d5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc6cacf531269409c7dc2c7751eb56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a4692614acdfac32bda604afa1b7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eba65b825a6e22caba9a2e2350b72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1fb74d660ae037e6c2c58adb80e11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b70e377f8395f072d2cb15281c636b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a814c28cdfa6c3b0c90c44899ec71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a83dda84643946118516a67b8fb6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dfaa6fe2a99b5f3be9f46ff3f84e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3474721dd75ccde979d1050cdc7e1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae2923e21d13ba9b2254ae1173c13b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116293122c5bb1349cdc9331ad433eed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a21284804df5bd4ad040ffd682629a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5209dc6b514de648e51e317b1d0185179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a520f37734408bc43ecb8d5735e8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d49b6eddb02140a4e4b764233ad2d1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab499e45673af120eb3f9f9d75476ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf050aa7b5d9d621d291d1b429d68534183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ba296e8480756e144390b578fa867184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c747e52c60bc5c722db598dbd4d87dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a049f56fcfc55fabd218205620831cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585ce884712c8283417d955562734f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4a9cb7fa925a359f392e427bb4d17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e3e3201b1b4026342e881be352084189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9f484120ad19452630a297f85b10190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eccafdf4fe958a4a70cffe4b39cded191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd489ea8584205b53dbb01da22dd74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cde55413a3e66a0d56f686df40027a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57345b7457da7abb073decc0b5be84d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbcf7eac5998041cb55c79d2b91f16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d9fe5b25fcfaf30e6bcf476402c05196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d6d0380cae2ecaff95cb5d1b11d4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846401b67f056ce7b4f62b3b4259257198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496577a971cbc375ea47271d820b2ad0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bde4392f1234bcac43b53a4368a0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db716aa03472860cd7d7e276bcbb7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54ce89491d6275cbbbd83b063e62a9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1bb03710411ee5982ee8109500f6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9c62f2b60272ed20de37cd6673922204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0f24cfdedb150a3ffc5c3c16f24ab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75823b521cba944bb61557a5068d7bfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a992e78382748353749e8aa31d5e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c971ebd6b3c44c0ee1fcdc065cdd3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce04cc2f1ad99fd214a0364e2b174209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947eb667473b2f30236a9eb09734e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5793ea490a84ac224a77c2581b1d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92e1bbf11672a7ae611ffaf2e29d97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8652b17f7d1eacff344e2a7609532213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694f2f78948f8be6f78ca9bb4f454e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef14b5481ce9d86fa853f92598fed5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc026c6b9f5bcbb299b5d9585d6bba7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62ea322c7cd5e7379814cad009b16d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb34975e7033ca115365082df152815218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69f51708a2d9bd5bf1ae526643064e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca2b83e2c2d7a8e9a0a7a69db0d84c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a27e00df1d81204cd880ab75d5333221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa10771ccc35cfb3e5fc45fb2a86292222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afc0ea7835274c3695ded5630c4e11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3b7e00a6dc8df6d160358490e0a99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b5027d13536363a165b990f0373eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18062f2e80225d452b53d180f47b5e1b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aee3fc7be194f8285c7728b8d3b2e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d41ea04b24012ba97301a7cbacad2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080c7b0fd21dda19e0bc1b6c1d660e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6ffd487790eb86b72677e3847280a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703af4a889fcda897aa50a2dd8b30f7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7289fba138654d9cd23dd1cfaa13d58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c479bf8a04f5c7f92ecf71803f10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8922e9870d05198eb14043a07ac545234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ac589cceff5a0e35bd6a958cc07eb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c731b005d63afc6ca9df5240151ab45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4feba39c40057bfda9a24056d1fd7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7fc626c430d676264f41d56e9ba6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabac4396109aed29a133dc51e80b02c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1775cfb834a26d6ce87350d849af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18705ea3d6ec233d17105831234fb5dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532c5db97f8de6468c04162b9a9979e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8bcf0c5a872d9e9c5208a52e93509243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74de4e8e6550c9b2fc63f0c12b8d50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6178c3b185f9f59419c739de97d0541245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50d90e0a913b2018080323a76840d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c60a7b920ce54cbeee82b548e86f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bffe04c756b007a75f79553127d3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e8dd7a854038fb0ad132aab6870c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5920dce91d1fd28689e374527eb7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfc21accb6314fe211d9372b251fb5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69b3f3b431334ae1360241cb80655e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26f89b9c952802efe31969b12b5788253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba986bd84085b1e7fa5298a591070746254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bbccbf767a9994269de441c23e0d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4005f9ad876580ce44c6e1a29ef1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704b186949235adde2c9e3405128caa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b787a4a3ec9cdb9c8fcc404565fb89a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac494115ce3375f9039aedcabe016e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95d8ae294be5529ffb2c266397d7e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6f24620632c4d153a9b77d5adee25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022e4c5fa2c4e1e2525bc325c95535a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c474e1a8bcaf9b9e8fcccbb9438d6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9aeefc3bb0fea158240b49363ff78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3634d49f9bf1475e8c378800669ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba06b37dd99bd4949a12bce5c7c4ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4eda154f049ec2e69ac3762bd07c4d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148a7ac95d528e4e4128c8a69eac780268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42a3955439079b89cca208aef12cde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd87311dc51c23ce6cf5c9db7e4c232270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913387b9fe92a6331121485a396341ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124b299398fd72972a22886b20534ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dbcc3fc8488e2e4cf87950a8ce4a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a795c5e1a5276f959405161f4e833274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950da632f228502489b7db632c20d44a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51630d0ef47bcd06d1a3e9c8ee2c8111276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10689a514916602541dde67d15f915277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa80c23505e3d8762799a16595bfcb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad48124dc981a44be00727a3043f28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc23c12b3704af13e6b20acc5ff1d4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142520843951c1e48fdca95befefcf65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f229f1da0ec7dbad85f3c08815b5316282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30267cd3f29cfc05f54cb0ca8182ad93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33488bd8d3ff751b215c870c3cceb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248e377327c3fa061010c2f0e794b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dabed2dbf8f07bddfab4fb86a3b57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc956f0382323a924eb23b39b30d380287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c82b076dcf9bdee4b3865a4048da3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb74289e00203b4fcd40f51268ba27289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94d482554ea085d2bb51d673a29e08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e6a1a0adf6bcb2eee669f6052317c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21183ac1437908fc97069b31201f57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7fc81fb85fc2a4720267d996b369293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bfd7f6b554ef53224af3ddc23c88f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d607a8c9e78179e112faea4a2c1ccc9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e223e1f4cd0a6e40ce8e9c82c9392e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55012428763c9eab1a1f793e6cbf3923297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e10439f7b146f68597021b900d7ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14f7a06b47aa37cc139bf78b0918ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d24cf0886ef1192b97157581056088300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad5a4b44836ebe7fa0211aa7fa25a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5df6ee095d1723a9596355704cd0b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7604728088f6a134b4a1f7fe7f67df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93051c900e5e3a7ecc536f9c5d83b3cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37829da53b3c90e9211832547ef1d97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef7948468bda46046b337485c8d370306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6368724695e0fbd33e6cafc0846cce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87128bb8eeed34ed77e0da76e6d7155c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0c545d5c713880edc9e9c6c09c095309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9873dd4b2bc8be289b098735c0c59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7f918e5297b27a0782f870330624f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ec788f93a4f6efbee038248fcb150312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e788fc09ebd09b0bf95226c43d78cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6ed143b492a94940636d661975fe0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210ccbd6048582a86b65d1570c603a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698aad54f2c0b52d722ddde6cb65ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c8be8267f47d709b9cad9dfb7805d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17caa6328359aba5fd5101de50fb69e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb4b02ae199caff1d623cd049de256319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e2cd735bffd617e0a6d4ad90f8df3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc744d90c87b1e664d1389af103a7cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33ad5272e099d4d32e1dfeb8904843322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69a7284f1061fdd7c1956c1e9ded5b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af877e238773d6e1d7762d31acdb8f25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758812fcf83e329bee783dc9cf190c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9c5b609177dac1c84e3ff43a58b0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f13ec33bfccc5ff7621c9aa381a281327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96589ac0954ba6b813ea599c250037328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbd8017b49d651fe39890ba4ff8d5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f71fe680b5d111b639a8ef3f9e373330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f94da45f6e88321a5497410788018e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef00a0db62d6d3577b419c7146acd4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ba47f4cc145172c6ece98bf8a1db8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11e93f4b613907c903ad2c2d6d9508334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baba3c1cd029732fb0e54173a0333a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aed46b68cb70d05de145c7a370abba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef3a76efe14ce27f4f9bf30a2fed09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc82316fbcc058ee4af6ea30ba02622338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f067e06ad8e49c6cab2c0ac713ee889339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e98edbbb0f6798ca27a7eb3c6c56b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e5db9f0c9a38a74b276f3c86a7cf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf24981475525280dc56c4eeb006485342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249a5aa4e6dec538de3f776d528c521343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091cd00f709f78b7dd6a8ed9bedf6ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d6c68d0b47e015d4d9db8e9b2f259345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8c9b693651316f47c7348666fafeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55a8014f5071e578f95da345d07158347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e7584a939dc3532685f0a0f2ba3e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051e6cb1c71aa2a8e3f73f14ed98ee4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2db4c089db0e4efecb86b050e5d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457aff1bd78bbae8d19881042db56b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181975bc6bdabdcc3e128fbfe1796e8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e95fff0cadba98b2d4c9171aadc80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf805ad2ff4afda7405eaf0a22f927354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5251a11d3613f9c5e48dbfd0c4dd984355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400224d49440d6360249968793b3e7cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a30d059063e2fd4b77bf9cbd1065d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c7576394fa55f370d00e7a7f63d46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc2f8c30e77fc7e79f5db89651ce08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217fbf582ca85497e76230da20849d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b7be2eb88642e6bee50ea4bc89f80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1ceb15ce837c1a9497d5833396cde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a0cf1079094d178d5b7b484729815363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0badb9ef639d00ab7072007db5f97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e511ee2be8d22964b78d37efffdda7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cddc760ffb5461dc31eb2c5316690f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0fc3b13cfc22af0c850f7d7a9c68e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889b1ef82a892eb0b5e52e3e1c9c423368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f121d5350516f8f626900795260cb5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8b3bec36a969e489cda388082c1c0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d13d86ba0ca673c1b29aebdf19f9a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523342b4992d07c73e9ddebcb2a208f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b111899f64077d787799dc91f966dd5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946b29cbc910df60a6b87507c5270d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151061247f2d073601b688725e57d022375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280cb24d6faeede2a0b13ab40496764376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8b145de6b5d805a5261f953f69053377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b08ba1ad615a8b191231aa86d2461d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fb2a7e109884a31f342917db62c76379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951cdc84403332b65258fec988b84b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a24b5e925ed18d08798fbe7fc37ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0919bfb733077e6526e4886cf0315fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b131c72d123af36f4c5e7c10b974462383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439a1a0da771f075dd7610ed7b33d8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb5e08cb412f9c0aa5a754c1c74154385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1aabbbc8834a3c8c2d50eb7ff85885386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dce3b8bf04c8c74737b99a3643b055387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df002db4c4fbbd902309774b5db899ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560ebe51320861a52481beec4d2ba04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a39805140969b268f06073352a2744390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ff725c539ff4e75089e0f707e85be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a89d74a6020fe23579d0995418ad6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef2cee65c07d2d16632c708f6c00a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa831d5d6a857b7ac3b53b96d530149d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38625408ae1bd7832657c5b72ba7d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2f9378076d8b67244ea4595b0c238396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1d139affc6bd9fd38c188326e5b03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9a54155acc1710ca47d5a6f60fdfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a9ecab8d1adc1d33ae6b9eb695510399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932089cbda08168a003a3d4c48319d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f6994c1daf9210418bd8ab9f8162e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc43c94fe267e5b62f8df8dffb0c589402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd88dd172a4cdaa6655368bc021720403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f550d89f0947e431190b64f30c5bee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa64a8575e27f5bdaa52ec008d445f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6701b11251f43c3258650fce5e2f1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9e82a86409e9697673ca99eb2dca4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225d42a1e75650d2eedfaf67f4eaa25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922deeedba603b4cd578801fb7c6184409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de63269224fe8ef6223853e7540388410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47848b3804782bed4ded84d762dad6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34207876dd1a4fbf51acdd82ea4109b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6db70a2bbee921e7a44b43437ef6e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ebf24e35e1ad6af950150c1ed7d2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8b76a4c8b960ebfa451f3c66ebada415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2315872a41f07870103d0cde7a24b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff5f4b1e9beb01d713c87021f74df6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f14f04c14cb55aa8626b0f51c2039e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eda52d802615a27491fbe8ff723f63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f42815b3b35d331019ea9cf14c94d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aad2f1588597e383c8130bd01f125c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608e37633a6736907f1515227574e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9d40fa35649daca2f75f6665cf9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375182ad898e21a5ea36bf67ecdb8845424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad16a3d69ab99a60a0232a38eab97e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada865a2740edb4fcf82f7b4c95eafa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee80752f2157a10f5ed6fa8559ed723427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4abf3e83edfcab20781082cf19fade428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880cc2b7bd853306390d33621744902429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5e8f8ec617fc7e2bde312db24919430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358401e83e360b27f753a072142e1af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43948a920e59e1eb27fbe3ac92d030432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841dc177583d6f388a8e9f2a9e9e08f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce80835a8f0cad53344b65316e6b7f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb32b857f03f3f14cc0e449e1365c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce736ac01675404a36e33430ba8bcb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aa6e5a86ad8813f635bd0e9b69bb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515386cd0a6979f6306fe7bf1215e1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86648c74352aa64ea9d5a71bae3b49ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836621300e6af692dbe17d2d9045a8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7f0c41207fe729885f889a2eeff37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d154e948a62fce8935de5aacae27b2d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865b41a00e1b9eb166ee7b4100bacd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7aecd03778f949057ab1ba4731e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6ca16d430c9d330731046924abbd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57978335a797668793d96e05fe5b49446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077769c0f2ddfc9f439a0616202488d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd28963a37d9169efedc888552973bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb216a2d51b434bb477657a7f3c0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04a5c0e6d29b1a5fcb3981343da2b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010752c19e76ad46084b3c7b2722e05e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae022ca231025716991cbc71116b4cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eda361a46f44c44677c23e2d040a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d2b573c1345854087762f4e345ea1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c358afa60e12214bc7956031b32778455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3982a81c00057bfb55306684470207456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af4f1f27676070829cea072431b0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e03ca7ad4e2f9c73fe80b4e0020f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba817bc935703c70866f23e63248466459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fbe753de880c69063aaa152df5f44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba7127a6bb534e29f3f6f23565b0ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86bdfea34088b106325b0996a14e06462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7918b29bbc81bee8f908383295416463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446da33f0d312abd448fbb936b0e36c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7b71bfcedc04f8c6f7098b8337c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8292d53cb7db6ea7994dbc0aded5f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a24fc1e6d547003902d839987f334a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920589bbf3c231e6f2f9ea12f3d7263468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0320555bd444b326cbe1954554c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7493e9b7f7987c2016b2e2e0610ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcdcd18d969202ce1ee17f2423f138471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c888d887b025d36483c6ffb93565472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e1b2748b669c2e2e1ca4a8b7109c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d37af02e71cdeb39ad0c53793abdd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27297bbd5f8d7066fe16d779ee4a3b3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db57950be09cf1c6287d79f42efc8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590f2db61d4e8ccc03cb25af23beead477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0b0f58f2f0f3ade62548c1dcee896478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d46b2d86ba155efec2be09b5faf92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d464146a1f528529a4e47cfacaea460480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1218b6f781f4e4cb82e256585c5da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b3aef71398fa6d1c211a17b7c1208482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362a3c463362b9cf96f73886bbc4c12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa307acbd3a17a3ab347de64ed9647484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5798116def1c0189e486f645825469b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8b920228af686136fbf4ea3f6017486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aefbf3652845a7cef6b91692f81f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59e228562c875d8a90af2fca5fa06f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d0dd0ecb8c830cc0e73a16bcfb691489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccf11987ebf58c5610a1dec97396da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e11cc02fd9d8bdf7423648e990d3a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ea93f651a73d1669b4654068250a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d035d6243872f3d6daad726d96551493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e1ba26e6bc96483000bf326154d8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7cafae85f2826b1bcf7265a2f0ec2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b2179b4d88ed0ae3621e86e8010c1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47399209626f0152729e98e3cb209907497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811e84b8945d06f4b725e6c293f3901498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fc31f9a3d8b7bd52f1bd2c1d8417b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e85702de7d78b53a0168c13a1e249b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72469b9d1fa75848b4d3476e6e2dd1c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60517cee241af179c937921a5af700fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09405b9ce41070a92f0f14451e67a0ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8a8489d3994bc038456fdc12eb008504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff8e5e567c9e96a52f11504ffb2abe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb8daa94e9d068a1e1de1703c01f1c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b6c8c901f36ac42652fe8af1065d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd04ab13bb9f4dd428061692681fa3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f5170a90392680ad0059d077f95e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f68c3ef15fb51612649b13c0b4710510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081125a11357a6347a61f785d75368b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c26e9b6c3b97558a3bb986d0e7cd01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f62d75e5b07dff95dc889d48a7357513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b728b3e264183de8307df51b62ec6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dc4961ec9b8dd185ed59dbcb77780515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5d778f72409cf13f33e4434540dd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d1a1e7ddb4bbf29f06389a6f0e01f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd92abbb22ed27a00ebcd488792dcc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ad198abf1429148fcbdb58f7b7ace519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5fcd86af4ce400262875fee49c7b6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86021894ab09f90acc1628f7bd2d0d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f87317a6a5db4c1979d3eba3689da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc782e699fea67056d4455824f7922fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0baf1f512c216ae1fb2230d62db61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ee7ce18e5d047531f8ca287e3837525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d8d60b331480f7914011a353ca6b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a53cf39068aa7c70b0307514842332527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991cf109d0d7c80575e73d1a422cf45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad726d0aa68d6812e5682d08037fb2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f086f98773da265947714c658cdeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c28d1f0cb792593dc7dad379d1167531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67f7c287bacfb2b8c0283a8a2ff7d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bdd63ac7e813691cfa9b57c196704533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f01243a30a14b2af42282d82c0663d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ba4f971408a7877fd844f39e16637535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c27bd8e0bda6fd443c30657b036f60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c421926ef7e194771d0ba2fea8882537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59511bf7820bbc7ce1dc7cf14a6aada9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266d8b9649e8b216828354d0855e001539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fd1c73a6de83fb3ae2d01276955b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00421b9cc4e7469e554e2d1c8e13a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3e5dc7dc693cf9210e9df807b76db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0897038104cb7e5a00c9dbb914d96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bac55d2844ccfaa985451b34d1e8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6559ad6cd3206de58294cd665293129545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecd5eeadb3b08715868b540a862a39546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3c73a90ad6ef03b48d76e30a4cd5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ac4c224e1c7dfdd3d84086da0ba43548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098992c162db18f5b2ced3961ac6ee8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3ba1c051a3dffbf593d1bcef033df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0758215d2d5011e2067eccfc51e408551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcdf682e4fa7a7a194f3b31e31585d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bde9459c37f4230f471f7f88a88ca1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d74903a2889547dd29c73cf5af7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea1af8e4e8681667fba29a10721536555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda9afcb3db16db5295c1620584d618556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea15d232590669bde8558dc3df43cc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf271289780d03a84d652b18a602ce1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d37f2638df9ead8b196d5836ef2af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8f3ce185aa580ec0d093e77a79aa3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97fc4e6470aca10f0f05284193e04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c48941a73a23374117b1ec9b46513562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6dc530f9da4a066695f5ea7b2e82c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9ae3327e4ce28b78631f26a96085b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2002f7e29e4a29752c22034bdce8a1f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcee22b005307d216eaaf1bb83e13b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e80b12ad99d6e3fbe37fd30ed83f6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac85b1d35de16d5c46fd782cac4b66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e6b348d63adcdc945be17f85b1609569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460a888c4edcd19c3983b27dad8a181570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2262df90847f796aa681c5d3ed628571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824af57c79bb1e51bcf1aba5f59d0a1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3c17205185830c54a73d69bed82dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c69490c608f8f5765f8b8643e8f5782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73968951960249a4b3c3de100cbfe003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de696176e2e8ed7e2fd5dba33cb354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4353e91098df200deddaade8ff77e155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e7b8a0a4a648b7bc3b638b2f74b4ae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa95560371d435916f6174ad7cb26127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0418e98df2f136f45b0f7769669633b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4678218b97e9789516a7665399fa9819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7892d2e56aef0decf0f6ccb4b52863710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124772f22f8ac12acab05f4ea198cd1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805adcb48bebd5bb31852d91b277f8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0501da12b8ec7cc7094bc073f8b4ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40975605758fa5b952842323f7109c1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e375c0792d4c246f50c93aedbff5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d64d15c9177ec0c5fc25ab682b28016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc3475d2629dda27450a1ba33cd8ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2920fa66db695d43ee6b72cf614b0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980bc4174db7c175b4929a6238a162819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd071e66fc19dbfd8bdf4f0447110c9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850964257c5aac63580fa877aa90712321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7377ce4f745cbdbe06f4151cba411b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76de3c5a1ece372fbf7fafbeacbdeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf70690ccb5ad6bb0c74d36f22f8f7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76256b6e65fe7c4a7f05501f834fdf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcca67795b9fd382372f3302d421cc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f7393ed54d3c2fc0f17dbe98a55d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab4b4ee324f0652736d8213dc413928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6a5ffe36acad062a926383dca826e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6fdaac6abffb214701730bf7961ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ade65c282273687084e754870ec7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063dd4a8cc165dd18ec8eba117b6c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f808c7e10c01e9779f9ab73510c1a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5107635fde6ccb609fba2cd64b6fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bbe8718d34a79c28916af4ece18a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c200a4b7d4a741fc280c620ec50d4ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e8561f7cf85d09d69bd88b9a7614237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e6ffe039e34f996b8c34fce37c8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be89880ebed3a808a5acb209b2fe9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bb7932b66b9f59ec48d7c4fc5d1a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd73acd85684ddca34bed3ca7408fc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a580ad71893629f64193a9c687788bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dd75c68b15fea43cdc89d409217ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec097fb5420de09d192a1935a57baa7e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199fcb8193e0b6eb733d46f2d64c6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a199c4f897cbbf450fbcc7a0526a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10e2b57fe2cbc506829acf6c7f47d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636827e64b6244b4f691af64dbab71ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdf099a23bc238cefb33057f848afb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0407e24c304df39b14e92eb434d017d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f161266028a193a34968f2e3022d99351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285dc24b7d78b5a61970a18affbb3cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0c0ee90284b348356fec7aa0af59253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec4333be9726a49b690573384ca50f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5eea9eb86e5050b86c21755339038d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75737f030f3495d29633e5c77d085d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4f53a0d16719b3efd24576f2154bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fb965368a1d4d76362887f6081f5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5272d226c42ca3baa84059c84f7e0da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda90eacc3a467b225fbea7080c2c15c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157e3fc0788394942c43e3d4d03b1f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528ec3858c4734acf71ecd74e38babf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb52c0bb1e80d4a01d8fac99c913b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67288a3531bf9e1d04d0cddbd11708964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0038d8349201566af319e4a3e5ac965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0b1620f9e2441a3b15381e344cd4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfde01a2354e6bf7facde398570edf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d691d894a3e55b655ae7d9fd0674568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55bf4ee00577ea643457c3ca203e0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dad2390749f1c8d4f2c387b0b489870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f1c26cc4f861148798e72428be41e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5a64224c2d9f43035ff15b72a609b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9563b0201580ae7909744650b4c6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f819e29c96e822dfd5bd4db31570e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc285b0c2c8e308ee59a98a22bc1ddc475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013ea645464601469b23d97b27fac2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec00cd14edc64fa0552abb9752fc9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdce9e11e9df3195abef2d8d0c1adf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35c54837cae2d260fc154ef35ab49579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e052f00ba8038434277b67dd63de76980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeab7cd92528d413273987d9f68eb681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9d5ef10f67df80f3060f57018aa8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7bc3fd7d90d24a93abcd29ca74e3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2bf7e0c7c5cf65ad036a2945c8d1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6b4cc6ebbde329249d3ebc3d14f6185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eda690eab700396af054ab937e9ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a252912b87bbc7c94d4427b0a22e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007d46092df38d1af3d090b790717e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0279c444bc36c4c5e1a6c68af095d3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f989bad3a4f87b4033a1f1c8206d5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e17fa7ceb0bf7be85fe15373dde9a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43913785565a688bbe9b9426e6e998f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631de8672681a7ad0ae67fb4b45fbd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9421a09774169b933a1d58e230b1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb54347abbadad0bebdacbc2ee27c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dceac1395a316e92287eadd1fc75a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10af4290003313f8ae3f7ca4a6981497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd393614dcf8390dcdf6e67d2265b87998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dd34d5cfc4f31ba8803117bf476b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5220138bf29ace056d5976d58d01da4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a5ae11b5c324f6a63f5e2fd77aa02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed304cdbfbe018c4765715be2d090686102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a08db27997095237a8e98dd61737b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786a989a6418ac9fd1c85fefe7c6e1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be527852244e4b79e4412d2ccdaf69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570086a0216da57f9228520dc3b150f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616b44a4d82c6c09ef80e188c99db63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7646657726fbcad1e4f8dbd55cbed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c84ea9e35ca6c7fad616372ceb34a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87868941949544b7c23ebf44a0b3c94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2fbc0d4b8c23d6227a3843abc19fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78472c9d2040359f8a717afd9e273e01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d0859901fe1272b4b387e89320684113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bc591a578486eeac526cbc0a38c84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd7acbbcc731f9731f62c522faeb81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4a32f3e64bf0bc9ee9d30061b7126116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a651a7f6c632480d4d6abe9061fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d34256f67746629ed4359e3a4e6cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f3533c6a89e3243a7e556419a0a8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53796939c974cd823f69de596881b7dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc3f18eb7fc02e46e2d13fc4d2875121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcce0e9fcbdfa7b5a759c085c728d48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e1ace0c235bc65805e35230fcb23e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b3dc49500d50251a30de14f4d3d4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54182ba1a435db6826cb2afe3980af9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a8ccb05c61735da7a4ffc8d8ddd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4d46fc65ed77034cf321b53342a70127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc72d658849050341dae9574fbda9f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b6283195dc30cb19ff178d523fb6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3977ef024738fccbd433d181fc550130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67230e9c2c31186493969ed03ec8bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f3294f9ace4748b399b218aed69ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd801bcc73a4613af604c0b1ea13f578133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfe8755abc7b971b5bbc951a81d047134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916abd8c30c56ab5ff0bf472fcdc8be5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414337c52e2a14c4169f572ab103ff0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f18a26e5e2998cb10f9ca754efee3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4433802a6535917e3604f919509bef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e8ca1e90050cd0b84cb465b2b0bcc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75637d3c4d5b7c0f440d56e33e0a72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d0e65b8c0195b56129d3ac5a1134141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be831a5a7d4bda64a1099ce30be706142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75c3b39fb310ba008fa2f8771e516e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd0eb3bc66ef890e9b8ece658ffa74144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108013583d7f331b9818ddcc3e4868e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b05656f8944d85aafa666121915a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc8a897e03af54596a3e88b113ed3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994043e3ad21c03c8cb32153f73b029148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a09ecdc4f9df482e110cb8920d1d04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9d593e516b297b014fee9a3d28968150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c250ba0b7e29cd44c1d65762a2eb29f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1177d55c7ed9a1c5d62f93bfb12b961152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782b395db4d487e78df85562681bbab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe0523a6c087d4ee454a635644293c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c882a298118a123b89967ad6d0da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63556c37003ac3922e18ae90c890d006156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af271324ae5e2baccfbb7b29c534374c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f729f5ce757fd3c4bb6997034a8f419158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c876ae1483d855c1119627c9ebbf99a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941a1985831fa0f5dfba6e1ed69dc9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0154b729cde03aaecfb4f710f7ff2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d56de0f18215ff5508c7e60d45c5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655398f01bb0678435ba7d68c9cbf4a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad28c7d0e34409ece68f8794621b31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f564a16e9407318d0fb1c6be04357c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7675665810e737b359cb1390e3e13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d8fd29b0ece1527bfafaf681ed21c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e05dc0b569414152bb65155bbf999f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a7cf974f5a04fe0e6d0a1461dd2dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89f15d25b05840db1754c2696bb73e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473fc9bf91739799eff3ebbce6169ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14ed38a544acafe746bf0ab6f5f413172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9210555b56dea3024cf9024755664173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e2bd53bf637c923068ce47a9e3a5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8695a1d7e8591b5fbc78240cc8062ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c4180b4ffb143c20af0900cad3d19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966e052f0e30d478bd6bbcf8566ff6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8fab8f74d84923afe04572a2f220178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c44dc540656acbb2136b6ea24551179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a8b7389abead1a8f9ca04b953ee48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970c267c5b7c8c03baec89965605617181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eae77e737d85f76bfc4ecb7cd09738182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e255ca09e94a23871b4ece4395f84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb99978b3bdda878072f32ffcd34fbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d6fedadba1df942a171a8a5edbaa2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768196d6bdd1a21bfd9913af45b0f370186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad0a6d6ecceabf5fb037c641c77bef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c1cec4c2d3a7b7104ce6613481c20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cbbf84932eb5facb0dce9fad2ac8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eddf4827cd5be56794953ea1b16b9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b31f0be4819265d6ecfcef9a34bdb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49e8e9fd39b076048e5479826074b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb5078c194b87aa588f388e1dd6038193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f4530738b8f92f46a5b8228523f59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46626022f10318a422b880fff6f981ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707e223d42d9f5b851acbb4bfae1b3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb48125713587e8d4120f1470a7ee4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a362f50a9b34b0899d369c500c04b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd813a9c82b0632fc3d95bb06724aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3925c8df48e423e30d3d3bb34b6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a12418cddcd9da4780010ee5b8d36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58ba4622fea408fdee4b2e7aca6c0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f760810af3f5bd396e1b6fbb8658b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea420c2d50f92630e9ac6797a3b149d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7868cc1f5db5c5b34b925ce3faf10d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f50d2c391346f80c461ada48a52ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fb34d467487dfde2174e9e814e4b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b989fd0418356d1d5a697555016b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddfa943427b75df7279407b148e539209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0f48e8a121aaee0c3d7f6ff59da78210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db8e8b334f14ffeb138e2f9ceba951211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c00a9f9fc1d8aac4079520263a53f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b127e003471c4406e0fe2fe2dd8ac93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f02cb52eba76ea4e344c32ccad44af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc381e36a522e3290784f5ee9be58427215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374abde44df551cb98369abf14abf9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93396906c6cdd25867f90b776acc0ec8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f131e507a131925ac950eb1d4ef599218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3154c8f0e1f48da7ad163de7ad444219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7bf40daf42b8e8bba689e3a22e409220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eccfbbeee6a1b6346d8ab8c8d2b23f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdb06785636fd10835a10b1d79e053222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d2c6bfe2bb9c0477a07d2371b9ea5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c371fb0c46f5530aa70cb2f875bdd3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a43079836aae6de36ec4ecc5f88970225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a8f12fafd67f2a9b9879361438c7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b2cfe0158325eaa7545a9cb556197227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3ef0506a07cf9d063c9a807a5b6a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91817bb60c571effb116613344d611ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785367294bcd47b69d7eddb6cf7094a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fccedf080de0a995080e0f88afcdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca4e170e0d01c38575569e53f71364232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e46416bb3fe6494014e17e4b6e3e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bf51e21fe0825e4859dfbec30f0c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c41d1afe0406fc384e1f8bfd3de9a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef18a6a422dc7f50c03b84c042d25e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094b0c47035ad77e4a2dba02c36b827237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca8b963fa7e69629a5a323816bdf3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828266429b85b3c2376e0445eef4ea94239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67019f77f4860e88dad68128c989d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cef00b201c3b1711df4d1ef13dbd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98678208148cc046d2211d85a510d159242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a0b00621fb10ab1069318ae092e06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b69d1467a73685a5ab98e5db1937244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fae9e1f48998c8fc94deb3a1b9ccfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd36dc3052e2bd35a4c5342c601f90b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645afa2ac8482f86f59676732d82814c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882574ec8ea730f436a8a1ddb41cc958248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0c3e69d215f9915de7b6e23e4554e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4b8fc76ab11a70cbb249546f97535250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a8f1ff64d4fc80b093fe111e25f65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159726b168dd27f1910d656e9e3a5871252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969facef0f124681a383f61d2d7f43c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960cab475e7fc22d07b7c822a8c3dba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73121e41d6fa6cbf6c17a55ebc420c8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dedf0f062b20b4201ba0176be20ae7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d518d96a0d3cabec24d68cf67ab79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a885378f795e598b16d19360a759c0a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd4ec78ee819ef2499a79b14cdd2fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed190ecb5c80cbd1ad265066cde0e7e1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200bc78ce90fb82c15ce390e396ace2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6a12967b2b9303535f33f8b349744262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ac867c6f062e2b1ab0c165e7d94f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644e2f26dbc6c679ca5bfbb77b92b4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eed4cb076be4be167a4073036b553265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4986a013f7aae11ca358b2416ebd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336874a9ab24344194ea70375600bf25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb9d47ece0e7139d7300eef17080e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512f438f7909e995fbb01afce6e8377269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35e2453d9755389fe82693c0e0bb84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344581d9ff70ca743aa6efd293985fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966783d609103521cf491a6c5b003539272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133eecc55b2b14d37eeca50a73af7a5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023515d3bef7d73c46a175d3e1b38d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686540829aebe169d6ae1e0544d5adb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45af7fb3ba098216bb20124b5fc4c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76280e42d35ec02f110e2c71fe9a16e7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecefb2b3e2670eca3678bfb136c4459278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd73e3ec56d75100de9d68c6a35548279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b2bd3a5baad63d23ca58975b60da8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b19e1f98483fd793641e5a3f82635c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ab8e7b20693a514b85ab391d0a274282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab6e47c7eb2a03a3faa7a821dd04ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdacc374f334d3dad34fd8d24c412a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d5db4d7cc90f3dcf6869c4cba3346285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc09fe7673b747018693de5ac4e72f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e058cc3cb2d356a2f924a27ed285760287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd08056e7ef2055cf3c3846a8f9a5ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a82e34620acee563051a2d719cdb5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274efce3d5fd5a8e5a93b4901f33b70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849834ac994d135198d1ba7ddf36170291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3308cfa6e5d5cf2b2e2e705c1b83d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79b297a909f26bda597c14c159c7c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb1c9f925186a9a7b40acf170287d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d4e856cf28a91ef9612ef2a0ef42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8800f446cd16a1b2050cae255e11d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b838dcfef9394aa83f9afd30060a71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651e8ce6b6369af8fbefc5dc1e097c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39d43a2b19af9a6b0e0380597fecb6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c11696daeebc8e16a928c31eaf319300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e579782209c546bffee8fcb6fc695301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807301b80c2c96d336f2b72da59a859302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4a78d4deaff6957ae55f23c7a108c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e2c9a3e46b96a536c224cc8d52f5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d3b53b798b7f19945998e30e99f60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780cac1248e56a44f75867548e9d9d5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4c8f70a11860f949d369a4e7bb621307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e886b961c2a738e007c0aa709d909f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64500654f850c74fead62213c45fbb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c647f0670a58cd516a78f7a5d3cd98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416293335f79d1a0aa56afa976ed557311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df76ec92ca35e4c36bcddb914b207c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1ecb0778b365582179bd895026be5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac278c6656be62a32ba16897e8c6653314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044e5fcf355663795bfbc50385c1818315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16358fc8e0fdff10fa9b6cb0ff6c9688316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cdb9a7f5e56a6dc4055704974de34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46707e12e42fc4c7f384e61114e835318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac14b302841c76e25c35725ddcdd08a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4198f24bc5a9b702eba0db4c9a12b5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848534b8fdd84facff45ccf8c5642f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12668a5b0872cc1e0e02ce8f2c722d1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec73f94c890e247202d0613eac81b27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aff7d0fb7abf279b5a27cb980a9b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69df548657972c185fbc57f87452b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348270f0582eab9c263e976466e3f722326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0085f7a76eb695769e9236ec01d2d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad797de6c8704ad02348dd939e002e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dfd7188ea67c10dce1ea21ae2b31d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b37d88f3defe32aa8397321ed2288d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6b0023754a84bfa4e2846fd7acfb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25894c001292d96722fe0d4930a4ad2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21247c65bcbe18d31bc95ece23eebc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7617dc35553ca1fc606da5d55f48cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84e0c031f0a4ca2dc672f2c7fb34a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1f5e8a9c47e611041d1b523c31462336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b3e9138f9fb284fbc8e62a9322fa8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93e99d6cbddb88190c2629b275d7b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e72e4d245058864b36a7d73687c48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecb9a5a0408819bedcc239a3b0173a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdffacde7300c5b1aa14ae5878943ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438210eda021fe14d50a0e1b4cfca64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac1a757d7b5b9f1410a894776151df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb80a67256b896043ab4969a39e7f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759c6bc5a18600de46a26a9ca74bf02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6577b46c7e5f8e7f68a8703575d4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a947a8ed7032dc4cb083085144796a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc38d5c610968649ec503a911a60a0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68972c15bcd8d72bfd2e3ad4c776f15e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ef9d21dd093cb75bd70d54e5a95f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bbd4301590e34d38bf0be60b1c41a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1038d445681e7f78e76576272fa72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0855e2434700ab9d029168a5ef47728353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e80b8e7fcde834eb84d2bc481e333e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad853e1d5ae6802ba8c4e9e42a648f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d8921b0baccd642bcf4ca955f9622356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63cefd31857b95da64389f9709b6e2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aec46e3f591bd0730cc31d25daeebd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a1506ef4a378053f96f44c5785ea5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8026404ea76de78c15aca2d9163e2f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed18ba2853150943ab837f3a1f15d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41070db0aac671b23e7af1ca9db5e6e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da450a62ce678915f685367e6f3cc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3cb64c11e5d1eabdc9f5de63f4cc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87a1f28f27f397ac8f635e47a07bd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce2b576bec22da6a4cc432fc5b1198366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331f777463f84e96dae7e33354618d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1668d429251aa35013b7df4ecba4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9a73df5a7a9686e8c29e001ca4748369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be324b9187832612fc54300e3dd68557370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8d67f1577ece405634bc0d75d427b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeadc029fdc5e1261cb1cdb79bc658b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f312c7ccc4cbec0e551819febc47c6b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfe2ea63bfade177d498a96c00ace9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a65fd2eb5acc3327457c3a6b6faf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68483b93013f54415eb477fa207b156c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e457a4a2ed0e3580dc9f858939a635d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edb73cfc2e5cb383dbd2d9c4032669378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a33a0253baad489e6db448da661121379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7efbc4b1c1da78609701923e2625cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c9c471e343b6f93592f249921d63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f0fedd4bfb0a75b4130fa07558f86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0831a3b5fb282cdafcc9b1284850109383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a7b52d775f32e82a62ab4135f5e04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61580b1d7959ebe5d2d5aed0a1e976a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82857000e783c5316939ad524b6d44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebf8b72545ec94bf33b52a21aae1a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f647a351692efa48310529d9e2ed6dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ea212b59f09caec3e0a9b88d82c9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f0922ab628664cf6c81d30a8f2b70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169b0d44efee1acc3d174b66b0322b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d4114f5d382941de7a7c848ea0ec4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a47404c8edd2e6f7853a8382b7dc526393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461505633045dd2e470b992e9e6fe6d1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce436799b5810e81cc68058ec64e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5e89651189b740059027fb252c6f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71cb29d2a52f04027326d0f49ff953397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8e2f204ba2efa1179a0fd4145ae93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243fdd40821405206affa4e14e6f4d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926298554bcaa2456ae128c070585e12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f425a104eb6322c4e80e5b14a26b4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d6b5662d45733010c30049a15abe9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe52b68b4e422807f62ba88ecdc17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99130b92972dd19b5d5da2f1acb6596b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301eaba395e5d016c298e3154ba234f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7a6ca9ec50743be0d0608a79a561d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823fca181f7ae81b7a1a13a22902a4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18775eeea8f1b80b51cb1b76be28178b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cad37e26df7a351b030acf56801b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b8fba4b23b311282e2bb844adb7e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80490a940c8cdf5ecf39d124f7eedca7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65ed5fa5f1d435455825749506662a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c23d0319ef904c5f4080e273071e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b163d2b33394c7c3f10b6fd38355176414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ff885cb620e5124ce74214fc51a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b7276f361970e3a5fa028aea20adf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756c7b6cffa2ce6af847af530356f9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e2439969bec61f3239d8f4492fcd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f3dd74b7e40498987c4a141564ef2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e9d2b13692f871596be60256c4a7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7f7d928fbd866a9d4685465dde598421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112e49246d3da0cae91c3825eff8fcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a881ff3829ef7589816b5aaf15d6f1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109105897652753b73c6a997f0dd31b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c36db8b8ab6fbaddb5cee3451cb4c4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ad0a21259fd8f97b8de4c03b59571426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124b9d853c13561ac5d4aa680c2f8b2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd5af99b6d87717951bd8ba64c4be4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c88f558bd75c9046dd95f8dfff5294429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b53953cb6e2bcdd4f15f99255d11c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541fe86025c82381a279d63588a74ca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a962b116e430c8d72888f5937b53611432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab61e7cdcbb276119c271ba6c50a83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73667d6ad994006f5057c53614a40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef48bbfb18af3a4cff12283db0423b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89b097c47bbb1fa16f8114e3709191436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52ed5769da6c827d9adcfcfbd8a148437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedd8e876b71042b4eacb5e0fda2adc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d5d9f85e32fdcfa05913af90b02b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ff9e5a8ae451ed3c071a0134e4a44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b5c13002a93fdd9a0b2140a53c6a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cff3ee0bd4887575ca7d997a48ee2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16286fb3aee6adc183b9f3a0abe935bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d29674e72ba16efb4cf3cea32af679444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d17d97ded7eac95fa235bf3fed5b6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3812d4f5aee9ed3dec10c996bf23d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd6cd991af81750167f021255fd0d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68daf366437fa69a91bd4db92e8abd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35bb4af535683ad0d75b9629a7208b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cc9f35296a6e159e5bc9b516b5e11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d048df0bfe688f1023f371ac4f3a125451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f13e13328a319f15d5fc92d59372d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d6bb7f80959e6ec7c50996f18e853453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19322197a4de7275742a4bffe1a70e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4a7df983f368921a8abd93fd94c4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5046f1af47eb33af430685997d3d2f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7b317e5ed6c6ac93ee10ceffae4a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3cfed88179981193df0e06eb9718f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed373ba644bb5868eaff93c727d45740459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634e593c63662b2821ae815982a9f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d009a5218b424685203b4ed6dd1cb57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6133e74130c0471d01866d181adc58e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7e1dc24e63624a4c646c636f57672463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0facdff4c0a07c74fcd08addaf32475464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087736bd378959f2412f89c7cf5aeb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8ab4c903380ae1b525382a505b14e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0b95f18e9c238ea0b3e8831cc31e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6602d6fa7d93a77aa23ffbba0cdb7c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a9c14316c4a9a4a42b1d6dd945593469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877eea5885272a8a0c42b6b971e08d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a94b243713dccc0d4b124585940000471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7edbdfdef6304cb42d7e12ebda03e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e25b2cafbf2319649cf7694517304f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96ae4ef787fe3c5dfc1c83fd3a4adb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35234b6c36cca7b61d30bda7933931475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7086f6c24b133ef9c81797dff7fd1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db5b4e27524e8a0d2db9b8ce37099f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e1e8d8026c6acf0d607d2bf48127e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6271bf916b345621b6c66a0d40933479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef87531038783633e0277e3d61a961480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf683d4f82dcd6000caa0de9b6ba4635481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0a70668fccdec3b4813631212fc8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023b2fe84b9bcdb7e6043c049bd1822483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664086b0cfadaedeadb608b0cd1d1d49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26199983895da8df54dc1fe68c52ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858944a476689a5d098f5113714f6891486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3281c5d2e5dbe93909e31d4e6c59d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c603aea427a74f91599d3ce55264fb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6777d82a44263238d2fbaeeb6c9eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fd4a2e99d2861646e99ffd89645b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791a15c06cb1cd54221bfc75e5259f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee329caffcbbf026fa043ba6b35d760492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033caecaa75bb73f502a59185fa5f96c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9557f5429d7d91eb8ac0f4c767b9cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75320ea3a47e8d6fcc75e4e6d568e421495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ece899c6e5fea7ac2b5fb9bf5994d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151e29957c69e45a41e06c8a6c7cb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8a01fcc72269e585ac19f82d20304498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eafe45fb2245309f852bfb570ec62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e68b5f73c4768646d6893bbe837489500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7dd964139f1f70315592ea59dbe6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeee48af3c27df2f0fa17716cb0da14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3f991215c988ffa9da7a8c33e7886503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ed9e8dcf7fd780bb2d3ca2993b96d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80716bc7f955db0eb60f092a638e1efa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a7553a2f91cd542b4413406178a30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028cad599e95282470b0711931dfaff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58f0761918b708d3d389b2486b1634508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac412596d078ea8a9f5578bedb0973509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d13bdf4acdacc2c4dd547cb5921f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65724c11f8d3bfd237fc6f6dc44e801e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacaa9da11ca49904ad4868cecdcbde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e4bb17886671cba3e6830c04f6f9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127cb2b466cf14e16bdc1566348ea67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f73c97644b8df4823a3adc41f0631515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20858f0cd3332078cb7784df8decf1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f91639f94d0edfbf122d9c7b9182d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266feef8b8c08279b7d9e6bc15df8b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6beeb73cebaa590e4a2df24599fb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4206b5e7d6e6c865b3ed84986d674bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48cd4ca9396900bb4937c29f5a70a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f85e6311c3c338b41abe1f1750b841522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c171dd6efb20e592ce3a00279f37523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca34c764e311b3bb6df3ba4706f56e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0782a32ff5b4ed6933d6d74f7d7ad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8f3aff42e913d429dc9737d75acd0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b711d06f207d2343e132444bc0b07c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186f0777335cd7ebe7a393e92951c6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e3f2d564ca7196977d31a5cf63f45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28f07f35ba96b237b21b6a608fab57530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234249e0efeabb8575ef88942be4f1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134647671404d055e5793bec5e5c3bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b582c9b328bd2bae240c20a71d8cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d2546742a1caa866832c0e9e2a7ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8993984c5e19a29723d0d14a7a98f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf03ee815a717fc6d8f08025f50400e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4ce177806983b8c962ffd1cc7e8b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ece289b69c5a27c3cc9490b9bd23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6c854971c40a817f1330d0da609cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbdf403f93f961c51ad342dbdd8d68540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb3982bad969ea5acb9fbca7267c7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8da5ffb1aeed05b4215fc7ec7a8f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd06690aed333c59eec6121c934262543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0951e9256059064cf475f3ff13108544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d0ae9d43c2913074aceadfe754f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56c3acb56e3ca47fb4359cee4a5c4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1f20592950315658b58762f2cee46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a2b15b949f3fa91faa85a7acb9d9c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97342263fde3a70a107db35a5193e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcb53eb4f8e04cff277fdc09bcb7df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac048039c9cc3a18ea105ad1957f02c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b027cfb1928e59704f658f5b2958db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67d6e9bf72387f6fb325c3f2747325553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa71d43f0bd76ba5b20fbae9884700554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803d0f64eabdf9af8703b6499510ca5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d467545353b674cb1d2a9dd230321b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c5949655507fec7c17c754160d7a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f6150231880538275756de4d47087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da741ae76bb1d374cd33fd09e8bdf739559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba158c986109c369c34c5a5fefa3e79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18333327e016c88b815618bda77d8b33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311dcc50c0dd8dfe283ee0734115a89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b315ee93095dfa0479d2cfb13a44d95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bf2ded9e05c81c1a774ebf96d6003564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0752e735687beec5f976b2815afb02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c39d040b09790277582edc302efc7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8736a3b95157398cdcc3fb3813718567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe24d7ce0c25b14056ab7a5caf31e6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a4ba5bf800f3e795bc86522b70091569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb468c32816938d7c23886acc2e6da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c2309f6dee6ee1a0ded09c132cc21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f8652646d28efb85648cb5756ec60572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>