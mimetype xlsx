--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ba1054a4bdef092299500f46b3ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85aaa39ac489a3c9e04a2730a14dd72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfc2d63dbf50e847cdcab6fd6815ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f479e987aaa1172586fae0bfdc0c324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98714ab6f104418398fc415ca93078075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d3b761a1797be959f83cb0289e9b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bb97c69a62f4355752d664036fa5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee2254193055cd5f4e0bd7994f9a008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d167dcbe83fcd672fb3763e1a6c369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef717eaa9ffb01de9b709ffbfe042210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01704f2cadc9e9b85f45edca6692938b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ed15b800907d0ccd15e96a7f0626912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d365f7dbe61a3e9634321485438fff613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42181d6f981106dfd08b483cebd8a4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc8a88392b48f9e6c7692748b8556215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f305bf479784e0c3da82b15722d07916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e4245b182a213e3c5a354add1dd2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398379eede0eead7512aed740b72ab218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98697b28dcef0f1d3b2054b51a8aefdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef092bedcf6c0a5f7904c04cf259a8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba4167d124a7a18a211def3c6bcd3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efe704b4a905aa6c003586243413ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0b5753a1f19e20f77e7790f57693523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7e76d5a0ab7d9f2f8ad483dbb9ad524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b7446e09a0b4b4691f94adcd081e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b43048d1a9cbb84d4c3ba3209521226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec08a5abdbe0459e60a4e61e86201de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d2431110c91db94663688559967ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20a9f9c2a225cf23d3466592dc73b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28ab027b3321dc668bed6b780f00a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a8396aaa02659652ee8439b976eb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70c47cd708e6ca20db8b48123b865932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9be1cc849d1859fd75882ace6ca6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123903926248a45fdc2de2a194acf6cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fff2ccd5775325e9cd321648db968435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab0901424fb0876d40a6ff45524d8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715176593c97acff9b23bc5b28f9ed6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a718313feb977193b7d0b34bc09238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d742166d29c62e39286f45b842d23ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd041a0ca4168bd05ee2231e6cbf8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab473c7433b979faa3c859691e17c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc68b06bdc1937a8395a0e2519cd1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c3010fe9d93bedcbb241aaf06ab7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e10bba4b92523f3d1f954dcb3fa0eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8253c6b43d5708d23bc41c9d17c6e0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fb9023cca317497091307d06bc68b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab547ce9c72610cad80f1bcb2683565847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a24b4ffc577ab0335fada555c031ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af224ddb777849ee4a99079df3b4ede49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49d42035ecef1d92c865da5488767550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ea238bd1804be68888d8ac54c8cb251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6097e11708c94515bd75402d0f83a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9310443434a7ca1a72b6210b46a6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5d8b36cd8e636493ab2f025b2227654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa990e88c33f80f32165a90c1e8593655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e66a8807ee590f3aecf086cbed12856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2f544e1ada0e39177b4b0831f1b8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da355c73077c62ba7fb26eb21235cd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283b6c8e4515ce4dd78a4b7220864ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e467ad69eb80a20d542ff61137827660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f420dad5b059f9174c5faeaa4560d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d583783c230c6ca92c8c7aeff035562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d29a3e81ea5941ee786fc82b5ae4c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4599ae23b8bd08fdf67d12ae7846c9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315f02fa55d4d0e01421c8a8555f14165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372926ae9abb9cc1b680efdf283831b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c89ba7f52fecfd5bcb8d05c4140767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1928a28775b1e8dcf84047426471f6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d57dbdeec04285dd405b9bee6c7a0469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff725865d76d1776c2703498916549d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10124cf12dcef60abc76e52a995b7b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d4d9ae58714badb57e955b225a62072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e409ea9121659bfa88fd5bc3635987373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a56afc87da939171c34558d75734674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115592756f92d70b5d6a3008ae4c97d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa484748b17b709efcf4bcbe0b383976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad5639096b9607f23a774cdd32c14977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6696111515ac1669dcf83ff6306fef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a28898856c1b980c942beaacde05079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89714e77c735f3bef5fa4a140b146f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f624531e43943c11e99b52663410981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846a6453cdb120d0eebae27a940832b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bdd3c42a51a63197c24f66d8dd24c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5c8cb9bf46670e873afc3f63a05b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36794b3ec62d83eaf61418f3689e4f2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd037117c93b5fa43ef5dcc7bf3e70a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0383c44b7643fd44b632613ca2506987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf50bcfef4aa07dcf419857e38c9088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394650a6f41f0ef60832dc1cd043aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3bbddb9260852c6310e5a9e030a2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d211c4698b0ace34602756da51ffce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c20dbfcb99bae5c23dfe9769f4d4ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcfb2430a1a4d69c9cb711da7a77d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10827bb8c74316da6cdbcbcd39aac7a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ec0d0a385aa18f5b0bffbcb82051395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490fb4d2dd1c0b55239c1289b55e9e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605927b98ed3a75bfa2cd9005dfd276497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7ea67bc6121a9a5af1c84c5339f5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dae10476217023a51a38477d6e96c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64db37f11dce5e0ed229ecd9f895b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175234b650fefe944b5a9fb1c3f54d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fcbd7064edb070e84777f906c8d67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba3466024ad01446ae08da1fce293b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1847dfb6389544e17b8c6164b12d0ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3d0da5fffd06e3314d5f4a7f28472105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e387b48ea64c330aee8e4ed721021c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11f6695baab179f106373e7679987a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21de7f92c1925ffc33f73fcd5712cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822cd81576994b9a0fcbbace2497943109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7a5953205d7e3c5a524353f959ef7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426a2fb266c6b67096a5b4864787032111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000329793b9a56ec21bf774a3fd3a0f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf542dd33124bac8bc2729369d6ca36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390a90b9f695a08c722d8bc2896036114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc59895d85e898e4e894db3633acd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f44f7d2d002436b6178d229dcff52e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7c39e12e6a8fc6b96bdbab647b917117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3418c9c8b8eea16d399a946d0b0b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d9032ff0a7ef426bbc47040313b7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f2221b3590049c6799c71fc1e9f7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944160e38f10fdfc8c8e527c92144ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee07ab33996dac952e04759cc79f3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09bbf31b6e7bab96fd4eab601dc582123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d8e400ce215839d7d438b6814081c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c57f0c142c72b2885b8999a2ece7e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53be24a334afcc36329e0ffe45dc9f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85c5318011c1e9995ed3227f4bfd42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6ab468e7bc82f6a63b746d7e745c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae58fda59c2ad6116b0252d2d1967b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fe50d372c34c96d4eb8f7ddb467b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234b76c41f0e2b969498f2d6a32b19f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771b1fb7d73413fbdcd51867160c143132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1c79872959bdfa6851e3928481716133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e40507d851ec76477f2edd64d42370134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae197339975420985d076863b6ab6aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69f38514574e9aa4d6dd6a5b887db9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f6c1a701846f4b19729562c6e8225137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3321909e932ba5aa7944b516d7137e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f1bbf73f19f8d3596f412fb8f6ea7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dfdc187ab09e64f163beaaa24a70e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c40a18fa218a221d094ce1b85b90bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ec531ba8d5298a77e79d691e7c0a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a74d3f90f6bb3007183844512272143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de233aab6f118ac22b89338671b5e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46a4c6bd8cf2301c43a6ece36d4d0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e450f798612fb774da98f4ec3ae0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d445a6ff0c0bb3025d667ab5a488e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28518be8a272a25a58a05a6acd93d59f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b0a173d031a188ec769e39e646221149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280d909bbd519b6bd51eac72f61a23d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1e0ed83764ff33f1ceb1cfdf9a7f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a6ac58b8574c673e99c06798adbaf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd824b1971313fdd2050660136e0343153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df1a21a59d1f95a0aee2de7960ca9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a0a2a39360c696b682ae66c7b0d96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e55a494fd94aad442578b08023b162156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b885f738c82f5b2735513e8574b9c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb8aa9c8209e8f82787d78b3883d98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694355ccf48fb7eb5ebe861dfdf94b46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edab5bcfb6e4589f46da5be01aaa74f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e80ff081e5b14ea558b7dda26d295161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4404bfa668a84800ed50b7f40a04a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa76eca7675690d6c5e5d20aa811a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d077a4f5cc1c8a4a3b9394245af21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbe0508b58a83781731a497a2c6fe3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c34a49bc68a1574de6a96c16b169c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20987d2423e65f60850b26ae361e33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0ae91aa1e68a021147729369e2847168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17994820e2a98600353cd6fbd48ac221169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542fdce3e811febc825d1cae5e18d30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1a3e5bf07b682456b6b82364d8639171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d606f30efe9f87fab241398f6045b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d45576927f7898e19ce4905c4e41b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881f389812130478a4327f0e2122fb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd3d7f0ea67a1763478f65b37b14da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b0c5a7ca6780e6ac843efaf4fda0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d8fb1d059483582c34f0a3d622cfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e961e2f6b296d3a0a0540c7a0e349178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e6bed45d0846edeecab5a4d87d53a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a26d9a23cd0040180446f8394362d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929bc3c3ead43e15af151747a6cf37b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397bd843c84e6343c642fc846c8972d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f5c1d2906189791dc977b1a8ee4a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0f56658bf9db1b9890792101c179c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8feddcc4e0aea3fbfa1ce90b4ff29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493530b43cfa0d73b3034cf88b4b47b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfad1c3c7c9be32e7ca11e882b0984187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd3971216e82f8da87f95c83675860188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238e62431f921a6de638496e712a67f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a869d3177f349bcf9ccbd43fcd52f2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750eb52be88ae73f1ebb6d0f41d5272191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3108daf24510e1a3cfd7879206c764f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231427e76a594cc33375d82620b94f76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c6470d09bfff036d2c4d590be1710194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43b3f563c41c3887098374b60e3e7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfefe75458338fe125e57ddd6cdf40a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241c2a3df3cda3330acdee47664ee40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed64f66d06caadd48f5aa2162f55a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfd4e616012d9c7d7e457a38259245199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178772909d2c389595adf86c814d591d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa468b95b74431b23cb40c82e1010b89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa14343c2b00433fbfa02dc652c7768202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ddd29e86bc7e67b5ac005b7cd96a6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b68d0a4b8ffee426b6b743fd2618f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6762908b9b0569fbae666e5552bbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f20ff9fdb48005fdff5d1f0fa7bf5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed29643e62c1fee435331ad86723c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa21c2c196feca9ff6bef92008469c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6f52e6a1a51d34655cdeef8a6d11e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a559721071a3912b55608bfd8f4870d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041fa7c5acac5dcb727002709be0c39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b77a8f80294da3009e77460b1e5f3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47441a6029d48e4deb0f81e128916400213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7ce1c2b236950d8628328c3821e3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acbde85abd3db6ea352fa6c2aa4cd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9b39102056cd370718043f4d150c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0571cd327aab0ba38a66f292cc41986217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff16c0b4334632d708cd541d9a9952218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986ce7ffca7cf40d86797387c9bfeea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40e89d562b9fb9e1c20d811b624548220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a9b1ccc145c0d5fcc3bb798ae86b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197ff2fbad2cb0bf1b8a3faa389a1d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667a0aba77988bc852d2c7714a76d67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa3278c0ad06d40b26bb0db8c2983b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c071304e47d76d217f2f15b05ceb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e1c6905fdb3488cf27f74179944d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676a0e384875ca1d7cad6cb43cb2b63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717d308bebae6690d15278dae61f144228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda82cf18ce4f88755ec6f5570bb9a8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5c6d1d43558f81cd3643b65a3824b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714cdafa8550517793548f5dd1d88df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d172798a61e340020214478edc2d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25b3d7c41a9edfd92f3092a926ef7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8b6ab28e0f3cb28792de2a16ab2dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503491d1e3274ac91274316378812256235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7a337e8c12703440f8398fc90afef236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5669a4803a7416905fa59efeb1e7386237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae85cc823a3d3c79044bae717636ddd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e83c1569c9f75556adff333f8a95e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31183e039ebed955c53051792dcf4e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb072b0fee13182feb952a4c595aec1c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431f1cd317ab4a46a48848a9bc5f69c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b0926032009426e151ad76b0a9315243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39182fbff83b01926e54cb9b22ffe3f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318c1f5797c7f61ee2313e0de01943f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e99a74d7abf201410f67db494ae0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a41e89d35f5b24c608005bfa46c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac52c6e62a284ad19639477db97f260248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8b245967de0fbbaa71158a980a02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b86c1c88882217b37eee705b3a5e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d6ca6ce35c02ee396f7dedff255a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d9ea3f5daae069d3f7ad192d070b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6860b38d5df3b772c70fac5e0400b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69e73f5ba7ced85db6b19c0bffa50b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350ce4c5ccb9edba9d8587ea1f8720255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9237bd76aec5c9840d0e080aef12f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0cee708f7a844ea7cc4f745dbbb42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ab54ab8c3f1b93922c8ba36c329e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa00836e49ed01d29afd3382ded4001259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe63ae022f253706afb879c0e906c8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039f0a41302fced67f585d975b0e746261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05191584a506ccdab8ae9879f88eb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1af9726c8a69cb0f2e483bd581dece263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13769ed3df19da2df40585a82c87bc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456835918d99271660d26d889b34baa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7fef27f1695e6e5f4dfee92fbf461266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ffc24f717e62d0dc6fa0d5d31aab8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94170cf061987f91615c50bc5c70bdd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2589cd4cc1e9c84135319958bbda4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421bf799462afb94bef103b50ea4b7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70ac82100d77b82c3efa7e4dd83370271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077348e8a704da2c688bec778f372fa3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97758e5b7023fd944a9da0a434086273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79d82a192ee56829851e384e4d1e89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276e24810b27433a857ea24994dfb07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc86bee8149319b4b1b3b159c579872276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e997e41c7e8a1b091ab900482c4c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a9bd49f9c58b303f81167d513c8fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1880e3ba2d97de5965f7c44dfbdc3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87966799d96dc8adea5bf6189b9482280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9434f33e122d19609a2d4be99b690281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfcd4538b470fb235403b9f4fddd73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cb999fe60ce71f9d6fc9834c25390283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48e8df5d02ceb05f21bc1fdc2f8f12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0cd149f6629c5c339e103c5cd7583285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05487b67324d93179ae25e03f472370a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2732c49dc2b679252021aa3cf01e2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893163956753d4689b08d99ae16f80f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1b6be0360385c38fc0ba4678852f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25682d9b55d6a55a2c3f0210052f84ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21325ac626a522a23be41c5ff30eaae0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0487f09c6a77bed37ed9ffc299da8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae6634f889e64fc973a7b3792f000c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00402244636f0b7dc2ddb1c1dca23ed6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e1da781b026d21351732dc05389af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf71b7badf8a0f13c1cbceaea70ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b1824edc9d704a96a0339d8a0879b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255338fd0f6e1b108fbf6a3d9b8a9cf4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2eef3c0ead0bbf1ddf190bd75d793299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd7fb0ce2a4b81f12610f02971ad0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75b2c05d4f324468c8e38f449717c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eecefa45cfc3bb0a4eb2b7ee5f3ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2771d41c48a8759853699194f2a9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ef13892006e316120970238df5c69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336564606431a7b3df120517ed2de7eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f82d737087d6deb64a19f63ce76def306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72282aa18345a49e225eb4f44f1a5082307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07342b0b967514461e34991859268308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351f6a245345a386d459f2317a000fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76050a8c9f082da1a501deb3ad9e4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6953372ba1d82df1ab3e3b496f3c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ab7ce0a417db73b8b38366a2a1f04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fce764a3b1bbe58c6bf3df1b88c53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d157f7292c32477eb94455fe6fe05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa8bf37db9e08ffbc662c2d19fedb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0cf69c83c421abc36b8fb6d6926fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95608cd8a76a8ec8d21e572f487c71e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b151fec880e5f0fba4de562ce0df05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8dd594bf0c85672f96dcaa281a1ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a28fa09aaa837eabdeadd347374cdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fcda77d9752bfb8451bcbcb20b145321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130617f93201b9a8809895145e557412322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c97cdff0115e76ca75f02b33f92cbd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e626a5010fbf1fefae5e52325802e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cb50d626dfe83bf5a15d1e0671f10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9de35289b1b585beff2defb10d447326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c03fbba962a534f7d7c285eef6e102327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec5af06fc09c31135516d02d855a7d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca9fe7358c91921ea4009276275ef4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8fb6cf0041f750d284065c3a0bd69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d445c28387808fa9455b4bd9d5bbb59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531acffb0b668f97494c73170c3ed412332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e53234932a503a898af10ba6bc9fd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03458b6b5483406b8c8fa817fdf94a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05504031d6f4192b4d4d6882e6650c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87855f4e0d6528851eca4ed279956b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5f6d59bcc877dc1dfbf2987d9ac22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905156fb1bb2e81abed8132b714f2ce8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdeeaf087268fd2dd34ddd69a51b30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac6a7c6ae447aa98c89f33ca3d4ef2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813afdd6df10f7a18682f14fe36ac18f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd287f546edae420c1a9129ff7df6f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b63aa48e68c2a63b23f060602c7aad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079ae41af20a2d1b541cd0ebd584f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d767a8f480de59ee1d9f8f3d5b1ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e2a3be417278f3b81d526c6c668ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349776e76c18ff78305f9df4b353f67f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67688519a3b9f4d04f7abf070382f7c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1472c1cf8af7ef4834b0b958399695349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb9ee21bccaa604e4663b4ede78cd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dc375b72fd2463a14778b58f15b1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d487d3b7576870dabf4f0bfbaa3111352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb77aa860a8e72af3f4bf4f8e9d1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadd693870e9bb3a18678f56aa68448354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22ef66199ea3cfa56ef4119b9e6ce5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d4553c42a990f4e4d90b3fe12f6a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed3c49874ef4489bbab3c6e5c5aa9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0a2ae8565191e981d88637206d184358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018bbe1a43c392a7ee1ba426b272ef2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc439ed48c5b67996b4b2efbbb41540b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bfff79e0d621039267277de64b023361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a694466c9d9532bdce0e3318aa1a92a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c63415ea404abc9113bbb2566a88f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed016b0080e495654f6c6ad6ccf5ccc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c239481a59ae80b3781bbcdb3b276365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5803ac92a15649ef28aa613ca28ece366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a308daa2562e322742c8e879db1cd06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae513df709f5336dc5b947b634d4e9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38bb5b5995ddf3cf3579d70dabf892369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167bd7e9a0b53aa5673caa614a6e56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98c19a37ce3b3f60d22e08cc1d980c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2e552144d959010dc9e32bd45e984372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ed918d09226e901cb349bad77b84d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e80d5bc53b5125918acd6925a5f12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30300b08576d28fd87c77237ef1182c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7462c01c50fec067ea4060b568668d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba51cdc0146b6d1854172d6cd28c46f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea8a40df319307c460eeefd59ddc34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99155f8c4d78280a746390a4347307c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fa0f9db14680e83799e0d03901f26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cfd6e0ecae9dfc5db4c0cfdd883c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666de65ebd735cf399ca121f664757f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e2ed2d0e81d2c96dff10cc7d2d605383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce64a39cba8797b27c0fb608a1cf50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72be7d1d4348356aca06a7c0d84190385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9579c0d7c3ec6d1e0734b3fbc2a481d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f500a538f72f599df61330aee8ffe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05411618db923401a88468d2a10a41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda46bff3b80a4125e606b43c47576b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d26baa4e0b72ed487cb7f34d21b78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdce592bfde6a8d1e0fb6d1257a77c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2303d38b1787454cd195ef25f21ff91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db93da7c3975cb41c59fc9c36d5563393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2b5bd85501224f6e747fd48456dcf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60aae67bb5616594fed47ce05b6620395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f60f19fbfefb8c0e57960f54971d1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a93d7dd251fdcf93955114c3a601397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc40bd0c88d84531e365830ecdc93b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c533439c2ed60dd7f7c82746f00ca5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042475589576d5c24e7005b689f45db1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34df6b492f83e839a1dcbb1320a1e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4fab161e6c3b09dcdfadd2d556e28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410df5ebd30bbe8ea0fcd958a38448403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f19f80b3bdd062e50d76e30bd5efb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba021f4d8eeda6bb315d68dbbf4194405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc158121d6057023ae92b6e24ce5d3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f62ade89e849c75b5c8191adff3c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28b164161416249c5001c16df1e4e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d8aefe6c21b35cab158b2dbf09041409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd9825e8bbce671c7f91d45ae2e17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094709f70837051836b576eececb0897411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168411ec420208e67f4c624f657ca75b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6a6e44f6e72cf2e8355548a5e7fef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892ff9cd920dd18c1b353e425bf2e21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d9688078c81a60ee522ae81f60b6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f11271483b25ec1656544df99ea164416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5169267805f7987bad617b53d9a46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b926d9ae614a54db2cc4452118d119418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf536db4b260b86460a13bec893ac1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd607e26b212d660a079774b92947c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff0df39f9374351ff53c8adc5704d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19562e9ac17190dfc19540640823e9da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046b54ef2fa6d48c8449e6627d2a53c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becda5c60196b7a17e10e164db3dcec2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec79d6e3bccd514dddc9128372c35d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4cb32fcbd88dc50be9a0670bce973426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aa33dc1274468916a8c1367506b5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d57b5af4db054cfc2c74e43fc09674428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61fb0a3ae157f531dd010f58459973429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fbd7f18bdd62481d44438f44c4533430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eff06e2ce494b1a35e06a32ace9ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44febcf144a314ea4b8eb875a38fc6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf402d7719dd1f6df55dd03594d399433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c363c04edd70fb711285aced953a1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c81aaba84d9bf3e2262bbc0918b1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed770796832f5eea096033172bf02b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583e36bc981ddce6523a4a32c2247a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed75384e6d9497d5ce5395e4d5e130438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fca58048d7d7db73c60df6a58dc2ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0258764343990ab096b3ff04e74f6f4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bf66ea46da19c0266fced8f9ed1ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1700a169806bfeca98c9fe59c7c120442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c87cf8a08c233d7d2e26218088511c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163765546a20d1e7d2046aaf7461716444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c735493b9c3adb5f9bba212e542646445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c687dc186203d96db6859aaa513c61c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea432da9857460101098d43f5c651cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18d763878538b781690528940fef69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111288e468ba5ee08483e400515a690449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832b0edf6455f70582dd51f460f5a48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacb46dce8128f45f819f84ec4a47b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445d20a003c74fdbd2b786f588e973a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadfa879f4e137a7f887764fcd360b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6ac2c75c4e042532cb4783b179c52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5904f4fe6ca1efc4b56fa953f51939e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f67d6934c030f9950d75bec5e9cc2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2a81c424a50624df29fc63e848f6f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdb37946cf3f9307a974a16c2c1bf5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb537f0290d7a8a014e8f0a38a5512c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d7b60590f3e6bd6762c4977005784460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fe302edd2990ca16570a3816865df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c6564604aee296cc7ce9676d35959462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66979b885646f7f6994bbcc1ee34251c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea3c013903bbe0681891377d776370464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63afce181ee162f9193cb1cc986fb33465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac073f482f53b2a7eca0953d410d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c550170ee8fe7f448a9dee5c190011467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f757bb2c8f7511c88ef66775c4db4c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a4b1347fd7fb37cf87a23c2906c20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5d396a00f98866ec05a098f843e46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa1a5cccb919778dcb02cceeeee253471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd579961a58c1e23eabf6ed2bb8ae88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d19a51c3f6c59873f70699b86feb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077ad520631fa162498d42d0c643e88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346c9e93ecf166085dddf7b3558ac45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d175f9602f7953ddc39a85bc7de67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f812af1fae57d28dfa51a272d9707d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf539741e0c5849cfd86066b4190e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610abd3a2947fee078f68e0774c53a6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ada12d2f6c2b39204339d0953864e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80a6564bca19dc7f920c1d584441df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211131f196218d93c24b5b752b35bac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc3bc47ddcf91fd5128077dcc4a50e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bac591e82a5688192ce5f18f9b930484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd669d86ea1141568a20ce98a0f503485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a649669b7c7bfe1da2a0ff63dfad81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c44f4fe7d212d90bff521affafec3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffc92f5e3d6d7576dff2d6a2ec3632488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc717333a6cf7331a7c1cd00ecca55489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdb579a1b38c25f5ca67326fa8cf0f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df6fb1156d2638378a00b7c9841f7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f991d8778b63fa28026bcaa774a89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8280ff077bca54a24f8be039541396493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832254631ded747606dbe6816f1b582494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05fc042cf52d844f4e178af2089dc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba0d412bf2aa0ab586e5faa23c11a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773c54c7d0565b27e15927414bbc7c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac118ca74161d727dfc7827db68c42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfe0b5b074e9245e3fe8f3aabe3a96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e12488daf8416e502896b5d55c5f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a8587996d2e88de7b84a46f98e90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040966f1ffa864aa4f384a346cdbb25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359734fce31c672289df012526a9b813503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569b09e174ebf164163993b6c787f2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da157cd9627e1ab9316a181b0d690775505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14bb77433c5aeb9a774882931bc1b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6545b21f63e22ddbd3c763b49b00fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1901681d6b7daf68ac1dc687af8520508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b55e9c48c7a6a4421475585c4813b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7672084b76afc5346445db8956d212510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf298b1049089edf525df9528059ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a8c8633810c82eac14fb19a1bbf7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3560470561eb38eb72415b0f84457513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723eb80b5f4eed79bfe947b1fce4e90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a164008a9ec1ebf99fc89d5c3040d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959c3bb8ff4346d9979299f617e7031516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21903e230dedbeab9d3d359e001d6151517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3a7447cb2ddd5377636deac5a89fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd7865140ef21575ece2663a394fb5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40788089be05ba0718cfc6b7a2afcfdf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e892a609a0af562a29eada27feb80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07facedf2899d4084492cf1befdd9084522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83def9abd984c711f13428a0c22bd6d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf7aee2021ce6c3f2afabb3bd2b7ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a448a2d7e8251cb9a5349e7bd1979525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97b4689b2de41b38163bd3db708889526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a54681bdfd76ab6239d376d2e3c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5671632a9e1fed4c6aa194dec727d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb553ccd2dbf35804e0d85023ab494b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ad524c969a8edc1fa8b6108736db2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e8d686828966ae2d82aa371851d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aa5dd1f1827258fa242dcbc79f927532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6faf55a7dfae179ab87aacc78cbf0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5916d9c97a26f5cd2181840118e0780534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c925927c0fe3f41afcfdf8d1e9b87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb743d955494e8be733ebf2911a0e922536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0ff1b3185eb8bc766431af8bac02e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c3660453e8d356860d2da253f750d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639fc22435a786998dbd51dab98013d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1c84b554b4b16684fc79e329fdf9a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31569156e74173bc642a18c902f285a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdae125644129436c54e863ac701eec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca0af04a8683a6117e277a389fe039543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcac2852d144e1eb1107fca1defcc2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5a422821920cdcbd75beb0d809e2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6120a3fe24c4c2f13d40d950ee1561546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb3c1ae89d11715ce5343a01f29c9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bc83ecbef5884274c76a79a497a80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0c2a8d55a414080cf7897ed4b2f10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c60b2597f12513fb905e165d3d507550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b38d3feac50dbc1dc24e46957e54a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeed62f91b2a72bcf87c62610b9a5c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166afa75b79e26fc7780399fc855be95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff84cf3b545f5c54bafd35b8114028554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda0b55cb6acecb3779cda8ed46f5d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c17fade7f157e64c5dbbc8faefc7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ec7daec4e864305febfe27a444340557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc345ae7dd72f597854d7ab788be57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a0828324018141390d33747d7685d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a6134d40288f1f1808e7e6fe1be3f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd84830d75e6526110da687a0429a2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded62bcd739b89e75bfe841f9f42df4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d727f35768d7b05850219d919a2c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ddef7e4b0a17ca516213e70a6fb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206765a791c8119c778d7a2e8e467b81565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdfef154663bcd908c43a36a3fcf42566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a8840baf71377e26972617d0f20c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dca22a1817a5f40d36ef23f766c209568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fd113c26e2fb2ca33bd6bebfd2b79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fa05f167e42ee0415e28116480f9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60fb1ef116ed5ef2314ba1737c2bae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9619fed12282c6c4d6f3f323476f80572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220bae99662250b79f75413cb53e2791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44007898ef85eb63e1df75b337202642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f1712847b61fa65d401789307a4513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda43964d50d0d0b1f4902744903f734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c0e29faa1537b3a97764fbc65b1f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782facd5cb45eeaeb66556ec50079236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4c381c84cab8eceafa9fdbe14c1187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980d824436dca576690ded828ec40da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd1e61d9a781f0a75e6efbb2a596b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea925057a148e17ed608ddfeeb694910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdb2746ec1029d0abd6907b5d07b9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6bee4dd30f7d707824cacd9e1c8e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91ab5798214becc4289a52f8d5ae7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f9c405b2c8e5f1c0ee54d656463da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cc5c5ac2b370b0b880e9024ac438a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07e9f75dd34c192a823815689c8f5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08e543a77d3b70bb781b6e63293a2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fb5a2869c60424aa66292df8a899518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfd0b4f0c046d8bb809c4c161c96f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45aa9cc79667e039a196cf2156664320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814a532ac7363ecb9a7809990fe67dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ccfddc2e0f8376b92f2a9724578af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674d20828d054a5a73e59a3323fe08c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bc464d1d39e22dcd54576d35e894224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddd78faec2046c895a33d074e4b4e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c6ed2df324d7ae47d464ceae3cc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab19ed7562d06c316f7fc0b9c853b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84173b5d41777d01dd87f8b8af11a0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7256d28e4b7b586c43c0a28c452979629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81b4fff7f3ab679049ce745df1c6d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10797c34859989792cfaaf575681ca9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02c8b338e03681285a4fe247ed2b9532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f31b400ed4618d4219a28c7474e4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dec37c924ddd807664f516107e32634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c957185a8f9640f2d5b3b038fe1b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331fa7b6b2cba73efafb2d1f8b1615b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709642131a90e962bfe52ed32e153b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b5d8b305806d107f9c46e3ff8563a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ac084c4d3b5aafeb881fff6a9ffc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11877c1a07de4a25eb6ac8ee075568340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc79f00ea5cbbb482ba35fd116bef9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7f1aa67820c5ea0bcb37d10cdae9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc414aca38afc6eaf2dc37a3309831d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cffa682818d8a2d40c4c99d29817844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10ed2e785b5390bc8399fdddf73a9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c5824e87e9158d219687fe56e060946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eae21cd42d84b27809a29d69aa03fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887397e63f466632b9f1f7418341cb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a21b4f5c9434686673bed99d536a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089520680cbaab361a9f568cc54990a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca104e452f6f3ae3596062371f62ce051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42816b43561cf23e1815e6ddb4e3f8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d282804d3b5e2d6ede19cc648ee8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb43d8501a705ee57da0b673e299d4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d03c2c4478ec63cd1e37ee38cd04755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55916992530bff26550a686b68f9fa9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55927da8151ff9c6008f922b52529f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acb8d89c3385cb64429550eeea54ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c86963cbe999ce30558caa15fa91a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f90cc47924b7ca2395ecf1c02015960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d176a08160604c0f64240eaa878f19061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d707ecf7e5aa38062f0bb438758204662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1caac5fc22300536aab35edc88343b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcc3b8c43716720f9841783883126c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babc07fb5b70287d565d550b846185765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26518fccad61a1ce80449a840476b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92193debe18717259b4c86444924819467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b36e5b9f5eb659bfd3cd001a29cf768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1570659d0a10f4999c4c30daa0ddb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdf2af6c2755d6a31d4a5decda4f4470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cf9653ed861e2d38febb7083da3b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b203f6c880b321cabe35323a45fcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e70bc39a28b8405d8fbe8b839604473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0d662fd709d3cbc2af088d1590e8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed439246e4ac6e637e10543b40ca41d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858527159dc253edc4c2ec8ccc2d5f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb6a1b96bb173c10c7e77c366cd56377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e4b4a0e49cc03050669fd63f9c54278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfb7674ab80216adff2dd53557073279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9959ce64c5f734cd450afbd8f448880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2aa473ff84875d2df36b80978d2b8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934131a271dc4a4d99d022a0c0b1cb0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dd7174d05c351f1f3aba69b95acb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf56d4ee9f7a616cb3191832f2f7cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58f244fbf947a2bffce3b4d04d9ba985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5d685c665fb592e0f04ec63ad779d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfb815fc40a1a8f6730e6a6145552e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee8213b711532469fa93effd57dd3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231a2ad96c4c6d263e4dbf98418d6d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b6796b3621a4f93b2d80e9341ca4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b4aeeb561eb6d060268e2a397535091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffa0c886f7142b9e4f20bd6155770f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a7c230ba9442372552a8d39c6eac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446a6a28f20add4cc7bcd10862b53e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2252fb764f4720ecf78694501b6e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb23fc81913a7e74a9493365a290e8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd877a610ba91d296e54828ab08f5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7418d8ec94d9fcba4b4ba8f26203e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2a291b0feab625f0789d2ee1b505599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23168a50f6c990a69495b48ee82715100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208988711956f9eea76e3ed1591353c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c13f36124c236d75884361b09b4522102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcaa5375eb03b514fad62b0882220e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba099cd6a556f95f62fdb6ce09cd2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986bc03fbbe6483e613041170be4886105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aa49999d263733868d2c1276cdd2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973ca3dc411da55bd2689efb84ca7b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d8c71b506583dfeccfa5a16badfb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1224bf453b38b6f8fa5f32cd0054456109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3af7951b65dc08ca1ac334291b68b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776dd93747473f201560eb2c121c602111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aaea89be7028c2b83ae3c961a3ad2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cbf02059c65cc23b4cf91c0d21ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bccf5578bba7d00d225e8636757b01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2583394dadcb7b91ba993f4007138115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb91bc757dd139fc4a0b952e9831206116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be65b8a43ac1de1ac125e23c60daa81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c929242e3acf0ebe1aa21e33bcc6ee0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471585593c5a4b9095d05f20d8b7b36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d10de0a24c9e6fca1fb487d0fcb90b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacc8e0682fb2f46a83dbac1b06b2f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fac63396c7d22820ca765e1349534122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e37191fc30e10776ec80f67632a4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6dbe23aa77b6dec8c58e94d41c9af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547940efd48750bd759a863ab47afb6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3944106ac4f219880e168884e21594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c836f046f9d4a9cc7329c2be0cc4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2915ba32cbd576a66e2c3941b5f92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba72572833555dea47aad10f77f803129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ba44064a692aa4ef86b945f502c3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1b26f8ab4ed5b3433b0a6c46c8d48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a988ecf991da21821b9a9252ad4c30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d5a3d489c7a45e2463c1b1dfe8780133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbe4c418fe8bfada4cca30f7ca54f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa98be22ddafa7ac8952c9fcfe5814135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beaf0acc6d102e4d7bc5c62455f620136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5afd715e6cfd7a68dcd7a455ac5b94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced2edbf72cfa44bb9106478343d115138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84f503658ae7136f0f39b15a8df02b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d9132458e8548788456da9d255791140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f9fcc327b26b0fc0b7545fc3820b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d991a1bf9387774cb236f8812ad70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a394d4429699ebe04143a36527c201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a79ebc00bff6b56bfb0b4905f06fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a86f2a08034f8073193b21d2e2275d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8647546baada7c4b90207714fe3e17c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a237a158612af58eebe9ec85ff8c6bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0d9e8edcedc74425614b96dc33100148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4cc2779ea7b9f710c49fa29bdc95d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5a0c8b6de3494b42bd8659cfd0eb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34417c2ea16836c81d9e3ba9d5ec67c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da706ad4b5b4872f81ba2ed09d2d2d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b564fc9e27770b39532d9f8040c6a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768135ce91cf40536c38d524f880b7de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf3ccd2413a919ed55003ca8ca7007155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d48e2cee0db317a925293831a527be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa39954cc76d713bfe618acbb670fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87b08a397fa14caf367d58e58b60cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1351c1684f6276a5aeb4d2312fafef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8044fd6a0924839bb1c552ebdacb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c985b90d9734a39c61a7b20dd8f0ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eacf4b9bad864233cf20d0bbe65f18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dfa7d62e58f102267ec1751f3a515163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ffa4870ae79372134866860a3ea5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65966f44a0a2571ac1e7b4c5631121b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a529850b46420898f715c3ccf943cb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891b8ddd174ac3a9efc8d44bda44d4c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741db8c3afb2154b5e26fbb6a45cdc1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb08ed665fee52152a922edfe054d8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947e17225f6b54feaaed387d0956534170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793836c9853c690f30f1e8f7cd108135171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726791a9b33a6eb80f7858ef9e2d1ccc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67e0ed4b9600de002b924f0c9f46b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db1240674549ad47e531815bd407a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b7dfb7bc9b63e1fc09e0c1065697175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d777df1a9ec66d4d8cc6156e64888db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d93147c3248d805c96edf8f302d87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453f16e538fca198a1118aba4bcf660178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348482e2ebe2aa2de05c55dddf675416179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209fb3c186a2d348577bf8f05a56e98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3639166daeb703d28ae562d7ad86181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf3424097ead3105925849209919de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9af357948d347efb2e480aa766e91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69fc03395cab6c59d8d36b1557c439184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2fd36262556818a335122f8a7d32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65716e6f64df80e923d33ed1a12d35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee89109b4a9e65429bc44ee59bf40b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403692256a9c3a01da7377fb69b52ea5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4418dd8572f0a1927b539088d03225189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbbe58a5f88d2b58e288fd20b9a70c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483ab46fa5dae23109066a6063d3002191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b8bf7fdd88c0b5aac5fca122bea8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0aa4af00431c55a7aea1ac5d11f40a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37357c2e6071a6343d1b1766482c23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42793b33e1dc3febf71c5eaed6555639195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adc23845f4d1d62ad822beb1f8eb28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24628e48147ab407e18b949ab66240197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445899a1d94e94be0cf1edc08d15a425198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822756dc7e8f98ed7ee4584270aa7fec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7af647b108e00b6f48fa85307e4bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fbe739420bc35646c79a6c77dbad2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ddcdc76bd8ce868c9427db8bc7108202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b67099d31d369efc64d1298bb8631203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8af09fb4210cf3b15d6b7cdd89aca3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dfe8ff8f9c5163e89832cf4d31d0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715bcadbd5fd9fa7212046ddef92329206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3dc25cf1804b29518ff2875922e47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0c3a45043c91bbcfb0f02db2eefb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c889c047c56233d3b34c9cf94f25714209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e06000ccc7332e34e48551f0bc673210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60463ad2fb48462400ac5973abf7db5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20d38633db7d958a54c768ba2f11f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991b6ce737624f8d91f7f85ceb50655213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f3e40c5740123c970c28fecf77314214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d083b2f85f898df7b3764a5f3c0e3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff06e6be9c503afe200f0b35bb0d10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704dcac557286dbb6f6d87a5cd29c4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14372f85c31ecaa40c1d8c93f467d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e18ee303ed4f72fd1cdb3058fa69a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a53761b2f4358aba9fba70f38dae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c496c6c6d6e053a29afaf15296389221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693c620b8863703fdb218e2d7a80d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f2e89a29066a43bb719abeb1a403223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a804a23e2ea398823e8c760e1f01b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f06c156ffa19f1605b72d416b6c9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a598520762bbab3923cdd2ea40f6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4bf292b1b91cbd0d08ef816a64332227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214e53cb106bb0b96ec239f0ded5496228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2b9c300020da6aa3627f0045c9be1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c811e5a353c5508025cfde64af0db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac1bdf583ae425db8b228ab6d5331a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e59f0e3f83e158a86cf0f5484cc96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf31ed4bee2ae0d7c57be8a688c9ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844353ea0d6a408c1522aff94653f7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37b2137deac6993b8416235ae285c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e47229df1dac4965ddc856dac2385d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c90d0432a9234859cef2c117a719a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6719cbb443808d42d22a404f7b071238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabaf4d08a3bcce3766c03417496168239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa71cd39f4d494d7a336ad2654d308240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9855830001c308cb45a97438416bc3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee06709739fed9c487011cdad8001b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40780b8d39d8c50aa72d5b3da37ac1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633114e8ac18b0eb2a2cd020204cb06f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130417a306f520b9d42aa2e58ee87fba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49486249ef5c5a56da035f19d03f7409246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad63efcdeb92388c28dfda91c3d5f64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c260f0cdf104ab09f946efe467b23c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21785acd51c9b3a3ecbab8a5a67e5107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107390e0589e4ca0a4111104ed20707b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38375e311b1d01d42f9d7f12c83f5f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836515b1f3dd09f47fe46047999106d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b5688c5060a5c4a88398b142e8db8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf1b760f3664c7be95a7763ae6ea85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062beb33534fb04bec001a51a21503255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf589c1c0431c9284e009d35d217b905256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e3683080f86b92bf35590910506a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a4a8b206bbbb030cd62da40605f46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6efc4b33409d298746715562f49c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bccaf12afcbe9243af357ad9fa1b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269a190adc5eab9efaf2a2daa57d5e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2816cc99c9afe647923ef7916e21084262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ebbb06f339ff9c1795e03322bde5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad7d68269fe5c532c679072d846de7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623aa0b20c8cb478c697299d9013016265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e044dac1ab2c0e709127474d98ebf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb06a5b8bd20e118e651d3bab53d2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314df942a7050e910d539df33dbccb19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a326186d1a0a4a5bf064976218bdb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46526902da3a9d1d671f2aba59c300270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ab6969cee31b4383a0a38d3991686271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211afc973a99e4c99f223532d509cf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02516bf6814f75515613675d6c2de488273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c45bfe41c29fd577ae2ed15e6df227274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe70c1357ae0b7168259f92cbca97b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92a7f9c8c20d760b89c20f678eb788276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9680c18899d0fdd3cc290786e4bd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905ecbef6bc44dc9963686bafa33070278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b85531abc2ec4f29d158b45a222b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d33b31c60b11d6c2be4d64c5312a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd739130833bcab6efa23d4e10932d78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dff47043e643c442f23f520d6f76f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5c40f38c2794d74bbf2358604d169283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d25af99eaa7107680345f17489ea6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b58bf6e556a6eed0770a40f0baf70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e8c615591b154b980e6194b6fc1f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ad978a0e697f8f5efc84c94441169287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace835956c85bd92a0072aa81c3c7bc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2459fafc28d40ac8c0ddc8cbbfa0db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb480ac48710938e3ecaa5978b64db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f142435f71126a8a96622e893506dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720b6594e686a2fc1f9a300d9d25cb6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57825040ccb294a86e97111bc7a51947293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73153f56912715f54558b9a0a4339c42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b37a25ece24875656c64e160e06da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d30102c3a8ad0b13e3508cf810dcb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cbe5e09350ef8c3f3e2157b47f821297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46297124358050754f15728f3fad790f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dada8b86d291346f04f609be99c1ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6160d427d4f3dd3c8e5fe02401fd26300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3efa10183b38ec04a1a8276209ac29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f9a2ff44acbc741aaafd8a78d480d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c98d9a389ad7146326ed4a9acd17b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e03d13b2b0d2e1ce066dcef550a43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699e5400b582969f10c5cea327292f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b378555095de902d4f9ca32379cb3e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080d30936218133eaf5bc728035e79e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18589192be1b5ecec5187aa0df04be7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b425d8f16d6b357bcaec99541847fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f8d75fd101e63a0f3ea5a81403a06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3b6a9269dea28052a4271a1d6d911311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010a8ba69ee913c6b3e37671515f275312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128ffb34df370cbd01a805590374815313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccff52ab059e7cbce33c6fcba1f7b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abf0175f5c604872f4ea5b5c68c65c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5733d377e17f812f4b3f2cc6845d732316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da41d56dd41e5c1757b2c30becac91d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6149e073d1b6907e8ceb888ef21966318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb060ba712334b9e112d6eb2064fc1a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f25b3e736a35967959e2e91e4b851e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa3771c1944cd3b4affda09036586b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e72e481e1f3562a199c4ee2e4ebe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3a63851cb0481dc13ac12c9290bb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b2cab3a4ef6eed5b0c6f842550a12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ee32694c2695ce5093c2b8699b88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db65f2f71de04f32b7ea8eea7c124c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c884f2ce9cccdf56c0e55dce4a61d3b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119c69892204c6d279bfb15baad008a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421c56ee3af87f88288e1e9af5ccf16329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbfa220be07b66c418670be3121b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db23534119e39f8a9191c7347c6b8b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564358d677326c89bb460dacdf481f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dab118a91c87d821276e3209dc417333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d292c7e21ed33e5f34a91e46f1dd33b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f77ba4591071ab541c3e2435e74a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cabaf29d6ebcd1848434a4252037fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307590f8f0b09c46825edc5a12db1852337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc31533a41332d7b8a67a08ac1cc99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cd6ec0d20c80e5b45812fcad2e15e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88667f4323590b5b54772943941e1db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e059f7f711fbf8c3380ce08ee3931341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1837e36d837a61914d262cb6fe515f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367c5e8d0fbf8892a3a38a375db0709343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94905dcc56f7c777259b1f4f243eeb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4638b4ae9afaf11c90a6ab91a7d57d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ee11c9f210c0f2af9f41166454b04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0161aaefabd7020a4bb9940b14dcb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffc5aefcb2d0143e31c4a339e40339348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087a3a29c67f9ac23a3f893318e855a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76d7b22333fde908aa6736d5ac5a27350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d953587e23e250c74d0ca1c56d24b59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262e3d8f412f33a39d54a5b49f619b6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5a27d4af18fac30650e15e1c475d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4637fc866592f88f09ec8fc8d5819a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33bacb7aff0a3622a4b86fdf5cad90355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ac5ecbc917f787327b13eec91097b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a87a8138fce749592ba1064c1f1e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254dc39e2094883011a85bf1c20a64d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e53840d2981de832b946335d6011c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739333993f3a8814019a3464b4291f09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba3fde826ba9f0d2f703a133cae2bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7d28497167af11a7b7c557bac5e4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73289bb51f8116d4abed35c63b550f63363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd1fc65a8ac200672622a821744202364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d637307811461a9bc951fd66e4e3f3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f409fc2809cb34a7c96ff54142bdcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342eb62832c6d0f538044154494cacf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc84a3beabce3cfcaf3e488af526f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d8dbef81b50fcb45ecfb6761f67b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcc146d0e94ec061e86f747c8b7a94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ba9ee2a427b57c21afe45a8e10887371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496bff0ad85881281915798aaefbd39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b9634667a20c23c70c36265064857373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c660169e0df99dc386c11330cd55c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c2637d3170308e5fda7de94accecd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd2a03d7f781850842661fdfffe492376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e028513e05446fe8f75a8b80ff76a34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07028198254d4ab8f07a688c6d8c47fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accdad67cba5ad9e3ed59204cd4210b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240c8639e7c0159851cc036127a7f47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de3e6b0baed83a97bf3fabd77ed415381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc8967df6802fd2a7a29dbb2780f09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10409d0ba4a5d28c5fea39d94f9d8ab2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d47ac3c92ccad5fc0f016365d5ef11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a472d2ef724d5ec080114e3817bee3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc4424f6675e6e3bbc1f749da8e59f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba831da4ffcb6745144e789e884106387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b897da67ebb1d5c69d7a079becb8400388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049cd892b370f44fca5e944b7d8ac60389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3d6e6b7ab149b7adbceab9ce9574390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192c4570733ebe809cf84c23ef2008f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641a2fdde900ca3aca34fecb203f1f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb7d16262adf6a1cddac51096d58aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358579300d608f35b6ec00000237d0e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa78b427ded2053db2d4d573e6689b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2278bad15a9bd1a284e071a3320c78c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb10cd50de3127081ed2f7bc7dfa50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58261909225942fc24fa08f695fd8571398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3900dc63bcbf05c53c5e3f96ce7b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0233a1c97f0f42149d62db26ead5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a8ea2698e9bca0b057f19adc0d237401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacf31cc73d56caa32f4a9f5768b59d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f699436a9f2f21fab5d49dc583ec7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c0a00f78c721d08d435f592b4c1cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993be828ce0fa68fcb5a5d80c9c51da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75195601714e1660f31b9355674cc10b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683272f2e895b7b6502f3646dfe5c66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c28b15500dd5488ebdd7623653b12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931657c586d02b0dc7057fb77c04a59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d73004852e1b5abc157d840b0fca4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcd3bbb4a9bff456e84cf12293f692411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db62cf1c0549ff4fcf86f06468d825412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938a9b27fca19ebc0160f972c019fe6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6884ab63f0f51b54d77fd834b3ab79414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddf0aa7fca34351529479934414799415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b427dfdd170992406975350f353c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42613a5e69760747744b42f283a11fa8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc12096c8763ea83bd9297a2e43ae8d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb1268948386196fd95a92625f944e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b815310c77657afc0e1cc9af7ee003420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c389c4e2bbcc587f016100b351cf75a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21287faa6634e19bf39470ce5ad4f017422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961a9a0e0757a5553c98cd175878325423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876fda8bf20f6efac8d126a4bf2046f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b6abdd1d19dc4fdac2eb3f23f35e9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bc3465620c8ca4d62d48178680c47426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875d7846c9bd2e653a7b9822f709757427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b7ff44b81b06a0bb7e608582b672d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633e937446c159817f37e3af3058dbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4160c81a3135b43b93eba8424d26a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22f3da9a6aaa3b2184bb17f7fc2db3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a1f8066df27dea9bbce725a10899a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4b6b5cc87a3745e2be13ae9454fd0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a057ecc58d54f77301fe1db26d254a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f73b8854a38edcbbae7e9ccf64e78435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c59debcaca5341264851203bb09b6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff1f8141d57b490a416fd2c2533eeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963beabd6ce61d5fab4350fb8149db07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71228dde1c00217cd9377b30caeab19b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71f3770c1d0c12924b766d5b07f571440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c2052735f62b30b90ec659b8d27bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c972485211acffbde30f35aa25232442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ff7add0d874279a80e2a7843f8ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d493875c4601bfc3b9bb3ac77b2afe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e82ed0a854102215081a187c0a2ee5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8824b4af5e968e2cfa32764cd3f1ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b75c0958476017bef9ab85d5fb24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d73d12ee91ec6209367f88d02fdb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9dc813f6218ae93e3faaeb23e2a419449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b985826e1e871e46a1047dc996f55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263541d0a08b4f8b6754d1d61e4b1f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a681efc9b856af546778fa6b21a6049452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168330e4b3b1cf8a101cb8a6f847e3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82c0afb391f10905fd7565e88e6739454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242bc78fb8e16a133ecd056322fb5c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07796e7308271485df7d9de56704996456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af46e61855b7a727f4fea437143403457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22351581304ce5a016fa6c3e1106ac31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451baef1ed5a293dbcc1b21bada0bbd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6f377ddde7dedbd913b268fbabe28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5781ec5f42ff0c7e3e446495c589b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40eddac98d7853d838a076ac58fe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e644f34bbad17f050780d6a3b66fc7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeec86ad1fb99e9268a65209daf40f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3fe7926b808489d576009584b6d9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3474b18236fc4a3b7fc4577be10f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874f52d4a9fe69f35388e48f31ab59a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc1aa0d3587db7c4ad89f1e6d3781f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca42ce8296c7c19df4386d326831c57469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b846675431ffbf9949657b2d0644ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532ac1b6de8c8a607e00dc261b2d099471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b14453df3318e087610fa9f4a0522472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404e8fa02e4b711caea229b84b6559c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f528e8abb6a87cf479c0b86357a1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9876a779d7ee03184d8561698f363b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304c15a44b8a1cdf3d3db27ce8b1ee3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fea116443d0880c0e4740f6bb0599477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630164bc9cc5474654b88110a0b0a8e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bf8ef955b4c106accfe37e87c996c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24602dc7c5584c5fab777d0a25b899c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd694ddcd780ff44da08d3864a6d731481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d302bd063b034c0c429902341da9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89918002ec07d1588b7063730cf4e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e2b94ffa28f8bf1fa620734fef4d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a815eb2dedbd410413ae5127082e7f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b857c19ed636350aade1f9747bd80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333c8a02dd9cf3ae2d164e8abcfe8af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a564423889357e58cdb4a4379266b31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5fdeaf62e4274ca2e20f0e7694d9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939313a039866bfd6d31700e252d802f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd41e77e614f4c73cc2aba014907f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a4c8057ca1231355b8b01472cfa95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926e95674fd38c353407f7b65e8ce7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c080482871181847335b1495245ab49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0c4d14ab0c10a3ecc3666eceddb33495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958b47b0c765e3cb48610c9b5714104496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696427a6f501bb57bb82b506bf3635497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed69fc7859e957844296a0c46dec3fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d79ce9a7c2a58e676373223b8539a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152fac69979e1956f04eac20ced05b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8ad1871c905500b3ebd292bfc72ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0630ff1b2526ae560726fa055907378502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95d4da998e2c9ac2ec2b33659ef70c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56050bcd8a7df7caf459e56ce14486504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed6089eeb565da3074098cb47d8b3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02e0f4231c6d874fa3f76ca9ef04a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a015ea4455f5d018c7122dc733c6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707c91e344393ac7e84a6de5f8d5662508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d7b8c19263bf78e0e146c0c310db6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15cc1d368863cb4ea960cb4453c9e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a63fa79f4394d6e31a8ee60c24d9e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5721aab41c6c1e9402a8d108da9ba4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854b30a05b4709b1117b0b4537504da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639eca6eaee5219af307a80fbfab0c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58ac77ff5c6ef6cf91713a222f39b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdb901f829295145e5e26df712cb1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7488b8dfb0137580b6a86358af3d8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb864af1e7528904bd64b166d24ca8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c8d0f8fb9b48c80f2e7abc3a769b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ed64857268fd6e0220ce7d618d3af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426833c06d6b939718db8ccd9d119a00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a06004858ee6610d847880b92eab6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa08167db718193d1a4a6c446b480c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b0db803127d12780d6c953793d8d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e0c2cd7c3be4b8d73273e10c4cd3f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa28d0cab805a77030ed64cb2d162a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87b97d461af9ab80bd85e0799d5253527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527562a41eefd648967a32b619a3b08d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f78233bbf827ee63685b00f4ebeb1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c25a755141653c6f2655c3e5f73a5f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d904dc4f2febac3bb1a56cef566d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c507a660bb34e1eb33ea088e2ca3e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb94c33abf58b80ad57e2c1c5acd369533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5fce5b92e27236d7953d65d38bd6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b770ee6582ae0860604ae699a9adb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418a8ac2c15e6ba91c964159b6eb8c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695204060bebe8cbb62d019fb9065da3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c75e74666ac68f8f810d4a4ee27a65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2141c773fe20b4a16509f6517ad147e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dac17f37d2ce20ba7c0a4806dcb69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a88d5916c05b96f370c2631bc85f17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bbffc646d570722c954b07412d73c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda78992fc80e52e4962f77e9597842b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebe79738bad3a63b444d16324ec1e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567a96bc8703fc006e7d91bbeab036a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885b76d933c380d4253f5471b803728546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ad1396fa9312a095f89c96aec5751547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f47fa38c55b6067de2bf309576dcc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87552f9e6b23918e4402d7c0d6cdb4bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731371ee9d5425204a26aba91d2d3c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fee2f25e2cd54ec3a582386366a491551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c1f35994e83e2d49cbc1f32bbc643552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad0429544da513216953e1bf641126553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a34eccc4730e87e43a8c8919c59ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64ec338a30a40e1fd19f78b83df0b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cedab7fead3fe4deab99b7626ae6fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe9b8c7f5c393f3b556c31857bfe66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c6b55c7e75dbee619e68fad5c3f09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410a6c8c2dd3cd71ebf746b922ba34d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f37ff1b6140037f127f75cf20f29f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098713cbda2ed02f7a84af68c3d79a04561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385cca6c1d4ef0344140d04d42a59fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40e34ad75278fef00759c560eaeef4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6d12b069dab401aca837596543abf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eccedd2acf8e6cc49d93b66be56a03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6ac5d86a6b6a58920b202dde26af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1f6858715a14d26a70f004cebcb1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9248d262b59e020e169571c32d895568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac600f8fa600136bc2f749c30e1f03a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc49dc0f73f9a176f16f8ef70f9cca5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979a14fc659974cec1d88da51cf0db6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5559a9d3d371498a6122f4f32b9d6572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>