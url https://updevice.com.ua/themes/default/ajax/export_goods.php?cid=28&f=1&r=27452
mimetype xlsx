--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cf05428315d1187f94cda193a59501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c07f1d947492612616994cae1f96b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550591cd8d14c92ba5ee154c45c1ab8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d5c18b50a71206245dd4b18d8d11b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efec1d548848b752f5d822484ebd435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d9e44790b53c21f76e69f184292776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1adfbc1c0578d5844f26d603b0d0b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9db9a07797d6d05f41d4fe85691c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b07e869cfda49a86724408a2ba659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2e9643c08c0a243d39f63a9a24e5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c0418ccb2e11117c1666e01df835f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611e88258089046d07f63c03a72d2c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6ab15c0317669f1607a6848e9141013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc87ebad31dfa758da53180a405ec7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68dec9e787f761c1beba2e1c1b2b4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b4490143ebbb81b24c8a112e9bdf716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a7d1b76c9ca7959ac9e712bd7a88917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8308ecebe044faf80d08feb1114fc1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35340c3e6086d59a944489c3bc862719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875308fbfe7ca94404d68f6f3f62ce320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4bad437a233919b816721bf0f6be021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbdb2d7890d5977788d9ff52df8d7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0594b49440381e3f96ea25749aef06423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33064a3bc75caa0e1ccc59f1fa5c7524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6e75bc00d7f69aa5519620c04d71925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea20cbea2ff06c5c4bdd6c9c0d00dd726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da891a20f6ebb8b103449b0cc80fdb1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135313c4e81b4d6ca5abbc9c4810cc0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42b7c1d70072a51c165f8d9c4b355829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28951a3daa915927784965ccfa4c5c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f832a5efc06fda5f8cad69c3271e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318bb570ec2fd2e95eb63f69471236232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2176eadb95d908eb613231864683ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5efd31263ca5355dbb2f3f84d05f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd29726db84987392482b8fe884ada335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1abb43eaedef6364284b48efa470236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cea274af7b2b65710860decc4ffde837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f061a89dbf3cb1069cd2d96746cf2d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a693b484837c43f49bc430464d4a29f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bc3f5415cb42788ee41b690e65f2d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34702ba5d7cd549f1a79b2e810a1c4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f783c7d6c005eede91a47ba70deb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f072877d3d866d147313cd072a5ba543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edcdb7a5b4783efc56ab9bdd52f1d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a415986d02fa8e4cf89c0d75e062545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d4e617e8760525d734405255a009c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce0274c88179c90e4be813bc2f4fcf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75897f4bb1303b96fcec804f891855a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2adc675a4a3cce84e4b77fd62619849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b009b613c39ef757d3a20311cbf7150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea950ec96256e08b3853d37244f3ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf7953392087e3a0055e920c02141552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecfaec1b905627601408b220813f9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c071278577abefa8a89614a5c2fd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51f2a3fe0e932efffc009d868fbd5f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc26b9c87ddc233d4fed067c6259db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cfe15692752929c02c8a58bf4266457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100e43dbab317ce131928057d42bed058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a7a1ef4cdf04abae68a09bbf8c8bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f2972ad633cad1fb0d1f29393073960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c8112186f0964ac5dff386f88c23561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a7165492b19369fee73e3c71a6b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfdc0af486f1c6024553d4b07ad44463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b5d82cf12ee047c640b550b873a9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9841d0176556443bd9f9e6b9b236d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf3ce4a8421fb37906002c186cd7b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e7d4852d84ff6bda266360c1d2f2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b95fd0678c6d3b7dda55bface26da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c46c91e57ae70256090f1f45d579169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462da84f2f02a7eca6b9f1343a98512970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce0796c9c31c43d54570c0cb2ec6c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd94b48e299eac82526fd290fc1111e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39c36d0ac8c6d2545b77c47d01197473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dade797b2cd303bb3611fcaa45d8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e482ed659a6755bb96797825b825a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c02d42f85b6edbb1a5beb8c95d45fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec10148d762de0315616f5f57234a9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d09f3e8eb59614c690d3b21ff76c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07280c05d4b6a36299afd799be0568179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731001ce9d0362edd43cddaa5a056ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bb74feb6888b8d918f7c7839bfb4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54debf8a22a49e798f7ae769964bdb2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86cf477a2b6ef61aee97d6e30e23f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b21854010434ba03341002dcc4d5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b8d1dfb8ab91d686f0f8d2d56739985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a693d5d975c8bf8dac5c25888dafad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fb02003538b0a4f9b9298290f908e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d13f47fecc2c454057116139c80688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e3419afa6c70f00e9ff99dc8492dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf96c3beae90de21cb91c045ab27b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5e2c0642e0441e296ac29a736e9a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a2bf6a6fa80757ded905664b32d6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950c0dcaa5e69863d389937e415788893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccef48613cb9e7bc2fd95759955bd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080523fe4e60cd9dedfd5b38fd6658a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d30fe1ad7000543d55c50c5dfc3d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafe734312ad1b08b230e9aac17a91997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca6e35bd402ea8df8e636bb2b960e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cafc2f352823ba2ff6bd366f16137bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3e8f6b24e52002fa3e89c4fc8695a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc785d1ffa4f476d5b993718c617e1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34687961b82271cf2394ca75f07d6865102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362e36af56c4ab7b1d4b9f699023101103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786965f2455521f9cf02fe8683ac9103104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0204efeb53b18f8464cfee0c5ade58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6599e055e70f10555c221fc38a95c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d96d669e5a29e33e695773acdab73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92e5f547e8947cc499d8e478648fa9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce74778795c8cecc8c9be5b48a65e94109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd947904f35ac45791edcc647927655110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf784bc0170c637c97402ad378c1f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87ece760df14693de3b25b1e6a6479112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc8d4c357dca9f7df880df70e1189113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2bd0104f7c67e44b594fd7712761114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab628ebaaab1f668d072d04d139153b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d9831f0832b530806d499f543c7f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0ecd482c88ed4880d1343473fe9ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704764ba42b779e22f91375c6bc11b26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41389cc9cddb85ebd39a10862cf13545119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d441a3194452341fecbc50ae9c845e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff283902eab79bd11d1515d90f15940f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c21cc763ed18f21d48cc867cfd989122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a128099a2d5d9ee14938310fbe37f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4823d771c55ad7d3b153305de11295124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1848fccefbf377a9da7bd05c29e6e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010ce323511f69288394ed529d87913126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f64cf2444265e3a905bbf5172ec5eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb604faceed2f016715f8636664e7e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc4f03e90aff33172bf29373d2009e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a518db8a0c037aba2434e704d087ef3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea9a374987261986c90bfdf173bad8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76bb4e6b5c7109f410a08a56f7924f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f836c49c71ba607e32286b32daf90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab739b7ed014aa16aad69424185f26ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcd3c0ff1a4a919f8541a57a7027c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33889120573a24450719cc1b4119f98d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105033c75d6d28857e4d7b9d8d00130137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aead40c327ac658011bc59cdfd33ada138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1490ad9b3586a645c4e0a68869ee64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dee6d8d358da39f1fd82bfde0150b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e8aabd151a389884f9185c2972738141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed738d3d08d223865cb5c2a44bda8b65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b355f84885af3cbe1d51341a85bee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4124481cd899c37abeae81d625b21d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0720fb3a95897dd6a6fe7db6c6f21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eeba18b2effa075b2d613316d520e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2300055731529e5d63099dd5878642f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351a89d44b1b1db5881f24fdf49d673148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014c7d6c62ffe2ddf7dc3a49a537e59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc91afd7cdd820bdf20d1f60874c0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387f450875204886fb02b68e416bc08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fc5f77b65d8246e215dece9791411152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9971abe5e6ae36534ef2c992c29f27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d09726e07d7d8fc72cb312901437d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954171c25c7f69ef2f70193420660814155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63b325144fb5aed86e1ac42cda67a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e729a03a6376d806b4d2cbc0b3ea4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07ad70124d9f5b5eb84a90a1a810b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a9bb08fc17b52df1e5c5200856b57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52a3e170c4db5808e5417b992439df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a2bf2f9c5245cf711651fa935525f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf1e8119460185feee4fb98154c126162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc3345cf62e02c80062b8ca7c9f328163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce66a7edc300edacf68a841c4c08c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9922c39eb65987dafc8a673affe3e4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e14c73fe303a5b0b530296fa62f3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b293b06107cda2d2bf04405ef0d3306167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d0df6295a8fe76d9e554888c8447c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18d0bccb726e73a210fe06935c13da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb84389cf99846d3b262b6ee6b51881170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281dedd3a4c5a2963a7dd9445b2c6ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b73d52dac4324c5a0b2bc016a57d96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205908739e10e59c88639accbbde1e76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e592eea9b151d7da8aada76057bb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de93faf1af5a58d13efdcfadf47a777175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f1028cb65c15fa9a2eb16f66e1c1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5e49d37ab20f60035ce845e72140f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c62e1100909066564f78478d6582c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6c13104b37deb0d1feb4797349be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24290d140a0e0853ed2d5e151866a8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ce39cf40ca13b3b238fd553a44f5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f9ad349a9637c3e5569f3e749a1a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeca3c9408a82a07999a3f39f589af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727847b7b9886e24b7a9736c990d5013184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99edfe0125e991be33a88562fc95f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1695ff499f86d57df1d79b2d22bed2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660b08d0381ef8d453982bf9302db7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19d866fcbb8dbfda3797d4c047b1fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338d4090128d9f003b78e93877b5f1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067b0df8d82a213b9555f9b2d60a59f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596947514848160f062bf1278273ede191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0745ab995cee15f89f2f065459bf03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706f3583116ab43b73ec9876a45db48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f73e566e537a5be3adeb9a1f962986194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f19f9c1392ac7bb094976a4a1eb03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95c27e280f31127639e9507e966b52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c73bdde396b81ae5a974275e5a1b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3991e0578946c237cd069575a6a62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316f142800ed3b021ab4f2a715511a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d66371448249abb475dffda6903f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf6226a0f72365f6f1994a807c2d53201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60db95d26678e8d29b86e21b8c3202202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb93e06197fe7b59eda758b0b48282f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cdb4a86c25054eac9c6109a76bfc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe7ec680e0b42b3bc17aa9fdd2540205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e917f2a9a2f391a47831548dadea6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e99f2021e0a832b8f9eadf5dfdc75207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668ece5366245ed53477dc349e16d18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549747c13801c066f9f294f1dab0324209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45882d3d21bf1d1973117522a1586149210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a1909f033e9b43e7442857f0202fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c146cf76fedc3b0551fdefb7040301212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d494533cc81af5261e10b7986eb925213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c357144414a14f053950514efc8fd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaae3492ec85431f5dc375350b7acea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b0e9960612ce85ae58cf907f9802b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e493836dcd0575d86edecb8a3043d34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666dc20b213036bcd7a019267edc0b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9deeeb5e0e2b1866caafa8d6d9c295219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ae01cf71a384e9ecafb39d76122eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85151b6098bf362a4b3b77ed8ac4d542221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fb6ee625160bbf18421e8b04fcf52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a20113b70b09ee7bc2fa54826e31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca9af816662cb1ee57edb493f933d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dcd6c20f95a8a4ea2002e191043b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfa81a03a7146207f340f3c6558247226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fb91d86204e4b513aca3d851fd51b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbb10a21671bbd1254ac86325733f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a82a9c2ba26ed4a532e93635b12dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f8520c452f60c7968d1a6595b9dc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8d07d5d173ed67df42d4cf732e541231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877751ef3bfc9cb15c8b15cb3e0e29ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8469d8c78b59e188063b8644dec6615233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dad8d4d1393146270c4e09614aa780234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40687b16e52dde51c5502378f5301c8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de522fbeed971e47cb4dbfdac57fb39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17899366376aca0364412d41657a4f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36678ea873ecebf6354081c721a2043e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a9978e84ad76c689dd96b500e02c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ac08126142f594368d802da43b223240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ff043c6eb965673936fcc7440aa66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae7934240bf651224b560b18c62dc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1037027a814aedafb35d0d90b2de6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfeeb2acf3da8d8954522c0cac70a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554362e0aaaffdd06fbc67e877af46b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9724a46fa2c3c9dc1c6cfc7e002b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d983c5dd6b94ba26cdb53b06b42522247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17c90d0810fd0f8aca885302763dc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cb2b9de6eb94b9e3706056f30be17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246131eedc89c4134b839da3817ef8ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3db7ac8404e4d33579952eba6647d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff341830c18f0e05e08b32ac0be5ff1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241df86f80ffe6b5e3660f96a782bed1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a483971cb1f9c7830c9dae3396b88254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a53a7224bab9fdf983eebea868747c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563fd6931dbf0a18a6c85f708a18145256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa88956e0e5aa731351f1b01742c80f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7576329a2617d181cdbdb93651b9945258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7459725374e26056dfee5e27631fc2e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388384d18e03a118f1ebfedf4a6317a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272867df4ec8324ff259e6661f20f517261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf96eb7f8ec3c76a43957c09fb9476262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b37f9f48845bd61f023f3eaa0b4b3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744f844e36d22b9f5d0fb11fa97b56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684b2187106bac2e6ee73b079b009bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5229a7966a1d2cd037c6fe97b8fbdef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd2604f0d4ec68013a2b1ea485133f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b84d4b6e80b94a01cefb59f5ae333268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d190b49fd329e87dd8e34dbb12f7b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5f30ca7e77734f4f276f463b0428b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31f64ca14cb29bbae12313b54c9c3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea6b97f8b59df270acb9eff8f4d045272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a7d2e5ffadfd63ec3e421484ae655273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d9da7c13e42e340ad5b48d5f2d6cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d683f3b37de4e7030a8ac559158ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b872e34aa5db43b008738337c04ced7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f5bf472d06815a1810e15e55ff207277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257256474f326f9645ab5dbaf2c97b76278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38f0494f5bfc8e97222f6f1ed0ee0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464295dac7b193a1bab00909f6d0ebc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02396c35044371b33d7053996c208329281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c309db80370a906d6ad3ea2d107d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95ae04c5915ce407d6e53403df5901283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4b8b3e6b5af87872bd4819e4a698c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04155c76955f55a065a2165e58eab3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f955fe008e6964de54514f448fff8eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076af89e9316c0beaed6e818ed1a3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68801c2482d8f86ea612a743858a06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4040bd23cf601787148d35a5f7918289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607f7ca942ca8576e5b0fd9fe336704290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d532cfc5f26afbd729ba97b320d201a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca89ca734dd2a56f9aa40cb27755dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4703f9f73dae23421d95dfb1a4d57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a060c68cd76c6f994e3931c10f41f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd196a827235552dcce1113f8094930295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e2f5ec2d2424edc98f2f052bebd05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bb4848e81c5833dbe32ebac1c66f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a3105cfdda3d6b2dd06a78174e7f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49f3d14e6f3eadf11d72b374cb7273299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b10e0f3ef19ff1bf4da0a44b5f757300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f7eeb483b75ff5b236fbdc80039bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c692d933eb150ec9a7fbaa5374648d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a6ca1e7f49f62c3c9880b30733e69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6004650f74ec812d185ea370ac2f2c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167908267572ae50f399b6985993bf3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3dcaf9499c8146a6b6f7a394b92ed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50758bb6ddbfa31538bb366e082ca51d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b275f5fd8fba620b24fa7ce45ac3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0674f10185f652a63ba13d20c89ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f87f8ef1cb26f03f9fb4df6ae0283310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482e89f0d50f8ece56d7f7417c24c0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae3ecb113416a644f13ff3132942d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b451fe35974d45a0a9cf4a4c8ece58313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dc512522a45fda18e856a753a580d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33a04ef046c4609fcefeca263d2a53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233dad77d9f6c95e6e2192481bee21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20fd868994abf1080fb676615a0199317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed1446c772f43673d06fe432caf736318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638122c745ce2f73848ac1e31282f110319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d676adfc1fb5cbecb93007bbf03637d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a8c251a338508445088ae039934d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d5386e2c68dce26c91f4c95c9ec16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94a2d625965da05a976486889b3334323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8318b736eeb202126a2b7839fa0416324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999619660c80d763a55137a85c6d7e92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d9795d803d7f263d134edc3fe2a74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee60d441c7eaf13da2937f1c0a314da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66075c40a267a9c49752b900cd5534e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bed268f5172b84d2c7dcb6a9e7af8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8fafec86acfede29b8f967340dca3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56207cdd3ce46bdec08cb19357e3240331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f47d23e7a38fa813ffb71071974ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d0f93a8709f8d7148c937c9964e63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3117e5414fdd2f189d64060bb1f1559334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad57b9be3f7cd9ba7da947c8ee2e3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b15566e0bc18f80efa36a791a556c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2f2dd20dee9d61204d2926171ca35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf70dce4e38d85330fb6f86b8b80c11338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d6f11607c0b52c45fc45129177a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747350c354b55ff0e882013feb0b06b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eca9181e5b0235967d5cbb58aa7af3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4d9d7002f39589040d317deb80f4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d1916cef5d94282317d6d07a25093343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80427f07b8237560db436f5c2365beed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ea88ccd959b1247f073d69ca27452345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00bd45ff5d3003be303617d9d48bca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a8efc0ab1026cb61108f563d6d44f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0dc1112e5079a4b1d23a0fb0ac2e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9789cbb8c49979863422cdd875b75d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070295062ce48f2c7885f626a2eeec42350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f0a87c6643604538c2c6828cf3e52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd686657138a4ae44e75e22ce319c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5199c41599ee1a04ba671957a0db831353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f7f4b0d326a29a002d8893e04035d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26454402be71d469bfac1e8cae03b22355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ce74cd6955ee31f5440372c41592c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82992d806116b693ab20ad473b70ffb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84a567a8342212b37d9cb08ea8b949358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dc2060a4137807fad62a0ed0858bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e708d3b41aaa63f508dd306bf83730360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b66fe566e1fc72b9dfdf98806dec2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17fb18a4823d90705093e278cccc61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d2c430615f859a11b7102ca519ee1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9d06681cf24c9f0266cf3f44d56aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48270658bf64cb75c5655695fb0351b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f322fccbc1005fc6bb4d303267ee3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b56355ac79fb162e605297814e9860367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dbcf5cb2dc9da567983d70598d4b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b700ae03badfd7b13a9da2b7fd7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fcb54584884b215a264778c14e330370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d547a388f940c9b9579a88678d31bd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63620d496ca5bd7a3b26ddb02e74ea53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab8797e6ea70e950bd9165a6c23e39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9358ad0067a47462e68d6ef453980374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b77d9f50ad035c6b2222201228265b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55b85c360b49d15b23828c919ba226376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e64a4381f57f4594bfc43932170cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa4f2038ce4daea09995256e35005378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27db07af69aad0e202f01b6fee823a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f51d6e4b7fff14594c2d8c284a603380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2cbaa36f79958610464c1e4041b52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6173db47f45786e0ec1b277703530382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f5da747b5cf583172a11201ebfbd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf66fcc1e3ae9ace73c3d2f626d2ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7c55cac0866f7aae307be8a032ddd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd9479a27df0469e4517b9c90a31d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7629942f9abf84e8060b7dae26c11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1a44e0b627438447b05b85adc2ca7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145dff73229be5ecbd4365fb1580977389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06025f1167cc5e86a62799a1d9d7fb9b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41d3a8df7068dd1191d38158a620c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ae2cdfd081ecc18b1c3d6b96c4b1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd037d48bcd2ff2dea269dd73c65e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683ed9d33e0ed8c252936e9557bf287394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fd7ae5edf8e4407ae0ef90f16d012395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27981edab49acaa2433c2240cb654ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a4188c8c21f2797cc30a44784c188397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6126b6cdeed3a8c622fab2ccfe6a327398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416493895f60c75187128dff5e63b87399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deab6ac45a5f5bbc7b858bf4a17f576400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b7821b78408fb5e5cc3298ae06fa0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbcf4f645a95ef3450bab9343bc8f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2c5a1aa5c1a7c12eb2c1bcee6430c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d762746543e007797b4f873628b64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d49f023048ec083766f706713b597405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391ab64766604200af9069e3d4b3516406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ea52188e7e2c3a8236da70811532407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321d8e87d9ce2dd14f0c1c47fd62a00408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ca6c8541158f8c43306e31954de81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2c19935b6f729b58f9c1f0f26c7eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8843f789a7d02df7d44c0ee2de9414c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27433f0bf7a07dfb73769c62be1d0828412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a40ae3e7d3626964c0f08815456958413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c05474002198adbef12be257145529414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3adac68f0140bced8485fa9110a0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970453e3e275f3f6ce5b1d89db5f866416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183a9c80a88a20baa39e66e6bb7c709417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516d647f638a1f64d56e4fe7a2b8b3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8792ffc787ab5632e28d9feeff7dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1212c1be5d5b20746f7ba1de0058876420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a33fef7a0af961a2a50a97e46ba90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42999df759d7c4ef17a5075f6a94e40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925950a1b17b21947a4fe0b5f7f19ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1fb28b9a09d9e711700bc204e890c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f3958db19d6e0bdfa62a8dbfc85ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c9e5b854b1741dee36143d1e900c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2b14246cd7ee5cd605d3efe4b14e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178d635098967d3aad9c80d57eb6556428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182f8b2df5a1891f32571021e58789c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573ebeb560d14053f19e2d5a86ec9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0bf4601873e31058c8a89d53c6052431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6488d84c30c37fe3e19276b5a83b59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d172fbfa669fc8d29209c7bdec2ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81addaa72c5c1e63b8aaee56b9c2ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c28066dd1e6c541c2f8a3038d94e81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c3fb0c05ddcac139669f585b8a0c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afc961f3d40d9e96a378806661d0c5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c8b3aa26db9afd1f65f6f4dac1db7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c453c99a2c0b2f2d7d504646b5424439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a2dd878a7dc62802535b61018e266440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caee3c13aa8ff5a173de983211ef2d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f72117c1d581791d128427715423c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b095740d0f406f8fb384e7218073b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e9591afe7224da4c770e98f088918444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c59a56b15fcc074a09e3af596aa13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ec7f7345d23e421f6ca06545ab858446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a78f8dd7f196d07ae70a986da8dc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560c0691d7024063def22cc20ece9aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cb50e98f240f2a3f1d8eeb7b355fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5357cdae9dfe2fff7eb616081f394c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befd513d6543ad9c9babfa3c754aaee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290063a50143acddfb626774ac548b27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d904f66fdcf5373491f0e6c89076e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ac952f236bee06de280f470746295454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c462eafdcc1214fa057e07f3b0c0ff9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75910ee90c2864c1f6b73018fbc1f6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bdc52d25e20dd8301ded4b6f6976d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54b8db07e8508fd0849b5a19a7324b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812772b4854c785c142f1cecd3eeaed2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975be436b1f711af2e91ba784f3beee2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5960915d8fa0c750e1713d6e2a22fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b2411df0768d631ebcb58c19865f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcdefae912c0e32391852b9dd18618463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2ea31184705c33b5ca5456b61be85464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3bb72ac65934aba495616093b3423465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bfa4cab46554da15d65f21b65d321466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702db4676220043b571eeb1f10b836e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ca8a09ad259dca9b345b3d46e0165468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae314359f2a3950e19b68e168af5bac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd465d9b9f68f3097956e0202bcb8b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bbeda27ba0b33c05fcd0ae131a7d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd7d8a377f57e1dfcc6433dfdf9eea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff9614f18817b7171164282c6b886473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab68ee20d4cb8194b62eca3a1b5b3ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd4f40f40a4fcd40eac45e727a786a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c7550daeaf91eea5c04be5f3fa08c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61980dd160087463286f015364f2d5b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7046a1be82e0873e617168c783d693478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae125df11daff778fbe617f5265ce34479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a36e974cc7561172359913cc01b89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d328fe07267e8a7e0dd7c08b47786c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fe7283b3987a793461d80168f7a66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19574d07bcf29c740f64e0dfd17b310d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9aedc53e99d788a04622dbb1d1a3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab3290f79cec140d37d8077c0aea59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67fb93b802bd47fff5ae6c4cfc7859486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bd36e7df0a1d97e0aae2c89afe8cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64227d4b70045f6218186bcbc3aac7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afedd6503e0aa0c3ef860b3801cac9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146f329072dad29195a3c470549215f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ab5c2a09b38013048fe512aa30818491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8981d601bf8509710b61b7111861e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc15b8d7e69eec05c231583f3117330493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39a73320bac3ec025158b3c4917ffd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c3135e3440bb37c9e4353bf05cf89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630978219d18d90dcc76fc68481bc2a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9243abd8c675367baeeca9cd8272497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df877beb3781b5443bdb7a86529222498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e3ebf67d814b2218dfc18e3ef132499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c1a4c4deeff179e374908f70c7368500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b01400343fa4f3e950b30a0f8848501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02fbc5d5e92f98fb66383d00a69b60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5b5bf4ff16a51eb187053c87936d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a873b32d7a86d82528c8938ca0746f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11885ac19e39527f991ca6d3ded08f5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93880ee319ffde7c64dc57ffddb2d66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634b2332ee4318fe67e4d92e2a7629d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6777b69670df05116628c163bf784508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fc3a9b0bdf1f517ff186c4c2aa6b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d2f5665ce01f4ee6087b65f581a6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50287732376dd244287a0f7daf1416bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71178499c882cd2e0bc8ce20a45b1959512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392422c14913ec142e1fb2e8683d03c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626555bf18f903f431e6ed293eb0284d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d18a2152ee1d9072266ae73fc3d463515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68befe520555d97df3f9e8ca64ef3048516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aa1162cbe5ef66cfc4280b570f7a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de5d133fec98479bb5e604b8e9dfb2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244ee8d310950b419afb0ac7cd87dab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f4b625ae65333a286aefc4a30f19520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd906d8fcd58e6f08e3b9e39f6513521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5d0432b450ae850cfa7c8dae9dde4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a6f9824e8fbfe35fc6c3d12132b3e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f76dcda8e293206860aa117dcba1f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f91ea3c393973c1e7fbdb42b82206525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b08da998a6a68f72e19bb5c51ba6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cf0b2165e3e07c86eb7094b5df11c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad72af7f6a0070ea3b5a055c045dbb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf95e5974321317fd249ef77eb5d7c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ca5ab047dade7f7b1499808131c87530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa33e2c9a7e4dba6da336116aa72dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deb91c30356313017f12ada604cd65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904693f90df13f9bd9158f90bb151d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247553d9b69ea3e53f4af271547a14b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c727dda6c145ae4fd1de4c9fa8a0962535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f7fafc7f373f345ec1bed51c1d3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02977e6e7dc111109349bfa5afeb0671537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78211b4f5b65b04e0bef2dec918b9b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524f4d4bc10cdba0920b59c0ac99eed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd8f4eb31c8d15f4469277a2f54555540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ebd8aa54a1a84e6dd5f9c0bfbc3d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d757a735fcaa0c2638e90ce6f0e643542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156c001b9514808c6278f2cd7770de0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f316904fcb3e17ef099f746bc527541544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695460a2cf83da7d38f59fcf1b24265545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a53fb2b8bcab4e645a5a9bfd3631b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b7ef340083f8a8fc004487172ea35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1c677e2ff71bde046f9cf0185fb00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5bda7ba31b27c699d953674ed7340549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843116799bfe1d5da8963555d376af8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aa5f718f3b5e72fe0ea4490f93b26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e23b1f6143ef9a77f591e09280a31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05c4c7b674c05c978e092e7fa957cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9230b29b17c28eb94beb205fc71142554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a259d6352a612c86a628b3f2208008d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed09a4f914e65e68081651fc3ffdcc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656477e38adf221f283adcd916675c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b432473edf3030f4c17c06d65ac799f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e339c115cbf75abf90414ca10db1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7dd03b2281dc64fe9cfd61a76806e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fa346a86d0a129de2b1c2c932fc77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87097d9123a970f12e47945dcd6314f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433aaff3db9a270936eb3ac6ae5e559563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679cd8ac03672729533d4bd775909eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51c773c969801be1093839847632b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a69a3960db524c43c72a4261c4958566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77407d27aeea2407923e52f852001ca7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394de51b0e9392c32c3aed06b3aeef07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c3bda2052af0986a2e8228a5db7c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139b57c0ff9843a5a757b866d0a3bf5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25182af4c46c10290a0c7b8a840ea51571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5c42394e667293c9fd717020195e8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f9b3440286efea72165f8e7dad76a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97afc6cc902e6515bd1eadd13c89102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f608e37b3df0024118603180b95083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b36a76101c3a0278d08db307931e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2ab2e004a02f5f65fbbb51550efad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01973f14a0825db10557f9e2543af7b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb98882ecf9b797fa6d2708b9294157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070214dd9d2306eaa86c4eb609d66f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204de8fd717bb66b5c9258b7a0afbc5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb9727add49655705ef03652d677ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa646fbd0faddb72c0e754ec37909411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c09e68385e5764a2e99eaa670019e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e6b4b8ea36ac3171a208be6f3d96c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aceea73e0f4fc0009d3c57eb4edb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd55cfa56f292b5263f801fbbb742615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c955a749835784f79af6c4cbd40949916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e3dc7a533c28caf2944505b4cd82017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c8cef9b477aa9c7c12c837ccaf16018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9eca2d816c58600b377790912746d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3e0b9fffd8c10776f7c37eea6c26320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac801354886525b0966b951c1faaf821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ab4a9aaf60cabac84eff8b4f2e5f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8bdc21b7e7b49b09de9523de45f6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f9e42262119741bf203398f9378124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416bc151917cc1b97f4b3211c14c8ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e02767edd3dca174531e729d05960626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090f39a8df8bb3feedb0d71f291e70a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39559c7ec0749109cf8293f2053979de28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678463ae46310158d6c433a4ff0ebe4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a820d4b82bdf0700ed88020a82c52e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cc7859f0cf58f9fdf8109a0aee3bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082be5a807256e24bfa5899aabdf04f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c66225734947bda430edd31b807e5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8a4210d401291984f8528bc0411e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8b7af3cf0e51171aed8313ac7058c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6ced55c5e51347b1cc493b301ffac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64982a9534adbd298bc486e103e835d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818abb82641cb9d0d2014776d30beba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3922c616a777aa12860ab4a89da6e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c0810b612f1568df6c52673829ddd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94245197832097a7bbe6e91845b255a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc8733e243008f634e3472ef5cd7d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06440bc39188b73721a42ebaeb5fb4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffc81f5224d7ea500025e6702b38e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051717d02c03e3a9b484891b41a31b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10857d14921d2179f5fa777b1dbc78a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f545ed9bcaf716eae72ff68b011a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b531aee5808faa1c1fa251fe7704c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891dbf8a65acdeed03390529ba7d9a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1e9ded7a554d96baa9da57716a2f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aacec379cecef99e90ff7ed3ba839751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d6e8bbe3c12823640268fbaaf55a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e683a318900766218415528e233e9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52ce3f3fc150da323f409d9814398e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315920f0812bdea671077a7e0f50ba5955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab576dd2cdd3c1e58cba0e18d43c6db256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad07c67d8aaf4123be34b035498c92c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388fe2f9e59abbac17c393e4b8687c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dae642443b48260cf79004897735859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fca8052acf6a991ed1caca3cf2b3ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc56e9541e9f36aa383a1b949eef23761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b493ad4b6a58124b6fd80cadad34ef862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747b526839b1a074d991f8a3ac5c1ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e49c6f31143e8b974f98800f33f38b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb12a292b8f4cdbc4d574f0c8c4c99965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee86801ac41c4efc6f2078f46f6a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559878d78fde700d7683f3eed8027a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063f1f58e98ebd3513186472c75428d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19752986846dd71ac9dc1a2a54226cff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78081159f16c8d4ca47b6f0a7272d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eca49273377ac6094b0c496e6f52c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08875c136c0cd3d23b38e5b90071b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f6d360e8124abd0ba0421a8264cea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220be5bef23e5e42dd4346556c3f3bc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7921e46522ecd53adddc4eebbb233bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb607ee1d107496a300bb7243a9df276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7739eab02e9ff70801a3af2ba235b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca5ce20f93cd99d3ac79cd6a2a045f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84ec37d246cb351a13cbee739e204979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d708a797cf755c7911069464aa314b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8cf1f97291be89d8685cffcb7090d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5677424d2d59f6ffc51f523859dc2c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45205634100cd5dedd42780a26a55cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c5d5156b33b98cd6f635151ca5fe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7901967a20568f1bfa2adcf09c855385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e5f0cc742895ed23771bc529ba5fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ee383129d79a55dc83955efd09ac487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ebb98959bc1aa8fa861334603f05788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7312c35ffadc41a5ac07626c97bcf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba88bc5600c3fec5f5307d5ff95f7ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c6cbcdf164cfd6c4ce8bc0bf1571591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473bc5b83f92e8cd928b1cecff7abae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b2eb22bdb8452a4dfadf3ba4cd7c093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb1d79666f2c3a677c7c72cc34a4d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4f7bef3f94fcd1d5c05aa7df2c1a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3321c790427e7bd9ccf71eae7358796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053bf42f68142d1d342a3f65b76697897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b171296473e7a2c1c60fa2342de0a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4705d42aa0828fdfa70cb9b1507ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a68b9ecf64852675e853750978ad2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11c6a431d3849f480303873b6d0a4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7a3eed7abdac8457db0806b35dde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c58b7c74677bb17d35908017c42c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170a76d345ff04b3f884198f4d20673104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10958bb5aa908295f0a3205fd1a54e75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2197d15d0ede22f6e03da72ef996f4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4652668ea82377e6d31f38721c1c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cab36fd50dbbc4c9a154e926fb9ba9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328867735b6eeae719bcac2c31d2c35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a248e0b9da6a1a8291390201658e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aae06b4c44d74158a6c9d20330911d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ad0c2ef309aa8f0d5478685f2bc12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfc337bf116d97913e8957a1c90d7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce2d0ab14f1eeaca51fcdb8a9858ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1c127e9f7c44ea918b5d9dd5b3192115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174719b2a588f89aa67dcdd2257d780116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a9269e36d142eadcdf2968db4c143117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fc328021b6e937975df94be75590d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831496ea5267c0c30f5d3a69056c47a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008856455c1fb27e245b7cd2fb1aa77f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79378d7db1e544092ed2a174faa6b93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77885b8b1a2bb34623571d2772546fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3a4a41b7453b14b5e616a20e1ecbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fe334d5c0dbf14ee09521b09cedb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcafebf6b0f151f9a9236d1d01f28f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867c0e4d5792003c9df180359c6caa1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe490403b849460edd321784af5de2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c659c4ad67fe510fe5870081b3a35b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650103c22341ce3c1fdf089c01038a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0ec36059e78688ece6ddbe677c3f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c2ef86162bba1df8e16947b02cb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83010a9a573ac96c6c9dc34e340dbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199bbd73a365b71c1d92495835daa09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495c8006efc2ebdb9c4d378581e496d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfa2d57d7748f22ac33289056676dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb794208c8fefe8fc3f63bc1c6254136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a95081d0f88d88dddaa8334c1d685137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb098e6dbc247ffaa8a8148e3392a210138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6732dc57fa4f6cc7ef9c9e14644ea4b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c6971a8281cf861cda48ae81a7662140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266719c04788928359b4cf921467bbb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4e0525a47269227bc3f165902a215142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e3e7890fe3d8c324b94cd1aee1986143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ed658d357bcbd868e00be527206da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770513de2c46268acde312c49d9ca37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c902fd84a4d4a2679d49b0752f2f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1fff8c48869e7675bf1c2752c4e65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e7d187972a10ef91fc8cfedb3a26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540bd4ebe9c94cd3fbaf5acc1b4d508149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a534924df1c9682b8b4d6b53fd0ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89355bf510b75aac7e383aeb1d2bf328151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae2c92611f680623d90f1a4840a869152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5297163a93976b97ce720cf21d5bf2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787217902706c9a92007c7a666c1ddf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6655f645fda73575555ea8fc29a1eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb299843c7662c0d9da59b28124982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964666fefebd98973070951df0b9150a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c6defd00844eadccd86f103a9afb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad0b5c5a366632f924356805a54d66159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9388bcf0de82a881b40c27ae053be47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20c3c85213f01f60edb524d71de047161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32e2ef0f210c97cf7a45851dbbcc02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2824bb70b25d4029d5796c36c2e2f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656d48d21cec92c9561ddc3197ec851164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd24205cb6dbeda09d7e0469eee4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce3ce05a89e386cda70018a386deba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b8a6711027574bd02629fc7246c19167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b8bda7588d21b6e92f8038c1a1dd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c300a42743209efd85fd581d089fe5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829c31eb04aa6c9c7b97eda5145c036170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d29f9b6dd203c9aa978f293ccfc58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02bd4ecea319eb73e636638ba4a732172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f757778d1f74598b81d86d06fad4b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e114c1c07abfa8721b86933a4fe2e81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfba8ef5891bbae117203b4b34f69a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dde3209dd4414aef1e047172bc9ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e660db0e097428abfc64fcf730f5df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abbb498c87a1b5a0a7f519dedea32c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a427ceec3415978cda6062fe4bd06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7beb3d689606cdd407b2ab7f8bf21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b483bf66bc42a20825f12ca6068bf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec772945fbbe382063c8b56169f6c42d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a72e23aaf73c86dc746c10bbf033f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f2d641f3dc7a71d299eee5df2a907184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c357471b891ddb77d2fd5ff258505185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c8397cfad2bf4f7aa54a36e878dd9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d57b6b4e1b265f0f8b7a1fa2da762187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4478f6e86e9e2d98bc74cda96f7e3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54cba365d3df271dfc00b66d3c7409189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48812a819a6a8ab326912aca6b9e7e92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8ea833fe55be418cb1e17268617ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0673f32b2f3f146319eda541e52e439192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9313825ed792838980d998023d9f3ff193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c85ba25930b0235868f67f241c8a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c64e6bc0a837af6cc914a98e4d28ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665dd7e5f7de27e2affe7515813807196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa18f38fefdf5fdcfbc427f6e01acc9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc28c4abbfc525003d9715eb769f434198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f038b6ab52590ca6756a3b6566c7d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a2df54cbca71695a751e605c0373200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da96fc2307cca379950a35245bd643f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a03d34bad450a0b9c83d52fbc27934202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d48e0c6cdf2623aaefa73694cc8c80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d6175084b322f1e9ca9a171601241204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa740267d9cc751207715b3cd8725f09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865976ff54de8d5b259d27732ac7f7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f956917754803a0e69a2335c2d28a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f1f14dd02308dee9fdde289fdcf62208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c5b02a70a68024f6188a3cc692502209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c74bc7faa9755630a18e599ecd7d22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd844b1e40cea8e3cf26b3c3af06ead211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd483de638abd8dbf3edc26b75b248d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cb2cfa7254213aa31e5021b41fe3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79885c9604a5872f5bfd3be3f53741214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee72495b700c734deca9f9676d05ab3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c83088e5b01480e384d0afe1bc2fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d07c51ec04526cd07d92b30f7473c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa85f9f1a955b73799b46f6acae4bb6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41465dcfb80c0bfc600a5ff7ecf8bea7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7da48dbc2b27954b23cb58d5ab901220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48e386af3762aeda97b43a5c21c7f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eeefa5ef1c2621f3796dc66e49eb4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9285f7d79393b5eeac37e6409c2c92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd2ce73a62326dcdc69ea7424d9eb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58370b6d1b8ec1cd3cd66a25efab38225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b027558dd7430c0e4cd2716785f8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf752bf3d0daa5de4bd5d4b8325d2687227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b60fca52bb4dd713e6a53f63ed9162228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689798d2d3c1ca896f226c0530a2cf1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a7ad22883bd4b6e4b454edd50a247230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f2bf39c055538927dfa744b1ac0e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1201c50f77892a149ad72182841101232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7783337953d763b8db73a50a220a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904175eee92385532734da96294a522234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a34e08a0c2b0680339cb9ae355265235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae65446d858ad6fe355fec19f66f7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f81ef9c91b9e467cc2f692d84e2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864e8c57f9a2ce0fbff890c6cea55e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab81b948f3a1c32f3fc0a13e9af4440239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213b3af60e33ef6872919f8b9e817c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c092449e40c99c8c8093d060cb81c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8e4f55601e083dfeda850c5362e8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b290d41e19d13e5cf81efbcba5bb04a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62188224a0e0603b66abfdba496e524244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018a9309dce80be1a1f223cf35bde4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b896d04e4983d2e717cf716c52635246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fae2b7a4fe9aeb29882b52addfa10c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815b597666e9a10fb44a9ce3b14a6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928de48fa086068cdc502c5edc6fee3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe588b7367cdc44d9b693ec07d370870250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b935852a0fb92f475ac39df978509251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2f3d12d87d5f90ef0cc91795483da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8e1687e9472636f200e34148468b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4ce9bb066d8c217bdca63b36f0237254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345598e84780b1b9d13e307b23606af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ab198ce5d6e35b216ce89600c66cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a63502b0bd424f43a4358638568f5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94549397dd5e31a0d43b19b2ca5882258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ba3573f728864a7df887a9bf054d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a9b5d7110947f010f27de1fe70e7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e5a59402f68e98a91ba99727ccca6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaca5ae13faf3c05c16ff8280d0091262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56be581c8f9d005f68a23159fff70e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4e073dfb5b66d01a1c6fe7c02298264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b1b29153dd36983b20d412f01d1de265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d59076741a82cd742f792f41b3119266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e1add15a255639c0c94ad6574ff27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9719f9d970c3f09b4c0dca74308dc6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90ae0c1ab3c064589675955e6d296f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e563cc4e1f4c09896521ebc6fe5f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b549e8550912a158eec8370235d2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7ec3a963ee4b800ef24110f60e62c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd2ee9d8cff85f16802cf5a4424214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad39962ebc2a00d9672744dd269cd79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ae752495e1c20ee8602b538db7cbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e94c0a952747a243bd8eb2cc560acf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96363313e40ea005fd7abf502d5e430277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c281f126309aca28a226dd04e4363c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874839af5d550c87b054adead90660bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef130fa591b74abd6ddce0c2db1f29e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edaecfc339b00db71c1fdf1f6244021281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dad9d74ad69a2606aaba3a5c77b99b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afe89de64feaa5cbcc8e1197dc911d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d8aa27433cd9f34ef1e165a9992d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57837c5537027afe9e0dbb0a7b095a94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5b02327c2720e7c214e397a2be076286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84285d0b7e04c1db2515d0ef4b7a27d9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de431209477e9401abe78979600b67c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee77eaf8db2be2866e68a1f81841d24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b507c2e1a42c4026b9fd6e3fd7523290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541234dd1e3e505e72a3988c5415471291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3aa63447b03bda72504359ac0e204292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c7a15efa3a300d0f12ed2b94f98f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb66f5bb4c4168ddb2d7c31e81029fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398935c4d2fe217ffd8ca9c99c9b662295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a43d6cac7d29b4871a6c258fa84bec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938b5ce4d4006840e3aa6e9f60f8e1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b70b79992bf23df3f16965464362a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a8781df6606fae4d87a81dbcd4d05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b870c94afc6e36e92b52fbbbb85471a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723bb75f0b849572dc1ea6347ca7d32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9834f40d9d55000c209ebf7c9a21c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea289f1edf325a6cc6181281ac4b9cb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718be20756100840dbe8b6615735f10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5687bc2ec5180e549606e9a9795ee9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df29268216a3f0bf74d7139b27796a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ff437ccc7b2c4ce88e36131090e4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60121554f7ea03fc25e8c5ba5513f055308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959f27ce3b50aac04d100e039d13fe0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00702509fb754c1ff1ee42079d9523310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29dd7a1a4b60846d45290694acf5b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb950bbcb04a5e0ee677063f18f1d53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd5fd4c90b333fed0791890a492bb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac255614de69f1bc9b7afc198fc3fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db763eccd966103c497f2f747ee05268315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47773c80ff510ad932230b8f0695dd27316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9af9fbd719d6614ce2b0ebeac77c6d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaec00666211ab07c5c0d0f3c4edb4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7925c64f71ed5682da597d3f410eca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4e5718372bf023df241aa43d7fd9a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc142a141865d47651f981b1fe0ceac3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6266b96e7ae817ce666201bfcf912322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c609b2cb56a6549015c152acdcb5ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e68378d1147d37bc2161cab61442324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dbc4d7a38e526151eb55bc9e7b2e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15338c22483811d878f164bd82fe0d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1fdb1b8bd58d6f9b951ab90aa0aec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466fdba16c42c95635ef5adcb3ee2f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1d7b26abaadef6d733b0fd79c3faa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084acd9213aad11e9e474915c0b288f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99395e0d6ac47cff4a182399c020352c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6903da47c0a74c7338ecf1ec7ac264a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aab0f4911229d03f341ce48a38ad0c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54eab4a5370f8ceee4cc638e27abd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ac1a5e3608e34a72146d6239bd8c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3218d7629410b8ca904c367a65cc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e16fe0e2ce6899de87a227eb7c46fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001e67d89c6fac65fed7a348e09c227338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1db9df4ffc30789ebd0a6029649bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07d9ad72cbe05fff0429198269edd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de779e1ecfca351242a9d23b3f97d31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4084ed2e270b43fe355d1171cdaae0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5689c891cd733fd58b03ac7709249343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70c5c101e5c885cdad574ac08835ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf4143047dc03ef6e26230fdaeb79b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21f106b25ea7b49e9a9b61b9cb5538346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146aacb1d00ced4fa3d81647f2d6583347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cb2f52858e2dabd4999a8e3280ae4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d697c837c0fc448d48102022fc708349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8220516763f0a7ce81030c0073e9ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6edd479caec2f6d1160919944c5528351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d34febff911c12afb5b325019ad46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec2a09e93bcb5b7e8753c409d239ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3608e2d576e15fb658a778e0b0bb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8ca3b41757dfe3a59235b98d7d4bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4755d738eca873ee963de2db644ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791325c80095047b3fcec1ca17d3e536357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5f9a3d570d58dffac0d0b8f794166358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6d86a31ce55e74341b973f9ea5178359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4018a918e0f6c13ea373f073cf953ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df6b8df2bf0211924aa6991fc900c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ddf13ac6c4adca8ed54ef7c139b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4f4ad3ca46bfe439c9289594a2b03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba00df57e57ed301665dad4a12f1cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279b660d00a8b6a67cc8eb04a2b8c96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7b6871c46624bfc160ab40cec06cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a1207b5617a15a343c814b326ad3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4db4ad184e13461be602db7b77bd53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e399c8bd23e0746f0900b4e0fbf78369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0578a104322e173d23a80ca04fbeb5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f18aeef7f4c8babb8e979deb5b439371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f70eb02cd11c603720c27bfa51ecc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a35b1509f860f953826d5f48562f43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a76aa9882f7e96be67905ad9916ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6d24a2ea2688eca0b1bfdff522733375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9af6b18f80d3dc04fa080e0bdc20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2dfb89b0b3400cda61c1dedff674b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3efa61e978ed3ec32d93b3086a3fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b2ca9d143c80fd9f024206a4f6a23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833b20462e4769cd1295c92b4736b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38020cef819dc9098809e29b02098004381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09717614004110789f469efade995582382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44728273b3a51d6d784413adf5f6b27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad07f7b332461aa19ac8f1e3f30336384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbc9274ffad0ce227fe5565805ebec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acfd2a6d727a23ad7254fbd48ac1836386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a476452d6b1296bf58fc76877d77b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3181976671e75aec0d2fa25a8cdcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a9134594ee46b366ddf898adaec4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8ed481d8de3f0920c32c7aa365d3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c276b0a356313875cb5fbb2671f35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46975128ec857a6f472ddf6ad4546738392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cfcd34fd0c2e5f6fb93f743a2c044393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e1abe4bdfc63136a25b6a60faa985394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dbd92f6437334e469345bf198b503395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594691975e09137760d7172bcac5a18c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0b6c6a4a8ca7ec500c67e799a3bc2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b4dfc09dab248efb2706c8044ff57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb20ce148c02b7a07883debb7b2f462399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd101970af6e22544ef8fb9840f3c91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737e30bb43a746a7c9d258b47b93790401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa37938e924631e68d335d24db2d7c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab819b07398d96a81798b50cb9e527c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc226fb5af52e9a8124c9faf7c5b68c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd254e9fc5bceb1e8f8521c868e70d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b124c3d67af31aeff8edadc71c0b1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb80a5a91c7a887be55719175ff78d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c788a7a7f26fa5a961d99e5927d8e29408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408df706f33717a507a082f6c0b626d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7c09a8e4f1d0d4623197883779991410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee4b62addfb818cf57db9d007a2bd7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d5a20119fcd5799c1a9325441535e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0afd79e830c29fb3dba09c64062cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca3e846169d036e824da6b50609338414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3abcb0c070b6b67d592a041b2d18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3188b7ffe5755405fa9a724e6e2121c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bccb995e2b6e7fadc1d2d103a9b551417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226b210204a10aa1b0c20f78fdd4a34418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc1c33caa5bab0230b7b04b8e38777419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00085d9bbb983b6e30dda1a0343728420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ce266f4205c5b7144774d96489347421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531232bf7883264b1adaeaa1c5ba6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066fdb2a041cdb7e27dbf4dc612703d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc28d975ce3290bccf922f63f9b25a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9d27555b665d92153fc7ed42c5f1f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca1985b98b78991ecf60122c7b3ae4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73f2507dabba22b36d440a1a0dd0f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d82a25d835671861435cc48754cad0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678c087176db60b86f9b37d5776342d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37313c0df048e91e66d2df6f30fd89d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806552a60a1760a5b7551cc6d0c77e24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e783aa4007271d828b83d2beafbf32b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a9f98d0aa359b5f78d7895472480a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2b18703e057f256b56b9c73706983434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dd73fd0f378fada29e44d2964c752435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac67da5f2b34a09801bda8cfd51c2f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60dbf509dbe0fde5844bee86724d9f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08a02905e2f206ddc043d717766d44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87b51d78c05d2de8d3970907d8246439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7749b913aac0847e3daefc5f3802612440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f489172350daed2397a7e3b1407a4d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096dd583865356f149c7c7bbc386331442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3755d8f17c4a98bd19cef0842033476443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd282ed0ff6b2c739ad032aa29f1442444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ad78d44ea518853c7174aeb1754ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da5212f5e4ff9bcc2574dd25b012bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c384d798d225fe2cb710b8beadd065447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c402633ec8291ad67a6437d912c888a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076dfeca3e90a26bbbbf450e00ebd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be54349a12599110eee32399de5f713450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad963615df45013616dfd10853ff26f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f33fe9f369b82729a6171095ddd3c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c3d54eae7e69fb77cd705112a53a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a623386792dfcb4d320cd86b09a83c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912b17444485999b1df7908ae08c6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3711ec129677c406c7fa34c646fa1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690908523ea367b63931032dedf85381457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3522d8d8ff118a5b43ec28bb629ccbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969926c53c8b34c03bc58da5e7f9a63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327c78379c0dd26175f22b66158cffc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701065b45d8fdf0076fa7dd28c2e7be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee82838214e849664293f3af3c2236462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89052323beba78cb3363f5de91412578463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da1a5c471c5e3c93ebb2f6eb680e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f85c5afff774a8560e6cd23613450465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94a83334eb57d39ffdb809a5613fe6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ceb36f591e606a99b6346f5f069e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9ea00668b67557f09def438f9580b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca38e78a38487b2f90a7a93b815d575469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c7c82ef7713414ac8b072c50853e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9d25a7e91b595364a44163dde08c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d92a155b4402957a15182cd54e9820472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e77c26d8bf96a93db8f38cba56bd3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a1e6ad264cc71148c7206339e8fe8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e153aaaae2264fdad240954488857475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86426e081c9d544dec781fe9b17683476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35021a67d74420b1888aef839f1ccb5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69684682b1e3920112ebd0fa6757f3fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c5a4359d00373968cdddc5eaa02bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76bd859e4530f261934ade4388ebea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93973ebd31aeff1f34efc2ab6ebf746481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240624c0e1126d5f3ed46ebd3a7239f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af854d30e4dba753dfab6ba6efc35d0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e07aa3eddfea7cec368697a214804484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac163b20427b9a441cb049183fafaa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c5dc45384d7fefe8abfbc8fc5956486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355b8701e9cd8e3ec3030a71a9293fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82b222ae2316f0b6e7d1391696508a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c707d2ca700b259ecf45c60077f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052c064549a580f776025a2235f4706490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b98e71f5815cc7ecbc322efc642d08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ca173518955784c4fcd4623356eb3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d005323a17fd458996848c8434899cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0277fe9b83e2235bc39d10a69904f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189d8a83d3f10e519c99bd700a2b7f2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911245c1251f97fdc342bac1d9606bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11da1a35cb0bf2ce793eeeb521a3f49497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23194fb65ff3be1bade561a1fbd08bb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf8a58395aeeb0e0e933f2f97d193c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e706dcd17fd4c94f713761f0ce5515500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fae8c142a8b6319eb6dbf61948170501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2632f509ddcbf1d26722991f2b35978502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdfc4596e92635e36fb02bb54ac347503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d8069a5aa135ae16e15706a15a538504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff777524c862a0fce8ab84b26b9db6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51033815f6d77ef77482dc04acf69e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f23112fac3028f12e151e710fbaf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf25bc0f0f545600c8817821a82d5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe8f06eced2af4cd16cde21d635665509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2280cf54a9454f1c977842e13a39d99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdc2a9b969367c36117db8e208bed0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc882a06448e038974554ad8df4eee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119892d51476ee117f25af3bb7c13996513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17261c5e8460c19fd240b168e20050d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074400e127b7a19a327d2771b19a58d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170a753a6b32b3e14a71d8801f1b159516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d8efeb581d66df0466e7d24445fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d5abc2df4abb3c7d35bd10ab8bd31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6638f2f74458e576ed36ca98faf7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c87dddce6f02a15ba097eb30db535520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac460fa07699ec60c441f7a0ec6eb9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f129d11835a4838010c1dcd1e7e77d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd514f2f6d46e74bfd4795ec715e5d17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e68b1e799ba68d7251a4f8235a512524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e793a98768e0cc52a1dd96ebb76987525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d7431ec328c971e703a7c98e04f10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c16d78c4afc01694ff8efe81bb615f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d5149433318abbe77df0debb965ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529ce378d3bd1946039421f2b7e62a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45ec709ce8a4d6231972fd0f3e1bd0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869276aa71e31434289c08bbd7444c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e73fc5ce2973b1eb7754d9a07a26e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3d74c06d9dcfc0521f31819dc0a1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f089da974925896f3efa1c040568d1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643564c45f04b15bfd0d0e5b0914f30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755862746146bb08ea2b5158e35b2e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e9d4ac9e9fe84fb72fb54cc945e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba6d39c40ac6c67c1ee0a16f81f5a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b72a65818c7d87c952dfc2d8795bdb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94f9acf0c204ec864c8095147a8017540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a61c636f60a2673f9d15571e06aed1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac2ea515aa45708f7eb0d11e9d98dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf4d5a0915e057f583c8618ca62bdb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb042412360271611f68d904e45b5c6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062cc6f39f3adb82779e0c9c42c4b5f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a34046ebdc7e42d1999cd7aa216da5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fffc6a83470aebdedcf4b46674e28a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8a9edc4f0357c631d301baa215d95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b4a4711dec5165e061a9405834d87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610ed26cf6dc080622ae6169a99df9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3143818dff2569cc6121b3bfba666551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4dbea59c391ae400911d64f03050c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df40fbd079bd8e02028b09e37d61e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baa449113721aa84f67dbb2af005ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444c1f3059d8f32b152d569529c51ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84150473ca6eab1efc1334a727fb26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bbb1a10a0d06e208f1de7e76fac82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9dd03e8bf3a0a10b2feb3b31baccc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8dcec45fc3b74e099e55b8ccee9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc5a6745f55296808d08f00c5b0916560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298138e8f7fe119037af751ce5e7f7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09ac0f90a197738e12c8e690e419e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc2d97a9e788413c4c61650d8221a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18476466f00c2f4e89f78c35ceaf69bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc208b32290722587a5140b62f3886565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679e4a44b254f1ebd6ffe3dd468d4b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a772f5e27c564be46ef56203d0c881567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cd668651dad84821381849f438e03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2f5bb9fcb3faace805651b27445a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73ae4b0012ce1c7470f81400e0eee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8236f05961f2ce97b701ba388c698571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca66393fa7fd4da5b456332e73f044572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>