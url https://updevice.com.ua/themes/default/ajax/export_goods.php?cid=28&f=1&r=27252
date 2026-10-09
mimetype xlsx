--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47326ccf152ab382c701ecb9e3cfe71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce40ce5d9e92844fe8e2cdfe237fcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f420e9d64d5921a91588b787d43ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d41e733f97033ca3dab331b13db2304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51903d67d8980379383b9e21194fea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c04b41d11deeb0cb272d16d1e38706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e7ccaf46bde81bde4f447acda13c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24fe6e1ec158d0a14a43020900bd888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e69c8aeaead620ea351f5fd170688c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298d2b20896396d9b6e51e284a65d5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e616c1fbc712fd212b9a80c6d855411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f01e977834fddd4b8fdb5d72b0d24b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e83d3e940a3d8ce26daa928f321af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3162576c15eebdf9df3421f769d97f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655b6e34d3ac8437f7cb333432d455415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fe80aed8a2e3c7f8198afd16cbaba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2a9916968f694dbfb1655b6ded2e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb99c37aa041e9c218e912f130d67c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc70644137ff375b910f0c9ac4bbc7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828202a57da0b9c20d344e652bb3bcf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd627a2265d055cfd55cc86415e4f0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe5a69efc8abf351a958d714b9658b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c43339d8d7ef62b2fb56710faa1a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb0ca6608bc78abc4c5804f279718524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a43b613ac97728badc3d9973f9e9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf75f8e51c6ac29c6be630d8c80a4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b00f94e63bfe9df43670ae2df750827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e96108c5f8d7cb5164b1cbd5b656628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b35a8cdd52a45583fe0343b8b17b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea877111fcd9f9aca4adbc4b03f47cf330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926a53dcde59068f8eea1d4c3664a5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408360099c780be4c62f141e2c20441532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c938899738b80a616024afcb997703633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c1811805b50eb075dbe7cdbb43f3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034ba3f8f573977ca0dea973f63fb9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75a19edd56ca446af668d94b232ba336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f5f3b9ba4f41d67354fe812d0238e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a820682ddc7eb7fd7fea1657a844738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b01b34846ae6e0e66d55cc011463039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ade5feb2e8037c29475945d539544740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3f8d10b567eac1fa2e5f91b26352641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581df774f532ad9d5d353322ae3a688d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99297d9890fe90bb2e7f7df578fdb69943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a995efb6e3c380d7e5544048ffd1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc8de6108719587af973ae5176566b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7f55aebe9e6d129a713083eb21ca246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a60aff2f9ea90f742c2af7a4728d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef37dadcb7f1fa2357a5b244045b7a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d11a2a9f9881f5b74d6d5feb336d5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf78931b07cfb31657dc09448b584f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af35e05a3aa3db3355e983dad49af851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc48803533290c4143a5f21a807553c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35c25740ac0f1dee323e10f9f4959053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ad62be223ff0f767f15bc5eb9873554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3877117b29311c683a1604106e3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af7ebe10f58189a569b28cec189f5356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166b8d3928674ece9742ab252d9a03e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8459487e2d9b93d35ae4614a1f113058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b20a2fa585ab9f4648fa1ea8b8cc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142ac4112c42e9434ceb9a423261a5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5c1d667ec80846876c9cd3cf7f70661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1c692d44c30409224ee03af99c77e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553a61d314885b923785cd946a5fe2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c1978d7ab2325067dd88bea82295064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0356e4109bf887ae795216a8335d2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba9754d1516ad3fe774df9599a51766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c1da9b3fe304148ce89d0a19ba16e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31f94500a2a23955205359a74fb3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55462c35de664ca3da4713ee219d5f8669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8aaebf0898bf8dd4fc01e4bb7627570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ee49fae7af02a851ddfc20ebdf2cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8eb545dcf31a72b1eaa5ed07beb9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1831f41172de4d8640cc4851e8b31473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d3362e5aad8f280b8da50be8ef6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1802b17750ef1832079572ed5df8e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf56927528422742aa7d1c1c74b96b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bb1231d6dbdac897b9dafd2e269d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095ce6b8636d91eee2463c6c38ce49c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b55d2f94fa7768b6ce3430a39f020b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53a6699b2c36aacca9e09bb98d645f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2ac1cf1caaca12341ebfffeefb90481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c9851b71880c332d4e5e485e6141f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf184b944afdb6928c479eb7b9d3c9f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fc52ca40b01a9abe17d1f0eb42a6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ce7b978f3daec81f3260a3bc55e7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeea5128eea67bf4f8b20d582b097486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c712e023bf5ef834851d71ce76c9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d885b566ffe0039043729fd015ce688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b718a0ac5efe2f952761c7012f3b7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df61333af5b9c32ba43ba622c31c3cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf57f3bad607f86cc472ed6883070f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dac2d8fc6bfa7f4158a69ea0be1b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd278267a7975701d2378b7fbf79ba993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313f4fa167655b96dff1de59ed6794694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5ec76be6dfaf331d0fe4f06b1330995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71e9801d799e6699560fec060bf31096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919264638a150c9ccda042cde3ffbdc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaff2a6751b282a495005e84081df4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac539c9dc358482929af96048fae9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a59cecc29f3393b6c0453824f855a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7bf9e987b1e0053aeec816b2a6a8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19ab7329b5df59c6d789fd88270a5c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bb8c689b3c84df535fff618e278e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59e6e79e2dcb4e92961b57bacea65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfe55ce58000c4f702dd98e1c9d553105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bf8e738dd5acb2bb02afe393001a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5b0fac8cc6afca3feb7445cf8aa50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880044701b7656ef77f6155d031e10a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad60ef032c6de57f74b1dd5abe7e551109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ebc7703f76d28b6100e8a4f11d08e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d694c63699faf5bb636fc3dce90d16f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261131f7fce33baa245697d1044587e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e19e20cfb8e80887da621db920656f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb676c5192a01661543081af35777b50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe171d107c4c795509dbf78fb56059c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f9c8460ad432863029fc299d92416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62f1c384df688364a94d7cb8598f33117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b0d6ed559dd77bfedd65bc5f7f0df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852ef8bc287ddf2bc02bf4c9074e0bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8cad91647ef3469d54ab76232989d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849dfe71230134677aa9c3bde981888121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9d3690b6e8ecf2bc6dd640bc2ed23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a47003f7e712c84839fe571d69cea3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcdab53cff6cd9096dfc46b1f0a089124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5ab72f561282cfc76299fbd198e07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bbfebf253770e69b7dc4e261632b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d5d7aa4a6109d1ce9345c32504d3f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10d83c08e0d1c561b983803c9f7d60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d258c9fc49e31ce000fc2cde424b9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f7cc9c9b6be2876437ad44fa5da99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568d662dcd0948b854d6818a71f9ad3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39716586487b7cfb43f453854a18816132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dcf2cd2d01c34a134fd67cee089bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bf35efda108495ab89a9724c67948134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235924fe5da09f8352e962e581fa20c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3b4433678c324ecbdcce3655cfa18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa893d5c432c1a050d2c86110f55203e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ae1c9e9bf241b70064b189c3f0b5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ec57d7680a48d0f5081497cd4b27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14b6b0f25ec8fbaa5a4c79d08ecdde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6a1190ddd115716ac27ef1f256dee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad65df2bf535ad50e978b228095300142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f8f6c3e2efb39a15f8d1e5fe35d06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140f6d717c688e161a5aeaa157b1811144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce07cbf7431f9b2641464d8fdb2824f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f385de7e03aaa251669e7d096677347146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a756406b2fd59f008a501492a7f2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3df6d838e985b92a8866b30675783148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48abcab5f3c19370db2654539cad5a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786043e44886372394ed3b305bac89dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597b7c9cef3e5861f4c1b733a940aa3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31e4ddccdf654c9381473d231b2947152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ff9a2cdcac104a7e9f6771ad5983d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c60da2a2066b2a1eccdd02cc9799154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58affd21dd15dbea5838129d31d16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ceab579f01f65d7475293d9c06c33156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e0be04dfcff1cc2db84ba6ad6fc72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01a1601b681f94a30ae3616a4a590b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a0686d4c692d1b3488b01d2d5afc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db096063602a20385fc4ec0c6d7097160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e35ab45dc5f7d7d6bfd26d4aeac9ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550568ddf124ab9eaf1d7d7a7d3b362162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69848af515a630a649e3ffd8442b531d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff44007dce9405d85d34347ca41686164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40397d4d127236e9f67ada252ff0232d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea918800ed475662a34c1b1a33bc94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda417ec366367e83eeafad5c5b57afa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77789eecb0cbf706bad0200baa0c7e9c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25c684bb9181be28a2465699e094bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87048407ab62ed096856cc42cee9c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470fc03f75f7e42851897a2b8d40262171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34e08d1a601b828c6a3cdfe5d1d8be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d42ea7fc342ca92678de52b7c18bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baa9c44cb30218c60b3c7931a01357174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b185e644af1b7ef85fef48b3f5bf14c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe234d7700836357ac88923e1cfc06a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b92ad46cd48c9ca9015031a677df9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca809246a3246177b429354d620f242e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942340d3ed56dcab60fe5a22307e6473179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f292f708ffd768e5c5533919abe4f2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319d85552abe526b823ad858dd44b9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c15bff6b101b153b74052fb9767d13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d14052923c50b9dc37f4cf296f602183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8602524adf0988d6bc298450ccd461184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07b868c7e6f024a4045446f4df4b90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e32d0d8e33497a65918f2c1ce9503186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b162a739ecfd6b251ac31e8f3eb1a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbf37a637bc55d9614c52c497a5d5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47e1c69fb6cc15a7f47efa409a4d63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254af23dcef6bb94b534ba367518eaed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad1078270bfe50f921dd80d7d70faa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738d70a7ee53fdcfee4397d8ef43c82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8adf8c16a05e65d4f1c8fecab30c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccf2959e16b83aa4dfdf7ff4abd3e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7113d914d4e6d804b9a8ba1fc99ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2ce384e22162a6917dfcb3872fae2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6883ebc6f061a0c656d4bb61eb97e2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac31ff13972d88a2ac0796736024f6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463500323f88ab86b6b7ec997d7a248199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca54fbbad01d74633f3405ec59a4ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f3c51ce91b310e51c3121b9b9c4f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80253a1655560a64d458d4f26590e76b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543a462a5c732562008e14196600ed4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833c1cd876e783a2b17e5a270f69aff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148fa08504fdaa8f32e28073d752d78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15116301f5671c344c78109a041948206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c43c2c3764e3110ebbe8a49c0ff95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfcd1a9bc160caa265063c3b224730208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898f4dbb182b434bcc6b9302a2da7a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca0203cade8450bd77b80f52783fdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3063ebbf6b0e312306588458ac87b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991669b28fe7d7486780715f423e7d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7811e65336d57dbf551d0af9c059919213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b5e5dd77022378517531503222f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5bc44338ee6f25ea214d936ec06af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd67052e059e7fa561c1ea7ce7af5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b893a92d7790a0023639d71798dd21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785ec0e4a6bedf858a17c5556b5566a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69f97ab27cd3c52d5126f96abbd189219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a26e8ee5067876ca6e57ece51709b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffbb96ea43cd66b7bf2135de7ebaf1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a003db69a45985ee50d7d8aede965222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574026474c6c72bee61efd3c6c94a61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb673aa52d0d22667ce56cc0803f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de260dbe56fcf05e99e68e1062e208225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c11ecdbb44ff1d76fad002c4833d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd791e5ab4c0b5619841b06751a551b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409d1b203e8169b47f347ce8f88c759228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ebdc63cb0189ecd8d5e17629ee87f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a387f2b7d9be8506764e086bfaa9c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60b33a42d8d88b65e5a45b5635453d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7d93721552d3010599e91e501aa9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87bfcb80fef826a21adba90bfa3f45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de344273d0873a58c575448c145a2688234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407524d95fab49da3c03816de5920bf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064751a9633337490adbc5cd978b438236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26086ad9524570b9a1f95c3ec59275b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e110d8f375540853e422207d61b96b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99279404dbff58b880330e9253e4e29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7f744e457e67f094c50d13424b2ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd8bc5ef75805dba456e85f8857325241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5048d78b75c9ddf80127cbd03355a13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc74d8065f117a09aac2eb15a1eece7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b6258a0fe1d21bd15d618d7e9cbba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee427016bf6d67f8c592faac310597245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989fe679d9a72879969dc8d168cf72d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf41400479f20d6eeea736e9293fa7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d400bc0f49c20f6ff727a6e884bfb14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f5719b567e57c685587ef01a66a03249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a63b99e6df8ad33a3b7abf806a617e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc178ab7bed6eeb0ea5f5aa1040c52bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ce9525dd7e58f0d83078daf2f8e20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db2b74edfaa6ff629e5aa252120af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f822578bdbf53246c1c75ccf62d14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b821f9926435175dadd53b6d2cdcc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4ff8dc8ce4c69996d75ea55dfa13e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199677a39567dc6f4aee1f152bac8a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f8aba4350a451cdfd578a5ed31816258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ac158aa0c9df7b20b83037cfdac72259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9f73f7e06e3a77706aa871779ce76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a3886c3fd41278d1f8b43fbed07d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a57437aa6da4f9b83bef29641637c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c7cb7be90c92e61fbfe4baa8403da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf8a2d137b3ba3665fbbed98ec4053264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f97eda23b7da71d7975c89e58bdcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb708c3e9ffb91d1954782b7bb98d3a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ea4bb31683d17c6d8cc0c5c8c790d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8262a7b73c9b06043ff324711a3df1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba121484bb5a95b1326ab23ad329f3c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60537650cb36f5bfaa8ecaf8ad2ed01c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d841aaecf6e413d3da020282e74eee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ecfb2af52188ba6943703dc34169272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28c41bc3b5895df5b8badba82c0ec6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb867e8fee43eba267ea4c4f4c5f9279274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815763a13bef6f98c7d3602e8cb6abc2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01016993649cfc3bb39e9117695aee9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2328375a703b3b7cefb613d3d2357277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1712d25c78d71f8f572974d99866a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1fabd0f7df3753703571ec70cfcc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91ca70b1c162d795de8a9a9c15b606280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d147e21a2c8e0b05080787eecbc941d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5dc071f92477f8dfdb81b657b2b1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bf45a86b5ad3959969bad3094ff94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9f184da7b8eb4a2afa04a1000e2f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e435234491c6b4216b31cc50169e9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72681b180da8f7eb11a8d47d9c6dc61b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcadd7a2512b2817b8748a2830903d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24372e826ccc180393e6dbccd8d3d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8ed2404998694792d6a9bc0a24db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7793e384acd5c4e71d39db5c577db2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3679f12a50c0ae6accc440430149649291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a65836713a9cd43baac89357c76ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ba5ba7e56d60af39cc034866018f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3379a06c7af16d5763e8e182f52c6f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b40cb0427b4a5f76f3915b20fc0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897482d3733043ac16d1debbff21970296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d637fc98c54c5d750b769460faa066297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209466833b0e91b2dbf271fdc80fc5e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b79aa37124276dd425f0a686defd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d3de43081eac4e01d31dd4e879488300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6221603caa63ed45757f35d47c70a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652acaad51d943c6c384e7768435e38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbd8e172a22d74d0860d439bf02342303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c418e519e495cd2ee7ad42c6dfe2b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cea517a7f9a3dec34cffb9a53c3c19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e15eb18a686f10069ef66d1eb8da0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56b4ad1edcce05ed0324750c1a1997307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35023bc283e482d5883121e3336a98b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359caa8c36e39d2e535407259e645d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76713155158ca004b11585eedb9f63c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e25eb595a69922c8b6b7e6a4034c3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df62fb230f4548e3db52ac77012139312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ed7b4a696abda1b4b8246fa08ff8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c7a837aee26323b775daa8b22a0ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e245e5a45ad00fc83c20b4f029a1dd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd5389bc7ab9fa9141881c75531c28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecc87cd9222b6cb9934d20f8a13204317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7c9dd1a8e003fc8584d33fb3197b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37227490da8b405f173e44c26cdd3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ab8fdf39b0733cb3be6ff7246dce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984df342dbcb9524521acad1a29fe985321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc184c71268662a58d8527b58588c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ee3dd3d39cf70b2de88138bf55f6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d407071e2ead2dc49cef432e9a437324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf92cfaa666d4b568901150de623362325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538da4155814b0f11688ea0d356345eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdae35c6f7b2fba0daf1f255250b2ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79c66f5c16bead807ee09ec2ff05ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3be8ebc6ce1b0af4cdafff067708a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528398ec25dcf305353bf53d85d8bd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485e23ac37c9c5cada428df933dce95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd809adbd57076a17120c8e00d2c7995332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d86d5723c2a56cbf25165d357c058333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8dd419eaa0d48cb016adb47e9640d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbcac2a22dd99b3e260a487ab3ebee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69e82d4d0e361c8e0a967d9dd5a998336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a58b9c64bdb2b3a7e23d8bc6f40af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3e8e3fbb56ead5605b27d2ab26f6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb0b3e97d3b89dd4de75b5a0f629b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4dd440ac22e2d85335fb58b7c92dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f12c93a88ccfc5593669a35ad0635f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c69b9f66b022642631d7ec40e6e247342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c794960156b21dcb4f7df33ba0af97343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fe949bc4ae431196cc238d4481cd6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb242b7c11244ba06537963fb53f812345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea026595af1199251a18c8f7e411e472346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c9019009273923cdb30cf6e2eb97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39cecc506bfe3481bc11b767f59167348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc81ff428af94dfb645a2efd8728ab9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515cb61f3214ff09342eef9fc16e61b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01340389334ef54420788dbdf6cc9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ccf522487ed66a47c85ed37cc540d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83ba3c91b00c9b9258fae2d2b0ab5c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14631e52072aaa76fb9462355b3b9a33354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f1819a2e722f7cc37b1fcf8c21364355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c688aa70049f236962d7b4aca16e09d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91cc9299adcd1871e541c6f257beec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7b29a94551a8d026fee19cfc1dcfa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350112efb6a4c3024a13849d9b39500359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a0af31fea47b68a4ec13aafb196a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4a2aeb5661fab84deea45967ce1bf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebc6c45d075c9d943809e9d59f3809362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4545c1557af15cd31e2437071fd133363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cb0c7b1d341b47234474b0f15eb78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721319add2cdf98df58286062d60b2c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf949124043b50872a17b99adedb79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db410c8ee7da4e4071a2121381ab4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a85343a3e2ff9120a1874bd2548db8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf8c79e405fb667d86a5aac274d84c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1aa57b1ab8cd9313d0e0abcfdad74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1599599f716b980a64b792e2223dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae2424b3821b1a8d2416ee03668e4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d836162ce800d5180f5499f2d08dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f6c7d3fae25ee513bab1f65fe9a15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373c5466aba28e77d7b9d0afbbf331f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52566c1f29de607e3131aa648d931e73376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9143a14bdc56e8be388121b59e314377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a889ef9e012c6dddce9471a29f54b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7441fb5bbdc6ee999d660790041213379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759df523f1889f81da3d3c68602547380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95948e4df4c748a35c6bb9a29c3d6f76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d114a317facd2244c51a17e8577d53c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf60bbbd59214a102f936cbc9e1dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c52b29ef2438e8377b6b4b6fa4dfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798988d424d7ecc39ce2bf924fa485f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996aa111f5b5f8a499dbba7b11a95e45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf9d512641956159b933d3612bc50f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906582b2e0d4de069c7f954bdfd5227388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b2a2560ef4c2cee133f0a0872197c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f904648981a05cdefcfac9057726dd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1e478c3b973c0d119cf6a66f74e80391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8287a507271cde14f4a6213da23e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d36add365ec31f2018f3f779ab55a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e409662ca3eced90cefef5d64b91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818cef7d3510c9058e7d3c700f91756395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05280c8c3382b9ef471c044a7837610396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3182945f87ce0725c4995617aba9a6f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585f8641d592b7ddc42d843e0f7e660398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91378a8ede41fb9951b4d108e2669882399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0731fa0d49888ae67a00c881658961a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46fb5609f9ca54e34f263e7b62fb7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc342cd14145ea9585f25831050e63a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36726512c4a693aab8bc8686e00f4e77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289da10f798819e36e7717638f8c1e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5be2c18fec854e169db9014847c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f0a90e336daee14a248e1c68c4260406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ba8147d067455c827a6e695ab1733407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e90d5fce9f6b35b116716f3ff00c5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0954bb08e024aeb0c9e0964c59444d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dfd036d7331a17d42563188017eb9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714c06a493c6d91a2d479d2d436da2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9ebb976a5255086804932ca493f81412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903a10294d5f6c8a8a34d307264f07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64196b1d8ff33360e085e7aa011e0c1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f14cd965fe9cbb553c952ea2404de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235501afb44f6d27b5684fe430fe4fd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e7af5f7b962797d6efa2be33dc2eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5e8c69d70d06889569250194c030e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc226209a3286c622fad6865a996831419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d94dbe0cdae066d0cd213a36d4ec95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f494253122337663db91740f3248421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4211a5c51e7a218e3d3662d41c47b6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec914481f61c79ee763246bd7f7b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c3f75546a3f4f4c40f41f28bea3f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90363b5dc9b59fda2420bda7d40bbf3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7da28a6887824fd23bb98c6c2be344426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e21b75e761987c49ee3b82611130427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3fcfd6f7429f45075ee0f0d3d9b4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0a07144f10fe4234ad54a7f3c742a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48954e80abc839d42a49618713393cc9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d163ad2b755088bffb3a4391efcfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab054fb04052ef67dd8816904ffa0ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf648be5a7c31262270cb68abbe513e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438ae707498ece30efd98cf617350f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6168fbae8f45a7d251d8591132222435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71562dfd5ce4c0ba411b79218d4637b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77a5d03e9c9a3ae43ac432a8195d07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf15094fa1a26549dd586b4d09e85a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e159a7e286101b536bec008bc0806d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c927911d78600409a471c08280f8cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c661f56ebc4494cecd083df39ba8c99441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1cc8be040523b106e6935b10fadc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5934139bb5d29bde2d0c97da71435606443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407c31639aacc69f984993c60bb63ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc5f62b46fdae8cd9f8878829072a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7ffcaabdd8eecebfe5b0bc14dc661446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4115eea78a194df2245998c180f6dff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948db10cc1db61bcfcc58c6008cdd588448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ca05cf33c48c26bf27a448ac07e2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e87c276bec8b2809d1c1e5199f5141450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4537c121898c7eff577385adf7d05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccad8c4384ae3f1898cf1e1b497735452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361840eb43be32857e3c4081f885c8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfab137c437e52461fc2a8a8c24f46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149a8bf552b7215299d9d04da59ff95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f73e6531b8a5c90582b077d1e5e46e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5be8558d990d8fd07049fb3a478fae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0bf6f9778bb822ab2138a42d53152b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9afa37b339e610a4750679785b45eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714796884db21d6d642849a9cf4e9bde460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f5669e5526b66c7c08b64a2add59e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad1c4aeddce29731881443ecff14fb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61107f4fc3a991056d715c58e2f7e137463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a398ce9867bf072a477196a25554f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac9ad2266afa9f05937866fe664acc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76368eee64aca4654ac4c29d01343c81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d170dadfa5c77d44e5a002a9c4b3ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171a69326605f4dde727cdb543eede2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bddbd05caeeec6dc82090e9490d717469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7c7a9582b21eb2ac894859937651d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f72d3da98d2e7e47547b5e18111b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a82e706354f7e153e2fcad3e033d11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913f3d274f8e5fecafe0ae37c218b89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591da5e3b9da0ced6ab15189895a0b4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25da80f9547bfc00c00aa7f46cfe76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83d3c41c6d45c03f0b293aa5f2961d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af570c18800e2ab5fb114ce04e9a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598dfea1c8ae00b106e7d6e5caf0e4a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea45f066d4fba6aa59df6e8072407479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1784abbbeca1693affd7c57bd3dc3b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b031dcc45ab8e9890adb01d4e9927db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49473ea9c67698a5edd48e14900543482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff2d75692b32fc6f47fd930aba0e12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2e8ba8dcc1417e3ae5abfe2733187484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff7a52332e4315517aa5fcb750b95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b3794f4836dd93ebcd709f5999962486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca88776bf3b7daf34df55b2575d8166487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe647ab90409deb5d09c27d14aa284c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fc2b53b56ad7450452f3da9770ea4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732557dfe453b5a1e62b0108b94d020490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73310bb09edfb3a2640330875a0f483e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9af01cbd91ce718f7fab7b24ad639c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9ebc4f8983640170842f2dbe5e3d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7ff67f6501e536a1fe2e9930bebbf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546b076de5701c7f7cbee450d867ad5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee768fca19bc0cad91f62cef9f3d552496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aec9c28390ac2847a5cace0172b95c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184aea6cdc306329254b12bc543557e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da04dc6c8cc529f3a67634004741e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff4ad009409f00a25d104775457f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de170592eb1d8a1ce62908c7bd401d53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28041be3573f5a027a454100622dcce6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b84123ec874cf4405d873a6b79a7af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ddef228be47af5efef180fd1adc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314a38d318ec8541cf0317fe5831b3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d52c90ee81b7164bf5ff2d658c54e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f1bc3578424dd3a14ae80c8a1487d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813de41cacfba96218b19122ea242b26508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334e8613b472c6ed4b8866066330f62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99733ad6847487d8facc8b64447a4e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4685fc91f97efa11bd13b12c1cfcb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca59026a5af3ed944654c5253e303a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e4aa69060bf7d552ec0015c28f373513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926766f5cf3e4fa9d33331b71dd85da7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134c1d792674561aa8000dd43c2300b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab372c7efddcb4511c4503c87eeb2e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb847cf3fab843360b761fccb78631ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231f87a799a7b7074568055e83d0b54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d000a6dd22cf9b41bf8fbaa9fb0aae7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769aec33aeb9e61a6d993eaff17d786520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3ff632704d96520f8c2f94cb489ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfde2d38dc6135c604f3f65e6cc7a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860eb100b508cc255847be073daf45ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380ac9d7a6bf871cf9d0f19af1e0801524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0f4e1d5eef16952bd83f90ae3d104525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a074d184bf01c6bfd3ad819b524f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1048f1ddb0f7e5a7f950b1b2ebbdb4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181c1df6c2dfee6c2a8179bd734afec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03966a3fdf849bf26beb32c45248bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba80044a93adb4ab67ff488f919e6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2256288892f1603c6add2f1a54e0375531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452435a397aa61f3427b6134b1a119b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e406ffd815ec7eb88b953333c4428533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d307883ffb477a38dab023fe67109534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21891cbc9ae96cf40a374b2dc7a894c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6add3146fa310fd75cda10dce05dd08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52882640102bb01c3603c991574b988b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd8af64e731b80da30158836840205538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907d6f979d1a25de469fbdbe038f95f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f03809e8d798185939401dd781c6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa104d7d2f088a4e36dcf1e93911f70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024de0517ae1439bee86a4c248311891542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eefa74271180114ddf6e9f1433836c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68c9da0867278a89ef7785cc7b245d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ed6b5aa09b09a0327cd13f516ac65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383944e18c6c9cabcc82fe996084db59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121300564980c0539d93a6789c03d75547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0710cc01754df8d92b37f0c3c0ea53d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec03ee7c0afd80c95d799b88056a1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62e22c83804bc3a24ee106d28e1b1f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e3b117838c41c7a1eb114ad888eb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cefba23f53ad970e50cf0dc5bb2c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d341c678e9bff983647e5795ac0143553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626c449c00bf47e410ef3a151ae400e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b8b95014f2a1b4f53dfdde697f905555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91824f76faf8c15164014846988eb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087ab252dbf77398b8d3af4a4e945c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb33adf66ee46d5f3e6e8086e00f33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0018b3573d8fb96a118074852742c23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4a22df429cc22c642d694a9a5717a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7958686998c55830e78e7f391848fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c93b5ec70cfbacbb46553f465eced562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dead5ad3f5eca4a0b699b5a7e73e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884cfa09a5ed232518da361befc571564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ce948ea6530829d8f0db7a51ed830565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e569b9f423ef4afa2f1e81665bcba17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744d3e21d5ea8a51407593e481ec87b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221e3563da507907b385f1edfa208e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ebfaedcd7ab779572b325df006080569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341cf3bdeaf7bbec9546efa3dde2da3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789678d69427da6c45fb302a3abe53f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdafedd11cd32c8ca3447b30fc3bb2572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818f4eefa4debe3954cbf3e2f1a7c691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6993e70739ab01b27151068aa9ca3322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8bc739bd05c3cb9b5161ddd0c42163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bf7457e2ea94831b3c6d1a6a79c924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1d1ebbb57aef18216521a090849165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8396e114f8239450d158eda18951b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af354848a603a76146f2f5d1cd50197c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5646993ffbc2bee406bfc245b952088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c229d32e03a295661c358b336f6179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b066bf14dedbb8bb7a74d3459fe33010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e66d9f6b30f88c4b80b51a3e6c0e4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faf0f9eadf92f4edecb6e6afda8c5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfbc53a18b356f0e308a43af10f2b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55600b159506d4d4aa7499d38993bcd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3081afce62d8f4c84debd025cab4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd017e74186cd1c6de992bc549e39d4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547c1a2814c0553c9b09e8f110346ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21900ab50f6880bc5764ab337f97018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5ec7eabc963deb5a710afb6b9a02919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf156f9a4daeba349984548ae34a0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995d52e13fad7299f82ba8fbd138a8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803040a685b3e04e3e71bfc60697ff8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2c3af76dcf0dc08284a6b8201ef7923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35cf75850837cae64aff5ae325103624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff6ae54d5654f0e9284b402f04b5c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af519d5571907fad29a30579fd6e637826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7554765946ea47723a81c1d26e3c7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99866472a74211083e06484b2ad14128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867b2174438f11dffc71ffa0f86ebe629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de778572e0dadb984bb6258cb6090f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a9d138e1817ab204d7048ed549cff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5286179f5d44e0a3ccd7e161aa0c2e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a8e887475c731b661a86385f1658933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4fa8693c91d8ad499906fb082f65034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3f4fbcec76e5958750310f1d6000035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b231f2e1f21438ea6b998253be76e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e64b08056c6c6a394ee32887a8c9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da080e9f89c096bc2fa57f0ab11213fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24548e7e38911b959f1f5ca31b87454c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d76289a86bbf65e9ef8b2ac70137e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc9ea13e9898e1b04adb99d033eaf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232894a0db56211d042c82041f60809042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b3cc307f5e82099fa93426b86d51e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d60176f4cbea63194b6dc86a86ff6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf8fdf6c07bfdbbfe72ad3633fe3af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5492819a35b1db8b886c698c630e2b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7b3dd6b509364762cebfcf444f7b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab2a24371fe581ce1b9a2e8c5c7a8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a060d2eef1cea0960409261aa01e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7682f045ef0b6503f453128642b5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14a2b0981a950f766dab4c0d7c064a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5a31e83514228477d05abd6ff70a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddca0ff2328a9c64181ea276975eb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ed43026ad0d5c667ab723a0a8d6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b610e6e68ee6c6574dcab5fad0e26155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323f051dc4d05378a38bd8834ee6ec456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2ac7e9e6bd3c722cb2b77890f27fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d25ee505c06fb508f1cee8b5fda74f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07100115e0f35882c847ff3eb649721159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24841b385473d223260ff5d33fb32ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd816daf6e102393437acb503930db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c233626c1f7c559e59a9a488c8ab2ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a26d346c7d255b35568f6d2e36a4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0abc91d43583c258ac47c5777814764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58297ab57f438231031a05d228164b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931ef791754cd1a270a0ed5d866b63166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a9a87ce5bcda8f6f2c2f55f10eba667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94bccf919eaa5e0bdf60dab763fe5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99891caec78e46042ecb1b1558845cac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdad7dbf39ab5df38bf9c2a7733a68c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79e56b9c938875ada5e169c87d58dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d28e631bc59d07ad2dab9d37004f5172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cb65ffb0306a0eeab0e314dbd995073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e959a4eed64e9d2c0a4be7721f75574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c6062546a98b8ee8f57faa2423b6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8fac0691172b3287a4f21f17705b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f83280ef7ebcabe6da82ccc86288a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7dada1b8edf855aa64e90bc6ad3b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876f56c1f63bec9080f0ea4dfb1e72e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015905fa71c52a9272e21cee07543ae780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc54c8bcd7d61970cd7064707d21ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc301b9ad25edb432f105ab45e7a681882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b39c3f5538c7b242cd117ad6fb062183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de8457c52d3b9b6f01ae452a9bbc7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c791acda31d09976b64437c68d49085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394003917c15f6791e93fbe2f6dea4d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad565bb6acba825ce7bfd5195a369d9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b101954c1d3328c08756bcbfe5095c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ccc9d2c5e53f8693302564a48604f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9abce3423006bf71846ce7ac93da390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8929c81b49e8d98f9b946b33f4e95c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d39d762be04ff885a39a3988a2b9992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec12adba949918b842d3bbddee430d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee1b6e8caee1d4950b4fe4aebd3bdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af3500700c2079671b0e63599ab3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd369ec0a988c7f6092d664780af1ccb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d87ca8581243b2a619c7b233517e8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1e380acafb7e123aefd1b6e92822998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020481bed582a5b606be16fe381d4c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d9b4b04af2b6dc24f209207f163f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d5918c6f5f9634ec1192ffc71849c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea080e8be5050659e196707790b45f4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb76fb17b2d0f69a0d7ac80fff679103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c10acc3778ba681ae6ee12600ac6ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16102754b84e9c21bea765a3a1c795b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd35a2478abc84d5c34b9ab92fa4bc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609ba7e8f299dcc37faa182ae810ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28f6142b1d1389c0d261a1ccacec1f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ffe61585228e903417eab8cb290de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42da230bf1fde58855a594b540e107110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c79d8b414f4dd0a5f66f65272260b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb23a6df05760a429dbe93d3d0f68da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39d88db2e1df9d214d8644a463f06a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629951f4a43ffb255ee2d63974f7d750114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d68486152b3a0e1272e030457fa511115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18a914fe8b6a81e427843534dce250116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069594c7c28e294d51ab954e8007298117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f61c7bdf284a6f7c4b6a5be4ccb404118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc6bd2483ac4bb8d830de702ef3106119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df56ae69b38d9562d30d896123eaa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eff02d620ad952b87fd98fda78507121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7e7d97b550945c10e855d8b2fbc30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc9874561947f3842fc75a94a67c82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa19fdedfa527119ab355a4c673954a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de180de8b26a7ec6b3ab86d01f04aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699829deeb9b7f99d5e45222d343cbcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4de62271291cce7e4e314a6ed1d4c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34fcad343d2a2df0a654c64c9e58c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b763447d3c98cbdc23f8fa9e42569129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3137d5afcc9be32a20a55d04e3cfaa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5756cee8bf925d09e932612ff634d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1da645b8222d5e210960611d657530132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8ec3aeddbad26d2b0ce8dc41dc5d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df80e05f59fb5b48273b1d9e83ffb96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4cd2d4a01d68436d1990423e0914c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f01f90a52095a86a80e65af303756136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac689740b5c84c6bad3a42132abb8320137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85f795632882528acc61efa93d466b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79cd75861cc90fe296f4860dc0a28c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549996d461b3b3a3876f1660b33b923d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc846ac9663b419fdff0623bf4f230fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681eab719ac5016f6ced6357ad14982142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d879bf12f61b06d71cb6dfefb9c5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3ce54d530d10d91fef07b8f9050e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e054dc85fbc1a2aaea3bf1aae39359145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ad91a9385f69fda8ebaba3f54a93e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae0b2d72001b3837b333e5c1fdad77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daadb354d5c10e90543baddba5c42a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2dbb997b9dbba71f7dc866da64cb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d69682309ea6e53859a75fd31cf896150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937a7cafede0a0bab03ffbfcd4d1145151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc7a1712377b61c701223f43925228152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6118692da3643dbffb2e0c866560d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc75fabbda33ec766007e867a19bcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf15e7e09dc717fc97a64fb7a617c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254ae77cf29885d1fee99dbc78f9169156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b394715872d5861b799b4c2ba91c2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e1df9d488710ec8aaff5bbd1401ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bad434c02b26edeaeb7904e2d4dd3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9c54e55a1033da1a13bfa0abcf1f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994e3234788337f611c7ebea5d23086161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d676b119fc277f2b768159714803162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b70d738db8847eced4f05833a3221163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d1a957cddc8d5c53851d5c6e9d2a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aaa1050db6d452c3f0651d5c20ff3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664169f17ff6d748adeb8daabd3d1b89166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a03416710dd0fbc3429e5df1777e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98665b8b3611549c35ee00c52edfec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa83ee4ac0c9c7156829dc81851a12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b2895bbc5448abcb72aacbeb0053a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217e59af6b9d1ae9478f2ad467772e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271301cc322c57963a6c1aa705d283d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b0c8b40857867c308b175d236ace6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57489c51c118d9a12ee033213040683174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bafaf55ac04a27ab1a87873936356c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859798daa60c8934fe4fdd32db8c351176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e5304b08e89503ae0b0b17a0618f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91cb239f5b6f27ae699ff174cdd6b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20769e47fd8884484da104e61a01ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380159b7c9212d4bbbd69395a42fbfa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151ac8bb6e3bd36591be7adbac901b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeeb98cdf2caa5a36fd1110586b769182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed920084c6871a08f070cfd6a726f61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f1b2937c466c423e29c5e69e3c82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084990838b1e589c5d4d79ad12c9784185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea28eaebe656003f4ee2c0312585c8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde0ab34c8ccccf2f7f7322824a5fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f22f107008c02cbba09758f59b675188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016b68702f7c87957db06dedfe8624e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a032c5c5c74fe8e86c7264421601f9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc9193104dd2ff7d8ce29f8a6a7b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f081ef4b385b3a9c0139144ed8a97a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54316704ef482795badfead14206e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ea52298060452396aaba8d121b81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4f15a6fedc9faba6a4927f5d529bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34120d9e4610509ab4605651b89077a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e2fa2bccb352da04b2f6e22ab35b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fac55b3222f0892039b627fccf8133198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00965156ead41598bd80739320131d00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67db84be561f1ae75716098d9fc83aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882868cea4e5d4b4ecacbd1d5f69d5cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521e5e7140c8e80aa7b75d6b44fc4b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcc10ef377fd1aadee6666702bf589203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a33d00668df3321687c9d94cf2c6cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ecc9684156a867cee9d5f843eb63f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46753eacddc1be783c0a7813abea04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11c6e0a49b6885c454ecb21ba9ab8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dda3bc8ac482be5da89aaf17346a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a542ea0e1f12eaaf4f0e374e5f1b90209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bc2a0961dd415b75f188de14b5396210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2316d8fc0502acf7e582fedd19afc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c264bc3a6d4117e8510876bf65e7b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de011792af32798cf9b3de2d6b15c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0c2d890bfb6da4cfa9de5bb08eb13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5bbdafac94865525dc6091a304626215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccff047dbf89c0edcbe98035c3502d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b79b94ded607c7adaa0a43aabae91a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a7a16a7367305fdde4e6bbc154fd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163ecb0fc590a87f936ad7fb4ca5210219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044018d466c4ce5a60fd367d485d17a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e732205942832090ab2f786bb29fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfd0605c33eaa682be28a117e380a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663dc368b908d0aa15e3d93679d2a9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efd18563cec796bbdcc7936c467982224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002ca388f0b94bedea667687cd76957225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580f840fd2ae2247ce536227a23efe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392179236a7ea348b535aaa8d44a519227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaefdea8cbcf48884ec0429102858c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f91de0732975eafa45cf101b741906229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1624b3f65c5959817aeb13c83dd9e53230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9bb43eb961efd6c618dad79d7cd03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974c7401338ad4a0fabaf74f04e9a33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d04af3260e875e0264abfde13abf02233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dda7aecf421f27dcf609871013f4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a68f2879234419ffd0765859cc344235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea606758f77134384b80065e94d192a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ab1f7dfbd4c033091b303705deb1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cafaf710d2ce2e603f5c4daeb8ee1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37e04a753ce59473ef44cb1f781e3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26ee50ec110cd11095af8f79d0285d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a515f8f718663489591f79b19dcf49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8b8c5fa5cb0bf6b17d78c4ae87f6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa52e8d61a5355c28da49b9747d8f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f289ad8eb4a8480842e6e86570db188244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa2c4adce8b38c817289baedb7c22245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac56d2a643c870ac73195d77e196e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525136f08b7d6fe77ec93604eb1fdcdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105afabb220fac48804d59181c2bdc6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b631517a6072dd5fbd085af70e47d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8949ed3905083da6850057f20b039c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e484c7dc67ff6a783e55cc076d30b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a45295df920b8819b1f51236aaf94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab90e4f72b5d561ec4b776e0b3e8e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d24868ae35bfaadf29d1630f1f696254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424f11cb07730051eed402ba119d54b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a704a8498c7792d6a250d7c0b05b19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b56f3feab3902eb0c69add72c1a37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec28fb675a27ac44c6d7a4f33b5a103258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf35bdbe0afc1927d0e35aed44579f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae873d2a10a6863876cf8ec6777748260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc61a28cada33f819c7b0dbadd63ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e9aacc33b5a0de6eed1a9980d3671262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d0fd343c075b11332e3a1b7761182263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68b8e6406563557408240ff6120393264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcdefb8cbc7d002a2340f7f21cf49e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29737918a2c69fcb5f10732cb765466266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf0255ed2371b8d187b602bd38a9a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164829b1a0f9a6fb5d327972b402f836268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1455b173dd37a9e0c1a88a5674738269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b74cf3719dc982e2867f8ba38d572270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a24878bdbf3fcf728692cd6af760e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6a010d91d3c8f7c5d18283e47b2ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff33477004f0a7e21770487cd52959273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181770697395a1002f76b71950ddb2fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b8493a1621cfaffdceeb763c91c54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea8b54d1edd0bd1e6870af48ab531276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6777aab5ea954e0639bbfe607b1e7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7f21d61dc7d8069e34e7404b05449278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76344b4611641c56442f9a7ea71bdd4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ec1552816077ebc1f29760c1cd8f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aebe5cd1c26fe4e92747447f3b8e5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73176c21c7900b96ac67b6247426d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b5ac81927182fd648f59ec9df164f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727a5c814b4765597f2405a8b59d3e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0cce04c4e23c202873e5760721ce8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03918079cf8de1667b343efe4890230286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614361b5f9a2f1642a5ca2a85e2f693e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b634d4d6e678c3913cbcd4d0625782288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad122e753de7fb8277c6f08cf7404b05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ba23e614bda79bc68d59da240c64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c6d2bcb4863b1dfe89cbe583eadd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b5949814a86768892ffe03d77f402292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6bc977fb1d92b084270cffef92b2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856886af27b170343c0ca17d59c5cf71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fcc7b510bc83786167ec526b90994295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f49c3930ea72a5c018786e38448618296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273872088e9e691241fa149c6a13062297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e35a8aac4c333ff3491cee6cd63b77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908abb5ea4e8370654e3bd820a24fbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6d6d020130d874e81bee9ee489071300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a70b3ca43284faa0d3bd7ef992b12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9043d82fd4f4ad403c423ffc3fc25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b2ddd809410106e098c7897762d46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace2c23ac7e22a92fe5bc1d7270020c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593d915dd2b41063c12e4a352966c6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6ae45046397b9abf24124a738c9e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d761254032dfc8d2aad860ffa0d1dd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544469e3e56c01de0b6f55df9231393308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8b8724ecf803ff38059b2282b5364309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61e9085d41a1ce47698b1c375fc0d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcfbe3e1096d959a03be2291d2b14c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cce92c1e50de2fdbbd2faaecc1d837312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485cca258b4b97c1e70e161f1349ad9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b2d1f8868d48868d0021538bc7cdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bb01eac43c323313fe35755ac32d4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e1234b6919f6cf8a2e2e2b24edba4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78170f7906d6325c2ef4e67e632801d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41e23c9e1dbc75a7f18ea3015d2556318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbc737cbd9994d88afa150b2191b13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30cbf9b5e4b011a89cd9e55885b3e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483044bf7420119c5557ce6fed1fbd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5db284d583d5301124260d004f11ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5237bd2d335cabd1b5b8cf634d2d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac2ac65dc1461e79e863e7023df53c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85220c56d02e4e3702bab449c2d1cba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df731b504799c9efbd26159020d375326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8444169871f522566c3e652286b1e35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf278b7fd8bf69188348b4acf4e449328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36049d598810817787cda09138fa387329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed381d01f417f0f46fbb26e3b1530333330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd3b2d1806419e7a9b5f91323dd3bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85fd3b70409b4dacaf48f0e027d8d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f71a377e0aa67d64ac0003365567bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7449f3b2037869902190f2c0aed5a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fbe6cad2e48ff4f569b37a27424a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8116f710ddfee325dd4809df5ec35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42489d8b137e5a1d8da6d0cbb972b2db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7f267f1c04024b212015bd20f59e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e69ad39196a12a20f7d8c3f2c3a7e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832d04ea0059cf9fb5131dbd4f1529340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743e1779b65c4b3ea934084f1b9ebe0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829434e8cb7cfb68cbba6b51cfb40b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86798b0440caa619ccef30385059848b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7373b59662418cd949218cc726c42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fefc3c62063bbbddc67193a047b9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e11230a4931701c62de1f1e1a31f69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e1f8e6dc6684f30252969237e47f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8d931be06eb790d95204a56cc980a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25231cdd30a57f1daa99ff3b3029534c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb776890e7049c1a14daa7305f4d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da899098a5017629dc53088836ae35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fb6fbed684a19f17e189c1f1acf0b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa5b9d2d9d66e6f7a0110cf679f643353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9d7be3c8d14ef919b2a2145daedf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01ddc9f6e1ce9cbe7c5ccb318eb727355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830f2367a49a36d95b95e2a9ef4b956356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a553e48e4dcc529425828aafb5fdff8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b66187b6f462c1b259dcac0f0f221358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc34c67cf849e06df995eeba390d87b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06de6730a85b815a26c98ff9d299c6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccb9512445baf6df2be0ca6f01a257361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876ec0f68f4945c96fceb9b71f97bce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b599cce92c23cceadb56aa7cade647b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef5d64fe6570a80c6cae4ee2a0088364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6536ed418a8433e1dd889fab4f6727365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2931d4835ec6b42ce81c679eed364c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de548daeea9146a42f0ba3e50336a52d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e72a71cd050964fac77db29b669b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e5f3cd95c338ea5058e9048584b49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c35ac9b7e776970b315c5416c758a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f870706bed94c883fffcf504630cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b20edb6f03ad20489a299f97c310e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59156ea6b7ed1b9fed428763b434c7f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d856507f80703c43dc04956399b569374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a970284bdb3d7dc8381d04cfa2c442375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87b30d34bf404fdf3a7988d804922a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba0fe542ce6c8729679969a9253a2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99a50f5182ec644ef00e1aa4e6230d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926d1f63a1fb0b5918d542df9f3a3b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa34f8fd9da8b7076798bb074f34cbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d353a5358523cdc3b157f29327ece381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd609300ba9787c58cf768394bc80b86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718e7b27f4c20761c56948c1bed1056383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18e247a53658c0d271dcb30b5f14e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55399556c0bbdbdbfb87512084101de0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ae189eebcd239480c8e7dea593b69386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ea39ae1f8e1ebf8d55ee405ad2f56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644fe3e25075ed9b2a9199a541a3f56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2c5dfde4f74d989e425b6ad97c23e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93c60f4977fe075c9b6c5e8b07b815390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76759c8aa4fd5058081132b039b98210391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255e987c23201090a540aa3d92a8b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c8b83aa0ea1ea3364e028d3d821c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27202eecfbd114a3df5feabd767683cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5006e5f0e92b82509b6bcf6bda6ac7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56303d9c5c8142b1b18c1d44915fa90f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9491caa6bf8bd820c70fe6f9b12412397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11ec39233694748c9d8aee969d3367398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6fa61131bffe6038ee1d44a182b7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5db41fb55e9875f0581c810fdf4db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fdc180845f5c538d9b3f51d32ac95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f190b0853c7d5ad6d2565124246302402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8e6b902b963019a96380e1efc785a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d4ac1dd0dcc672ebf85c90ce097bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62e2309c21e2286d37fdbe0f3cc5dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838cadc318d9c5cf73bdd41bbf685667406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18d275dc7083efa7fcf10eca508c17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632420bcced66a02bba0c33e4e43c2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d828f5477365efa73c1764a2c2842a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b00bcfde4372c4aeb32141b042267410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf43496e25d2ba0c15183a835944a33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aa2aef21bd62a5c54bc4b9978e61d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7a6186e59952014c5299703e9977f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf55731e81d12ee210df1daf73c4648414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb872dceb33c53bf9280e29f2126f50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f7e09cecf3f129ce2ff47bf9487b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8087a8da3bab46d2cce1aaa8c8e8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372cfc09a9da1bf0586e403e13640fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb86abe4370eb5d0a3122d31e78173419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc363dd1d7a3c0976ed0e12c5b9108420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8cb57b96f5525c0196cceae2dfbe5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa68d114732e277d8edf3ef735aae7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffceade89daa7e40830ea798f3cce0c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fed9d89e7a97dbdf06249c7d5afa08424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cc9f47f414b5bacbe0cfc15732a7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0301373e468119e1d6826a3d04ef37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ba83f0d9fa9da5e84e5f57a9c8f97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8eafbc77e6911c08651f441472870428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da61ac6da34f707187e46d9b7c62de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b492eafe1d41392396ec258ea727b43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91874e307cdc4cf3990944d46e7361d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e88ff3acac8736bb2b7f8b7056434c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa35265b1f290447a68279e14347c1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639315d6c7650d31cfe3e669dee31943434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5e64ea86be00d64d555bd229f5cb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acea371191ee83a85aded220876a2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31863ac59c12f5c9a3ea2252bfdf23c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f1e1af2fe0b25ad6cb641f31cc3dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3241f9b725f204f0d9eb402a22e473439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe132f631ec8b5a7e06c6508a8cb2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe5536d2f54bf21839a3aeaa7e8bdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcced6608da1395e7d9e96b52f9a28e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b6ad446e502de574f8f1eea623a44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec969ec996ffc03204839dfa0a495d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9efebec5404b11a6cd6963d97b9324445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a40ae5e192ef5b5d823e6886f57755446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890412d941a56bb4d86329d021da670d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2d0d8c67d551d0fc2aafbe57fdb1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5134bcdc64e90ae89a8e13f81a15a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34382a07f463eb6224aab1ab29a18d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdccd9e964ada5e57ac5d91153aa4cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19717117ee65b0a2639d4185c1f833452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a13496d4823e20b72012bfac8d062453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322bef650c4fa0a92607cfdd0e135d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d99fa7e0745e9a0c5101163728530455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17ba8cb20e4f2740b1cb05d01d4ace456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d257348880d755cb2fb837f135c74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6940a71106b8dbfb06e2c4210169ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb8f6d6924f378c2ccc0f81af308bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0254fb81bd023e097665f8cb7dcad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca9b59d8638a262c787cea58fa0428461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d0cd2e32841a849277164fc21ee5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e70f49fcd0727388aba88f36276d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6157906773fa6f941b5fab2bc80245464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0891547a25e1e8e3326cf8a621516465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533744dc8c8d6aac4f347f78424f17fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79e5195b69995401539875a19f3e61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b28e2dc9cf309a07443d98834dd69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6418889236c34e9005fd587547030469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfac56d037a8539d2cdd16d9352736470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a5b2f24c72cb337f3df258207504471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded135aaef4a04f9c60481594afc6c9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea54822fa8424fb0fb7e4da652e406473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a814ad60a5b4fb24c81e999d86a5f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd3a403ea78510c64e404e2fcecc95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc43788d895f6c378356f79f98becd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237a1fbb0c844a80b49e91575f15723477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db534ceb946244bc7a0694996583834b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66947beb50a7c44bd5c6c06abbe1332d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6491f9f7ded64d313307206359fe8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89a0b1342aacacef844424631cd542481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675de04078ee886f2b4cff994912bc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e87fcc6b55cd21d605e761b22ff9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ecabb8ba3b311b79fdc63efde95fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e7bab96ea6128e2164b067b466c9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055363c6846c15a8fbe5ec32c8ea61a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdacf63e205109368722d94f98635d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e28af015072f034803d3679c99abb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb14730a41ce6ce3c3b17e69f8afef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4d80b38aaec0da62768f87381e484490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64887c8f0b7c53faf69b0473f9229be2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39bfdae489db4f45a41b76c0bc1ed7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aef4065cd24fb3f354981e3563f28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220acfd88f39a3a22d52458e500fab09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24847ad8bb85f5cbf8ed12d32e354566495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81337f9da11dac2aeb51c57b7c9482c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a27bb49d6deb0954056523aec0c44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3cdd687e86c1dffcdf27f87d0f45b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bb7e78428e098d6878ade167714b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ecfd32521c35db87b6e221e05967c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf027e3e4a3bbfb23d5b30fe19eec3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348032d413f1715efb3cf57b5f8d76a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c3238d3a4aeb623132cc529480d2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64eb8107584b190efbb577089e034f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2983a2a96d4acad48f4807b300fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc90b1f1da1cd248c7b4442858346a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856e8ecbe24215c41b2224611835657507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde0981ee895ed83933aa1fe9bcdb1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefbc32f0e308e5f378f7f8bb161e97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd26fc886b9f403c6746f22689e384b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737a3c1e348a638284442e696d58248511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ab4f15045e9dff4b3140b66bb810512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b893fed0e64e5fb69c6fb10376b1510513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f858f21a58b97815e696c3f847b52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fce872b5d650c1f9b11a4221b3e1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97272da60bf276c33289cc610847648516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2817533bbede2006717ad4d6ae2a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee13778b4ec4fc160f8ae5441cfa78518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d3f630c004fc0bd7df24ee39ccc69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba27c5b24233929c609ff780e9d180e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec6866bb87e0853b36a2689e225db1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565f25babb74a4f5ac6ba27e5529e2d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b08aea947e7a3e412cb3babba9058523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bdbe2ac7ec8292828cf4c6d8621c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5305435bc691cc68178c9b5373a2bdd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1dfc2897baa6baa95bc08ccdf2e9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c6b831482e6024d086084916f048f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67170d2c5aae86e5f3a78044b70bfee8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109772d970f6cc861eae104a9c64aa2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034917df6a0c5e8ad573e8fba7ad9bcb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb766f17039a0ed5d5ba00c6c2f6e5c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b7a5cbf27543e2e8907c9dc079516532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf78da4d85957511b4618a0a1f0fc1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d649e6277da68fe30a78793b3d20736534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d184eb0c9ce73165b78558a7cb5079e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd4136e45d1cb62e2c85814f454428536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4d42e523f6282b43d30e9d92f3db1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d202965a70eba31f3af1db504ad62f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb5b4963eace3c488551e6b95753ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8cfe3afd03741bb00d2371935d012540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c171f9ca31744f2d12d4ed02e4dfff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda6dca4f3ec4a706663ac6ddc92594542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2792fea40dbc4726f5651aa46e97ce1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28415d4a12c391444741d01c38b000d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54ebc76e5c42e8549c55ad47f2bd21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4139bcb33aa7057c69f77cd92aa4512546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806a9a14af6e46e9592a7990a95df95547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d302f854f67bdbb9eccffc57b46a387548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eda8a7b766a927bd1850adc5951b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880425ad30da0c649aa96bbe29c39506550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ddd5fbb6ae0129acdb7e99c5efca6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4e29e2b38e4bee71f1bf80a9f93a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221381459ec9ee5f95f899c745af216c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff9d8fda9f93e259041db5d47d4557554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbb33fdd3e742ba334c71fe5ca6e00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df1b0ba01826daceece55f786e2d61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899360e79df00965c1a0af0f35f5f57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c92f335bd73320e4147191397843a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274d17e4027658b4b8332385cbc8133559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7e1a8b39f35bc51edbf818284e370560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a76a6d53efb35892a2dbcb9a53c08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d8847c7e19c76f18248989e76a627562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b58ea0abd67b00e3aabd6c38cc69b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad965e6f650a0c58b751374e0315c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e64e2b9d0b57e71bfbaa6df339aa0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82763080c831cd17402ead75ab668136566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20207bd5843b4d998326e12a75731431567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31c9dce14871a0697dc082690b779d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabcd66cbf34e5abf19a21afabf6fef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924b4d6b2575df9fcb0b4181306d677570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2b169e867c309010b186a364d5bc7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699ada5b3016e6e5df77278a3400009572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>