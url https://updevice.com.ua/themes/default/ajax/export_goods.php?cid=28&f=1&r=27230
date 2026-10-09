--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c54e1eb7355eb51f5f9cfd1783ef71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234343e78c19e3c85249c31c41cb4bbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47b532034869104e41d907bffd645c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398905151174660164bb7479b5cad3874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef068ddb782b1203b0a75c02724a73ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b189aa96b3d6441c513937cca6cb706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d904a40bb1a7dd51c660b37082885387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60503fddb183932c67edf4f7bc316fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019e533a310fd0d0a37bd3b55de77f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0eeb7965944f279710c3cd617735810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633502a4b0a3508150cf63c65309437611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dbc164943f0d6516befddd624e30012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f350842d151f5d625f182cd1ebe48513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70825c4e33bf1b95b83609b02326b2ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb28f9e33d43e6051ba7953d5c704a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d79a46c438ee19af7e72c941817a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4e1d45cf407498af49a7b6fb4dcc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9af446485a29fa6ee066e4347aee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f21b24459e6eacf60ae5cf8104aa8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07e455847a48af1dd0b7dfbd21466520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc6b2f6c101cb9f8daa8aa60954caf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3af03545c7496bb237d316ed9aa922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2eae53151a1972b5b4c18a6fc8ce323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712856fc88274278a5a037516faa77e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8425bb761ec85b3b852e4466079941c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa04ec83a70c91a1a31ab665547dd5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aca867cc695c4330efd00fb8ec2ebe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653e3766820c9030521fb27d881c0ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9bbe5e3079110fc8f64097763cf9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cad38636f582e431a898469d4ac67730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f301f77751d8573880831f88f4fdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618954bd83b9893665d11d07456ca4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cd6818659d700d09c057e6970b71333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b371405d95c1e573837d48e80be6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbcf5bfc6b58076a831c309e1aee9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf86fa5a18743e9d69058a6facf98236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b47e576fc7b25a38215b5e64a64c4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34314de0931e16f9522bbfc3de151d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f88442d56241f31dc8f59412f53b8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b2667c9a85ad93340165ebfbb6a6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05daa510e76ac451e68a025f8b1942641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd1074bc9590ad1641460ecc06b92642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdebb118cb8225b5c35e2751bf7d51d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6090d52175eb6056aa54e139624c8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0cfb19c8d65afeefd6837e52621ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d45f85bf5fda5ef4751eef80958446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e130a4536c631da2953dbfe8a64d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca3f4ea31fa889a2dbd9b7c3991d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef296b7de1efd938c91dd5646ea7007649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bf3181a2508e6e1d513c19332d34750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0695be87af53694bec468b494cc43251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822afafdc83821d4b65d9759dabbb6dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2446e3d7b873ece52327974b45e12553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ad99ab6322cd7b094ef4d5293e23754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32d1f898d99fbdc83beff8e336636b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94784dc4c97eef6d34e67b799db5d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e3dd22cf0918f93748a5072a9195c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387aca5a8b85454c0c0f2d669b3b27558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f583e73ea9796fc321df33d665f97259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fef31dea25612349f60d31bc28536c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b69e63732d75c25350a91b911ad6d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d62b0fbe5d7dcf24079acf6845eb8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d642c3192cd8d15e4cbda7be22b2d6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550eb72e491ee28c0084525b7865d0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a84c31805d6cd603ee76412b31c4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd623b1972bd06f94ce1625643a3334366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065988ac813b3e2d737a82cecbfe532f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac15611683fb21522881e742c9741568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b588df697f615beee322ba4020a3069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346198f80e7d1dcdb42af30d18c0f1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce6d381dce701ab8b8d66ef4b0478571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2dfa0b051d8d992b261d34f6740dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d906afad0c127a00a5d145fed246b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d4b43d075b057a81c6f6a4c6fb9f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bb018dd3f6beef2ae4adab08035d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc1587fb5b3aa017a58af03d935af676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3e5e18aad6c6f9db4e20564a3e62777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a53042ef786e692d3a19da5cafa8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8fbe262797655a4fe62f3babf061e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046270e5833dd9d7e5c3d5006b19593880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ba0641e748f35e79f99b4dc9c6cad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5048c96dbf7477303ff2ed404e4da9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e8d61f0be86a357bffb68c825658183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7ea50a24e77d10799d62251a6674284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747093f1aa1ff00e75bfcfc8d0449a7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617a2ed9e2b6477b5a525445ebe022986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c7336c560b0aec4f5815f0b07edcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aabd2b0961475b2a729f39e1542a8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0b80df78c32852a4d015fe68dfc2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00506b5a094b14cb8bcfd560a9b4e9c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc75ee3674e9b5d43402acd3b87c8d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae93206184e9ace952741a62151c51592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d164caf2414ffdce8b347741598df2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf3c92bbdf3fd99bdba291b019c82d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be58adfd2a0e7932f8318807ddf6ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409cac34fe9764eafa99b324b08400b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625749bf057b053533d9668697a36e4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c31fbfe3bdd67f618f4d4ae83a1ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335100e3f20b92fee2feb594cc184d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7db727d1fc5a518e2269b88fc89525100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85b298eb6e04a41f50b75465381cbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46d253e8e2e49faf5e531d44c62a91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978944426570611c01e50f599533ffc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddb7f180a4b0007dd6ba136733ef2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b9e3712ad1bbc73b692c659ded491105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1bf727c626b560a1cd626b00f67b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd46b27957cad279c03e780d7a01a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a099f7cf0606d66dfa109ae7071fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409ffadc7586ec59b272aeabc784747109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523fe971e662992bee713ed34dc1f9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e04a543d6f4a08aa44b12de229791111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0dbd77be83ac27bb1403811b831fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104941293d41a47a0089430010e3a1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb508268ced59b3bff5d0d011ec1d6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6f512cd4dff34b5de0cd86e8d211a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda1c4208f76f599b01e84b8f8c327e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bfc41b76379649317d01b83b3267e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ab85e4a883fbbcc2c18a59c06f06c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d964af73022bbada04bd80125cd83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab391b0f4ef30b7ca2293fd9b72fe3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc59e76116b9b903001cfd711670dba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c50db97cacd348b4816deabdf915fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c87ded83d490d992b74847f9af34d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdce441f568a77adbc407ccbcbefc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf3884dbaebed12200329fe01bd609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f068ca4e67dcde4d49fe76313479126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db9ba533ae0f7fd41a9f16281a97ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25f471890c3c0a09096693805f1934128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd222bee618243389f2c2fed08e33ef4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329e173fbca6a996e4274a8cfc0f69c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269d834767ac722bb1dd4e87ba78351131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90dcc2541535bb90cd9e28a544f20e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222815906cecb9a70f467e3359788f65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf379783ac520c3986acd9b4437df0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de8c9ed228c3b21a56f335a48ee50f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05801e3e5ec20a861ee90253312f87b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c88b6ed0fd7ff172c5d53ada4e594137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822a39950372a9e454b698fcd9f9c93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6f6e33fd02e976a653ae9ef95cace139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe3ab29e495f03cc43bf47be85dfb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789acfd4e6f15edaaba4565b342b49da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22e9f2bf753b07aeaa84a3dfb8a6d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459cec184d3a700e1fc986deda6d244143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a687c692f64084fa738ecc017df0fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e69c351c2f7aaaa73e8e4abb301a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650107607ed3f9748a2b4bf5de25c0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fbb6946f463974ae8a850b3f66541147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b298ccaf5627c4a176202a87847140e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da8559a8c0d3b102f0237d2e9b1b74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e910ebd90e34d831ecc7c1f50b16e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331838c07655bfad42043793d79871b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddccab71d8ee38acdb2ff24593d727152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6cd697381d9f36b19b4ec8f713316153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2954d81aa3c91e5bdb26d4f9996e7b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb54e765493c596aa1a06fc87fd952155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84129865e7ca8f38a5bd38bf619e1fe8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01933236d04417699bdbdef23ced4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eec53ddd064a92f9b288dac52896f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7bae8e87fa68b5957bf9ea216871f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226039dfb4bbd090eb298bcf588b5f98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd69859f21675568fe121ca4438f5b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d123486191ead10a10a6432656f507162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296394695a0c93c842a4c935a0e7bea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd8c4da925c684fd50a60c87f1f712164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce0f15182caa7016e5b3f4f6d95b0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb48b8f4e85d261b0dc16581645736166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280b1e4da5324a35d0002cbf3c7e5b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1973dca2cce0a7b2c79ffe025a8fec6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4112a4fe370f6cd2c2887d583accee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d186dfd94e357c8bf27219dc92e39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853704594d8ee86b8792e580208c8c6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a7299abc5f52ecee5a308409cfe75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8f47fc9ead45585033d0d4d3fde99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb65a4fdf82da98f093c7f5f94df335174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997bbd74f4bb6372174e274a9fb568c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e2b83992842d481a6df95e83c66a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7253e8310475be4f27c24eeb9d83beb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45431e11e6ef8d4eb8a1cd03e80687178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdcd10cd1fabcc078ef94ccb869a25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f027122dd7c0b8cc6b514c6ea0741e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9ebf06da755808c68553b242e2eef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8bef3d90a9204e9c04176c0088e62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759b647103dd383c1ea6ec9a084611b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd965c3f90fe7e2092260d66af2f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211b46609d97c8a41501ccc58807c45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2db8bacbd0a41d54773961ca7c2f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d599758ca90a21b03bd60f7c2ee6fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a324c044c969288d2735a59ce3a664188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b04d1c97ce708407dff39532052a2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248936bfee206f33847c52071d8cc2cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9068d54323be1565a90be5aceb833191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2db7e0756fa3a665303331f82c2ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7728258b0837c94e0c28d90b23a42cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfa30e651aa7fc79a6949bfe50ca84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a75ce76f78461629c34c312283f297195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aa2cc88e162c58966f9179cb832b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ee260505d1e3b10355c931d262b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f675d10a76c5a8c06c6ad5aa6edbfb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ba043ee22777614be38ce048f22f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa1b214a4e29b62c934a804f16c346200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947088fcd80d55864f0e6fc52ed18283201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe431392227bc66200130140e2a3d49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50101a33ea5705678bf3b68c0c82ddf7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae5de33fec1b0d5f80abc7a40c793204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248f16d321d2f9bc7df2f8642ed1d21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b429a36bb71c4d8de05254cbd6b66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e58836133919b227e0b7c3e098e055207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a31b32e2263972b7ce1175f8612092208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e06a1cc98a4f5c922d7ced22259b8d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c718a719f53378c7274055ab671ac77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5493d5bf577e9ead859b13bcb7bae5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d12f09fa900e9325e8e0b1567e907212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb978ef6e877f67f6e542563c2b1c4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a0376a90e5ed91cb6f73b7923760214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72dd054d58adc87eb9d55a3514caa1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5a77cb0b7381f858181c76cba4f46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92d340b9012643d0d1aeed2025c898217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca98f82ee0bf6d88f31d084ab121ee5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdd7f705dbf14df010eb4a8aec65ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc3fceefe0709541f37675cb7d3406220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821179bf4154ffcae057c1c2d974601221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee910bbb97cd71c2051504ded86c7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199df021fa8e4c795ff4d4c43c49c34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c937fd6798ab49ea372dcebca567e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11174cf57a559d730a75befde53ff107225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd1194e4149f510466ec65531aad82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e38bcdeac060d7f5d47880c37f829227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732b6582c6dc0bbc8442e6ea8c5b3d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773b9fc05b7e2c5eb695583c1e7508229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c49607131d37e59a18ebf8fe4dde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4d152490b9267c75c195884140cc6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c2ed6edd4ab2fa296e3b70a0e0a94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e59ed061c46b79ea245b62091cc39d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5a86d5c0cba77cf4ca7ae70c84ee4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac524cff79f5e2077dc6b1c83370b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f37668108470179eaedd6debd0831236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faa78506618f89fd2e758927d73c19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a658360cfe8497f8bd9984a51df35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b89d943407c6c9aecf63f4cb08192e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123949a2f3e736f521f23de257610fa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24c1146834baf7deafbd50cb131406241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdd92ab8be30859b01750bd3ed5b1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72770390d15a1bd7be4d04bac18cfd79243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb2061febec7ab6a215c89dee47eb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2992efbf1df7663968f1dd9a18ce76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbec98aad133f5857870a79ea845777246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fae3078cc1354f7d7c0b860c099ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50553031207e3c87ffd5c875f81795c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ba0b4f33ac9582fea59099ef5e9dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c2f309fa52a62147b1e465ae3255250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713d72b9d09e5c2a046321d964105d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474c73514e48287fe439aa20f6098b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed37fb3adc17e05e4cb217f6b8ef18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abed06b9bd95a394370a05093fa2ca2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe4313d3f9e777c1941d55a2ed6cf6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e004fbd0cc9f3224ade73bcfe4cbb8b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2c156c115bb36dd8e29ce809a5041257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef31b5d39ff2453a39cd043f07e3f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92803065db643aa0597b95712cde543259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7f99fa2ae365fa2e760ab7e7955fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566c8d00af699fb1e8d75cfd32d3016261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d5a2ab9958bee1cc552f2b9121ced262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11a6f0eb8f95758d2c4669848fa240263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6353ba58df408f60ca82f1a9095866264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071064afaea2892bf4c4a55e77792a92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522600c3b321078faabc09e9658c8a48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d95a0638f9ff9911aae07d5fd13c33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d12b0800b8f31f21e858b670c17b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be4e744f9493f93f4da1fbf9511784269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd67f544d176785c53335dded524b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e01dedc41f6cb990f4bff85998d47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e71aa1f620e7b476bec140bbce333f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9a082179b754959ca08ebd1cc0fc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb485e6a089f28eb0de97db52ecfbc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef15e94ce9eee6ba27360fdc7016e64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c180a7ac37908c930e2c62cae20cf3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fed281dd6a11afb5747a49c8451e9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce2b755357e96acc4cf51b8f981a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6db13cd193692400f12d9d5d02a9f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef8d7aff10dde4be5e1da8e758e0d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3533dd309c52e59f274d79dbd7e97281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecb5483c6a2118d349e4af587cdcbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409683a0a951bcce878dc02cef607915283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba1dbbbb8535f05f81c2cc58d73cea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e499da7db5d2ba11457ac2379172c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973da7d434992cd20bfe09fdb6a6e57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642550ee44a1125268a9e098ea3f0dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9def9ab2bfccd7f475650bc1696e0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efdc0372ee3f819a56110b1b1a9d59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320b7f2692b2015c96f9b4bf9a535ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260078d6bfde75c0b4d4396cb80b79e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cee207bc427949e18b4c0153c49027292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5ca38cc5711dfd4b2957812e76e66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b45129b5cc8ce9f33ad658629c8fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b17717cab1f2c37678a09ffca6dee1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f259d2e86899c769010ad2992679b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b7df84102ff74057f248c13cf7a72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5c1373b4398c07f6a87ed53f565c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73598c159a113d13b1fec2562a7c6ded299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf12e3acb8b678961d1304aea41032300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659e24441badde40d41c202bd1ffe3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e29fe97d54a808f3935c220e143be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58178fbe1a407dfed7e5459e2ee1e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb7c3f64d0d063121a116cc321b036304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ac9a0fa2cc8b7f2c53af5e062ee11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f759e5df2183f706343b455d31032ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ca8899d82ba6e3a50ba3e45e3064307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276600eaa715ff9d6ca9b2787151561a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09322ade24740d4bf8fc13facb31af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed375ed7decfb909e74a154a961249310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770003f9e18b6cbd702224d77d86660311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14da0790177b9f50b3e70eee89fd35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3d7ad7d48eaa804b4e7468c84f02d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b373469eea8cac8458e25e5f4abafa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d34554f9717a6bd170cd02aa598e79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4069be1ec1165804179517026dd2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ce06d1a9dd21176b74e1bd5e8c2bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3697774512bfe02bd6456ab2097068b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452c1b2f0fd18b8ff66a1172d5ce9bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43f4a991e605c62c3dc3ef13f7ef79320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869e71b9c5353b5a555a1e60a6b634f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4021e4be47dcaa5a6dde61552ae507322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfc9609ccaa10827612de41cdfefd8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07253f7d471de448e494d1bf6efb06cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a682b9a2eadedcb6bf8e744619ed1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6953e585188babf6ff43c3b131e1a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eb2d167b8c179a918a121f12db95d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00f6c5acfce943bac2307db64d201b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e768b3c6056e2a859a7ea41ed992e84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b98871e8f765dd563ec6c394f4386330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c37ea2640626c05d4aaceb697f25e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c4f3ee13d770af07d1f8723828f75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0963add025290f62d7c58e8b8a5c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b733eb0a2d5739f7e4c96a47f91e87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff5f417c732201b03648ddc1d6a848335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631be30109399fc2e9f5ca11ab971e2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30d45a0803697d6ce1f5aa6c923fcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875c324b35a3554aa371a3743c09327338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71675ca278e798b055ebe5e77575b327339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67869608be035600e361a86922587dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f6b4e53533bd9fdaa77593a16a4e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913cc7c404144ed3acb097e6803aa14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d0062a421e6451fb434d22a266b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5d0931f981a23f3156dc15c1c8c60344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6210211e284433e440d78d303449c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3d4fafd4dd0b37686c6c6bf36e7b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930c9d59bde9402f41f0f326cb43eb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4cb1162253aee8fe6dae734233816348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafe38a49edc864470fa4a532050152349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272de427ce7296a565e3f768af6b07b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d312aaf14596881aed58b9c4c1e12af351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dbe891b5e20cff074d9f4210adb91352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d2e0c3fc2ae6b7cd646f5b556af28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a4d2e3233ddcd797dac3fdfddc2a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ff81052bd547cad1f392b56643967355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae98948e6ccdfef58dc3d1ae5b1319a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383fa1e6832be1cb0bfb88ea675d319357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc5495e0519f9b289f0aefa0d94a78358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcb44c4eb0036d837c80d3f2d3695f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61c0aceefe1b590097a12a1152c3b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c5617cf49d18b086e00d80ff0537a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211049ccacabc294afc729b53575c7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1a8b05da6f7dfc206926471cf97a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027bdf11628b27e8aed824132c70fff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95096e444bb939fc108ebc839d8b9030365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411a858e5fcd1861200987bdae83f68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e4489921e59d70037817f744ada16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dddca2676b4788c04978601853fda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fab690a82fdb882e226dfdf158d60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d8ba1e164c9640b01cdac6783658c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627607857b4b81cad7318a60ec2344a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b6e68b43469d5c64e8dd672e04e9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed9f922ee5663f363e1f65b8d4d0bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830aa7ef898fa585c1294957042a0729374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a134ac190a294062320484ad9ef05375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e234d7cac082e2d45b2f584353b0be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d38d57c27b6db07e9ec2fe0e251a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0f002d7fd52bafd49c0092a491f27378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f2c41891f7f66c8b55dbafd2b878b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b05cc17c9a23bd7a50174e917b7c1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600c09425dbae09318826fdacbfa3f3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f2f7c16ac0e2c0e15e458d0cdcc33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336882a8a787dcd51192f50dace08e87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aaeadba8cd7b7a1f932e65b29b1bf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e84d4f35937f06092d186d8a2dfb14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e8a2d4ce807e3816309d61c487d4b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9ae8646e9d9631d82edb3f9a7ea95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba25bbdcb549bfcb41b82e1f95290d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603079567ee02baeb61d18a70b4f8e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833faaf45cbe19d4295f1c2d3445d511390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c4e27965343dfd3bfdf48e54bf72c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41688b0a7cc699c47dab9e569a9c2d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6837ec3aa6ca1abd12a8d3a5845ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40eec700c866725c0c38df6cb0e916394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d0a742f7f2545bbeec326e8973d0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1e2ed047603ce8075ed1cbf6fecb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f0b023c322e856ff20e73655767e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba21d9f2aedc350fd87efcd7b75dd87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456faa3779327e0bb730f0a99f711987399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339bf7c6b19edb8afe3008bae8daefb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48730093733b640bb1324e36c003d26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dcaf0fafcd66cbefca31f9cb1f7c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de13609311ea43edf143901f125827403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c3e172f2b64adc13f287b6c81ca63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05aed3705fcaf7bf709c75705e7a14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231ae699627ffb0c0d80edcff780873406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9256d2c000f95f9ebf2b0dd3f40d98e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7ca6c92f4311e0018e97f0c3e24d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434b2d83148c2772b0d63cc5530c205409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184c134653a10f2eb21e2011ba19c6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d24a34bf6b56ec8a7a1aa3d31f92e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0554745b3eaa4d3e15a30743123fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c25acfa4124220a0c4b997811b3637413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac36639c298ae8c8678701a6f8d2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d917a3d315150f5775dd1823567245c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390a588920c429047bdd3ed294978a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef402e792156ccdc2dae8a7fb3b57179417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8e09b36b213aea3afd357e2ab16f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c3bd97d5102f5359ee399ac557ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec134b6d0db0b97b9c811e0c5ff3ca00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d9a82310f86c0e955772a7b3a7c2f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0b6644720ed9257e27859203abb2b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2b787d0790a856af82acdb3c42e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3debcf7e528c53c90ae53d0a94b1918424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b0688b19c7d4db06471d6bd17a68f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd28e0bef712b77b0f0ef5895afd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b19ef6cee8b42ff07ee74379764cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b0f254cfa76700a476ae1e8cdf5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea42b368c0e5b82ba1ff58df41515b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ee9974ec2a24cbc4fad55881ab887430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d756ce987b69a7c3e9dae7063edc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3385caad829fa10634490fda1691ab9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49826830c57af9b0bcc205fedadbef39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27e0e318adda32e1c96ee515bb8103434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754beb97e1a1f762bd8148bb5991f98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb34972046cd6bb3fbe705e2eaccf65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2265617918506561665f7175c80bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe00b1c1c3d36d1637cfca6f810f4e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8679d480b5782ae4f052a73f39e00b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd4dd32fae2970b9522d549b6d8b6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd46476e9fdf2a4e5c285106ecfbc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe22720f4a779ae64f9d7d0be05c0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653f02c84d841031129d42c51c71538443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749e38e015985934d1702912d982fa7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe656104caa382c187de91e46a4be45445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db434b45ed616c56da44b0ea41f08e76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00c7986080d1b5b14887a33dbf9adb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe781ca1ec5bf211c5c0678649118236448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f72f195821b29c24f6a1a0e85c8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1120d9a9de8fb6a3bcd438f8c2eab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114c88dc0e159d4a7fe26c5a06617e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e1220491b4352912de40f010a4dd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a9b0eedef98523052440a37c96ec0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3d216247208fea8831945fc437b96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9865a9a12804dd4fb173a7c1adc5837455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b967833c88e822dd86d934df23644f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a469a33602d03980a48129cb733b60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d716c5887eddfd653a7d8eff0ad0db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590962481abc9ceb66dbac6656b3bba5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a95bb1c482889d3a415a1b8032811c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846e7c5a1d4fcd19e8c2f3d34be8e91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47e3eaf80c11684ea0095aabd20cc1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cda74d090e5623d0f379bae6a3bce5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6bf1dc666cb3af2711afa20018846464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642672327a165527b28ddfd75392801c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b354c1f09954ada087836ee089fa1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0532b2a3a2bdeb8cff2dbb42a22d5e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dff92c9c41b8e4526be8ea2afc5a32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c511b57bebf56ba63f50c75b253e727469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdd6a13b47abed917dfcb4acba5bd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d25a2407b7e3331b26158c4cb0325471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7697aeeb39090f08edc2f5d1a7342c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71f3eefb042367a7796b9e65b79f87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1c98b77cf2811bf6998f02f8ad4d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e640bf250fc3d0b34db0e4bb2da2f0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ff0551446451ee51d1bca6379cd88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437582cde9f4b9820ea17824d3569c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a0b76b1cbd94de7a4837959ca5c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cc3dac2a033d4d0be3b1bb8ab062e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24200007004854f93c1b7f6a23db11e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d0a71b43b44b4397d8085fdbadc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285f0358ab1b1d960b2d7d919558393482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8133371fd8f010dce0f95c0d1616ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abad3cc42541f3f0c7fc36c7c03e383484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5865e41b9c83a4545a2ee2d355cf53e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cc8c2185d514c33747c5d3edc7135486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d536093b69a394b1bb5357e89f039487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2877d74bd9d2347babc1b28b540bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a3a87565851d287eeec47c7c0d779489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6d0ecc6b97fc23210f8468f7f2dc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee748f78dc2f504401e93f650680cb1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394694bfb867504c1ac85fa535a6918492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804101a570df2f2ad93db9179c002b43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f0454933342aa670f69544b91d82c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f6a2569ab6c9082afafe4e69973f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a1786a3f899cd45e3a115d055e514496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10465b2022217d5988bbbd0cb598c0eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517e3f7f0499691a90b580440a4cedc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc572ce20407e5b1ad445f3eeaa029499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6011e8bc24bbfa5101a610307d8eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09619f342f67c6a5157bf2a11e9fbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313d202b043c8a30927d697bc73b207502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381d43e80d3a49c37a4a8b95c7e4e0e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e0b96e00fc905736206591277ab32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e200d14ef1da1a490bfe1b4c6cdbc0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87267c7b660144fd3f2eb1c55453c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795b3f1c55e3934717e9e04cca3542d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e9616750809a2909e1a537c08d0e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae3e49d890aa13a5c3b4ca1c7d158509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4c59ceef1ba10e14b177bfd5897b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee55c55b248c8335621182414a1d56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64227c0923fb12ebe27d7fb37592df9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f081d74903323da634cd987731c5b9a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb8e475a060ab8f08fb1140f1d6d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bdce037eedfa9fa3e0861f25bfefe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb90e4d26ba00aacdc90591c55a0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3c1eac505873d2c91f641c4ecc67f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c0eb6c52780fe12dd25c429ce1034518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76657e33ed894aabceabb832ebeeab0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2e59bd640b186db20f950fa81cc16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb9fa177c6170d860332be47c4aa4e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5605cb28e50db289b5889f600cc7cad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e7b07a959742e8083e8c07227fc76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba199b8cd4036826fe38c292630a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062422d8a0f114eae6fc4ccfad4b8c5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2481a8bb5d11e399c7f9273ca97c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5068068486363df5e35c3e8686ff429527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c8808948d307b876cb2cbb8f1fb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ab38c94f0c9d9e3599199db7ba927529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb65b17f54bb7a52463ab686b0a77e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dca05f42928d38f471e675c2904f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf514840a03f284ea4d6057013a4bd7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a55be933385d8ad0e80baf6f3f817533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498842433b25dd8633311e6d6bda57b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bbd76230e4e0d65fcd521ac278832535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ceddcd4a804749f28e868d727e080536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc200e79f71b7966171d41989668531537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8c29065ef4934c4b267550536bcd9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425c4789ec79c70bfd44d3d0a30e426539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c80f6d11d9bd977a42330e5fb41305540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413abfea5a4b5f176b9208c5120969a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db9c98497c102dbeca0a1c0427fe0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323240001dbc5553a337599849b07d01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b220a4f14b480ec601112721a53dc5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92cc5fb7da5de98fe748fa9279ddc3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad0cad234e957eadcb1d561854e590546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c963c4fd633384e2b7047fc3a358a72547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1200fc3f21f65cacd1ab3d05e966c8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159a96e5721ef400b14c6617e910d45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa138521bbde26739130c686d203ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d7b0ba3cbca08f0a6eec949607d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f40ae5462ddf1cbdaa755e705de23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33cdb3ff97db8b16642692e6749965553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d303501373757750504c15d9927f96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023f99a9373bdc16c1749b15366055f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb43594eabfa8ffe2f0e424713002d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effad288d0912991e256b802830ec0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677915b010a317f6c8c7c4bd237e77ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55904bbc1b7ea293d6ce8ed1c7045637559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddcc86a3abf60c3a8d72ec83e682e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd69a1a04a79d6ef89f4a6508b0973561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44851b654095e9bc8153a3f0a2c1cdf3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209aca71fb04946badf20f6cf3a6558563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968283cdee6438e0b61456d9e69f73f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fb999ca51fd8435da8aad00888185565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4f9efc8c89e4b441b382bde1f29a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f4e1275659aa1fffef693b1f273be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6f75ac38df7447e22eb04d786d69b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb131c0971619e76d6e7b12a2bf43e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a59cd824d4d2d97d8a524a544892e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc1b75abed6a73df162603f3bddcb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701797fbcd177eb1664d7554e3e361f1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f089268716c710bafc52414a2cf7521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea00bc829db4f2410113e9ba1fbf672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1dc1c80569dc66e19b4174da0deae13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf984c5622ef220e3c4c9ae2a7dec64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da099a01b31cbff352f39f32735bfe825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb276b9f0b6346090a3df0752acde3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b56fcbb66c1125b1a67649b645cc977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778736bd226c99c4812cfbfe1bab9838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec989a27180f0823ef93c362a6446359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75d3fde761dd3be08e7b8a2f32990c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17037a6596f82a2beff5b8376e67cabd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a255dc6d71a47f0002f60f75df485d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda039ebe2dda623c47cd97a8b6afeb213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955626f83b5a93ecb47a982e725821014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bba39dcd601fa3fe8a5f952212bab915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe51a0bb19e0e4a57a98569481c751316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69b2b293c2c8716c124c61549769e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf3baa0769b98f58d38f993e3e99f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba7d7d202641e92e7f7541efdd4db219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144cf8ba5ac18ab21c82d1ba0944d4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd58f57741620a3dcd82216957d840c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7482ded9e8cd917f085052495421a422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7977d655a4abd2d2909b53125ab6c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc5dca89d89570439ee0433352d4c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca363fdad14cf5258efa43f6c833802825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc0f9623d7894598c10f3e4468f5bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543319ccaab0fce65738a2b99aa7ee2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ac40dcb6875a03eba677b92e825a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863c50c4c69beae40caecca6e9f458229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6cd63a29e93ed410b652e3b66132130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d23755e813222bfdd3f9c7c47b438b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f071de70108936f0a31066a23adf61a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fb0838fad73d2fb0fd330696d184433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25159d2dc11ca2fab93a1e5d4644ca9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1891da32fb6432a5e8988bd5a294fb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef8f2b273f0ffd38186da2d3b1b51036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89606d61204c9b164a57e0094c6bb0d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a94cb0a48d0979db62f83c5bee23038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228c4061c9451ab92448c4931e2fff139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447452fbfacefb3e7aea19696ba54a6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b90cce081efe09098a294ff0708d1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea405b4bb9770807e73ceff9d9b40cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475418def4eda7e1cc3849111abbd64a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d57692b7fd9ddcb16a738214d099e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25ef9fa9b9084b83ac6f3b5d81c35745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886f44ce0c0f8827c598e79a325b74746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dc3e431da7fcc42e8a855c796113747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077f4d678ef2ea0024cc921f4ec134048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bf1478cf21190c1401aa9c7fcb91749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe779c3bc5e50d082b7be5746f28673650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fb724025f2c7af684de645807355251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b43c983efd9d8c73dcd404522979f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2761ae704c347d7fc8f0f00d3b9f64653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e378513f1d6d7e0b727ba7b31ecfa654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799246942ac988989baf443dbe7883a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa17239444f055f41ffd3c3eb6d6a1e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab233395e59229ce68b5f9192093dda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c253a02186b17424f8d549ef647a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998ffb626e579a271815800b6ce3f8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651c216a4da46f6dbef5f066166ec7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad662db470d4aba8be95e322d011de7761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc785b206a2b65f700a316201aaa4a2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cfa4d352864fed9727b51b4df124b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f584c1e907ceae70351ab5cd4e130bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22591c967bc7a5dc5ec88b09891d95565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8407f6f6d329839a1571147a1a4537f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb9a319931317de05de1618eaf4f4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fed105b3a8d38b7c11b9abdd9a90768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dc16196a5b7cfb61823c66c30082e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e99f050989a0d0fa312cf614c9d5e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae909fc1763d1e52cdad61bded324071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d546a6d66eab45e3ce13c20adb5e4e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1f7c0d0f0789e0e7f55270d70157d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4049b005a9254ecc4fa77faa56f53d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae51db946b5df7cc2e573424298df975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170bb4aeb57848d3f7ea8b215fd581176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d8942df3ba1de1575f2e87abdfd1f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e51f753b27d0e74a23c33385dfc2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af49a8b6f427634115d4e6ae49306579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d327eda7e1711a83da63ee785cc7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d826310f24605cba7ce838201a6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090b43a84abdc9f497f0a0f133bf17d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e22c934adc229615a24f84f5dc5cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccd6e4df91281166b83871878e361b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac389468888574c327f46a6d10c521fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd09f7907c71ea3bb1147ec1f3d4e1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36e240ef4af606e5e01d3dcb7790e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597facca856d150dd2f1c2f3dbf612488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9355438ce1ed0eb05222b35bb246e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a05be3df2e3bd9ad18c7295d37ad890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6f82a400c608bad778cf61deb3b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd7e60cadc8b71b577ba8b9883632692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97de667ebe9185e9586edafc13d0fac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071b8b2f6fd5e5525229ab46b6d72df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b6c21e4dbf28189e94f74e1124d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af27c05dc8c81c981b4392cfd1ff3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b047387c24a85f7f4339efe49e19097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6fc5a7fb9fda581a801e339bd04bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222fd6af85306d7af7ba93b15f0a9ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb24180e8fd399720ed6a567cc8cda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b7edb392d8e2d3f8c509396cabef7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aed83540cc580ee3626c1430331682102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f57bf92c1e523f692a60dcd3e8147103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc0890970bed412279d1bfeb1fc3a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d366c36013b9dd243c657e48d6bf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826a0e0984a109e5c0bdde8e392c016106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b3d57726eafee50332b8e0bd6aa01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb368a28534133d8c3df5f94f15892108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83bb8f8de2aa5bd4e9a8c93c0f7930109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01370b82696e8ebd3816bf21deb0f2a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492609162b4d606e552309609e1b0960111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cddde459b2a8120b0465511c3a6216112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c050db10153ac7f369946a6286e52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163141885633374a96186e59a58602114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581a84e2aec65ff798990337fa7805f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507f011ccb8f882be71dc56ef80fdbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a857d911f28ca4f8c548a1ddb6d3db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbed7e374eda9cb2c0d83612a6050c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907eb15fce44daa841d102f3be89ff8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cbc70e15850e727737411e057997e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a5abc9d943f0256ba33ff9bd9b85d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ebdc6522cade1fc7317c4f408174a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeb113c959f9b2b6980e0ba8b33854123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ea9b2d53036be1178c5d516549f5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43b9a45cef6bd0b47eaa9f568ec06a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fb7733feb58147ada558d2d35b301126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc99dc5519be22eeee9990bc3c9e84d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69649b4bfd9a19fdf053d27e66683fea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75563cca4078f2fd6a34b828122dcf5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d5c0a3ad9b7be98d12b5b8af7210d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda638b59e2d5dcb480a5a3c8f794b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb87526c167d9f59264b7162b68881132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64e5ff7fc5c0565f5dfe35489eaabd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cdfd9fa4c655ee5a807e7cb98af75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a19fd7574c9a21ef9433983638579135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55c07665011976d6368c2a5f10615136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df77bdf981fd2f5cbea04f3b1af4a5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff2fbd80185886e0c3ca9ac07041f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f1504dfef6762a599b80b4652dac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501883a4c1ca589512b957f2b718bd62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a0a9a4214ead311b8fdf3c781a05b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373724d8365ab5af24fbced4b4cb5512142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878868538cfb3ab07c3bd88b3426572143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2bbb2adbe755023e4981a5a032b4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19d8d856c3564783661c8c1653ea59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4190805746b3784b8e4c849d716eb8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c17f7893db101a0053bd10b92b430147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863981425ed8160f73388edd2688278148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c490f23ff5ca39fb3b3eae983f625149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea5ffd1ad0fe46dc223e5f3318ecd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52232936594b303c0aa2f349aa33cc97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ae705a2ff5f183b8ec437e8d3668c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5e495406738bcb9177506a99ca90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c816187bb6e36820150f2922dc4458154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7252b47831282664373a2892eb519155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd58f267c0c30bc3154d3ebbf28cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a8ef8dfe1dc20c1ed9bfeae781381157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace07c1cbd443623493e93e5763df11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f681c15e0665345248aa43baa33c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756176cf8e5b5d870d85d0ef93417908160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf1c56a01cc619835ca0a32536a243161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c0f584ec62f209d683eec957093b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99babc8e2f1e68aa5bc09d0a1558c301163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1637a34bce97fd9975ce01afd546e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add49757b80328f71c07f9cde35fa95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786d1553181445d52399315778d31c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed61e6e83bbfab069caefaf4764b399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6daaa242194fc118561e5e749ad32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c77ddb10239b0fffee3cbd59cd244169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3fa9f26697f582853398a5ba0a4d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4739f8ebc694ecfcf270f83dd2dd1d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eebbe978d979241c466a703c87691172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c0c23969f671da2808d1a116ee2f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3026844bdf110414fcf0c860b47d3b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075f398c6ca4f66f08807716ede2e9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae4760035321f54eef000afb1e17a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b4468fe8fe1ae346bb7f0aa75913a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c6e978c0ba559bc8088746201bedb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dc13bc64d7f9fe456089a2d115b68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a16890108dfaf4d8ecd48924dcd8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062c4b38d72d37d7d4bdec2b41c20d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902da86ebe329b7595eeb1997947249182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c03ff5b9d851980f0ff4eea1250a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b80a762b57301b5d7c0539ec482f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef752896482ec6ab852a523571739038185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bb79560e66b52b0aa854e900741ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9001664a0edd603222c68b39f1e894187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa9c7b93591baefc0ffe3cb0936f49188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7a42b7e30e4c18a14096f28b60d7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d696b0d71a295409c544d067d318a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00804dfb1418a6cedf3f6d977de3ec35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbfe86b06db3203e6d8f742d538407192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bebd010fda1e0156680651e5415c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa22b6cbbb0a089e8eacc6084a7ed5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94435e10a1d9c305cc2a2a122633ecb7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7179029dbe7308f67dfe0119bcd456196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f8652ef1394c5f668c84a73af749b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add44c8ebf949dee01786088f0710dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd687977341df05d0dca7e7d29231199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255a4c9f5a832db69d246e8ea6f3c1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b9fdef8420166f8e46d3e10f5ffea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2acfceb18efbba93d9812ca278d1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65210474ee098b95bc60b9ca1fcb70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e35f7b781b4197738bc212f18f515204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d0f40e1c06e82359333145a1332f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5f4fa66979583b07f0e9aaee14619206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb2c556799eb67ec92d0bb1a10bc33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff20042b297a49d9508186bc81a826b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c30616a9818fafd8d3ebc45bcfdac0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f4bb71291452197cca8207ff6ae8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc913e84cbcde17bd8d226ec6ca864211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41979bfb170cccdb5111aec747fcec2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a90ae5aec6f25da5352ed8a8a9a70213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9a16bc91ea4c4c64b1ece58a9db2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529e94e217968a15a65f710902a2b61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92798ce23e1a13902f7f9474242615ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e767a028dd002a1dc7273f3507c4b58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a3faebfd7261e416799907fcfdfc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876e6cdd57f5b4541e54ebdb98f5bcc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24166cac6dbd40556320929192337fee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aedc004cb37b42460b7ef7524bd919221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95149b636b7482c4dffc0646753f16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96fa314e7cc5fffdeae888826b86a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a8e5800325687d876f55c5f493bcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81ae80cad67d4f8b449bc3ef95dcd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07021884ff73651745e698c60f41e164226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798d9d38f8bc928e34b65a6bd246ac3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bf6a721e90170609fd968a2377646228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142f30aca3876f8992cba364e4b487c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53ce5431090f0a59bd7d189cb3bbab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afce1c13b5b5ecf58082442424ac33e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311eb13b2e69911829c9759d23c5918232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff803a3b0fabc3efde40f60d726431b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf554bbd84d6d32b6ca2581a67641e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc42035567997bd7cabd1df91247d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d8f1873d8762ed1f8dd1247336bba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909426e02965a5ff69102c296d6b5189237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea6cd3a807893a627d387b5376bf5f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778acd4cc80e49b2f5ffcadf0f83ccfd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e748661ad6b364667e6e6f04ecd974f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f508d54cda998946d1c8eb326383241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e178f3e1057b4b7bf5b534d3cae9f2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d03e110c7c9392b0c57d89d19059243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e39c819ba8065b988e74867f61ae47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a753769d5cd65dc2253e88ab0b15cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657961aa4bbe0cabb418b51f9207709246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bb424c9e79778c2e3b535074103a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df297d968e2c1e34576dbe4c19216e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2e3886817b0a61c4d0835102b5717249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed0ae451101ae5a55f6be7afb49254250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b746f70eff2c9c4b45a6ddc65e318251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bd50d6a9f8c255aa19f2fd3c573d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40149ed5aa9e56b73e2df8b6507afe26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cda135cbe746d378d8ad0a1a9b171254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82731bc9ec3191fd6798c5feb0abd816255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719b4314f80275e0570649b0e5b5381256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08835bebc9f4f3727303c7a438d4b343257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760a0947b8e8490976da94b14bb4843258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd13ec1e494a2d46c3d0f5cf01f3567259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b588b47285d63e93e2f8c12cebe18260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f03ea313781ba6abea8d2fd238682d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2fa03f8e1399b919eef9d9ee149d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970ec64673f713ac1b843a8a95e1ff0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ff5137687a6f2d04e1c23192a133264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7cce4f29f42d4f1592a71ffe0ab70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f1e2b1d630612301689710fbc0b1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6748b9c336b70deda5ecee7a4727752267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c1810ba9eb2a01869f57e32ac9d86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f9832840bd0235d9561707d422617269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322bef5c2f2195a4f65b98ad0c23406270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81196f30660c9d9695789fbf61cd51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce22fd449d1bd3ac1e0050bf89877b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e683902b2de464caf8e684957c15c6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51b743268e3b5bcf1ac10082fc7ce5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656dd14507246c67bc85c489b9ecc8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078b7691d666c3cf5d96da21d663ccf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85dd4a6f0b11d9d578bfe6b74cdc10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe27cfe858a1d0c2ef957b0995edcc3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee29f2664cdeda9bd7d18f2f4f3b3a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb39c9224b80e59bfbf1526cf97f2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e108f981a8197b41306d7eac7d1f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9b99721a34cb5f77dc590c336d4d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db08b8ccc9adfca733f3e2565b3481b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b7b99a04bb6745e26319cef7de770284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae89b4e1426e8b077f18f364eec586285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345064ead6e1c7627386d3d68a3590b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fd7d7dbf9c8b46f8859d3648b4dd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9712d2afb5a16e4cfd2a9f7cf7d29b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68192faab8fc877bd68b45f473fa5bd2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6064325af78091fe9b8218dce8eab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89cca84af9cf632a21e7ef4d01a30c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bea58d8df2e801e83f2b8448efb6cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46bf74ba177c43cd5f4791de2295af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359c801c24eb3a297ef8bdc3696fcf3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b48b93cbd1f2601335d6389791c036295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe634bc9a1e187d5ee39b15721cbdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bab283ad93f5a40eb0d64f2585468d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d30bb36363264a48b91024056033298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6d8b5ff01d2fb051cc4bdd610658f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d709acb4fb65cd465c2892d66be14ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a319110b0d871e259152c40f6c3c95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbdd7b4482079625fc0d223372845e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef10f2de602e421c39b486b98082012303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d3d7085759460228732043fb5abd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d278e07324d49f13d5f6188ab308d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6050a2861aec30680501a96d1eb2656306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0086b1149659277fdbdc36fb91ec5fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e449752ebd585c8ffdd72f71d7f10c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7bf9152b91bf7a1707bdcbb43710a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f17043cb5e6841ca03836ad93a0a5d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452732a3359efb0662e2f1d5e6e10519311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24144a2f2bddb7103e0701149fca2bae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe681f1441126db1b0d2457dbe9eb09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86ce69455dc9803463e051c0026e67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2639f09c2ea825f079df6c6b05fc5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68746e8823cd29fc11ee2f42bdce6683316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de9a7a4c91f4dbceb802a8937d7b58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa3ec0978df31f272c0b2e2321491f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51720c73a67aa80dce88c2f85789b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c577dd1562fed1732312d33cfb5c6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530391f71b91f2173e7d2c4af0245286321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100503e663c9b0e423bdd47b2e258cef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c21ce4e8b27be674f532eec266b24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce8a516a9a2d993f42540749b2571d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96d2e90e2dc531707a149bd454f058325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7757d0e4e380e6f1964dd3cc33ced2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bf7460a13339d851b7ea6cbb60cad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099541e5b7ec718ae4294a39ff5599e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5671320140baca074f80e8bed328c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd4bda4a86b1b27cbdede8594af73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5ef3f288b86fd892d13d1138e2f60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70725da3a8f2378679bd8c69d16c42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2c768c0e98ceee255bd181c742d61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ca8e8b75dcbbfea192c0fd278b59d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdfaf774d3e457eb3ee5e30b7fa745335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a750e1abc6803ec5f5ed46253ac4fcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba98881ddbebff50affdd5e8f8987d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff2d8c33723e51d2e6cd653d1f6088338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450031185b7f530ebdf07ad197428751339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d06cfe0ebed26a8bd2948b3b4c556340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152662e827ab100cdc97a12b22d4012f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f6559ccd2ca3f0fe6277ece210103342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9148810de38fa9e39f1c849e19f546343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ffded78c2599fa456eb702684d570344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a9f030f01a82004eb430396c8bd83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab38e735497ce5b0d8ff16dfbcf0977346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201444f24e4bcd00045b653bdbfdb81b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36e34aefe600093a2467be56d7ba03348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381c1c676de7adee98d96c11e685a4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d49f52d0d0602c8e369f8f057d12a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f643bd62597536d5a7f37ff02cf673351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b328ee5d403ae7f00407a4f391f130f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3480c7e0658fa3158e3c37be726615353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f8a1fc9151c7f9bb13fe43c2a16a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f652832d04e0dd8807fcb4d9ddddf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e6ba540a958e7ae025088958068e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d3a29b926b2c174056d81f46438f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8f6efc4fdd734340d3ed050bee49e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2be9d8436dc4fdb7e394b47a34394d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d263d141dcaa9f83cf0dd9385c545360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9262358174a36867d0616d3674d24d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278fbd88ab6f01bc1a51073c53cfb5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142eb982b83ec6aa7f3b4b085a46755363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73afaed0b99039f74a8ce481886ead364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9ac164159424fa828b61134c0fcf0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31549f5e7e806c3766d7f9f9e3cf2d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef73536cb60be7086aa3e85350b7217367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89135bb8bac6ff6e2acb10dfb794fc04368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778ec5e4feefebbe18c58e33d7509b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605de094854f64b9d802e9104f806b0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677f05dab320b5a81f4da33e22e27d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796339d7456204d7b4d51585a0dfbe29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b47150711240ab00fef3e2d79c095373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2e3ba1c2bcb4d155fcef9e05ffb94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3a0d4d20e85e87d01477fce59c312375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea1f4a7ed57c5643860279e07e3859376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab089cbc9fa083deb62a54c05bc8f2d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eca80b192b27694b034623971ab2ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a84ce5526293ee5ef9e0a5a206dd58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00133f92bb984ea794f01363b021a160380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b225ce047a268832ad1871db513a1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3c4b033d77ab51596f1899ea9401c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1c085c6156858326378bf9c90956c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb532cb4b0c8d7668b1a5bd478c882384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4f17aa2109d9d51f11396d255821e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc482c9551c20a060c0b72081b2b78386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31051fa0d28da874cd05c0ffa0eb6f08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58743423fdad1ca23aaf10e1f37c3962388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cd331c27ad388843a9b9fc2981835389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d490ff05f61151de2b44683192f9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdf83c58072381ad090530bd13eb46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c844b8bc7b921bfc8a7363288d681c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db23c093b3773d292ab6372241eddf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6260df85335a687e4a1be73dd6694c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f55639216e4902bc79975f66778eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1e0eb493d3c5cc90c6d79ad1d51eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15fa5668c4d0c410b35058d14e6c8b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f793ee7916522b84cf26efedeb57001398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132a6b2d2e3351ae004258149614121399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d0a369790581bd0f4d14102a806ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d67e9935eaacbc21764465b962aa8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724179dcd773502ab1f922abf5bf4c5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb70deb3e588b14670b8b3504c2f89d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0da7656e244f28d9afe1dd52e5441404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddb23477cd9c47efa7ddf229b272d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4daba674a11a9ae54de80fde63484406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219795c71d2f6c2d656548f02beb8f15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7f8a63913e2cbee8cc9fab724468e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875e44dd445081b19c1e643022e2d63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f950aa2bcfdb74f88fb5935cda276f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341d573f9bbf9b1c92247979f7606da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b337171ff1e79c27c7c2e1736e71d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9f47af0451e940eeb20549e5c0ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39093952b7c27f5575cd6414c5c17ffb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428455a55473d39aa77303a7224d5d84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943294c478dab2de6430f2527148e8cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2db5ea1ac5586113cdbe6ae19cccf5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e953786cb9c0a11b8adc6ec986c384418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca01c9954d6989d6fa2e3623c4f8ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0e5a85b9d132c0d4118c432303f5b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f68e5e7be05ca029570125bd808435421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681f9e0aa63a9ddf608761e58bc6215422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a28ab8f7c79734aa0b535fa12d14c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7d4914452981ff02ecf44c4f5ec54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c889516c92e9f1e649684c86dea89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c7e49536f560501189d110e71e6ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671fe8edf331e822901d01d2ea87f3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133398642f7208483d3cee8fbe9c0b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04b670a31c0845d14c72f578474c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64086cb5503592861555ff8cac2a37d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64815918075acf85e1703813637682cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f44474e3cb02aa573ba8cc90364f1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96e49330f81d93b8ad040bd452978f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b004d277b567f13d797f10463e66dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968afbb1b482f631155cacebc07ce646435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb07b3ec858c54ddbce149280ec9a06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7908b2bb5d51b3807f3dc424c812af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74d09cdf563466808e33c604fceafd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071427fefc81d2c408ae31ef30e77fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09b0360c974b44d37b5202c2061e51440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bee01402ac823e759a01f2ce33059441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ba2a3f868617842d5111e0875a1a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd14577e21e42551977a3106c247221443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e314194654152f25d0a0e49d2e4db6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d993322fdc335baf412438cb12776cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a25fed4ff373ff16120f070d25a05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc86264ab710bf0929a81a5dcbe1e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aba422bec0d4ea41b75e20103f0cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d1ec776e50c233b16b499351a1e25449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1f279c44d77859bacd6a71a34eacf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c02e302d9ec874be0ab21915fac21d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ea1831447ae66047d37d19af3827452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272ec0de892c00ac25170f7a91cf9d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebd6c59325306d0534cb451ee67947454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d64d88048f830d9f9b0da3da383966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35b66c7d00db3d94d0ff1282d82d7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033c3dc785926bb5c48e2ea027bcbda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341c8ed2d2726c15edc855b63219d63458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8ea40c95ad59a7d13109116a3fbaf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354504bcc44df069dba9f0baf2b59f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3899f0b77b1c5bf106753ab599434461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093739346f6d0ef1ccd7aaa4093bf1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c55f83c7b625b8aea80cab0a087902463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb37ce90bdefdfd2dad49326d1c482c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b573b1720e5f51e7f85e9bd9bb26c09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7cead50cfd1d115a1741ee352a6ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5afbce2278c86b2e7e748c5cd0f1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dcfe7a8467ce245e450e0bed5738c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe6e3e7f82f65d9eaa1c9ae7a7d650469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca6d39ab77c1795df295fcf9e29119470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80bc4c50db196aa6d94069aeba1b19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662abe7c405831ef362c1d0962abec7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b522a375d2e87faef487930e2c5eda8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ec105b92cf28397a7a508639e0875474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88574aa3c15eb265600b6afd758a39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6a8c7bd81b69e73b484458b0b2674476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80941ab90ff2efcb2fc8ca9328d46ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ae2949e25a68ead1828a52fafa050478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9e50b37e3662ecd1a8d7e26354516479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e76248d9b779723b7ed71a0e6ce90e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bed3c2e8e570f915b30cb4b59b8398481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7129e9966a2103e53c6dfa6f3f9050e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1d39534b55bec7841d1a442a8894e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ad34d0a08a3c06ff01ed39a0ecfbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a862cdea6309b73674fc8d5205fcd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630733e72be06074a86e14cd96c7cbe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750cc05fc17f546b746e56e43542c0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8b461097d5a97109a7bb1c430f3ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7b4be024d8cc3151af9e0ea1c2843489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33345eec59f4c63bcdc62aba477699490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c85ce4b05bf7a495650c69e12325d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37219a9850b583be0fe91a3a5d0161492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72365f4a69110f6eb3e8fe60777b8232493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5dad220da3ee5c3e01d0da7e1cf7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd76ec004e87531a8d9aa54e7893e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012f1f71737157ce6e5b88d65697b4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8479d56759c7f46f7c8ea52f0f7c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3bd1b1a8500564cbd86016fa27e84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d31aee7e108c9b738048ec094bb7d5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0b92ed811a0d38680e9b0a5c32024500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f10b5245b7c6616b894fbe97d426501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfa25f92a8818ec5df8d0100b77f3a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095340249c2f1392ae2b2f7f682a746503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2c07fc80b0ad955b8c40fcdb8a059504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35e697f24d8c62e09ec5ad8191252c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc680c05bd57f02b19d7849ad72c6479506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae51a8ef6fbda175dd4caa03b579ad5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a00650a737e8915ae57e6db0b2887c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaf0542a7a5ee6036bcde7cacb7cd3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030b1d0110e79454765cb9295ea3ca8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d49fef2b94a18c331d0fe26720bd3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b2561d73dac17951624d9030284cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d325da4b5df8c0699214cbeeb6736b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d80278f952ebc21c7934ef63adf93c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76fcc55d90e29e8a50b01f78ee074515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d397d9a880959e33ab0b37f1ecb6c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64dc1ebeb17a55e361ed2ea6392f2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d99d4228df6482aaf39098b66e641518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939ec7910def54d9c1da823c960c6c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c65880266dc47b250f8e55c0f2c13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f353ab7783f7cbe91285cf9c5f0939a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c6b05c47f9985de96bdc791de5a7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f893853321843a2ddb59504af828f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ae1bc794d8be755356604a213503e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4679bb2f11ce7c1829ced9e77c74edc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574883461a26e44e3da2e25bd8ea7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18519a85e8f16cddac59eb39da848cfc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84993d192e8e4576fd222bafdd2c89d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a69d65372291f1090c13531758735c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19591ce36d23fe4baaaee089c09fa05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd2c237ffddd45bdc2e2f272ee3418531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18745bfa14cebb802af548f798de6095532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c180f7f027ff1b869cbe9485bd22534533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf34680d2d0710010f0e06caba71c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc893e3f7e3b572e383637e36dac04f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829162a2c920c59274fe5d65cd26752536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd975dc2a034becac1810b62f7475f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50716b5d07d1839460ef8d0f9f2f4ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00987496596c5c308964251942f0c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f80cfd6774a2b94dba0794135bb55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07d477b326710eb4072e3834a41f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cec246d48944b93bc98a18aefe0d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a054fce822d26d9c8cefa64043974d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f7922089bf82fd69fc3df37f08371544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5434d985462f0f5e0e8c44883a7b4b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f851a73f7f97f991a3c946cab0ff550546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec878f88c04bc843d8f0112af0883c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c3036f6f21ed7ea12c192128d7903548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15208e53f36ab76034e551d34866891549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84482726844a7099dc6cd760c4b7f8dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000814d5ff367fd3c79cf62dce2835ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2ce1d9b45348476402da7ef0643c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7e2ac7eef1526a6ab34223df9f442553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48193ee1b4e8a2c081b825df21727259554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf4e6a91e3342496b4a1ab19a8493f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ab2703dea8f0775009039476bd9cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9eee78df8a95ea43450bc95cc2952557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a2d6023c32986a3ca93caf512f008558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15474a2e4957e5d31cc3eec4af212c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746268563f3d408ddb5f14b09412f973560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaf6506c9937e38ee353ebc8140f4a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde0e92c747c11d958c65987f4c0d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b310832968994220872ba30076ab68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6866810cb037c1b89055738f882eaf2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3150c0ae920dab78f96770c3c84be1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d098385f9465f3d70e6f3274a01616566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100a3997d8b41d7021d1ec031bfa94d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633eb5a75e853a463f5f49ca640a1ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629cf0c2a5355dd28207035129612e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd2842351d8b1c9d825c1433fdadbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5743d126258b79ceb36da9a63c17b11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581e2a05bec40bcbb19389ea952e053572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>