--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85d414fe22fe5c022460aa1840f48e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47020f3cd297a4a8db15865f9c582dfd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491d09ce64d804cc56579d968de9053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0c9b20390e58c169ffd881f2ea4124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202e1ea6fc8759bc3b0735e35b97ed65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9581f49bc7247656ad8245f866822646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e99449696adb1bb1a53bfad0c3e58e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a411e9c407008274c40dcdd4bd80a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb7e62f0cbfd91f14261f22264d9fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5ba82f0db15ab9291d8facbd645e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceb806d96d3ab5d1f281e62415e36e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb472e652b38f75252079927eb9084112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8ae392a6b3f17166642f291f2df813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cbb36c22af181f3af52bd01b1310b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda9ea55b10c0da0e0ebe3d045f759215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b796ade59c16ca2819672e93db57af416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe954e843ab2ead411139cd1964b64817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560cbe0dab46664e3ee8031489c5b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b70a16e177dfb9b0cd1e16df77a4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebfb2533fad92f33b4f66458a6015920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ff32cd9f9605143da77321989826d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b619b0ce2ddc066663c088d8d427622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfc2745c8fb04f8830c2b9c87e4e8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da2903ad8ac87d66694f170e4b90b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27741ce312af28a3a141d1a22e7dbffd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f935db0c444efff5bf58f70a891c3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a65de9c55da92549870a0eece4fe327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264d784efef02928a4b9a1de34e1f2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e25588a75e80badfbda757e28ae8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcae2ad5f45fbdae8862a719889df1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f73b8e9b36cda1c5e54c0f0fbccec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc709246fb11a960dd2f0130911493932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e95c222b190b26fa39a0bb4e4e409933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69836db32fa0d06f8c4c74aa55891e5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96748a933c60f19bdb550ad566b60c2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28e0e35301fa847e8ef8d0f2f48d4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28294473bf07a61dd8a85342098e6ed837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66230fcdbbf44a43b62e3b39fefed238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9af2a2a89e6d1f5db9d7d44d47a3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330b78b46a40709ea712e60364841e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae6b73dd3c11ba553446ce10b1224a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e207b32dc197c33b688fc616374965b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7be2bf78dd627217bca5e9dae3e6db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb39dd1aa2c28f3ab8d13a9da946fcf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40968b572918a6f64444dac650ede38f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec17951c07d23e7d7b0a60eabec3bb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da873be293422ff2674aeec5d02f89047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404645edea40754418274f16ae2a62d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148ed221d3a505d1283c12b7486351449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc382e82623eba5c421ecde57174fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c420e38123543e73b18e9ffd9817cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae200a061fc36d0b6eeede0c2fdd0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331086e6c57e671d8b0b0a6eb7be07353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ba91b35da7983ce382d37dd2544254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb4e12dd820d89716ddc410e9486e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb986ca597922598bfbcf588139ecc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf973eba132818dd136603c47462b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976e34f926f2f25e6084c2367bfc64e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f2326c88d52a1d70b118e1af1299059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55ff4249c2a72de390ad60e20dfa2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d5dd061018c78e9ebe4f2d9f9174561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54757c216fac9b3a64efce4b415fbf3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e71356c71cf372c27139f12973096263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebafd7981c3e4bfe1b23289146fecfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb4a27dd0de3a5e51321b4daa53afe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eba6bd96731cfea9ad620dc33ae8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718fba69b6d8f233db6779679e4d55b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bbad71f18018883b7fa0d01d3d50b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbee91cee4048b3d26b196fef37cfbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4c99a9c72aad872b35109d717e9d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cba915fc91d0a1240b5e71a770c4e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0965ce847974276826b94afcbf88fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674351ba859144e5941e10456e725a7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2790744ca8db23c5bc8a30daed406ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2330070cf36985d272b0cefaf7468f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce74ab436a4151998e31f272f369fe076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d49bea0a6eef1fbf841e1864905d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bcc9ac6c30163aecdc9de3e33593a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0b48ad7b29a696e8ebdba19415f2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e355e06ab5ca1235ebd4a0b27abdef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d22ae820a64c887dc1db051a4153181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a159bdd0d05c5711497d0a87b61815682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d871cb69b7d2dde1f0f1fcf51b81b8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef0f3889fff3a38044871a77debb6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577e2f762f852dd6c2b4b54184aa01e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d13205992424f4555d30f5d3e4f4da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b6223110df81578ade2a57e2266e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf03d470550411980fb9d6b836d1f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b46f6bc790f36908a0270aaaf9a8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac488c7c1df287170a1f1ad4079abef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d9bc574f3d6b7e8c273124f069b7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a36bf82651fe217e8b77f73d1ee4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04de063aa296913fa162d9b07ef1b9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae33a6081653e365023db0c6a7525a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ffff7a4a3362531d2c8227ac69fd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f037aab9ce9a1d31b8968599a9942a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54affccb97bf415c5eafc798a133c36097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de34f479a8a34fd24769e43df709f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5722b15e0faf622a8dcfe8f943747e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb027495a3cf8562eb1915aeaff5374100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1adade6da643289439144658b14978101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe57e7d8e62547b9bb72d004253be6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98950249b9b271aa53ec1982aa013de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c4651a5352c5fec71b8888692899104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc3fe40a0e22c05eb8b8bf0c3d486105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dca45b2960244a20368bc21ad1a726106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99179b8f8352a547145df4d978ec15f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41333557f21bb8be26c947aa4e7af9f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7f6984fa207ea692af1b87a1980a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308edcf2623e11d05754340a7d2aa37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d09ecf4350f6ad27ff0e097914177111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a30f30363aee501afaae104b4ded112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845525f99f203fad8e126a8d3eff5b5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31179c045bfe7f6975fb5f0aacb7e9a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249e5c5eb2d7fbd4c4ba42621828d28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213ede174be3948a385856957bb6813116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb7569f694cdf18bcf6f41a61f342117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f9b2aabe21555a0e1c6bb1bf6d32c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd92dab3ebdcc8ba29866c3a8b5db97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadf9ff1da602c599a71ef9b771b533120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc7cdf0dd836e5f137630bceb6d599121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4b1d152cf88380e59bb7eb4135eb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a40c4ecbd56e53c158ca92e20c21d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d151b1c2e41c98f7bd5dd56408427d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe03b9e7653d5ca437c8f06b2473be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a428a54a80b2670b5092b277dda9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed03073db6d3721b062362c7112356127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563d2c506dd5367b5a4f344275d1ff2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587e4e75e8ee28e85ed89ee65a8014e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f264e6d5ca5a2134120fbc2f48e7aee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3314ed9db6d4efbe1028aaf020f96e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bfec5e2367b724d3d0b0e1e8fcb8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042ff8340927d00a8441c409d4203d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298554c9d71fb116c87ae72f3244451134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab193594e3a0ba8468aa22efb3ab1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3d8463b096a21944992a431daf39b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eb398dde1885e7430e888b09b250c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ac3b72bd33aa3d03e9fad487c43f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c1bfac093f436793443f2dd3b2ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98787bd27dfbaef98fc2994d33b56f79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b33d4de429f6bff9dd9a78d329280f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2bb480462382d50dbbc5aab2d82b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74af473ff8f1f78525cafd236e50ce1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fe3fcda7fbc2cde16f73520129bd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ab161414fa7970c82548dd64d50dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797da3dc41c93874e5af0a4a6eeaf23d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418808fb4ddf25f6e680b0893dbe8eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58825307a7ed630d5f53a955f6ce19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518acdb5a7c9805fafef9e97a87215ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819159f17ebf7d99203da216664a0b2e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0a778d4eaa90bd0ff7df25f747420151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562f5839c095574b06bbf60a1f0b9a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853ab792adfa5e7f7519e7b905edf92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca023f7dca4a0aa93314de40da103a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216475e0c677a7e796d1bec5890afdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446e69ac24cb458aa31374bc4744436156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9325f76b5a5e8bdc070e52ac8af1cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47b8414ba408b8d436cfd02f0ece07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe59f4ddad8abb99b88ca257f6cd61d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f8aa625274642e7df9fe61f64ddcf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc012c26ba1f3274d92b0156fa194b4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41663aeef9479be284758370e2005da6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403c9e18ddf0c48c4fd846f2b363ae3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57608face93a1080d70edd0b549239c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbc23187816045016b918513d0c861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc202c8ed79089a33bd5cf6f40811166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d344d46a724eb2946aa9c075d7f8c6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9c28c874863a71dcd35ca3ea3a5fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1b9316cc0f15f98ddf571cd7ef716169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0476b93a1d1081972c8bc803b84cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5424072dc7b070f3ce30cab8db0088171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315e18eb82e2b1ebe31f812adebcdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6690bf7e4bc2b90fee55886e0c36d8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c4f12a4abe990e5b63babef5d298c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73ebb2787292f0814e30b62870a0ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56562ee54c5043e435b42e29806652176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f099267a8c6fa51a3ff1fac21b15177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61b5b4cff8ba14d9f65f58d98fd7f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a297c6463806394e9d4fe56e4ecd4e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885526538b2fbcb4694949d2d24019c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39bd0a14b963a4e680690e35f777ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ec58e206b4fbeb6fbb70b8d99f0b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52593c72f7a6162a41b62916e9822a38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3896087c770833c9a2d7807a490cb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421986945972a1f6b3a9ae9c21c4c30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cb9b47840023111e73ae91fcab2b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aef6f2e4b828dccf4d38d299fe7a7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaf4294a647b8838b09bfbdc97af82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1ef7b3cc007a04a6b903949695f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905fcc4acba000ec645eeb3d1b14e6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0912ce3a84594f244349d2c01995da5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae2366f541c03228c9e13a344d4b61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52c651be35e5af11c86bb956c4a8ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efdc01f979af07f2a74cd979a2d7f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34401b35d9cde2127646cfe08f2be6e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44f276708ed3a7f8d843e84b5145ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9f57971bc7aac3e2bb6f5dcf207dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780742e9925567b04e6eb213c9f4eb2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce761995c941943d7fbf1c2e3a432324199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acf3b0a43d2b2e9a61cd6155685c60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471188142fcf7c5bcbcbc70c8c322e0c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dd59e02b11813abbfa78967305c4b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0bfaa007c91474b96d3ebe48fa5d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2f0afb95b436cbc38a001dd4b41cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687a2c5947fe0a602d6cda09955d884205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d6f076d9d8b9c4ca9ee39f118973a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e51d4a50dedade3d8750f4c17910207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebe584f4cccc52630f01b93215638e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b7469d75117f2351211d932980402209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254b4183642d4b13f2b6a6c4f69a4e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6204dd3172e98476cb6c01918841790211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4baec73121c179cd710a235f7c7c44212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd6854590fe87be3910b361a8357cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846a1556aa9d547885dd7649e7c5841214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e3e9f2d72ea8bc4790761a429fcb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673e9750f2faa9624e21a6d6b165eaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9106a8c5e0e70f464ea1c7e5d6d7ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dd14488bf29860b8ce423ba220e05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc4390732f739f8f247055b9d2f0fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9617d2babcc0650516422087b932fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eef3c951ea740f1b31755d3241419c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d433a95ffb91268167b88326b386272222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfa98d26fb6f7517372638b7da5a9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e925bd04ce62ed1f8708df3b28e67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c76f53ca7972641c73e92586a41a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7c317a3372204ad98122c7fce2c4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33131cd5de629fddb1f45468df0e4c07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec3e3ac383daf11d3f72f2593ed530228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d804da87f039e7d170f3e985e61c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb38401afc79c69faf69ce7a7b2044230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ccd65486f424ef26b27f0d032648d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8e1e1506049b4acbb8fb660ce1005232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b819a72950ef50d1dcc605e478acaeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d246d7165dff61620411b4c857b6a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218dfa91916daa7efd1bdd3213b7ffc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88296105183a9a9d3665b7b4e8d39be2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0664edb247cc6e8d767e0e40025aef1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cebff1bbd39ff321a1c092229dcfc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cdecd4c03ed1fdc3cf2ca747f0bf9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52ba233caec44339e249f6db2a8d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc104dcc5fee3789037a3db13821cc0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe799a1ada2a29689d72fefba0f5033242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efc54ab1ecde10d9edded4d5fb6f4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20707d4738607edec225fd0c1cd59e09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35382b6f77132b096b375358c3b8dc0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14226b833c0935c9703f7fecaed94b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbdbafa78292291e7d063d827cf601247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba7ec59c2e06a08319dd7bca989045248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b1e6776eea6793cff747059326194249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea011a8f67abbe393b728cb648be55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b34296b9aaa6b73b82210c23e1e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e410746b652551e788476f59e992830252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf6d8c0c0bd89336d0ea3f9a567d0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd98ca5d832505c0c69fe5c0fdbd06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20bb42602c7a4821f6fe03ba4805ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff59d9d4908476de3f5265c8f569df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcd39d3f24a7e7a940b8eda194445f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624baa4f690a80ccd39d24f0119ef03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c93b8155cda8682a533f76ef50f92c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9950662c1020ef1c8e9e2875d3b823260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755aeb24e4877c41420f8a98767a032261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2732b9fce700c8f2b30ce2d17d32f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d60bca65c2b39dad38408c9b7cfde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b162571e9ec70836b86744c29b3b64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ed46581f84347a3030398fa2ba91b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29638467feb033aa5c1573df65b51b7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9caf89c5e2aa6fc200b302ce3ab25f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ba2f553a01831e4d65cf801ca5110268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6b6bca45e91f6deb9776d1423d6c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4baf914a1b0b98bb4f5a104101a13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16a386ac620c50f298293662e0198271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79e0115160301f0d4658f3750baff7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa919099d8c4d3016d7259b51d5da35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5dacad13238cc99ae2d611b521800274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc66371ad16923661e1b1f124e2611275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da46a6d80a61f9c302904395ca5c86b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971a94724b57aff549a843d217916d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644edf05184ddb3feb668eec04e1e8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cb65b309563f3f481e9bcdafc6eda279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1317ee29251a05cd4548bf4074836f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efc9c7bc1a86627602d18c3c68e3a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2710c2d1d0324b383321080027f515f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1482b097a7a552e2d6527b4da471d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dcd5a67e7ac0903bbe02c8c227557284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5af5d40a5f1016a91201be93a7ad8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068292c7cfc0deeb4aeba522668d9df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8badc814ca664f186724a0813ecba39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb93a14dbe779361b31ceef941c3eb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945dbbafc0aef100c35c3b5a4465b94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed79093ab8f81232ad576e71ef0a27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a1340a4506f76a48e0d26638dfc92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51c7658a988be01a8c2f85212e7077292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cff3877ab704bd79a879f4a93fd083293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e5a4755d1f4c763bcf0ab91e8837e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e41cc1997ab269367c51c610402bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9658b72dc18bdee016ce60a6e95623296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9122ffad87b67bb3535f6534350a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125c9aae6759b189eb405fadef66df9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5659838d2b8ac360a5b50a691a4a98c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c658ce30dcb551d72b3d6c2c4fd86aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bc7c6dd1019b40a1106b2d37efa49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb9d5429a6aa85d9219666c1261694302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a514c2e3df8e19539f0e3c7eec0e2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892eeebf0688266286240ad267d8ca4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fea6a91c0abb6e437c88a5091b112c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2ae313205d311e8f5375c41a0d9fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffbe55edc7f7ddefcb5a1d8e834159307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53b0224a7460acb56c75558e986531308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1c8767ffa14d7f44bcef11f38b9d7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd10da8d0c4c5386eb0b55f46fdaab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5533cce5c1238d17503ec9070c93008311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3562831cf9dcb77264e61d527dc261312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb0508187359c7ef9eba5cefbf9ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c687924872f4168cb29044ba9e9f89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e605a8b3255759e497347d182febfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7b22bbc2ec614836c84153a71607b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad27b1935595b5d9963edf9cfd47fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8a05a701112b4c6ef7ca30cded049318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dccc7a65ee295b907252ee2cf7bcd9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a087bd12cb63435d9eb07c6f50d06c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69927a2036893ebbe8a92d51e58cd638321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4491dde9bd9d82fbc637e0a86a146322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ec18ed6dc0c028896b8c0bca2a7f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba445cf30e7e93acc176cad93870ebe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db2338158af2202a635e5ea6d5973325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f4541da4fd019a51e5010e6c55331326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902aeb2eb4ea3f26cae8e46aa6b1eb35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d51f24c0bc90cc67bdea0280ac898328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c553ea1a1fca2c457bf4597e6920d21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d8aba2eaf247dbadb99e410fccd53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb50bf7e6c35957ef2e4d1cbbe1a80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f561f26d2df0cf27c347ea35977938332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e3ce1159e21b19aa960f19f53b1ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1572a1e4676b6e7c7d5d834005b323334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daa4c68785dbbfb100d634888aceb9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bca320176eb94acffa16210848883336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18707d7dcd8b9fc2ad714d8a15b3d4ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0412254cfd34aed58a8a1d57eee3cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603354cb97e9d44cf7b56cff44530e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a51665e18631c5c3652bf9e1704681340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adecf461dc916728bd86fcd499dab8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52050cf2d9597b838cb4d1d8480965e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43854a6002e168356ed8a26589b01198343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad153ee721f818793bc51a0bfa4da7fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c875f8b8c3c06f4c8118da74964284345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309eaa485cb1afbf60bd9aa57b3aeba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337c50df2cbbbddabc4722c684632f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339a652669cbb4267cab0430882fd36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d3a94b318de853dca155f2eadf6a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29726d9ff85f695db37c0a86b3739997350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3e1cc47fffdc70775b4fe6cbc34b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3e9be8253c14367d2aa7ba24e8d45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e2ff9ea5439f76aac8dd977578e98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc802d0310ba174b3accbe36fd39515354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48173e07376ae3182924bd7e3042e78f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7f0a61d02335ae8db393ed490f0de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd114a99ed75af172c9a6ab84c574c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f63dcd452542e7ccacfc54c4eeb64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae1b1cb1d9640de36e2d101dc3f572359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebbf4f23d544af07e0ab115893f5de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3744c5d0371b8efe0db1964c35bdc1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96ece55b9a7b546fc0da07911d9482362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933ab62b1608ec0d80e751dce6db65e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28b3114b5783f6074120c831436c33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde494a507e9f7da1ee17ff9d0c96872365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac346bc9a0d41c375b5f71bfe8c05b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b1e4aa7504b9bc889f74bfbeb652d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf92ce06138ac8ad045d75126d676b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda53e229c30f95de796a63ffc35b020369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2bd0fba093dd822f8db7af5981f4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753941877b5464de5c9da321761b134c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dd1d3cc3d4d17119acf7070ef9ebd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa472dba31a498b58a51065d74a691373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74588616fd390894ce7ac9beeb9865da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2d0526280a76e67d2c2115b343d86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df3396e416b73e8f16cd46a908e9ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0971d425f62dd8cfe44a1dd0f7c438377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74616281a3d2b16fff414383a30b0c0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e310dc624422203b8514d339065fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786aa9f732238d5e1f0b5b049ca5f68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a1a1edddb4ef873963a92e57d9efd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8601898d87ee548eb9e0b5103fbfb1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3bbc4449e181d1d22b3cab55dd582383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541edee4a34142ed36a5ef3437fdd98384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef7e3774fb58c47bf344b9e657d7ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1d708c435568763e79d5736d48a41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfd6652191b6f61a0baf503b630ead387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111db325858f765f0e203b9d5ecb521f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a700a83538b12c82e4a6600ba4baa0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc772580bb0cba733d891ae2eb5c7de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cadae26fd13140784bef8b144442ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fc728ee684230483fbe251f42c8d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9985f6fbeae298faddf80e2123c670393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae563e53589e856ad2d5ac9d5ed5c82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a6e3b97a96034e39638504725d374395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4c4131e23f380a6540ddd4e8efed5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbf3685062148eb04320671547e693397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d837827f1d89f16cf14d3a7f8296d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df507b32d93b075d38da155372c56ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a207c7b411390accf92b64c2d01962400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b49a24f5c59e4f84788b4b0fd840e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510502776db1ad38ae50d15a8dce86d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c5c76277532e5066e4f442a814d0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb34383af90b4a88dec003487d16e9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e0607bdb256f4c779b710a455d6e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac544c0aa1315219ef15577e0abf817406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1510fe2884755f95449c3d6bfb1ca6e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e4f87c779697146523a7856a38bc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edf4421527e293eab1c2ca15fabd2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c73dd4e7633bd75b8fe8aa1003c89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7a7f51a2fb3631a17fd8eb4694db4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7ac811414c76a3094b5de76f9a045412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b851dd395110b4718088d23f6d09b2f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fad25991ec2fc1c456ddfc2d0aa85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398df430e9a025fe8335e3c9e929fb45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7cb6e09867229caa79af42230c406416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814335d9cab10c56a4871bdd0873828b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afb821db4a439acc80e8d36dad4794418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c246229bbe110769ecee83f0974434f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45188380b8a6e8fdfd29daf7fa617e03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aba089ba06c9c5afa6b6357783585421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07583b19b4768b57f6c95abc3d4aba2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbf526b18d00e0e1b4b24a8d26ec0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a01be82e4aa087079afa06ff54c76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1903b3d093857a10cf022522f6985425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed7cc3f95f70a7767230641b793bd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f50569f415249db1993601529945b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a4e5db8bf7acfde75e8d96aadb5e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf54cee4b89e7dddb8a945e6fd3a27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ce9867807f3b0ef38d4d8a0b4a1eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88058a9256de8b52425581cd0df25d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29a3161b957d70dd7f70c19362a5dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f8a98a503ba36b069bc2c0cff48ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7197708ffc5bc09e5ef068d45d933434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b705d757ed941063ff2582a7d4029435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2447e34ee1fd07b9b484391342bbe1d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d7479e5a06da9c528cf5856dc5b8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8940606bea77f0d166a185d4d9877438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82e5f5a4a0722e24dd5d0752f6164b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd8bfaee3e18885b89e76e8147a31c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324d235b805fb958a18a5587eda102441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34190cc6169adbb4a3e8afd551b91bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38a4e34772565c7f42561f4fd58201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe20489985574001e20b74247e7c29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c970abfb74a3d6b2aeb79898bbde445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d72a24a9287a3538941a9b239bbf22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a992346fc4f2a05f85bf105d80bc9ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c2b8077b9b368d4fff6ff99748188448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b3ba0695919935613c9936b0c0ed6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8e206fec1473565816d9ea1b3318d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a8c3afa83a30e21161f2f900be5ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bf87c7cf9e08166af415d8e496688452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce642b7617cd84934d2a3f776fccda453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f1b238d7aa899bc7ae13b737da4fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d818c5a4074c7f8a4446ebe6caa0f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3596d154028ce6084d32727b0575f9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b655da02cb3f63d2207692443aa32ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dd316a73ac9226afce2f108c19c42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf410935a2f89754675e66ddd48223459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f514905cc62c304dff251780db38a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9f522491560987a190f35024ec40a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0376fe9bd96630b1d07ec9b6e254090462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb30983a94cca55fd0e39045100b5d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f0622f3670482fc0e6856585d45a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d9dc7f9020ca9625d944cb97f683b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d29e3e6c327ae52adc3bfba309d6a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cbd1c11f6da51b5283ba96594c833467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af7c3b0fc6eef8af5391d6658f15ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de3a2bfa91b1923bac0866d0c0e5c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3716b1cd91b24280a6b732ea1a033a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ec77010e60bdbe87921021babbf5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8228ed4c406bfe80ce6b808981b28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb22674d2660b3c83d50968ecd30bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31867fe1efd306bfbcc14e222ab46788474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07b65567cfc60e5172c9b7b9eae980475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cb608f2750cfa80132d35a7224761476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee95965399ed58352989c575f9dd67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2315fc7e25e92b200ad385e41f891478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea5898b899e5d41b0bace58f4c66d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499e5551c0732eb77ddefec4277c592480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66fc2d7be65c29fe5d43f69b70fa70481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8447492a818011026e75a0d8b68961482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c896d1f4be10f6ec49b54b72d0fd7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ea53ff4d9e7332cb37a6051436545484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ee531431f98b653379118228c0444485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b183ef651c812412abcd7029ce99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3f6797e5bbb3785ecf338ab2cb64487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e285a30847f9dd038e54e1f44faa274488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6334b7bf51aa7f6eb2182be078b6b1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0da8d40d7c78425272e84347afcd8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0265fba33360261400d5f70a899a57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4d5f34decccd06745ded496af3c2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f8e9f3ef8643496de67dd72dedb76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab1d0175e55487ce8cdcbc73c0a465494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8b6e270d8623b1edda984bd426ef3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8249ee2e8c8d9a2e92ebcdee1c8d5d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0806a060f363c4b8b8314a8dddd750b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491111858a9eae67e8d3f209ba7183ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8124fb33062e04c56758b063295dd1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cec4eb1b1f51ae583ffdfa229f167500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cede5ae950e4e096f3d8861378c1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc31943626e5330538a66fc65793e7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2957aaf6f67175eb5a6ffc13d9c3da5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917be54e8855082328885534998e0be0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674d6416d640d2a4f9cc14a4b682cae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb3e2f4ad894bdfe29d7951699e73c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990709fdd4ffee6dbb7d30adee15dde507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d5b255a77ea9c40a8b4eb807ee7f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed59ce1616815e1e9d36c7a66096e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1ecb5119ef173b597f53a8367d556510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef850aaf28cb56b8e803cad0255a44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7bd865553a4d829a1edd78303fb46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ec41760bc2d9a967be4f495314039513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c123adeaeffbeee5194f2098d53e858514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02eef88b278413a744d264319df0f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59022336b1defaa4adfc0ea07bf7ef4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cfce8fdf5fa62f9ae8bd0ad6f4291517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17234ce69cb978c4e9f4f9435898c7be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47feddc67b15d6462eb1314374bfb87519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df165af871cf0cf7737b2c374e4d67d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141622f9545df824d439847f9666e7db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed346ef56dda934a4a0acc37b19021d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ecc0b0caada0d2730b7e2beaf2af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b345e216387635ce1a7a89cb14006f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3837e423f98df1f326fb6bf71531f53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb1f38be415323cbaa5d08e9cd2c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620559d1fe1321198187e99c6c0057d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6584c306403595701e354050798287d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad44dfb895c02d84dd8287e2d5e6e55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261fb426f597009a7c1d4772ec6cd88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1765ee6ba3d0843d7ce4bd89f5ff3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa548163565072020e6079d554fb16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68078cbdd12a4abe30d969f0f320de35533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda7574466e8f9ad0a060b3d2911e7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe57194763111a4a9d3a643affb0c83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a751be4fd680e57522903d9e0cbb40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf89284060b2059bf8eada0c519af8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f82edc778524a159bc197a96433c45538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e0063098088edc21f1567af4e8644539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17ae288d7c38a7ac7248036d37b4f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c402676670aa9637d65a4b63610ae54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c2930ef4ea136fd83e310d7ae8d2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4cbae44da698e356e421b6e9667fc2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd7068c6797a0d28fe078d3162ca37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f03d4547bceeeb820132053c5b6d23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8259e7bb5316f40b145bff4e5884f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4f8376dcffb3882b45237f6c0d82a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ddb84e328c1ae47f100c8ea6e6004548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fca88a37b7ff37d15d533dee4114e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb766a01cdc87e52eb4572d150cdea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa505a6511f58c02bf342446686131f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dfd6fbf8cd319008e95bd07435102552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647e84dc992d6201c67725c6a74158c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01359ef6970f157812c755e79a256f69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55686a5668831fffc6f93bb1b973fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ad1d3616140dd1a9008d68cfa6a37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac0a0f04cca4b7852af4856904391c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445420d1c601759e5d86a885aaad16c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceadc8763450806dca7c3b73b4b3e1f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746610aac544585ee0c4c7538a20dd39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b779077052a093468b1557a0eecd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47955e8b011a98bea2c3bd38ccd3fdb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafef1ffcb19e29d43bc95c1b2e50ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa9cc3631689e58aa08e9a33ed0940564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87cfeb852e17c3139e60c983e450a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674ba1fa2bac0b7a6b4569d1bad5bbb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9138fb75757cb20a3a27fa6849dd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfc6d5517ae1cfbd312c87d2fa49f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b190de7460661f27558365fd08497df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbf7df2688dabe4d8c588a6eaf63e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa998fa2051f98efffcdf8281d3aab9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a0d20e526d784153609f24771f9c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb522969eda85fdb1817dc61eaa3471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e80649841ecfb70e220e2f87cfa362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749ec82a45cc593c98ff58822c0213a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bdf9b71ec7573027ab7927056f0f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0193c6f245fe785c0e4f56b2260d745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f756e31b2b9c0f057722229ad6e34d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bf60497a6c3c2917ddfed093ffa227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbb79b3e62cbebff5127d1ce7af0678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8724ce4f9f4545d47522951c25447ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7defdaa58482ab1ee8d24d448c0e1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc0c41407a67626929ce6e012c2f9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48cbfdaca135b840278f402b40e2e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d5940cbf056e5f38a28c25820f78b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861cd825b5f83ccdf4c855a5618003b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbca35118867e42d9273d896f73aa215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1fab0b7db7ee49929aaa8e7893fb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29515f6e14daf9e39fc78f783f19239017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709e8d3feadb120c549394743fd2adc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f731ffd319d4e31fef8cc4511418ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5bbb2b8957fc09ad5d8c975ae330120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbb214ff94756fefaf0aaf56685b3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b528254f81cb66fd53230faaf6677322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34387f8a36743958aed153bf8ae7a8e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56187938d9b11bcfea6142b2d8c1c3ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c35f68e297369114ec0fa94b2784a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14561b5c679bc09f51e9d6cfb5aea83f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3d083cd066a0d0f40a1b6ee48afd827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546d26be5903c153ed67e1af0839f1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb1fd6c6f91a482e14c280e5964fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf88a231c8ec72edfdb6003970ff5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d877784a9803c0ea8a7b264555731cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969b171c0d4a8e807517fca6c87529e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb027cf78f38ed09325c2fc40e7b6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d642c5ed2415fef67bda3ccdecc0dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16846caaf38e07342c6c8556b935c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7fe0123de92bf8b13511d13902f4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e4a43c0c04a30bb8ef6072a83d40637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3beea4fd7eaa743e638979851dae2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a757560b675027351785573a595285939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fe792df5bafe1ff3119616a96bdd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466f0d929b27488e525817f896ea46441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada9803b5c5a4d40fbdb207b6691d6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78be86907dd845e4204ce252fe0d66643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efa74e1e391b8d5eb4467e8baf598244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b8ee5a70a20c570263f38065fd4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4976e7e4809b18ab6327ab9d7bff346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60185a2ef57cebe845a11ee41c67ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2c8550382806286defa05ee3d7fa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9b4e627745d3306db11ad099c6d1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce5d5abeb46de38f3a5acfe23928da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460441187fda89bdd3c505a8da3497951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1b41c9b2a3fb3474c755d429c46e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d24b3edc9b226611c9af30927897653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab87621ae51c0cff0ba1730a35fae354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bedd043b53277a1f3a9983b8f5dd7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9d45d8c22719f552e349eb00e96f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882884ba640c215281e7c9a980114a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0f93669efe639f0fa465f6059700c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc51e6c4a03ca854b9e7d0f557513b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a512181ffbf90142d00c230ee1daf1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56780a8df3915e5acae21a6fd6af818b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5ac4e2fd92ca9f8e559f1c506c3ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7e4676f9e152d052b1f01ae169bf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e30438218fda88a44d7b6f0b2b2f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da1cd1e45872e01b7abe51ceed16b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dfa45ea621ef693180511ced953a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6d2cc9c08bdac0d67fcc6577f65fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d668a3fad94e529870dea0f322caa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8408438060e517b67d006ebe2b1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567bbb555219e3817639c78438bd1c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fb45a353b03042e07097bfbd2215071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5a64f033e33bf0b4c5660339b103472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec7dbc8782305471f42080c12a213c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d27ec01730c2d15ce891f71e7242d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae1f2c427d46e270609bda3df3510875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026aaecfc8cbca7350c59ebf3a3bc0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84b901a1bd79e1f5cc5cdff905b7e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ef4f99381f7c6db5fb6be63b13fcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc146d081eb786291bc11bf742199179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cfc65b55bf8fb6e0a4a14ac47148080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825853eeb5fe7ade252cb931707d490381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a808e720bb17d85516e4f24167d0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ef747884199abe327a9d8e81fa4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372c4e27b5da43b24cc180be97320da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd0a623f597280beeab5bbf5ad3eef85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ea288995095cab5bf71d86799604786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a94cf0fc0cd9c5853560a839b581387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b14bbbac0f241eff3b2925eb0cbba888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf710cbddcfd23229d3858ff95ab47b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15519205853e9ef3452192a096fb244d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2338b8efa7c9d6e5ebcf9e9fa6d1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169dbcc4330ca60d2e43c8564302ae992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74916c90f8d81535dc4fd3b3b7bad2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979459f7b0d0857db3d2980561acf19694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c9066ec291acda6551ba081edc12095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ef8ff9f8544662fe2e5e131741b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955dce1f0b46ee4ed2ccbf8f84c706a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df56baf6d979647c51f655935f18040498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9125d76d995fe2b34b6a7145ff2c36e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401db47f1f3652f33908ff6d7d30b10a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f1a53836a110f4eb25ae5981300c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdeb8d415d6251e572f06a7809587a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9a4e5d237fe6dc87fee5ab82a841e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47401ff56ee604fc0972a0dc1c3571de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871501f34ca5e5de20811ce1916a71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daddaa6dbe033818209b8f9c38aa62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff45e914f651c54222728b6121d9f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc94b214bf792140087806c6e450aa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf243e5a8351421e10cdf4d191e2ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2c6642b240548a9bedbb8c39d7763110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba04fc3a755d8edbf9036b076ff81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c753b775b035499a634fabbf4e3090112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae68c40d10701d591363a3a8f51937113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d9939e8d48b3a875cf5f9ed7e1169114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a766b588c35f86851e54ae70a65c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571d9a8f243b31941622536feed0e1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895924ca7baf1cdf293a5c6dd285986117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710beb6b92214de1381abf0206205a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590ed121faf974de97926abf2177a01119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9e03ddd2cc678ca38878bff46bafd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d527b3353c24810ee16ca9d86a2395e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fb717bcfb86542bb79cd027c7ef7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb29a59108f13f0b2a639f6512abf1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f390016e5b9869058756384b794d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77070ded105ec23d65765cafbbf1c12e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1f1931e6e64eab4e4b38c00602742126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccadf6e84837552d9e0fa6b4ef1f19f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a799f4ae0586daabc058ce2f858e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dfcc8b0dc25e9d7474805a21c46b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a568611794aacd939fcf4e64f8a4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c626e866c1ad737e2e07a841e1bd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730954be997738c661a8d4c15e7ede3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d90643e07e2d9807f3b7fdd1da401133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fff548d75570f56a93f0bd6fd0dc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb0d3b4e266396abaf0b5c8cacead4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6cb5190ea6130792cdb53259b75fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9766c37f0fd748227909075f3ea4e52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa33d87c38a0ee2519bd8ec9a276193138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74490ec3e29f81d8a707da00f1eac9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7a04045c9edee34001d4b4a4583fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c74ad7c0a276505eca59098afbb196141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b642bd961d6dfedf7a3ebc655ce943142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76ddd7391c2f4dfae5a94ada75b431143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94e162dace02f919b31b1e4c02783d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ddc8c1bbca257239c386b99e0278a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71346368f3b2d0fa1445ec75f191e7c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e3448cc22db6cbccb322794317a52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc037364ca219bbc9cce135298bd2325148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a769ed63cb4118896ef7a299d035eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd17c481416d4c15dd735af5d510d0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d199bdf0d01d99bdf28846568c8c7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aec8ee428da900ac6b95b57da7f8d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9927f7461557e69518a63c4ae604e26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b84dce9481cfb6f6380ef5c1d8a53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182dad7e5b531dca5d7e1027de494c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068c92c5e0930ceba5cb78af376be13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab46776d63b9a7e3deaa7318d6bf60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a4e35b666c9de1d432a75a948d7bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6337f76c3a000063ac1f774775e5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b382e418083f53e81567534e4290160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3af632eaf6c76f6920e72206701a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca990fc88e9d2f0025796f6512083c13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c18f41ab73df6e811610b7951b0eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94368b63e1363862d39161009dcdb018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c79a1f80d7f8c15607a3c583f83f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2abc5699e4e704ee81866e5593405166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436902d5356d32cc0cb0699208cba621167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecab33c53926442b48583ffb80fb54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7b181fba2e48b44ec7e463aa04cb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fddd51a9d09b6cb9e098cc28e37ce3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a69bb7e3a6cd2d55310bd2d33e2639171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d1d9266039691b054ed922880ab4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71ff62928798bda3d4921520cadd3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e2fc86789b7ebcca18a22c0196aff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde343ee94a29f0af845066b10b5356175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c135ec3a95192f0065de6e4350aeea7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bac281ba58dbb68bd2be21c7621d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6956f17e3e4bb8289859d90e79980178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9274d1377abdf0dc56ab433e07a551179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85eea73ac22550a87ce1870efbcaf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07115df3b9e07b4bd1ce30cd7cbcefd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af611dcea79e41db7b00deba3edb7f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160cb57552c32e3c5e62a589501b4a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517727f028e2f9a76ce6f7063e11417184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bf459168419993d46dd2e498fd335185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68830959bfb89a7a64e0e295e0ae02a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23b36db5b1201e81170161a7617068187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fa589dfb03d858521c469d766088d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e96021d4568f3aa9c987ce16375c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b936c9fdd7471feff108f6e90a1714190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e14906c0d8708b9a2b8e4a2871b2b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461fe43af638ea7070ab451b699e3ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2908661c39141d323ae53d256a5ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733242ae21b6dcff16597584c5f59c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5b4eb8c76d3c0229eb1197dca48fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59338f70160f9097c660fbbca5993ab1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b1bc4c75007b8394e7113d57c8469197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bf4c2d0b1833b09a9b190b963ddc9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1f91736ba3dc6109ae527188863bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c787a0372f256391793d69a4fefd3e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d898223cf82db0929cd733b289ccc14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217020af6f5512490613b15e69943046202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cde460da4f60ec59e9051ae8332d79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6659665d23c9f9db79f3ae105fe91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837723be4b9a804b6ace7dda5b6c2f7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70732bcccaea0e92a1cfcbbd096c7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e4dfa411bed49f98e791a8df92cce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ef21003dad7ed24c43e56fee4944208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e7bb48980a16011e47f613938b691209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401c0e15311c0256a282df43f482d6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100279fc0729bec59997a07463e159f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6815df58a10146a6f7ad816505a702212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a9198d6d2d8e4e836b83aa171c75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a08ff6c5c4fde33e97b512d124c0db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab77c7913b83d189005eb8e9556cbae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08346c461301fbc7977af1516bf9df8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefccf4eee1741a3e1084959d45f5fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66edb808cb9973b295495518d7ae2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e27c89c27afef572d5c704cf31ec57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba5a780c50b11111d5d2faffa30707220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb9dec51cfb849d755606260c5f0e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3859a45fe7bcb72fdd73de5488265222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70e66dd330209f90a6aca03cf25ee6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78318fef4cc282779e7b79edec0749224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12e94563eeeba57ac2969da5f07504225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83076d48f8171f1a4528c3ffdba1b64a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1348a871d9a44b3bd30f747621f292d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e8a70ad82864add7162183fb1a6e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a1ad5b93647030b85064c87cafbcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5648c2d33411accaaa765e305c3fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf2a93d08de5e64cd1dc16ce671717231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d3bf28871e53145ae68b27d368546232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322e35f1cdf904a72a213d5781a202c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d287f0145a50ef7ef3b8f08650190234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e334f4d7b53bb6af021c3b4907ed2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932dd1d05a5c4b44d95e4b1b5ab11b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f7476d608cbf91776994531121efa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c067c36825f0a54e967998edcc7af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971760b4af744b87c29fbd24be567df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad53e4a0f5c4ec04461cf6d2531173c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde35c26b771e8325c533e2379aea57f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6a1279eef7f29d40412df889a48e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e64ef7a276799c2778ac9b5494cd9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4031e4e4dafb5150eea54fc49254f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276a18081ac5de8f44dcca88debb298245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568680e14f3c74772163aca24dd6d04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11109b4f91a817ebd37591256581bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73f1af2be4d7fe2f3ed2f7b7e657e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c41fe69aed25cd220e9f265d3512b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cead01aa357a5c375e1b655a990295250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f7a918fec71c045a3e7e9982c9a72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed1b554734696ac73bcab2091f5c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0141f7797d072f7e09ae7d1698d44253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ec3233cf86cf964b6e62ddda098c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69c07a3e2ad4fe6a0421c08bbcde1a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dfbf7c8d6c1df1125ba32f102be13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4d261876b5f495ce1939f4a12647c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e16afc5fa9441c50e1674e3c332e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651103d3b40bc830746e43ff1016237f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3ba2ba2aca31dcaee9a4b0cc2b609260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e8dc9e7b6473b982aca6e6e5684a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef290bb3afcc89b76474493471831262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2390eb7920aa673547c8fc952ae8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19542256356ae44725ad5a044c8e607c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80136ee25c3735eee9caf196850962265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45812054a9959bb7e336dae7ecc509a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed324166226fa48b29baeea807eb4e1a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9032ede80cfe48494aaacfa4cf4ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46be65490d5ddd1325e6159999f7ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fa0b26e8ad8db689f51478345bdda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2de09007e2783c603f8896760fa675271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e33485c330d1bd861626adf3c7b00c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717b303d47afe352a8e6a2460f3d068273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adf40de318dcad2f78bee802d4b532274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b4ea65ef6dd789de524b80709b9d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6db3cd9de09d1d1a0615a9ab56752276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ebffa4c47e9b9ce779e07b2437495277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90c0dab408bead89b7b4f7d0d19be6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b65841d58d1e307e463d1fcffa0c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68bb21688422f2d6f641fa7a5618e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269dabd910873d726d681099088d862281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319ed5a32b590ae54c9949219064305282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e402b000b6ea9512ea0a8619da7431283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3582a81f79a20338139d7a2bd6c5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15069415a4740b6231c8b684f4a0c43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb642b6a6fd0964ce2fba3908e3ded7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098a8a9ba3ec542e0799bc15df6d188287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490f8d4705ae54e662bf19befa546b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e56c5a9ef8c39007c72eadcb28575289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced0c406e555c2468c4d10e794605bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638df0fa9e08b70042e969949d8395f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ea0787def46fd96c6b0d88d1ee2a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c9211da8abc8f1b25e125b6686291293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab30b35ff58a148232196c134f4e2cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4b4911c7361fb998526c78c9a49a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ca994e481c15f06485c393577915c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb1fbc0681389eb134dcdf46a3e9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cdfc5e2938ab69c616c666783bf874298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2a101c8a3f8ee82ec74504ff1549c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7a99ddec286a72214fa467afb3423300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d7aa6ab13f1346aac6814ee6b41b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e78641073c57005f6971b57caf722302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614a306f2a0ec350a20ed9d7970357303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a30832e0796240fa912331cd54c81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33835e3cc135f3e1a71bbbdb26b087e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9beb99d82b8f1a45c97a293207b7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692adb15fc65f02de166c544a8ef519307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b5f7547d39a9a9bb73616f63c3c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a562e062e4689e364b458db449ca9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff986a36823c52a4311a188da9982ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f5ece877d748b9e8d96e1aad64eb3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585b926c0d4a2256350a2ab5308d953312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631853f9660674db6efd2b4667529f08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d127247b6b486260bfe5b4af82d8236314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc6a1154035e678ca54baebf2fcdcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5658eabbb8f6e1a7891452722d046316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63567048b38ad2272346d42a3a6d440317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b27e0e0b253af54e8fdc62a1b39ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7623c7e68a20affd37a862c82c891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d76a069e67c5da57b29732e4b1b191320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6865dd0cfc182ef88d0a5279f5259321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8316b875fbbd568858c91f79e6228f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8100f57292b53c5f1815570545ab4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabfcb25a1886229f79744e90630834324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2c7d1bbd0a8a5f8af23243dd676f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6486dab7ec75d4353b73a57625b93b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f895bf9405b6b722c83717214577a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f77ddd69290af743aa0aae6f415d5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12b322314c0458c323f8213a77ca6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5965d9ccfec161e0dcba9e4eae22494330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd13b4a7e58939ee83bef3e6391f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9142d03b4c67ea2af47d0f84b1eccb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36efe4b57d10b439ba1a032d1d64541333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31193fdd5cbc2e1064ca5f245057346b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb350d6a99ecd2f0763b52ff23b0029f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224778c6fc354bdaa7355e79e42f13b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701632bee71d147eb1c42b4cf682fd4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ffc1bdaddcdfa7b44caeed65414af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee911e5aa1b71b276a40b8ea13d727b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61585e32133875e7a2643843a10080d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971c85df40baf9f7dbc14b23bb8c649341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f01d0abc8335c5b3bdbcbfa09a1c0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8280fa621db939b4f9fae179b0a93d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b853147ac4a6c30e50068628247743344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e8d74c4308a26659d0a527a8c0985345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c0ff44a7fdcfaceda558e94d84b1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442be86e2056a5efd673671d5e37834347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b59bec0941a3bb511c41ea28c20a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95ec945b85b1f458770b9e33866b61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b5e40148d61a199682387094b05e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92860bd541812641b5665c4dcbffe6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2016ab5d5739afceca9ee3abc42e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5a143a38098cedcef830d20df41f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef7f9460ab6684a65155a44a6fa9fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eb49e7c72958a8f10c49ab95b42e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283600a8da1c0e93527b422ce8c23d6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a8520e0bbc95bf1ea74ab7e313041357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e39b9ea70af6cbc59b4eb87fb47734358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750eb289b9e31722fe031ecc0d0b96da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f37c2d228724af419c19dd79a17664360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d31027b5854d067de5c00ebaef894f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e93790cfc80ee34519ab6ebdc1f74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a9e8851ce3721d8449859e3381d0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c1e0ad9fed2e84f178d4182c760a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e63a35a78a7c76d5a299642ad4653365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee427386f253effb87071da9b772aed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef92ca9214f200045abfb452725c7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653004bc70bd2510d45cabf2802759e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b015bab3cfaaec84229454640020dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3d6eb09f903ca482f5209f648c111370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3603e22f8212d6b388ecae298e2610371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179a2869d4b892da73d991a7ad51463372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f803022ceeaa92a5e57c042076d550d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67d15f293aace1bcfcfe58e88be61d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6dc035367eb566a1b729197d6259f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c8c33bcb2c68bb6ac7fca83704c31376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058f6055dd1e30d23eaa9d5e872ea09377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305dc747f6f1a1445864ee42afd00b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963147ab66adeb7e8fd60a0825c06101379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc2d6457c9054c8db0dacb60a11f79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe53a409eafdf80b4736de92756bde381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a94fc5fe858af06862b23c1dfc88f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeca06a4d601d6434e5d711ee057508383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f929168728a5c7e38f64a80e2483270384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38909c46ff514f4fef943d5e7f31d0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597226ac6543eea02bc594d37b9a797386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba739f1c57aa062ee8b94e534728178387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddfe80d876b836ab99b45345f20162388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8abfa8919c4d645a96cf37611653389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2137c843e6e1b401ead8b27628c83a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a7a093750c2f81b32345fb7233314391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326c77d6cfe14754e41ba6a789fa7d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632dfb856e61a5f01fb274be0e70459393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3d770173fcc58c3625df5182f1eec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b01798910dddf086270db3f549f89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17010ef722ad91ed1ca64166058e33396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3806386c720c71a2daa6694d4642a8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215b657fdcceff15fbf49dd4870d69b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25588814d15346829be1eb06becbc5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796435dd7f103b2f089fc623039cae5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d0492315e89ec0d3b722c59332e66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15274abddcbb7e18510ce8cd9529246c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17885dc839dbd01b00f769a934613f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b8d0a0ec8a762706e983bf08146a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392a5435f53c47f63470c856bfa4a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c1522c0f340eb46d836150eb8d87c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc219f1d63a17179dcb6bd6e7dccb6d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4df65932d5ea04700c6ed8b702506408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195ee967fba3fb0a5313b319ee45f00409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281b8c5894be0089b2a66a0d77f182410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ceecac502f258c94717cd18d6ff4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fbf426491fec77ee2a746f8de73f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5685d87bd736666b228e108a013e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeddbc9734bbd08d95433aec99a187414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf892f000d2e85023721f83b808b98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db813dc64de91770c1e468b40147e353416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec420da12b14d99500eb4bbb7fb7bd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2faccef2c2d71b744de127712043d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9696a6988ab9feb8e180b70ce022d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696340abd3ca340b7350fe8495107b96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1857071328c0b48dda904e74077b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f05f2d109690dd519b09469a392e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc33576b5a5ba14dd032db0fe2865f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8e98eaeb38e2ed193281f2255908424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534a1560ac41dbe50edd21d599ba637425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d123c325fc39f57de46991e81558e25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1eea7093041d7d808df05b9567a5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec3cd331ea5a41fdce51dc7e39d963428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440897445c3d266b8850f7dad5326e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfb3f2762aa68f1dd88fb2c9e11f79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48bf420ab1d61da479d356cd14363431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9382e715bbb6719d26fe2e4ec164f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58468f2cec1ac3cda04c8e648fb667ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003be265c2bcdb5bced44a08d484138434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72385f2f8529161991fe4e26124e3f0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28326054e44c653d688c1cb27fcb3bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb361bfea52ba48a3c3a0bb91b6ef0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1d579ce6a777d0718d93d45def8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b21ba0bc6168fcf9eb09728ce9a90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810dfa868d607087a6cc51b3638beb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb221895571d590c7e24c4d64ab9278441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636192aeab280aaba7efeab5dbd4048442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee171c34c4b2baa0a1c399cfee5540443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f08b099edba76c0fa068941a053147444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779e148c2984806dd3288187b3064e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4f8491266b4de17f0e088c8b5b37a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55fc9c1e6d9327217d0fbcc8279a27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0b0ef0264de814ea3d3b13beb554448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0501de032e94e8974c048ee9ad247c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30aa5011d9676259c6f38cad9a9934b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e707de331ce0f8094064742351141cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222c0af09a219afa2501ae41a795838452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627689b62cc319be46a7c8288e8ec220453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1519aff0818652030d127fb4a6f3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390d428e66e5d8ed8b66460bb191501455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14212a65376034eb906e7d8e2501125456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f267ccaed46c3659120880637deb78f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb44b858c795d32267a655fe7fa3a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76623350391075409589165ac82a7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305d50c36279ef770f2a82c72d6abd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b86bd51f5a70a256a6df89c2016e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80aed6531c09791ebff72869f6575d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4a110953ad6b85e99ea518282fdf9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f881a96f6bf120a4c5dd2960261f603464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb0396ca5b884abc6e1148c8e53237465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82d1e653ec0e7cff6df628712481ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464abe5c70ec708159d428dcb99e12d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1075b7108773ea092ab9a33c609a94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea864a34c3d5fbe0be8e76af4867a9cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fef98110449baf09b13b6044ee0f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f7129e01fa74e03bb429e065b79e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca088d2ebf64d8f8bfbbe18974992da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216e52fe3f0221554b57942a1fc08d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50766bacb68ffd1dd71bfc65fd14d85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c9264ad00fb8f71c279412c921fa9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ee5d062c5cd7dc759bf1597aabce9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773bb2e9a7fa5fc477b0299bb4f82b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785c01517cda682d862033e6b95a845478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58145b36f32e3cd20d43c57f25e65ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433bc51bfc4e6fa7edbef420e9e808c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a2b5f2dd4d5e1734943c2bab162c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976e654bec8c6dcffe884e6d2a584ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ea914d9a2a28237669e13e316f433483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282aa540244b9d0e71e79240394fa61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8288d349d80ebddd9994a3f08a1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b31290f134e191d78cd841d060fafe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4369701b2b6d85982031f9f021147a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722379238fd40a0f56b87a1a0d504339488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fbd0b50f28c798135a2af1e632ac5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f204e0f6b3f374e70c745d2cceded490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf08b9b0ff8aaffaa7b2c6b3ac9977c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99001bc11ab9e22e08b3d08b161c1c8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320587f92dab4aaa1a5a1de0c62c0ab5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4c519dd388d5bedb3f0a22a4995f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416b008eaeb888554ef9ba7c19fb105495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c9a54ed1c5538cd142586e0ba5b7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793b8836b5682d886ca206913dc263b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87a961a9d71d5e63da15428504f8ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65a703b912fa10d2ec207f745c0e25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079077478d58bed2d39b377fea0c8467500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84383111a1da9edee5f59401516443b3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f66308f4a5b722710c2379fdd34cbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493c9b91e6a8d334601c75d70c7972503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f9b34a8c72a8a1729015ac009fdac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c35a9dfb9367ad69b677fbd8b8c55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc178fe43ba3cff9b16d71574de34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffbccbd48f79893d9d137e5a502448507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6291fddbc86cf1f5f11356a74dc006e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a92685c48710cb1137b97e33757de2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9ed3b5f63cae1c406e47e55304897510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f361b90551dd780d67c9ee09383b3a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f160cb8b9c99ce0633d70b0e1529e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c6f81f1acd36b6b511137785fc78c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7056d3331a2964d1ed5a779bfdea6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc0229cb636061a837db55eb58c3b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f3aba5bf27022ef66d04eef29122516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e12fa2d6e7dfdd155bb50c552057d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ccabc08c73fed6121b6654422bcc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e6feacda7d8e2fde6e43b7e4bdaeb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdc628e0d908a0d008f8e2372c32a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ae8730f12e3544046cc7f308ee916521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49084b1eda8dd780856633bc22d7aaf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fa2da427bbff23bd0faf922ddce13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9084b6244e15e52fc34072ed6bf2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f20f5c05046e53bc94ad17e1535b61525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd75c71386b812ceeb1a929554080f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5d6a771cd90d88087cf6a392877b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fa94ace22de4a9cecc6232c8fcf23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51ae7645c0adb652cd916a2d49ecbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43d70b3c747820e180173d20555a39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1036f8fd64571c49eae6751ba9992e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd69c7c96e997cc1968aafa30e4cbd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b086a7bbb0895e911b58fe51ba91f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68ffebc6bfa007514cfaf14b99466f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe46c923ccf1026642bea1b972888b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c6c22fb6582042bb4537f0f1d1fe6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b85d160f1a39ab87702736c16a1c6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669ea326e6ec8a21bd6fafba5f86858538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6db81d9637975a0ae573de63abb78539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05464ba77b60b905cd7a86b447d560b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64e6c855e761cdc261d428d5cd4bb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe106149542e4f2fc532ecd3eab3174542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261f780c9004f51de3ebd54863d264f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be6ba9bb306a3a89ea789bbbaf891544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829037e11939c70220077756915983f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a688a6f42ca0750a635406fa1e9a099546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef0f3807439abeed0448eb49cbeae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9996d0dd0520e8e6a42ab3609c5bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f790067a555f70dbbc9c0291dbbe3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92ab1ad57def0c08a2cd498ed5ba44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e6bf82edcea2e3fa612673ff3c964551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c6d66fe929af25408b4bfec2be913552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc12c1a4651dae0314437e6c9da9ef9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d213aaef1d2f656ec7a05a155c6e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6852676197e9299a83b012f743021e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa50a9cef1a96c748ffdf9e0660079556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a945779a0e3bc9d37a244e203988c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231878005a7a760f6e4e2b486f3ca902558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa9af17575ec778646975905997a7f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6d8c9505a1bf047441468f66ba62c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b82afb95987e77cbc858a4bd60b247561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c8076c4163a3c723626131967042b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd4d7681c0ddac792b7213e202fb26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a958690b4002638b18b6318b84efd69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe9571a4bca1a8904c34a64ac8df11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1d572cc6930cc48e07b587c71be3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0b27d5dfb6261de292225d15a5cd3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f822a54c32ea7f32d4e0ea09765bae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528a9300883bd96b97baa60c2557a34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad35981b4a1860f42cd2841a89f1ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb814f3af614482634f06e4adf7a44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c7f1bb2fea507dc189d8a2644f024572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>