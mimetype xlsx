--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e067ebeb6f4b0e21c14952a210212b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012c28212c27d0184f59284ddf915962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81aa683689301144510eeb5fc61e8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972c433c6cb50c882531e7035d735304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82e2f9e26c0bcf29e1ed0814d952125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a858de52e2cb1a4780e8601e76d776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b236b4035b51bd56b7c91df5ddb3d9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e8a550a7b50d6aeb490cefd33c6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f71135d3d0e2ec7bfe9bec447ddb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bb09306cbe8c3feb243c6079baec610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaaff74e6279870a3d1abec7f8d01c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a34c848c562d522a62763d5026f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbd83ede306d0a660391b22a4f1e4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daba39d2cc74114da54210c35c11c0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d57cf0ea582f306767e37d4b2222115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833df6ae28e63d0891ee3590fd5d9d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55af8423f8b4ef4afcb69167ff2989317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a3826acaeb75e1ecb7f1c8658710d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0639d5c9e169461a3581ca72df519319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d64d1194f1bc6aad18038812e76d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc635cb7e2e7962d2dac82877aa50f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0461adb0416c7a387ab73e0b8cc4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877db8d81759175858f428ce81b717a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b1593d99125de84e0fd5943270c5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4104ad9004fa5e1fe36c2e294d53025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240f47fa97c029ef20e5eb238a968bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f008e47cb4ab83fe1d0d7392aed608d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160f88581c98ef5926914f8496e5a0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4137bb564cc7946f026ce524bde3b8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cb1cf028ddd3745f13df85305b08230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a3266f854064207d8e7727000cc6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf103fb0e0ae8fdc6981eeea1aa2c09832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a611376c9f3d529b5a7935003c9b9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6f1d179784d0f50d0da626b5b326e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ae469753e8f0f5ce31aa359fddd2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc61fed5437d5cf929e5e36c8c35d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd6e5fc76d70c43ae451b544c300337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68f83c10778b2f7e327bc2cbd6a42138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30dc676fc868208f5cd00447925ea239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f50197ee054f01acc48278770d83d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cd2d1fe88fa4bc6f9b41b1e6f962841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4a4f898ed15b7404638adebc7e68f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867afb16f3caaf0b90644afcfc8408f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0611e4cf1e441540b0b000713aa20e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de80652e9723216aeca95f3d1b9056b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd41698d2a508e8953f2c835ffe99946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1edd3efe18b7cce6870289154bae6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dee73fedeb4ab769d4abcf142107948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75532d264aa970c9f9ea0b36cf9a28c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c5e5c51dd8bca0dfb9af6008bf1b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ac1606bbc6af4f674983535e1439151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dabe6bfa18f58289039b0b1c63819252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650200178d7babec1710f96d09fd3a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cd31b8835e692c73d4c955f6d10ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3009c0919a285f0e130a3e26ffdada55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163ef8f10e6e15a9b512828c5355ab956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a9c0ac85c1536f8b34733cad278c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791040a7e87751fe6dac6ca14db258c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc7ab9e0f1a6366df97329271876ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2f5146de3d9b1ea396e887bbcdaad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3360cf30ecd1f4483500cd6edda53661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f0a29d921343618396af1fce4c71e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c3c9acc05797e3af44a4ab8f4be263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f946b2d03443607ad6d553396e1ca7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aad5c9efef1c31f293167175d65a7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aff1629277813879e709692c712b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7e7638bb339f26aa2d50145e9365b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e40f8abe01ed8a0c07022183c5d7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577aca36e6dffe8283da7265e60e98c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d37fd89363fe6f8169f9e4c8a4395370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e1c6248af64bf61c82998a55bffa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c116d0d1edbdc77a10267aa20e10672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8923d2db815a7541ab3a5cbe514d51873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c09e6dfbe17285483c2124f9597c0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a10ad0bcac790c3b5608f84f32e0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7726c1a2afc4545286980f1cff61e7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a8261c9fc44bc85c9c3cabe7b2b4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8034d518bbd93e4600faab0e7589c3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a97fa36fbb7ca56cf83eabef5d83b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a36d1df604be1077cdcbb947c4a85580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf9823076b9ad0147c3fc442ebde4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaaa52de3104c75a57a9be3268510c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b501ebf0c347c7a474251ac59db055e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb524b1eb09f581c2e727f58c8d14184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647105c494738be073b091467c5cb2985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582326c41b4c1aa6db6041783cbe5ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d27b3afbdc417348c0d8ca6fea30587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932ec2e65d0af2c70659b38cfc055c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa3499cb3a10fbef4ab40600b4695e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361276b5ad9ef983c6e812d2cb433f0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150823e034f21fda842763727667ef8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41950e7c16f55e2c4cdb7f165de21b5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03bdcaa611cf6026f4f0acdf15fe3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b15c5bbf18b0ec0492297f25ec12894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2043a11d951b2071e0f68e118d041495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b858e08eec26ebb41a4d8789b38d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66743a924ae7ebe9f25ac0286d3e1c4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fec7b721439a236006b8ea0478d69698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919fd15b90484919e822127387359f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49dfa21b2eee5feb1f712802f6fca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dfe15c17895d95549fcedce5dd200101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21733861ada175a7f30791095317d863102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d663772989e67380143724944fc29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c7437c1d4b1c718e6d9a22cc0f0c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47fde2c00b63e6c094e2743bba3dc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6084670a6bac6d83b24a772464897f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a51702e101a36f09b26d4053a9c46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80065ee429e8c148e494afffbb21da8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127102efd133495d9d6ecace55465bfd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc85ae0bce00ee6aff211d8cfa24e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7018f70c5acca719cc77bdffcf4a15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b30d3de8ee9ddd50c14576b63c034112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e92a26e52de60f256431f33f242d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a3df3ba70b57fc856904c8d63ed4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bfc10be5c44379fdfebfe2a683c29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46698a96118798fa9c18f00b4c124b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918235cc380a9458a6bd251e952f461117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cafbe1e82737299d469447d269fa58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab253737d9b3a4de335c1110ccbf0f6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47fb3110e8ecaf16c8618212a6aa6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82244fe460e3bbd1d87aabcf9d3b699121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65ad9969d267c63afb1034fc2cefd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3859cf54bef577e168a5236cd49ed2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3776c41ebd5b4e2c801d3a8e7c6da57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3ca24ab03638fdd45517db3455c91125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a3eee7b0a62fac9b07f321ec1445c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b99694f8dcf713460a6f0287ccb5f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a168e6aea9015f120edfcf8c6e107c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab4b7ce93686ea679e298fba46588b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef3ade2bc50ab1e9348d1684ef894e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d87d7d75628a1ecd0acdc9a6fb6832131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955adc0cbcb091e9e7e6729f1d21e93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6785be169a9974e351ddb5e1d2960cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4f00ca56e3fb2961167782686ca1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a17a02ea444588bfcf2c770bbfd6df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381fa28bab86467cd7c0e94cecc36cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc936244859fb5ecc9daba2ff0dd381137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de89e3d85ec993a7584858efcd1d085138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33244ecd03cefa49703082d8021aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd5996af356c23e25be8828a247e21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca639322cf2412bc814467842d9652141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4991bfb00a044c16c81d5adeb2f2ad1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700caf1315f9cb74c1fbb8d64dceb0e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ddfeb9c4dc963954c445b3257eb8d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0572adbb67308492219ad9eb2c0881d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc59b0ce1b6f79fcaf297483d8b64ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5613d8839cedc09ddf7632fb09035147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81fd81559b59e7fa62cdd0b55a869a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3002803bd625a1a4cae9bc685d3d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d4ecd9eb34bf98f57b0de159a8fd7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98685d8934161e10dd2ecdfe0e71994151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65c88fa54a0a011966750f262549d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365fc1ccc8ff15641b45eda4b4ad145153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decf2890bd32a243458f7220394cf51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31ba00df56a54d0cbe198e2b098c5f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b38c0156b9231c00a0fcf1a18f063156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcaf75e70f83ce40564c4b20d350de157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c9221529d288d1dfd4533f01431ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3142919b6955e4e2969a48d0d73417159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100129e793ce8d671692f9cc986865ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba6ad85c196bc682e30ceca7420bd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdd3b9dadaebf258ea183e3b2863a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f2fbe3a9302a12407fb321fa6daf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a2fd842efd71659bfe69a7a78579164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c46a977ecb4928d793f70c63807b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1edd97596acb4ed38e4846e45054e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6affefaf3fe5acbf30238249284b473167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe610f7d0d04e6a800636cbde0b8f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424a4b36d2a28df5399229278e2852f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a768981b84922f099d22d40908698170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f0fe34870937538594f8e5513b071171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d466b78c57de8691414c43e57dc6f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578005108cea022e2dbb4910a37a162173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceba5c93eeb60c8b67c5c78b5cf3d29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525c6f480e788c7112e038502f56615175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5babb5cab0cafa58a535a8a9c74ba1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50578b5a303ed6a86b15e39cdd7a711a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e67f2d28dbb70936a4af0677606a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8bf734ef4c48bbda2d437ba3a5070179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edad243f6aa2350f87c161dbff15fcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53503212187ef22e1f984b9d0a6e4dbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0c52bea534a52eda95795db356b17182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd86ab6eae0d8548ab4b96af3baabb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4da94fe6ef9171175b5e0d786aa32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eed193f313aead61285ad0e21cd0fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a46bf0b34f2b36bb3c375086c94397186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b167e31147eaec23c880b78e9ee69df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f975b098aaa2dca462b967801b6a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018b6d01a234861a6bfe6dba61899ee189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e89e561b44001baca49582cf7e78a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee65600ab4636215f96dcfb133f0688191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a002f23351e2729f898cfb8bfc3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44554c9953c25b0d7be5880eb93ef855193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8823813e9ff47cf419b639f6bd78e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38af8b6133985f28fd0fd38d5cede8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1170c172757f926acfb665e0fab55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e958200a31dc84ccbc4bd11bcdf75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eee0adaf9ff8b93ed64bf3b978a83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3e8812067f3a670f15e4a208f4761199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acfbff9563b43cf2a1ba3328de856d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada9838f52b899c5aa3e80492fc758201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c9b989efe39b1c41bd2060ee68427202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b35385e4504e806508f8d2569e4f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb045db48bb9e5b9fa4e47b7e3d1eec5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55dc10eea3d4cb38424fd3414a3182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5dc0f1327d88c655d112b86cfaf2f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1ee835b4b350c9e65e45fbd315c44207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccfbab3ec3a56ee0916adfc059c983208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ef2c1d8b04036bbdbd0774cef2277209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e2ea8a70e36db95802781500b53ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29ed66f8c7bad5561efd80fbcc7ab7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e6f362219355f86c09d3406e290c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b1e310c55cb1c98746a4d83fbfa3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4f6c566137e5034de4faac7eedb58214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e525bbdc3e8aa59f818984cff7642d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7170d5d7b4b5659d4e92a9a62aa0ad2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07749a568eceb21c86a70a59429f71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687384b4c37277cef0606888266b645218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7cde8d8b71cd93a99aa5246e86a53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd885f1f1654a660d49608234810a0d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ea64660358c8440be4bb2df4f9630221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267282337ef0cde53ffa241c16dd8cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eba76a54ac1ee39ac0edf71a33dc11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24556ea909bfaf5e4aa378df3798a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ccc6fb2d537d144e332eb8e213aa0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b488cbca04b0d77d6fe84877d2010f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75926467625f11a87403aa3693a593227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7016807768c8d891f8956adc66b3b2b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed138936bcc442d465cf9f5f86646a1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd291db0cebe48d98e9d887f63448230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb051e8d130dcb5bdb06f0abb6df772231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81439b10e1c0b14600aed0b53f2b7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299843226561aa57274d41b0f36ff863233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaddccbe3763699c95d1ab6e7d28a57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d23a1fb99854e8f7cbd12de92c15b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9616397ded48c742d840539789a45a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c2a26d7a9df99b8c65b516c05c09b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a690fa1f01163778f08307ad977a45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5b643320102c21af44b3e2bf6e960239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3b97b68d4dd78355b28dfc9552096240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e4a1f2385f6e277acf7515b1aab98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd0cc2a2e4c9bbb0b4294b783867f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e0cde2a5f62dee93f568b39e54afb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9307b1c011378feed7c3d245ae001244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b3c4058b200022238326ced3b0cf1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1040fb10359f555dcaaa9f193141fc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf123d06a59dc3551af28e77d95999247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad33811c54cda3498177e861c3bf3e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947ba8d6a03e40201dfe48fd254d66f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3c7d3adb7c4adbc7d9bc4e46c3e7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac3d8e784bf0071f9703a67e60aaec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9879abb8d4ed2401d92518dae6b1a07252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8c8cd115751a6189a4cb205d3350c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1193e8a9e0754474c54aad04332167254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434613ccbe3dfee4ea042d7d279d53bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13dbbd57a3681fa93bc90686e4f35e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4666938ba79ec15b2893516d9ed7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90a09d7249a1a9974437445af067e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16907f957a07f6f46dc16de811134f32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9abdd312f63e47c81d80a2d978d791260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9fb53925f7a8575b4a4cb49e55071261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33895ab9d94d78818946109046ce80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e214960c1ae206e478887c8e40c56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ca33a0b2f9595537d678a34787c9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ffb92bc34349be84d907fbd181d84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d6f9e4157c133504a9db8e1b5f15b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ef6e4c69c84bf721d55346978b69f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea843185b6919460637ef1cee22296268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c665c553232f3dc74c1d80732f6977d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074529cd4322c5934c0380e0a4269d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75a13b2434b93a8f50a2cc2a75ed07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b196333ddc655b70ad5e3c8e86e3288272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb782d09a25d51b3da0cc392b117a39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6ed1f193a4a9753df0a635bf7dd70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11938062ce4f695fd067cc083ddf0c23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc43225f95072d3b0ae1c6843f0d41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f42536732883cdc70f51d87b51581277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99679ecda4f2c510e222bf976f687e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d1233fd6a615e0dd303c45478ca8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8bf653a3d0e6a9667260de173426d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312584e614c2f10f4bd8c326d52c8e82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a158001a07d29092cbce052a403aaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ba2fe68a6499e59e0d0b8054d1a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59338e9cf41fa54cbaf739ccebe6f1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0650fb3deaf6b360d4d8c9b8607130285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00251faac4cdcd62375ddd0ff1f93743286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813b88833538e32750dbc5574bcedc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f0cc09d6205738f3c5f0975f93db4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4f5708a38c3f946ae375716ec39a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc26a5725c3012308369dc2e6056b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d8a9c3fc94715f36e3dfd6e72de54291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558eaf0460c3ca54b225d19826772cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786106ad0f700ac2cccd2204212213fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da2a8c1388c4516e66f408f18255c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f6f0aa0f3cc59384a5aab2586bc1b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057a94e9ceb7a47cc1e285899c521c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f96bf2c61d313eab3576063cbcb260297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a977d2a2a0a98a0600cdada10584eb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96feaebf8a197f2ed05eb4790f7c2de7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e90fab240fad6eb6e87cbf7381ea85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cfca1dee762defb29668fe821d2a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b328790ba652eb3a4b453e712c4e5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb851efae14cc05ab13b25daa687a289303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e6303083976434b29dffebbc7b2bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256677d9c9f3af8d5babd5c2d872a85e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b1e863349f6c8d171727fa71ba9a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf146cae08559f0255990853e50060307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9381c57f960e5ee418daf8953140a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f95430b8dcaa13a243089b5d3fb06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3a98dfe203d52c36c01a10f74271d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f71004cc4aa10182b3a0cb1e37870f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240bbc934e141786bdefc824176c4d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a13096c077ab1ab9b5876c0464b08313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a918af7eccb89324bc5ae189111f645314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116808bd6ddd2760bf9a70255618f7a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb540c0947ce9ab1b0078f6083c8321316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01ec87c890913711dcf1413323dd2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b5ee9a1f450e39db2905862424609318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc33b0dd0db0692f721c024e554281319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bf58751c669ceaa46a23bfb57f3b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0c4e7199d75cb596e4930b604860a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d1d77a81c18726d4f952d153ed33b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e27adf17db75b4926c5e8e0a5358b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2be891b3a963e35cc5988919538d9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59f9a4690af4aab104e8638059b731325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11339e2688fae5053325278f348f47a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de642eabe4bd49b118a90d2a907c3bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f1dacd52a77c85d668f3547d10a88328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057937d8dbd3f67904252743de2967a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459801bad5e5e7ac359c74eabf28ac25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d5995cc4f3b2100bf6e611e8ae3d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b92272d5555676e7f3571b5bec052332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41586270c7d0bb817389458260c7f5e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc57eafbabf835284c5574b01da9cd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82ad1edab4c477ead9ff86e3df1823335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518c7736a7a9cf604d2bcc9f023d3f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8cffe401aa3142c2a414cb09de419337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79344800b315fed0c9bca53bfe5aa475338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb646280e78baeb9d3b9e5df235ec5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd30ca66ec4d459dbf83437d608b0a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde48c9cf428d8c59788c3b9815ea8d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a62efbca4800083030df486390f248342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cfc78795badb509173aad2fceb81a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3f818d71f7d2c3bf623f0ec29fbba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7afa206ba0dbef70863f9a3dcbbd81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15606f72034aa97bf1dbee41e2ec63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3feace641818fc595315df1ea8994d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab424df33257f5e082f3c09e6e938d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9a9915bc7a28ca47ca09425805a43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbc4b63b0370e10e51dfd691bc7830350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed804eef5f523b7f4296ea1904825a5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1c61b2c7f8bf808a9fd3655cbd10a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5b982015d490ff5d77f6ba746cc4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d65eaaa530b5849bfb0f53b13695f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab221f8e8538e058a037bb2457c0814355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23430d4faf290208574bf09b8a5e98d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999219b55747cc7b52e3c6982fe1f657357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82c7e46a1cd64119df30b425841f03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041662e060e99ee892771c6a7a4b1a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270cd7e2b915c8570bd8a4232053725360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d17735577d1307f3d55ef9bb5b9193361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f3e328cb8b43bb8645fdf00a1408f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a24deb44ea5a7ef0cbe79a02f6216b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d929df679b6c47f69dc47ff3fc4533364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ea715b123b590cfbec5de7bc806a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857ae6f52185dd6d8f98060c495edb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb444f4af30aac3421e0969e3d081c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c591f4f69a45d1b4ee47d9d9a541a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9f3b1b55557730288fb3c69c8a578369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e72954fe6b15da7a8b71ed5aeac55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5be0a4ab740920e818be63c5d0bb51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb1fd9ccc1ea122d4b7f79b903fac6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4cbde44485dfd7083ba6e7e976da2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a4d726953154f12b205fe30edd71d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d43d08b602ea66fd3678172a43346c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361a4f077b8a41e309997c70289ab08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54769dbe451074000db3ca26a4a6a716377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71dd736c5b06f9f4bb984fb1400654378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b67147a406321f9fecaf5e0c04f41c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17fdb3f03d78224e5670872860c95a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ab47889ffa3ec33fc7c283c39b739381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85542a0c57663734ba4e0b27e28a6493382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb8c6cff1a9f3ed78c1b95bdbe28a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f4ac2390676e27b605be2e5edcc01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086c9f34f71a569ce632b0097dc38bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294434f40063c1794dfbb74ab79f50f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b7f03f104f5bc990a0faa2e3d626a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aab7c7e6f0645ee0f54ea2673f988388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de787f55a296531d2f1e31f8c72876b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675b68fa2cd9b00fe08bb045dca1c64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68a0d594d7288d0d75975282d1c124391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd1cb0c547d6a1fd5fb2ef45765008392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f21b76b8163a9b346128a4697d57fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56cdd3ce0b437bcc42872220d51a77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b467fc998b9389165c10228878cdd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4a5fb3c0a5adaedfea258736056b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c331c1e96b3c81bc09668dd667f9dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73e004d0b0dac1748083659808a25d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74a9d3881c6a619eb85e4919498423399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c12d38d9c9f0bcf1ff40d6d3c9522400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed086a0f275f8f4d20c473f64e0c1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e15052d726aee0f90f45646b067d5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83659040145b9e16db216915f4156707403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43585db10159877d2e36483a90e43075404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8278d76b5d2ffa439a6e9644db66dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968ab37cb52324ead6c48243159eb39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d2e63d21b382d95aaee69e17db3d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366489a23cce708a008b1add2d8817a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c1a802efd449708c96a1292377bac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff64a6b2cdfd30ba53b5fbf5a1cce20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bb98e9efc8f8355290fc90c0b668c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38ff3f9e9515af8a9cb13c463b5ca8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e3c4b580e4c1f118651a81ca7a26d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275614ad6dfcf5f0a68f4c704c5dbbc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0678fc5b7a12446a5e0d956ca771383415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d05dadd46912536cfa724635f6b2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2636a9cfbced0a67eed5dd05ef41376417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b35f066c8999f8b5842dec4e2e977418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912950f7623baf9f1b77b828aa3b84d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53b7d60626a3607cb981a16484446f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d4a9b2deab69649a0c38e95d0d6e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6c77b1b83bb9d6dd4f131a75d06b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da6cf16f03efea6ca5419e6a2998a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efd488175d8194e1df60d76724b288424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37035aadfa454939f6044e734716f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb8311ba22175b8b98ee4a0fd3952d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb521f8640b57e7ebf1a8e792a282c28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebb798f1baf71dbe00468f7bb91901428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde25cfdeb10623f600086588d6d0e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09538d95e8bacd85ca4871b4ab071af4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3293acf36c3be0ee360a1c1cdd8f76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c637a073eb1c65c094a67c9e05119f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0f4d12a341598496d30c85dc784fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb943eeaf18fe9510d7434814e6925434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4274daa832be5bf9178d0869715db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b212457792950fa4176871f2d145cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41712bc64b09ab513077628cd30731437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1219a42643074c073f77ba0fb898b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4153ec77bf31ba5a85c22d73a99b82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c1b97c336435d83f9225dfde27506440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe1c85dcfb43299dd2a51326662593441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34717ae91e34d4843b328e90da3a27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e99fda703fbed0f89105cac9b07fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be6bc7c33defd1ee4aed1ca8427413444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aa8390495b3a49f70e39c487ba97e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f13a2222f8ae607eba4e1f9e3c91f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6e0b12c6cc217c49d3730bd48d6e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d8ce3dcf29f321c8e7542546e33f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f20385f5aa2ccd16a7c6c90159fdc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7945aba0cbad1246dea495432679ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a370798444c0646f29a32c3f98dabf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0cb6aac78b706efb2b87d2bfc7ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078c9d1b8b7c5b70d52d36651295d97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925de0413d20c0b57387c394566e00b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c661cd183790cd43a83bea42611fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46869fde6d088a533446bc472d63015456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb125abc140cefca58f14b8b7bd0ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63132ecaf60d3ff2c237056af0faf8c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab85c49123235832ca6ac726f24bfc5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0856d7fdc70ca2128d0a96f3003d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5ee656a1bf0385d186933e7690e0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6eeac479d842c3581d3685e7c95e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c68a942260c0fe43890592084c5555463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a9b794df63cc2e41623fafc472103464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4d6122474610842ac5c639b57ec95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db452eb1acc18a49fc09e66a85433d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18653cbfbfc501a4e1b87b429dd34490467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3010f71d023bd27b7e6b91d32a3a8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b3d0368f30b55f0314e174f205d24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bd85ca940f49fe9d38ca672cc0bff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb44d21efbf5d733763c0356c677e4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430388cbcc81e9800b8d6bc4034a84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e0d8dfd1d5e634a6f2f79890835d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddb5fa17978d72028d365b731429f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89101fcebd0f5510dc9fc5bb75536af4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9009dd12d8e0a438ba477ae7ff7896476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b21f63b4786f9a57765a699879139477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e674774a6c38cec38e017648a20e430478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3280ecbdc5ec3fb41a103d407b6fc7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5913e55c41c892de1e3a0b5e3579c59480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba8ca718ab96dd5c4206396b7d20fb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fbeac617bb037eab08fd79b0fdb21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a2f02c97d7e62a188d145f59d734a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b5b3e516ebced0b92a83beeab9cc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d34d1f813b757915fe24f677a0d8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf710cc588c0969076b28344b10d31d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896d88326e1eafe54b4206d04d24684487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6976b87613905ac176fc69e52e0a58488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f271d0a09f2ec32932833c89aa14961489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78445fd67b65d5b017821e1ba6a6204c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ed216cf81fa0928e98c09a03bb987491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3b08b5ad65e6cf797232ef952694b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b2720a878fde5996d605bc640b866493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52209e6a07b8c13ebf1759f741a70a0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eed74935135d777b0f0cb2c9fb6cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ee9622ed96ff0401a6b153a9c9a59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5af0652e40a62e15c0265ccf6a85fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b826a391a8b69db83a0c483c2cc155498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75e39b43955946342e9d4e2d1b2acc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54837d2b2b55df3368c56765a99f4769500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ba29ccca0628bae2d8556535fae3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43098509aadbab119245187f6f9f8664502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150e71b946addaa8855988522d7275b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145423d5c29e1749c74011168efd568e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965234311fd13e8d1f38c3f9bf31a36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5cfbbe9f145e0e8586be11eb924d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6a7ca08e2e63aa2eb24ea36fe1eb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8e0368b3cba00fb01183433300db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace4bfece26664d4df2a2c70ed4aaf7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfac3130cedeed375a0d5e71974d80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bf219ec632ef594b5e0c509321d79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839320544cfb92c7d85024dcfcad02e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99e334c0d684ff1430409b382d7aad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1803ca3301f0e3c901782471b55d1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76aac5b3b0f6af59d65d3e74e2724e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524d3fd27e8b13e7a2be89a30beab16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2058c55ee470935c3b2643d39303a18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6538f175ab1c37742d8c6feabbf9e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b01a953172d3e024dc74891b6193a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182a93b25b9361e037cf054d326cd80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec242b073b4253fa0e0d52e4a90004521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5a12de3a6ae26b68d19dd5d97e148522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8522af12bd28c61bdd4cfddd3b2299523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab070106ab051f162b87fdb847af23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b117aae25be4fb620e0507a32df9fdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b029dfb57563dbc6f80aa2aee8a32c4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd0d2ad5ae522281c096c7f444f712527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7bc2588988c06fb41210e5aca6771528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be16b0a5ebaeeef417dde519115f7b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e239138804803b5a2b5f724c70b885530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc98c55da7813b2cc9ffc5844993c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aa7743936e857a8dba37e3f2b14c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72967b2b5b87c37042be2eadeccbf9c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b68937917f75cf87254b853d87d99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949cadd0585bee4231725facafe6aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff8d14ee34ecc480ce9230ff5404a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec290d590019d3f804383d6ae20dd28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492484674ef6a6c5600b992fdb2b19e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df25121699b3c77f3c3fa5c1ddff5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedab7485876440e7cb4baf54d7d3ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cb4eb61e2b45eddf33ae6ba8933f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9362c8c94c0d17bac2518d5653be275542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80048e4d7eecd6378629a932bc932e19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c406d8f572be0dc2c01aa53ddb284544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4fb6ab695bc63e35d1aa8cbd60977545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d466fcbe0dad124019bf2f26751a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a36db32bdfe51a2baa813dc33504f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301d15349c852e72fb69486e7aeb0f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad064e4483e2b3312442637eb67574ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e18a89b43d41faa12df7c7454a7f82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa47d1ed7149f4b83dcda82702ce63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfa87654357b9467be8c1fc0baafdd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbec1a605e8742256e4da965e8c6622553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31b5b316d2a6867e8a0e4bdddf5544554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8c3f10844845f782706b7800dcc73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc27489310ae30f8cc0e36f5ec4db7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889ff25ad3c2a43549bdf80894daad7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b888fe0acb44e56c8c1299d0d595b72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934a1c4acbf130997383940be44eb34559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d8a315882abdcd9bc6f5ac9646c2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943714ffe0bd3c19af7cd4363722be7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe654e19728b7303a6381215a75bf4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dec7940b892975c83e28b3b5e4cab4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16e043b5b061ea34be5a2ca0d77767564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6362b10c9bef4bbd042f00f327aa31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04abb1d42d06133398be10abc128b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aff3a964be03b7cf4e48e7e45314a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a947797b3c9794bdaec6bc0643e866568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210e1085a39c1c55cabc4bc1727e84f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680c4451865376ce0af1cde839d953f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724e2a3c85d26cb2296a82b0b50c58571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baa0fa2b28ade3485f5a9f7b31318a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afa1abb985b0f63d12eb27efa706b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2c7a626b20924500334902ea03b492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8228e17f416db2e3e748f66a6a20f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f3d94ab62da50acb0ac5dca7859d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2be45fa75d79fd7ad2c1c5ca2f4b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9f4d238ab7fcc50b3f61dfee63c9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe16bb0266d19e8f552bcb8ab5bedb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadaba5a02a7f0d6aae9cd84ee4a2528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849cd2e369675e086dc3cdfd8f84f009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbba83ab0dba626405ea9cd92140be410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81a21ea4b31380daa831664ff01d5411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a2c5479e6814d6554b991a93938a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6135b3d21d26f02823a94c15784a3d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340d9cca64532a463c959083083ff5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125d8aee2349cf3b5e301498f6b90e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19be90fc1ca6c07e2269fe15217fcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d1f253396c924d4ee4a767a055f2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79518aeef954813845a6829fc14c07f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e2b66ce56c4fba06a6f1a53f34fde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b36979dd3db6aad98d99854e2799d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659b1fb68c6eb05020b299ff406d2e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eef3ce88b74e181af2b695fe0f2e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752295fb56a0cd1d65001d7716dfbe723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436024828d45214da33af638452458b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf70291a46894387be084b6d05842a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea17955ea42fb66db44053501cd9f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe05dee1b5fb5e4a743d2b4c1157d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aea5ba531b9377537620055d3bf7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ff278918249e16cc10e31afdc05df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c6c981d58212ec6f9f56ae9d5e92030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8ea06819aa57560b6dd9f581ecfa131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3c44cd9807f097b402707e9396f0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7c5c1aff4da1a922af30ead1b4c0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94540d41648fb915d11296320ef8265334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce9d0ba51a910279a17b51f6c8bde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105a5cab0ceeae12281b2b34cd2a67236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ccdbbeab279a389f9886a961a909f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6a0c0dd40bfe321ec37cb87e752838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb96a541b231ff61fd927a62750973a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca300cc83e80bd0b3177a91467b5021640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aaf85db590013c014f1e19fa2457741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940344467691a363b7d25b4a1f44e6ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ced72be7bcc831059762920863724e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737164b707b13c6f782d3e8d8b92359444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c187db7db285ab8eb50135bafa41c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f011bc35ae36683cd06fcb2c2237b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2102347ce3136da30e6ace0e4482b7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b1fec2d6d333fea47776e1e8166c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137d91cccabeb8876e67d210e28495749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d039dc5497205790dfb76b484d1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6d92811a240b8e998f756912c9f0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c3990f389b65be46c543bda4ed38252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d71887bd09f89e53b94f8751542d9553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a951ca365d53d7973c19019dc37c51c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249853b24df8a39f32b1b2fb20b596455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67454c712646398013495650ae508f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc929f45b426bf31322f50a37c5b6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ee296ed34424d67a50422d93c2d6b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24e82755771419778c33fbd8420ce859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73df2ff8781d984911ab19a1080719e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d65f1c3ef28f6f79183598a0749f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205358a331bf7de34badf55a2aa4c8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de36c61c962a44765d1462c2576c2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb553ce80df0c2491ff7bf59a3ecd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a522b627827569cc6fc6f22ca54dfc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752c5be6e2e244bdd867ee9cc06080766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ace928f65984eca23e5108f55604c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd63d0d59584fca869fa81959edc1af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fa4b8e4bafc54253cd738cbf22f1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4729d646d22c28b357d56066936c7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0817e5fce5ecf9c86d7be22768a98671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091116a4fa4f6315b3df7d895f52a3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f059227ed6c0cd4d04948d01bb4d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02041b714ff7d366f8285b8da5aa6ff974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd2d0399caf43628adcfdd764d63e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d002ac8822d0781463a58c049d492f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7aa8ecad6c16a8e638f42f3fb83e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da058093661acf14a1bb902967fa312a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77259e3a902e831c02f37fc52aaece79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b840a0bf56e5634bb76053b594ca680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcc9726e625fb750ce8213f323628581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb198f86c1e1d99d2dd15693d4d0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d43a99b2d5558df1e6cbcaece8d3c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87472a9926118d2171569086f02cd3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430d44fc335f3dd47656b407d1755b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70af3e4570782c678598479371e5d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9ba41f2c036a511ccf0675f9981a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f614b85b031e64f1b628970306923e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ee4131f3123177f9c23ded428ea7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75866fc4960954f53346e145db40a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c778a3a2e5f765b0a3e140f9dcac1e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604e106f7efbc035abd9ae2c86c6eb792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c76ae070aef14f3cd07efe3befaf293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898c9c1a16ed9f0677530312c23da9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82684d9448ae01f3360c726acdbd7bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4cfd5f0ae34e80edb0a9f64a42c4fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bfa1a522093f085a33ec573068bb897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad115f0188882734a29dbc8f83eba8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab429e09aa260f3a8186bbcd91eb099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569f882e593d76e14c54f1ecb64ed9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd00b028e4cfa5de17be3a55d901e52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefdd3d4ba480d3b95ba2592f8d6678102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b58c20b53872a40d33bbe4a940c698103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2ef28008cf188e6cd260e543384df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9555cd52cd06d18db78f1a1aa5cea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbdde2fa97503e3a7aee08860ed744106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4bf18aad107eaca6619a8ec1e0a11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d318e18be9ae1b067f5b6502f6208108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1dc361b1783302b46cea02c9f1716a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811357ea7adeb22592527d171ca0f5b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5122b385e26a9b40d645fadb08d2a3a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da135565efdc78afdf93ad23978bdb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddfd6e037f291713943b35d98ad787113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320ef97d6c4f01973ed28db0bc02fa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a6cb10a56f169feff0cb447bc9d1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd53884543493d1e13c6bf32d8cf13c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb108dfab1ab081d7cdb2ce73c672f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24cdd431b799b88781e572c2605aba7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6972c4224a61e684c0a0f2c789abdd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2153d3c77f8e4686bed500894fa5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9d9a8019f81c5565ae481753a9a7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8a3126ec06a2b1c5d6d1c528f45ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d9378ec183a03a74faaa40f83ae91123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f3aa2c2d2a7df90ebfe218471caf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12626235257e4b1a86420db979411e56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1ccd48ee41d946f7a29e93a23f65d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a50f311abf35e21835c842829dc8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193230306fa60219ced7b00451b2a1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640787dddc3bdb53ff20dd1f1600bc25129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa8fb1058c17321f5c237f59edec40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99feda9485f89a61ba9fa6be299abe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba0685e8a04d086e1d0b00bfa2fef5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1328869aa58cc20a1eef04e41cf50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f86a8b35afc244ca93fdfb935a78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f2ce348907ae57125fbf22bac0c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8995b9544d2b95e015056fb54c6c5c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb60c4009b4e136ac3d15a1d0786bf6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd69bdd21a97feb4b155317548d7ff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49cc215a8af2167e2c36631926f2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d91ca073268c8a391b839d82d50f0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a24dfc5e592d92511b1afba3dc96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025df362895a137be923517b86d2efca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c85ef1071a24f4162df53a403b8558143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c690e9601b6ca4f493009af08de9525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcde2a564412b88e0da56175a6d7e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df3bf5ca44f4b6153233da7aafe2fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5746d12fff38f1eacec64dd0b870df1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6310960c0368777496b8d381f5940f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93801c9f79ac301d098787f132d7dc75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4324bbf7ae8b8d5bbea6c0bd9985534150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd3b2b7655e2341639270bd06959ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d233206ac5717f4bc2be6baf9cdea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21d51ff6e206752a8f413cfd5d3383153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94179f4641e0cd3ebc8708fb1a2099154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab72068650be43e53d71ea11b666f92155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8d978bd8885663e965304c8115082156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e611b4bf3cd6078eeed2c008dc366be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c922cebe1e13f1cd757c17c5300d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab169e5217170f0d477d6df62db5f11159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142aec24946f72b64a317a319f4e56ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa1e8edb566e767d103cad426b727a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d1572e5e9ea1eb4dde4e442096a18162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de5358866e9020bef0ec8062d716e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69f94c3b8b0f8a72c2d51154977d2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb0b941bb6ee7411d21bdbd50d68e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbb0c55b58b5ef68ab3e6377e86475166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d8687bd7cdb6004edb0534d3fd315167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeace7eaa4ccda81b63166250f8955f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdbf88f8bf528a96dac4f887a5e216169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c616d3938013669013a16288caace170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe61ba03cf6d238e68c72d22b4ed65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197abcca4ca1e9d90bd61f0f74508119172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce42022fe6e2116d57c0a5def3d48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c834743643b78989568a02650a66a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dac6a758aeee1de5d18b416dc5b536175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573336a88929f8e176b7212a2bebe37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e03815079e700cb6026ce366e5943177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7021e08ac7839ca22820c1181db8ef2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ce0e9ce12955dcad6947f0e1ebf49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069d2346dc52b984c3f98c472d1787b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf76bd952bab84985e2047c2dbc3c62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a23ea25c8da70c4ade8ef7387082182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737669f1abcd6b821d4958ea8ecc42b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1394f36cadd0a582f71e2b27bc9cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f052e6fe02683e41c1ff993d4cf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64affdf4e50dd6fb8fffd97d887c3e15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f182afa1217846680b9fd15e16f2b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581ebd48226a704d9edd64cc571a749188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47d0f00c2bbc50b795ab1283294c95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a3fb4d0492a432850c51a501397d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700937012224d19e4666eb8ab24b97e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b13a5a32bbfd425aa6904b27feac4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9fbfd3a30bea5a9d202f2264c34b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cef1b6198e908d6f30cea790c820b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8b466896cda5a035abf0708783106195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad0121fd86855d71dde47daedf162196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666d5579d22be26b1390bae8bdfea7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313856b3bd4c9079b00912fa08bbae5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be799e48c2683b0e6975aac7443ef1e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc2723bff1dfe6dd69a4345fbadf30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00be5863adc48383a7b74b26795aef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1955f183f4c950aca0a25667f7c01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2454f2371dc5f4111736942bb91f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92ca072051db38477b5e79a0b1ac79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f76a2d3be791aa64382a200963f041205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdf24dadb0ccba833b823390de0a69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cde24b07d641721c505f743d91d2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a8610e4e68b9f433da6da3293204b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc42cea6c5d31c63c2e8c0a04933af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c8cc494b1dd45f8300b855eb4f1c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e667d8567caab974c7fde78333b81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6e5a240cd08badd71f325f26e0c3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fa0ef2f075f245288ac8988684693213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b11339f21526b3750edee3036bb57214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801284f943acd798048f96f47e09d5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05c80eee473066f767a57868194225216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6410007c9dd3b3024c6208814b93a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d19fd62dd1730b7752aa8ed0ec7be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb613f6a7f39cfac4cde31899c75cfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84fe945568fd125e734ea5f9be06ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823cedb7eb8781e1ead0effb6118b67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7c514f1d62dd8d065afa9f266d869222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767b4bd72db7fd02f51d77b17c61ebc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28fae05cb79bb65a422c7e3d265a7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3d0a90f42a779476d13a887a7851a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f4173cdcd22ee0ebcf6f0483ab9b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ee0d1069da515022cd490133691e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0dcde55aa93ad9eb8f0a530b231e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b22dec8e773948fba23a01f939ebd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887ce10227c9d40b705c52b90bcc011230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ca469a99e81c8b5460f000ac4f08231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ed8520c4028a54c49b60a55950944232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fc2855626cf9b0d34ce42f13a3cb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601da2a1638e66b2824efeaa1fd9bc6c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ef66c46805e9933783d8561281fb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4723ecb04a1e3dc0a5e7df86f67110236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318cbed726c8874197664a5d54e07a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2b742f32245e4fe0ecc86cc9838da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d720ccc7f56dd7c144736a85bb968ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527103c465d807288bd6eb058a1614240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76c02fdb3011583433cacc7ebd612a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd5fbf5d228906d08ef59b12a73d1d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d669de81f2b35087ea388a52aecb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfee36433fb1e4501082e8ce6ca118244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66fae8cb6872a4b1c0bfbf49f6b802245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb83535f449b422bb068efab4fc7854246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eaa41f56ee5231f90409680eee4e92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77117820bb62c4f089015be485dbac9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203736e6262c0588119de51b25c71491249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f746af3958e29117406a27f477c958e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a143538dedc3b78826fcbf52016d81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d4dd2ac5a8faefeaa73f9b6b1e840252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db3ac0d1e46f3e7f1b3134576da316253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e89dd45695cfc362b8a0341b102fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb4e37f6072aff2e2cb8e84d6bf9dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef892650979e0369ea118b0c228edbc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc00d61bb8fe439a77154e2fea9986257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060e4a4919ab1ffc21c110610b45f8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728069636c84c633629a8409f44d227e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f3f88801cb75c1d6443ddcd90d336260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a31ec56983ba68c0dce05c66bb988261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be2470c8d861cc60590e3dd352c8d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88d5d76f608a99169ed06b773bf078263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e245e22fe409fcaf2e0d722fda639264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48805da360535ccacb1369306e71c6ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c577dd6dc1e01ee49a4cb61b6bcdcbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee99e4531963ca9a7b1032cfac2c6d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ab9bb304d9755793a5a766cd9bbc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdec71f0f6bfad40be85f0595839b18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67d3c62bc09a47599f1894c1ee48f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60059cd8c7445ea8c9eb2f659efc1782271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e061758e9e6fdfe7ca4f89a08a6379272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3d1dee9e7e23ae00df08074b8ccb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708656c9b8ffaa8b3a4cafd7bdd8dd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556c515903943ce48beba9eb093cba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f62e82023f44679da111fd3ae0d344276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e910b3bb70296b374dd1e89b4651a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdcc27eed6ce121b85db338074f69e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd687e49a7dc230c1b5816a6898f2f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4440b48bc504fd40f4b653c3fa1883280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd8726166a9f36036c2284d2b636fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d903cf5274205fc44e5f9280efd6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28f55bb6573dd61d1f0de695842ffc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf74845189d25c243820737e52f8e47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dec041ca345a74ec681c23de3bb757285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f857c502ccc80bf5365777d091ab1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1fa182c5b5202344f907f281ee449287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749fd1f2d21cacff04c2f598e987cab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56baea06aac184a8a9fa4a66faa91e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b6d5af77048cbb9a7a9379f828385290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051fed6099bc426b1868333a391e783291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52315464f82f530ed03297777f80d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07fa4812fb67620eea63a69c9fe0f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05fd7a5ccfef76e8af8a1ddef35bf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936e76f9d113a06e5165f0b74d7e8af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb7383a5c7a78402d01f72c594f439296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a622ed9f15506c69bbd8ff17cb00e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122abbc16a20e22944cf6e182c04e0b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603aff682524acbc82022c0ae1f691d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b71621059fe17cfb4934cf92357908300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b2d9b2e0a975ed8cd578928da6f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e33b516f651293fde5ad044db0fe74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062a0f5b99770940d2cd92be4a7f54c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05922a051633c3aa226d2d357434a13e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18623921c3158624757f2707071e00a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f228cccd95b6669888bde915c4eadd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf016ea8951c5d8c120b5501d19eafb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2556397702b7a7b52344961c0d081308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35394d37cffb638564b1b8fe0e31203f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d7df8cc075ca16b491f3de67e2924310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4c91db1e45c39368d08887fddfaf5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ed1aac396c267f9df1eb83ede38ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca331cb0967f1e50c55aa5c53317b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d380e91ce5bc72289441e5820e08c37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8253c805e0097dac493d26d57af17b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d762f24a80f9b7c266b251359c2a24c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df335a59a4fc883e9de7366acc1f41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884c87992521d28790d3f167f0380db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc7ef26f3762e0591018087485008a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dd191e4adc2a0492382ccbe449949320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d459be387de017fd5475370ae43f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608af201e58c746b6c520b545016510322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd10a2eeb0e3cd10fe92121262a7852323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c82512e668bbba364028b54c64b84b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e925fa2732d79ea5cb1265d8aa8031325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea1403bcc5a1977104627a6e34b31c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875e901b4be17b357e0204f9cc6ba50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6af738a847d71cc0824e35c814ab2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3329910d5db1fd9de7ec51a461b24b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e552f52a274892de67d7a02ffce643330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e84c773bddb3b7734c63c85d3e0b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e2ff051e545d8dba37bd231b81212332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3350d26b096f00f2782986a4ffad7dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a7984f95a0e1c3830bef41871e49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b15b1a2591cc6d031dbc5a6a3c77a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7479d3628a6325738599f92f8526f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ea7c50a927c62c37787cb68a7b9d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adb9a1008377e0b19b2130153e1df3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494f67aa755f87299ca1a3cc7f9f2e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2562da1525770d8a8b1414f7b9d88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5527d79578498485706380262770451341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb936940d0d6d27dd600344beb8b457a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5916cd54573d9cf9262166ff1f80f43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44768aa109e1bfae3a4e5ec7c014d7ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd8dcca0d49a3a3c8be3bca9b913f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb8c5d3dbfb4ed87d0aace1429195346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd233406c82d2ddf16ad91008134466347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25520d8569a9fcad605a10e066327b63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c9ef2eb565b9331d3c5c0f2a88d87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1776ae2bf63dc48a8f91247be7c9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f577d683a9249dd76191d4b2177fc3d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cc2d4efad140a0bb7fa692dd1262c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84135e9bd3a45593168756c729e72e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1a0b723d8c201af761f4cbc3982c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258744842005b9e46383f2dfb2bcfab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2e4fdf74b91125afffd75739cb91f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ecfde06f288bba8a2882d4dd7f55b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce633bd0736439141911b2b4297d8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb30d79f1a12c6cf321ca7abfa9140359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed762f275963f05eb6a1ebf48fdc79a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba0ab33c49366e3605123520ccf245361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f72ba5a4cedb07e4a209b01e006c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a4cf98e7d33a382dfb1af5d36f3df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477b53a3b28dcd245ca6cb8e6b70a0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c4b61c84a810184cc6f76c0960f7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef537ccf5770f7ce12a4a75497a00b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7efca0e0c8f8be0727fe260450d985367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c0108525947b665bccd3dc7a4c078368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ff5a13e59a8c8d691127ce6189261369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc3f68b1406f682459a200eeec2a85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d26acdbb2f2659d285c318ac95d52a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f9711d39604337f6bb7d024860819372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e5339580e2fa389d8d6e7b4acb5fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d8f615e139a486e7c47b76437bd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0b85cd600ba30854a7c6c989733de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b851db6fb700153278fa2142c7d150c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dcfd389f4ec05963dc64d4fcb7132377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103844b49d25b5111a6fb5913edeb683378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40637aa2f790511349ddf742de7512379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c7fd5ff8f373b4eb070648146a331380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099d517076f3f488d2cc231ea34827f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a0bfe19a97b0f681e88ffc0577a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f217ed8a801f002ee27771f08bcf803383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851d7b932a63ac2e7908540856b46fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7dece4f2bad2073d452018c0757d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09cbcb4638dfe7a423514f67487381386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae3336d880ca0f7a89e0e46929facf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107734c666b48ea6db931568d570723c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192688f723332ce13bd9bd8c65dcc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da9876f17c4b1e14fc29334a9eb762390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef559366bee732feb737acc1ce919e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccbe0eec422014b4e089875c659d9a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eb0966fce7707e2e0312ac4934f62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55503d2d47244ed92990d11026f864394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a20d22ef6fa4f67e6832469a31ef7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c94309831922620832def8b05d690396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865191a15fc864250b74ce2875480cc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78ee2f02dbfd6869bc3a0a9857c1f0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd9deb96e4d39ab3bfb0eba26a1962399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd73d26a764f3c24550a564edc71d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f562c4945230a07dc0655d76cd8f062401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695b7d1e9b3c0d94f089012fac109c9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a94e732c7006a1d91f48d5ca2edf6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97338cc29f6137b63e32ae89c19993404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f6c4f330a904b06130b8ad5763c62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef5e9507888ba64801b89f0cf39149406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fdc004a0da5ec74c751a1e237bb5d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea8ddfb64ce12ae5c39771d1bf78ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9864d38c7bc9aebfe92caa40a5a77ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4b27a7e80879672c0a0ecbda7849a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cef78f7620fea47da6647bb18599f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f84d5f87d3e57b934953fadee6ec8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b429f03a6a52398c245573656b3eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d52c0205343092a2c43bd3d08a6a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95353c8f5c08c8c745f2b834a3621b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77842386bb01a2a9a08c61c58bef017416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1d892eab5cbca60afcc1c26d8d422417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587d15fa33a4cba7d772dfb7ecd61f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f9c49fe8fa63f71aa7539c1d0b5bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0042796dd54cf409360313c47d5cf36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef288dea4afcdede02d2dd16929cf10e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bce40f0c87d591052cdf82e4924f18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7fccd045354232882193f0cd9bcb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd17d9cfaa0c52ca5085342dfdf1bd6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95917034d028f0eb85757d0affc6b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343672fdfe1793929cb7dcf388d0f10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91e40e0b528ec666fd52c1e266a942427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1003ff102154c1d346ea81ef90714428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a50c1ad0c281fef65667634969d9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947b6470a208d3b6c251eb116e080aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6c282bd2e58504458bf7b58a18485431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690047ee68c5a54cc4f467906cd338d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efd566cde7bddebcc0f594d1674914433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb721be75d56ecd847062c5c1dd07e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a627c3e2b589a20eec769c1686982435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80f8a0f60e0ac30859d9e69a84bcc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ff47e3d1fc34c6a9dd006f76766f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568a58cc5ccb50e79cb28e2031bf1bd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d8bc81eb42a00854d0c7d1bbf9175439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07a52cd1cf3e7299e412185526b13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30cf9b6fd8948ff876a4e97dffbb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8480450cbeaf94068a0987dc65333f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a3b07626584e994ae604a4338406443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c57293caae015e7502e1d14a03df0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e78f9776c14d08bff38ade7173a443445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b47bf0ec1c048540e53e80eb13db1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3606138b5f774ac46c34a05f21523447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f496a6edf52fbe2335ffdb7f22e3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e93abf2a7f6fc4388bee0c55e7abe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3febaf70794a4d0b1495baa54613fc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89829071c6a26dab96a73c9efce73f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793643e556ed958e3906289e59a2ebd3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c181d6c78ed0920bb4adc99552e61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325a82d9150b5235c60c27ccdfc62b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ccc136b650f2166782e1e09b9848455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bfaa00cbe1943200d7ed89058dd35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee93729d1cc8df5f6a38dadb5f85eb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52466a8563290ea650e79ba0c0bd972458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bd841467a73e528cd39b1ed53e245459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e774a5c2381cf6c26a7bf4f5b92e33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e57d73c01d7d65d3935cf5e1ebe36461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1012258d11bd5bc34ea2aa76437ebe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07700e4c67c9ea47039cce88f642cbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24f103c4be822735f6410933f64a95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbe8265c934d3708bdb82095dc551a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d65e23afc1921e37faf94bad95407466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159648a17aa9502aa613f4505790d32467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710452c2e197d7e37dde145ade1cabf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee16b1f2dd74f19d01197629ef46487469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d87f23fe4af58e6ec75407b6184c35470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270c172fd0f0b73b147523e2c8b4381471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06849dd22cb3d7a99920c49b7106c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195384615858e9afceb4f8ef7158afed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dd5ce70fa5b46196731d94d12cc9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fa8322d03f7a686b4d72d3c9bf6cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7788a586c909804871e53dc9c085a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c0bef8a92e47371e46d62603d7b81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95b9e131158eb8ea33b95d5593ad63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb67608fdb1ce351e10f05d74e5457479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a206c2bbda406a65bf11e429ce2bffa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675decb23c142a5effd907a043e6907b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc018e415224bb3575fc2c00273ed4fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ef35f9ed22b1aafe634e00632d08d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172dad427e81c9a9c2c819a0cee9a67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d75cf4c5c4e1060d14b6c689dd8a94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a5560c4db0de091177a7573e6682486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76551e91d48f69fcdbc47f47ba5c533b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a2026655ff4c2de86a378e4e45d38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c94e6084cba3b50613f3bc92a14c9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fa3850991011830254c0ff8fdb28a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9685703a5b17962dd98203e1e8b5e38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3832dc6a3e3a0bc94f58dfb1c4e42a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd595bda3849fe475efc703160ec23d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a6a7ac2466e02a3bc711e63cd956a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd8993a972316ccdc33f7ecce75670495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f403a10751f290220a638c689703a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8480aab33c190c516c9e6c47dc1d67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a5883de2f68a78efc1097d4abc9ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42b0f9f22a07f956231c653f71c301499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145a808c1eea41552f9db8c4ed531a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef68feb10ed8ddfccb1482beaf122f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6401881e49a578d697f459c9760318502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffe7cee3b37d58430ec4c080a51928503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76092124c35e171af6136cfb7e0366504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b452c19e8e9dd43aa61bc393e4a6c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09aa5d0738120d1e76bc616faee8bf5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89e7f445da98c0156e805412679d00507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68684ba9527d691229e169b359ed6544508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e62464bf5818238dc789b49cd6d7be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb3d4f7cc009c761bef0e62482f37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305f3edef92843c9e4f6721e0f1d21a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730d3a6b7384090a8938fa4d72b01fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95bbe026880787a4c447ff6c19ddf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7effc64b8e8573fab0e044f96fd2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7e903141ee8ced9364282ab29cdf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321bc4c53c9ce68000b8e56d9a4d6c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5fba107f35eed166c7a4bb750997f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56ca057546901fee7b027ec5527dfa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8819440830e6742e5ba9649493bd48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724443f1914347d37a57ed29e5c85a7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d573d65606a67f41549a256d43a6677521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b626fe11dd62bdee76032b9e59331522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8e180fd19a99984aca99e96932b7e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6d2fc1b77cb66e0061cf3d6f98809524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190974da784f2f42363fff1d63d5a5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639e08217d9ad2ff94c44201fe86a2d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d543713f93fd78061c561f9fc334581527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f36d79bedb6f232fa22e28bfbe894528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671494af53f3a0167fca5bdf6f817372529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21fcad65f9eed7237a85d5bd8a82b2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cf1a6803c79c9d4ef966dda088f7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ad3d69e3e364d300fbf0f6dc5272f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21dd40982a5bc01a4c613dd2ed1e53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad693cdd4129f5ba326929b4938f0c25534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be62d057a88733913a810b532ae5345535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307b1bcfde440e23aa15c5817f6fdec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e136bed9989fe3efe3ed83d7bea9075537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf393a0575238c7c83eba6dcd89267538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea8d96b33b18f1ee69a41ea1756b8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddaa556c9a1b81f2d4f7376ee3b50a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef4f5734489231c1a55261c45698ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb711648742f91a43d54a31fad65ce8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99736020c6d05822c31d760081f6eb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf67fb5f1b727e35c22f96b6b4ce66e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447a98ba151410d51407943c202c9aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13068c8b15c8830efd8988697d6c2bab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d084bb29d7c634b97a3b86eaf8d4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03a8dab1b88d546d59589ea99ef1e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57805e2bb00b2e206956f661f336e364549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be620e25f567451768517a2b615022f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec8b4fa5dee55a2c7d49acc6cdca17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506e2666f2e3020a438131db173a7e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d31a267b56b33f39a9b361a4601bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a8ffa10c53afaa3c99dac9d3032d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87588bd291ff1857fccc50c8b72a05fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d651cb3ea39cc969085e25b006c0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff917b068995d87796aea4d0a576d81c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8101e1f1f97ae2c563aa64439408dfb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8c262cee85e8c0987af2ede962790559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8e7e68982b76224110773bdfed4e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926d2bdf4668a421365d4e89db16606561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f3cc561c612d34e3c9fcb14761684562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7693804723ccca880f4570a4f7e884563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62700d112264943b162acb9876828e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a39418a4a939b8d38e83445f7b75ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeebe18447de95e35b38986b180557a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e2311d470f58bbe2de4a1ba40fdd9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0a6cffe113fd593dffb644a03b3c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1bfc94e2df5d4f691e1c0fa8bc3a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827dae38092f1dc0b82bd142bfe46cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bff61f02cf0c7c936d9c5488e0951571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd547ccc1d9a6749107d90217e68ce572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>