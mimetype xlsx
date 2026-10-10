--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e30b38f2bb44ed1cd794ded3bb3c6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8288f88d7441e9acd6ef22ab088e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedcc7c326d73a5062bb721543da7b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46498f5e049315029b53b227b0b7a684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4de1c3b47ba376078cfd9d85da4d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121397e86ad98a8bffe5e04543a1bd96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1e3ee00bbb9f789c64756e8ef27d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595a68211aa240d227612d4a03bc22f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b4c9fa40dbff584ffce17d51e9bbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc90e2107c4a56b8fc4e1e2fe72cfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa59b03c62592a4121125d619612411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc518b71e294c2a3be595afcca481ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b21b33239c047f722989e0c0a11e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4102201ec3fb06754bf977a2c2519f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2157f20a60ac19c28c28c46a1c9b9c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312fc8a9fbd50e5b1045ffcaf420e9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e390b55cf345a90098f4e5a090d589017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06202e6afc13d8633784fdc1b658006918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870fb97c47937ec1502126b586d1c0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f25fc98ffb0372238dafbf66545020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839f105c77e517db61ae702051ebbdf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62b44cf15584eb78c8b8e1f5f4406122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12895bc2b36f74cb003c94ce34317f9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece40993f32dae7813c1da24eef08f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b71505dcfa89fc8ff346bd3cbf33425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fcc8e077a902a8310ba37802f792c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487db1e42eac3cd41e852ddaa81e71427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0d104b190b6a7c3ae10d4db05eb8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5e1a95342dbe96a6a9f8680ea254229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019eb93df0e0f2ce0310342548cba5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a44bce586463bb73b1af4918ee1f7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791eb4105e7bcb6f2969bd518291a3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfe90dbc6a2cb0b50283521019cdc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5319c4708d1c3b17764cbc83869ce4834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533d99fbfa75933eff6007b97f00bf635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184247dc4e5274256f9a183116fc358636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145bb1e3527bf825b19695f8bf2659937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233c5fb1d59a86e448c5c1bfa0462d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c4c5a46f9a87bd8a26fae8464e08b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ce994c202abd1507d5a32e2aef50140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404aca93dd8366fe42e30af300a65041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17a9a21b0e1b538557b9ef836b5e8a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f8f5bbc46b03c027b3f1c625cbb1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef4725e097c84d2c88389c0795b5e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ad2d62d5762dec04f0ca56052daf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993075c424b51ea790c665e169cb2b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7282fa5eb34bdb5c7823066da712d1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c334554e600b28e6ff04d848e0d20b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d830a576d5d25f7d56cbe1dd6778cd949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cea6eef5937a247bc1b2d21efb05b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0231143edf3f2b155e0a7c8498b64551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896af9f6195af5b566f6c70a128e35f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f54a8ef3dcbbcdbcefa93d7d04869353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6d9523fa95e09ededa62fc68d670954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88fea4cdaf042b7ed6be2d0f09468855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ed352661a5ff9ba9ba36d061a85a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843eace80e987e9eed007db39e9be4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788a9bea6c287385cb1250987e70f7258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be285e2d2a3c45c12e46be6b16d7f1e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b29b8586cbcdc084de043ec8f9a7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a11cd4708bf6634c2831eac1c20a0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03508233fe45591488dea31f1f3fe862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61625afed4eb22afbba37cb82da59b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdec899dfb10eefedfc45a0b4adf1e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ec5c937eec3c410ccd9a5ff39ffc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802a358b351a513a31306dc071861066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f23c085f232dc0ce323a88397bd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8093618941307d7e2849283f9a9af4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f5f4b19ed39d2c7b6111703404ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a1c07e5b0b27a42d86a3ae3fdbb6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0bb24cab4f8d133f10fc3952c169971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d47a2c8dcf991961b630dc2166cc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d1356c88e8492c1425a9939024de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25121103847d82a348b8c277b1ba997574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0f7e14cd0bf52ead7a8780d2735f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f5fd4202e736cfd91e250b739327476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e4cf40b64cc31bd839505a17c9f5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d25a4ad309ccb2eb7a4cc4b3c2340c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496e75c8e0517726fa8d01fd58e43b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6821868f296cf5df08bd0e7b3e516980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c7b48b9a96b881e0c6057d52134e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64350c12d57b3493fdb4b9d5f1b3d9082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c754557ec21e19a841d2c7a5af40e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ba8fdf49bdbf06577be2af19004ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a33d0dce14059fe460a971c5ed4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418cbe9ff905cb17249b7f9014029b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a529c1dda0019766e1f7bc06b760d6187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898286df8150a36de93c9416f79d6fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c270b1e04f5fd5633f8becbd93cd3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e0f839b1a11a0ddea62fe32a9b0bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f91678966fded055db718a57a0558891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428a1f3dafb8bcea125ec4194f0c3fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d11164a1b85e69adc62e49168f5f5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aced1cfe7ebb33e3b1ef887815542594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8df4b60265330e6262a323de47967d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aef89d823f61a2acf2d19e6ea217f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7de32b34262f09bfd637664988d4e197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ae679919adc69fb5d12922f8a7a6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f6fc3e623089d45bbdd0f482b8df799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a42f9f00286edfe7fb3fa20d26ba32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbe9cf147c563ca78a947fec8a29db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29bf9fbb2bd6a75574d3cb63a201e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a789982eeab3d9087c711162edf181103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cba1f78814caf9e6661a9bc312b33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561fac82c1631ebbe15b556d0ebb6f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f285d7e09c544cd0acb88952b13e55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4433361b00ca01f12dd2ac626a026107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901c9e214c96cc8dc3ec4acfe285f52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32408637d19df583847f2e8c6c5902ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38552d06f5fa9e90e793a30666911ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cbe28b75a865a57ee1a95d8c61e05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc96394d69820ab3dd57e4c04a9650112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf1e8d629e63d20b8bc207de87d562113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ce9735691565c77ce58fd697e30a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa243bc850d1c9f4fcdfcefda3040cca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3a3d775c856ea92a7ee2f244f75f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf3ba1f388aa993d7c38ab4c6ab784117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc83eb4f75395084d06dc49b1c2bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498b3e8fddcee90a5311cfbbe2ce2e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f024f600f6c324c94d8b9ab7fc18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0a6b665aafb9a2f1ff44d3715ea42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473621999a0afd528b8c6c9b3e270eda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15d839c8570cba1a86baeb1e1d210f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef15ce6f4f557110c57bbf807a3125124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100edc92e1daf80f388da5d761504e18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51168cfbc3d7c70705fdff43f84b69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494e0d4c9177594c40d8ba75333c09b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c190161b8a75aeab4127818d0056f1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0ac1772acac4a2891e308e37077ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6aae67a4c11face582cf8586bd436130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241582ce277b09eb6054338b00a1611c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d9dca2a7b9d5e27411c734f108405132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d81609f5c6e41fe5b6347664aa0dec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2b2cb34424f4a23faede73a2bc0ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0a5c2bdcc1bb88f7e5b8cadac029a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17de48fe067aa81b3be0940aa87e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ca3f6c6432f2b8e74bb976a3b60e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08969171bdf4eb5ac9aca012d3a5e34d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572da8b2c096a4a740c2c18541ffbb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc57e3962b519518d572870cd502293140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed012da15c9dd191075f61037a243f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad31bcf0c42c00563eef525bdbd80b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7449b20cc4a1400ae7ecd9c2812381143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf6db96cdc1b7a87ec35a2966ecf51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71dba3aab5c84764dc801bb6aeede4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181adece6997d4d2fbb210ef338e6bd2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46ee8a56bbdb9772264a28f1d33ec6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425d9a6b18e7fd97a8d2da8b0ee9d84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec7c5b83fe2e18cea458914c55a66a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e7969091cadc47cd02e80e34ab052150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd89f7bccf136823d6f1b6d68c3841d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178fae5ed4008b15cc8e9ccfaa720b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea67812143119b247892985b79590d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10fdac37654b94788b993ddff93fd6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273601e32f9ec87795428f56fc3e587b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e28a3e6a55d8c5e385193f746e063156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be82a6f4578c34eeb675ced941a8ffd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fc3201a390c3df6bc7025afd94b17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab668fd98464da9cdfe115d316225046159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3154e882ad979d39aa5f39023949aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2ca21619007fb347d0bc25260b5ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa567280389bbe7876f92de685980aac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e81c5b8982e83f81f62bd95d993b2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd147a8e6b51f08b1bdcb89deb1d34d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9563c30b58fea2a2d6b0ce07f8d254e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101ca617ca69872905e4d95d3730ef5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed59ff40b0873f272c75c8c9f2db973167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d71c74ba0e1bde82b0178c8c95ee1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc58517ca9a9d42f06fa9f61aa450c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee677dd2fe423d2d8cab1c6890b7e035170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c157b405495e8bcaf4dbe603030f94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a26015537477dfdc500a93e625f2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6ba8d7cea54977b765bf538a40412173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2df0ce87af7c70f38891cfe370ea8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26b1c60b0de468933b3c86d98160d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb60f8cac5ea863c70bc904932c807c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeca264987d20ad4392e5c0ec29d311177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b421a10d2dc175818da450697dd48e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4382c037da98be56faca9c30c13caf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436af563b9dee45c8e58a2965cf8827180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401347badf50c2e8c01052486d4118ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5de8783caf7cb81840d9b9d1da8305182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb217714ceb619401ab6a0a83b307356183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdba794ec95ef45d2d9438fc89839a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca627a0acd1e7a73b4d93aa0835766185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d5e2493ce74537d9b3782f5e630b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02faefd0226afc450fda578684353d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d1ac99b64b4e8fcdccdfd727b1c8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871637e3bf2369d75407d1a60ce94426189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d760db73c917c17566e92c7b9c245190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc9b1f2ba12011e4d33c5764d86abf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be8f55725c52ec39bea1b7081d5c05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3dd4a67fc54f0b9ea779911cf28df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fda3cdab95d43e5442e5c81b82fcaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a71e3e541f89c4805b45b4bceee8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059b4d37c50c6c4cc84282b1af0870a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f249955e6d4e60f680c0d0dc5ff921d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53fb5eefa4adc8577819895ce88a38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33549a1ad8542061dd60cbe2f7569199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca1b17d502a701511ee231f7c7aaa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174d05d663cc5aecad1cea2f8518266201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68778623412d6b07a40218e11fbb24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce55abe6aeb1385f8ee38b2ba64913203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4cf992f56e56382fef04f2acb560c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5edc683d034bfb60577b89237a58e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c315bf3ef0aebf109c4d8e62e2b85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faa159d3f306bd67fa6dc1cae206d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91351976cf457179180c4c1902a14882208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041730cc5eb21e599ad9ff6360071d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a625f833cad1d7cc6c62657d7869f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a056f208923107ca0a8524b24be9fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc39bca1161c9087645388242b142c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f329ec373602b25b444438eff0120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b441cf96622563fbf3c4ffe8999649214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d089ba97d9b620a3991a8142d738a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414911b03b29e69176584ef9340961e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d0080a066330557dfef27dee10698217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616189aaab74217eb3476ee3539dcee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e8a5b317c0c03718ea06ee27ceb74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a507ce770f9ad40273349eb1b309f94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f107aa43824f88c1e2ce4de0ac066221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2bfc9aa164d80c71556c754bdf39d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05afd03553e9a73ab528df002fd845223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478bc729a6e9a9352c476e2d6ac773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9f59894d75356d370976383522e05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de70eca02244b3e86ad5116bec4190226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff938b408bc5ed2a5daee96320ab7036227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa41b2d6d489da5a9e8f5d9d808a4f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d8faad7a0adccb63723584477d2b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de77a8a6d3b65f0b0a7520634a3dbd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2af577516fa7cb3da41a16ad4567d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24a901cfa22d7574ff7f93fc23a4b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac6f081db85d8959a93ed393af4d8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459d63dd376f846af0f939ec4fbe5e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76641b4dc64e9f924e13b0407489e551235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d0c406b85685968530d8777caaadc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e2f4c4a6a67d6b83e48508212bed9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84635f7ec980cfa70ef760f624499c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499b8f138e3056096de91d113f49c5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae2f31faa6980a8b02760fd80086e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1a1c63cccc8cde995b2ec913406e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399ea1dcc608299fd5e9f220c32d20b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d2ce363504291453e88935baa02874243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6a087c2db7677a721189aee5ddba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa4caa48ae493b01ee4348fac406da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87515b37de572fbb0fe412dcfa2424246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f80d7ba02215070aaf83be11d4958247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443374f0fa5418c21be55b4c056e6a37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206ea8c3fbc08d145069b00ed3b9d18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e494d567ee7c19c1eb57f5327ea03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff42532894b8186afa621fe1237f727251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532abac3572dbd2d3efac5cfd69c88d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0863c7dcb8527ac85846d69574296253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae53fe219fd204c1a37b9cbb92a38f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e2a9838aa564b10da86c53c1f818255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675102ec35447099e826f63c982a05b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc38f4d92a4b15b6ce8a4d6a2d6475d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831913d3e1971cf9ee111890361ab44258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d76e8f0081e01400119272ca7c0880259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7f649589faf826111f5a5be95f3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256694510900a508aa6ac2b82bb7645261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b150b1ee145e13d6414740af24058262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3546cbfd05f04c41e863e82bc339a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1b02265284e23196961170daf64db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf47697a35244da6db416c266b9df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6128613fff966a2bc03592938ccc7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57909462d2c86e2a37cdb80016e9a519267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094734d37ebd588e4950380c7d482f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953481e6a77f78da599fbe928acf50c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e67f1c9201c2c16f3379feea09525270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d810f0ea61132fb9fa7378ec6fdcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3beae90a1d98a852c2c9ffb4b4f5b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55312f7a753c709e3480541097acc050273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab48ccf5ebf76891c2b65dac8af01b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816689b6739a793ed8f90bb1552e883275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbfc34262fce04b4daad8f93dd7c4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b292ed92c261771ec6f8efa5807fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358c10c94c7b68be7057dbdb0a94592278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5277db04a4ce76138b5c137680cd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525d8fdf2a7976b95d3682b409172c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfe4b26367ddc2d2d2a5f6a17e09cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d562a2aa5d573729259711689f23170282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede41038ae3527c02458930744c3284283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebb224b2f8e4a2d10e8c2a1ed59b82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcf0046f52f789051cab210b0c74ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533254b580294690970f63a3aca6a22a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f7b7d92b0f1da99b8d437f0a27779287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ca337f8143ae92a8e1e9e8d6e9931288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58076c4394e0e93fae07c5436e9b76fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1bc700bb74240f3e9a2387a6132ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044d9c959c869630f6fee3de657427f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6973f6293804db78c44abc1bd52ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b61154bf8bc8d6c9ce7a196a9ce341293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab4608c4a7ade9c3c22dec86b31989294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed240312297a252a844fc2ccca411025295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055771eb14c3ada2e235988e6fec279a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45854397fe5773109ff26ceb7d6c8749297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8983f4210ff9a776d677daec7ce6fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03dd832544d8820f7e902562ceb6ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc194535eea2f5549124f4d560e747300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb5c0526ce2cc178c1ec4e9b31bd1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab2feade1dc84a8491efc9fa594568302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6129200f71b5aead013547ce2259ebf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a0b736e3b174931a76328e37fbd2d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0274c54ca31e96e5ef359283bc2135305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648e18e59e101b2e17bad1782cd46c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f00f18e59fdac0fc167ac5cb6c118307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa13af2e342373fc2f9bd76387b75b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eec497c23e1238d695365b610d667d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aea69e0dc9e9a8f742ac1f48e552d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26827efd5232bfc48e59cc37f5b5127d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cdebd74bb12b7db8101f3489d5dce7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a07164021d67dbb5c41e2913c4ad10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f53d1f6bcb81ed20647bfffb9fe3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ff112569b556157da64632b09ad5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245a80b1afb2f1717115e9b020b5ef1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b76a2a2c34038eeb67e385262ac0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98253b2e05a712c9dfaec47cb75e6311318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25d96c3cbea9ce3edb9cbdda0d1568319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35241c8b9471294f9e5dee4006af1c85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ae67073dec26f9a6eec1395b7e34f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb473b24def95f1fe3ca63f4e5073401322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb240ef5908c25a2adbf3a9a0836ad4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133fd4d88b0f37fc3a98ac363bd529d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6235bc5400d0a994fc3d59d9ab64593325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453e7ecd789224285626178cbb4f980326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d578e320005f212b28e2ad57113c2fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5309989f6717cd94d27702ccddedf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1c420d4b5c158e9b24e432a6bb7b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6ef998bdb17b14664f83407bbf25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a89c0180b6a69f4e7b0f4411e43a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43b5e4bd50dbcecdc838a1bf2acaf6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedbaa1d39e76424b90b5f8861209ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b06952945819142bbd073e7163b6f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eadeb6c4d2f2832851d9008220bc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f12814719d2adf738b9296cbc6835b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71847c23e1fa83710713d913ee20783e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92676fb75b74c822fa606b58adb7137338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e065ba8e8baa5d3936d7f25b27ba51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74ac5a8736cbf069e7310d45274b27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f5370b5b2eb49b2954f356e528744341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e8a316cf423bf721697cf14fcf848342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8d165b798a2226995028a781cd26d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41f95b062c4ea59701a2cbf41fa6c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbcbda18e6c177da679c27a7daaa41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11566df5060ec6790ddae8691284c4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cff04c88ba2979c0f311ec55b2f7d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a89f2873878395dc7713b7537cff7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6162db0948a8729f4a950a48236e42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0c4d29345ccb7044d5ebb47042baf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c406f1cb5de1149b88743ff6a0450351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081f48b661eafbb36c56799a5a39245352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ec16d7a9a89ca08be8ee6833825bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a77b0ea6db02881023c3d525831c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761c0d892a2d35ff9bb17e12d01cac5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412046eb84672f2a38fbfd468aed5e54356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8c024ac579054b936f7eee0fb993b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b89b02a88713b593fef416b001244358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea8b35bf2fa29f53e3d8b6a7f72178359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba9cc81d1d6fbbb379af9a8075b7a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d077598714aa2537d9ad8663597aa9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac1248c44d8af4df19f680c3529f3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92d5f90c81b6df2c1b3dc9d839d607363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05882eca9b4574031439ddeacff860d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993731a140fb07319126a494d7cd9d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7466a6f675ae7dff347c4936bb7c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb147a6c324f266f9794b2513b5cdc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d79c8ff3739eb0ada20c683aac7f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea91fed5faf84402352d31a2522636369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046157ec8ab391e9fc9768cb237b024c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec9910e429551d7c54ed07e26d9726371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d1d1eff4c82fae0e3d0b80814ab21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb7fc34efe267861eb958d811f899c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41c876013f14329c7d6cf8d9d1f2fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef094b1c5c5ec634dc0b7aa67172620b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e98507868aad3debf2d7048dd415f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fce552fc120c395e6a9203cf5719dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaeac3ae547a8321d4f2b7730f4b79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6fbcd4abafcfb65783cfcc0ab60f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fd9650ed18bba02e786e882d94d5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d4cfdb44938dd81673f24aaeca622381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80ac43ce56430b2becea77999d330382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedd59df8249650b3e7f1cfbeeaaeae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3770562becce89766e51a0febb664384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb20f4911bc7e808b04077d05e56f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d872bfd283b76224ba1cf0422c8d112386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e40707897be9c683db17ba7be7fbfb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732365a98f170e76f446a70245110aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac49273d79a474a543b06df349b183389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74229ffe1681827f4fb7116e866910390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e938019ba78c48afa414ace831b161d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370fed6267c1191d442ff71be2e7075392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73187736cdca84bbac769b3f01ee2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42063dd0d06589d8051bd41dfd219f50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ac897a4ff2a535758917cb716ad15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2f28b6e6888c983bbb006ec409df4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb452fb7cd46e5961b8d8dbdf23d9a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10443f9a53e5d692b3ddc7145783018b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765c13969c8fc30a472132a2ad53a34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d3c92e228e8fa48aef6bc99cef7d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc0418dd0083923a589fa84d8810cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a3155756af47ed480e33f532ca645402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad6a195084ce001d2d32aa05302e0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccd260b1ff7b89c459e95cf1bc1a4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5712f167de51851f9044be4a7414e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb7a83e2067e41eb72776b892ff402406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b04d1f6c2eeeebc8e683627df660f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f561a3219d899824322908f574486408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e89c60c95456a26633f54db83e0c2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37270e405530ee11ba8a44e75eaaefa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404a06e7a4d9d586517d8654aa6b73d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c3cdadc3b95ef5748ecd09a82f662412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7370f6cebc2b8155f9752fd01e29ecd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312947c27a472d4b74170a64fdc9323414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd310ab905ca1266ec77ea7df9d01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e483dc6f1f612d7a59629f19ef167416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f205026a35856ac5303ef454d6d40c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f6f382a71e227975428220ccd45dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6290421ea65d5f2f05af8389a4be0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c8b92658ec783ace578378eb40b4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a965569e4f205da5075aacd622ad2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56875d89a87e1c9e0fa4321686b8357422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5cd01360be5da4ccc66e91c1c5702423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7de4c3ed4e593094c7c97ea5b67774424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22858fad0f532ee6f1c67e43adc6ce74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6581b73333aff3c64f61cd31cd2173426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7508d7ea01218402e95450aa4fd91e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bca00ac46488f93fb57b34806f0abf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fedb6ef7ebaedabf70aefeb534cc9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9270727bbcc1afe661226915bc7c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5670385c7e879b6b113ffebc7dfb5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925951dbc44f8fdcb581134ae4d3b5bb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c67edb8ff9aa97a483c2c91b6f260d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95211eb336ec12fcff9ac4e7f5906fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274d4f8b005bf65aadae88896e094b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c522cec53512a83163b4ce7e0fa8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d323eb1b5554e4afbf9b3a1b4415437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4d3271ecd4fac94700f115da27640438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bc777c9324e3951b3b83499823d47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b432e94382bde963b67c069b8095f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d26ebefe651d27ac4690a6d88af57d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfae35e61aa5692481d41c8d1c3757442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cd388656c7e64081c717409d9d7f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65a59f333764627070bae017ed773a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2dadb268f42f25974182f4814e32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9891f278a40b42837ddf8746fff2a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d2eb0755070c2ee1b7a46b2286c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4df16d29bb0d5ac9f19e1579ed0c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797791db1d3126cde0bec7a84aa66d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4774900983eef90a9f71f85a0f4e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb5a1af6682abced8f416caf9c5661451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ab141f86d09689714ff0d91e4de36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4547292c5ddc43c1d89b2602577975453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad4e46fbc01e9466d601c6c7beb54e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037eebc8b748e4a0e0f3c4890dc9e7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b9cc79ccdbdb7bbf90939652e2ac1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cda3a7302729291ec5356858e980ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3da972647d9e1e5c2703d6f454f385458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17b946b9d3ccabf195152ea1ca066e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3f542ca3326f7e3d683ba0cb855ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966303d1ec57532b712b79d996f5efe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebd60f4c75a4d4cd648dabf4583209462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf315cdc2da2ac4cf8967b1bf35a8ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18db185e740c32b9dd22bf25fa1d56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3228f4c21201ab4d5037a1dc75c7439465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035abb9c2a19940fe9ce03290797465466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4dbf4cb598fc769ec070f816e6e93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05906fae74ea14ef78a62b49b67e81ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3367b3a5fbc9c06817d86f34ddab2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ea7d8da9ce1f30a6480b9ca0cd087470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c6a92b7bc731155f80f0877a53147471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834b0665b0a606039ff289d0807a84d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f99b96d5920a227aa717ea1acc880473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d54050b5340a1a707877586399bc12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef9f0bf768a3b8b691aeacfc818af2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e0179c430af8d28ef282d0ce19157476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee66946ca3f3cf99f33bb7120e899e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9b5b7f9b52e166d7299933035aab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71781533577c5d9fb5684334f23813479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a915531e53315c8860de56e6cc6a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9923a4515b347f60af27cde59c799a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef547c9dbd15e5c01be3a0ecfe120c5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1d361b340235eab4a10c013a6b082483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c464a422b0cb4970f182ffa810509d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4790cfcbc7b25599ab4e4c7f6f674485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4eba017ad2e69f6f628438f99ab5f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d6ff066dc079de6aaf2a817ff584f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcc7fbb7f3fa50605b44c3bd554adc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba2d7fcbc8adcfe658e6048a73c5b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af0e44dab5f705ebd19c4e5240ee66490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6a63aa71247a743c6bc4cb4fa965a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f347785e2d43b05ac1c2c345aeaf4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2161bce8024a43cd5b1493ead2840493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311dd2431ab5a87be8adbaec66a63c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3279a8253292903b58d63cf54197f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c98d8329cc3a0d6d1c07b1f6e860e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5b9d2d00f17084d4822e97f544c3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc49266b76e090ac594213330038f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc81346da9796150d3a06c15aea8b2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4321a50413b579f1e86538429f4dd7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234651c8f3b6552523ec6fdcab217103501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f3f6353b8951c93fd44ad60157cd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03bb55ea99f1511324f00836d37b2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ff0597454c2fa5a38ee16109a1a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc1ca2076e061cf2ef24c9a4fd053f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bfb1d2b5aabd199ca8ad2f6d82344506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a539525fcbd3503360b01a146678104507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a99e97cb74ff0b051aa869c73370b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6be26ae5c860c83d5a5e6b1ce447a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc3543f9283f08cbf654570938b0a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3b7a95baa278cba6292f1c81d908d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db245157f3e730c225be5c0f04771ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356729d94d81a2673af48ce932436bf3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ab6d4f3f9388674b90a31854c5332514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c275162d27c8aef9b222bb373b51f99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24017dd385749067d3e4609af003a6c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c04635f4ea8a00b80881f9a9527d48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3707e79d698c861c898ccd77c66dd9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408b800a6dbda535065b2bf58ae60f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003e4be53ab78e8096c8593869aa763520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2d6a69089d2f70412151a1e2050df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e522ab8d672c160157208b93ed36d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72831a355817440f7d881f0ee30de77523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a8f6ba1b26a4abb907e35d744097524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08da3834fd7b14d227377e711266bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666f62d61a062d9021a484ca7d30074526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164fce37f309f7ffaf8e6dd3526b9aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d64d9e4697de1381b174aaac55bf3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f0dd5f380afe3c3a7980295c8bfd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db005b3913942ebe351a5f5bc041ec58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efe9db3015ac802405fb670e2a7a07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819fefa556f5168fe12a14030475e51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9ddb0f835e90226468a2cfb3eeeb7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003be27fe31a5e97404cf52d1fef946534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ac78440a741f6b2c23474db56bd72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143c73312782fbb98abf881d2034a6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2ae3bac6196c964308f3801529f45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457f9cde5fef0f4dff1c20aa1e3290538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e948bc0dab6b62918af560f70e686de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ba6ff7c45dcde0326cef9ec0f2150540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4c3c9de6cac007ea2a679d3996d4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf7afa84ea30040f6b62ca620c8402542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26053323a9d69f7f8bf3cc3c8121193e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815940170656a6061614f30f20bd58d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741b5fe3b751821529def7fcd82a111545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a7de3b7603c295843bc97ec237fa3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a31c346fc5d252bc205184f74f5a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f21ab7135c0734979b045f49bd8c0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5cfcae0921ebd7f2613f4aef11aca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea36840b91bb9a21a7b077d9dffe12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88134f19a0348abff950a6a9d80df00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cd758e411c4c664a92f475bc75870552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8a57bcc99001bd24d8d0af98e6da4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431156d01b2f834cc7ebfaa710a2209554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558f3fe4c2a78108c4f783fbcc59774555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce423b482e9ff486e28de3b6188ceba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd5a73b861891e4d808686eedd1db6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859ddfc009fab5e1bb070ce1fc51269558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb055b5ac76ba305666205797f84154559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad29e59375719151f06d2817189676e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c397db970c82814fa27f4c8824662561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbcd3f71ed7293c1af3e0789b05aae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaaefd453fa5b7e2eda91b1aa98518563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc9ec88dd481f36cf4b6ae5c61dc4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dec55975e7d3d796a2e19f39eede7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db124f8ef6c358607634b09ecee3e34566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd132124b3d0cae3c13cfc650c3b756567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a01db7196e5a64a6fabe8c5ccca712568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90709149dd1c428d94e4b149e4d0de84569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4211fe2e64edd63a924a3f9f303b79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d42a58555253eeec41bab219e86314571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a110d5a6195c981ec1772f87d865e8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd270470cca456bbb449f2bc9182d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93023b88f32abc8d3c2f26f684cd54f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5271dd382bde382e1b0bb9abe891763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9d4268182d96f4c00118e36499eb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f349c1a5bc986bb2a59d5b19b9635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63730371f0f7ba5de996f9714ff5f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b3c57cec8147fddb6f029a49f79c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2281d69c38f5dc9a7bbe3b3a48e1e4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be02c0c66bcc9c331770cae9ccb138d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953b10c633a2137a884084ca9be480a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51044d7c5d33ad3f467f8f4fd4d100d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85257ab9b752d06a11e4f6d7cb770412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ac4fdcb2401bfa2c2f80c2de1ead413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aebeeaddc0c155c7ec6a46d290413a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14f08771f4e9d9af7242782a81a41515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef456ba6bc08aec422d566de309e1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555946b3031f9c09268cbdac8fb822717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5a83468b5fb12f9406917b735c6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de310672cb717a9d55d25f1cff57e8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb99f34101de4b0581ad670564e1ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2351c88fc3f30dcc6cb4cfdf0b409221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccebecdc486836c21c07ae6ad3edeae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d14679d1c71eb11e714a22efc1d5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee7a03616fac79ac956e5998fad31724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92313aa5ae5370dd57b3f02b4ba54dec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c17d5f512a579c01d833ce4de36dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90a9fbbe5053a9230ab4a2f94d4ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb07f9d71d867ce8192fa7cb8cc5d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05b805d90a7ab94bd9f331bba8e5cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67072a6aee952b37109d5602afd606e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bb62106171d50d2f980c38aa8274a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06128fe7149023eda3c5d3f2d4cc18d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde54b773d27b6a5f00c43202a15e6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219223d1c21f356d91de1f8836ed3c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fb848db73867f85baf77ec739e0fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ccef3ca120d884548223930aa4c3036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20a13fe9a807017feb01c3d0f4424a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04333bc8b5c14fabe369acc31a977338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd6613425736b33310273b564e4ce839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5008aac86611f16f5dd168374abdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e3abbb1355f59f7f52ceb97fe114941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8004ee7ef7ea7dd0be35e2a15684842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcf32f4c6c3a0fda0bd31c1ef7939c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57770ff8743bdcab3ca83fc015687544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829a6d2523f6150d6486bbcb28ad74245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511418df995663f7274233a76b5c01246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c534b9ed6bc0a8ffe766dda38bb8a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea10d4368e1e42d380673c2f75507948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82066e58f4675ad933526213cdfe9d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b087afa8551b473cf66eae38b2a4ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb7123c9156d1c1e26f9ba335ed5bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e699c59db649babc8bbae06b8b799aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51cafedeacc052af272a43a416c02853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845611d005033cf05a5aef8766f93e8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfb4e741c3908db638a0515cba0d4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08157e1623cd7ca26ef8975e07091ff156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af5f0c08eecbe9552f8c487ad996657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9e45516f997dfdb720165c153d7a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ca54d60d628602297edebb838086359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b849a94b46835f551b5fe3fe5da49960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f9c33c76674dcf77d7ffd54f7894e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5558ac2011a2c5619a58a56a56ff362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270929c384241cc76823b9513c654d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719fa28473ab13a3e83c06b64a2074164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd61d4544be4bf1005c3a5102cd9b5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68728707d15166d97cc0c43834abbbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f0161191640173f53d8006eee8dea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48230aabb207ed93fa263bc6724454f868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54be2d2a379373aff5228c3c40806e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467bb41f01742f854c27073c1878b9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef75ec9959315bf72449598f0eb5d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e69f93d8479028d156021cd68e7ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb08064352db6d42f7bfbfddc876a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff230d6a163dbdba191eafdcf5593574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87c9747478afaa5ff8fd02c9efac3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7a928bbb3b630575063565e5a15c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0f1a3a2af270c97b7c564327ac17077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e185212e2475dcbda31b765a763d7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d11579c1e39d677bda19cb4ffcb0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d13985f7bc19b080283d6292d2b9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7147bd4b6a761865ef176900ca1ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7996fe9d8a40f477213bb3f3ffa509082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17f64ad9b9418fdd40ebbb0f887d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7c2fbc98e371df6bd6f50d0e3869284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2758c347f8b5d55f23e3904cc6f5685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6593fefe3499d9ff9ca63a0369fda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403498eb36ff97d919fe4da6b734e14387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45776976421e8eccd0b713cdbd8b6cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fdab5ba96607787461bdd810e391289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5f9d1a7dcce18bae2cf7d385bf62490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2eba87224701f23873cc921b49989991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3807dca25672505f6788446de43a9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afc645a419b4af36d0977bc5c7bc5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808bb5fdf243a7bb3e93bea8859c9cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930c3d871e2409065b3736b51b2ae5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e487be455b6f48a8dc901f29f735996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851d458f112fbfb4cd6c89fc7aed44b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cab54c2aa7a2fc1c573ec92ea1f8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d724f38c226cbdfd1edecf43fb52199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639511eadc8ae17ea9db8c28fdc4f49a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc19f48313895e4bf47d930dc389898101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccdd0684d39361c766e8cfbe23d6bcd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fb74739926202dce1be314c9111e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d43e2791652face02ee7a3a5c46705104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669d2e18a6eed142d014d90993757c1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da8d78290b6984df4f2e0cf2831a4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec7d74e404f313d48fa8c6640e0647107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761000648cf20709e8964e81bc046df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7a1dbc75b5044f99cd05c52569a89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb562183135dd9d0381d7a725ee94f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcf6ef9be2d9d06c54d2be62324038111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d080680c3d83aedbc22b310f4ab8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7152132b0134b02d520459f6609ca3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99e51bde5cd5032bf10389ef3f9e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c027959736575ea8fb6ff19f29203b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cfdd6ec0c9375a97e8323ef7f375e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93262c990d28f893542d650393d0b9ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ade2930fc0d32646e2b91951230723118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d66f4487ca0671a49da7f7982bc43f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1a5770503558004d49a2849406a08120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39311019d0fa516b8e1f7b42697d4102121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc49c63e015206e510a5d62ecfa870b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96119f3c824c47c5275131d3df32c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba8fce96bbafe69ffa0d61d7f54e22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60f329ccc21207d840ebe97ff32702125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e262619abea5a2e96aec9f304d88e20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d65f166c9942485fe8dda01150359127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22db20d70f8cf3ada70b6b81682c80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa839acea7d31e6bef5fb5c1f764116129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5193c85a90b5fc163fe15ae9edf546130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8a11f1c2c5ed5bce85810936d3ba1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd7d8d90aafdfdc8c5298c9fdde92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2b6ded484b129c64852ac928c0487133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303c785978bc6b410b887816c51cb61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68dc5d4eb2997a1121e4944daed35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416abe02e1065a97fbf9013d607a4e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0813005006dee7a6c6912356b8b5bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14080d38b120af7d44cc4f4e340f6cf6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775457b7a9d09a9716913834fcf6959139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb2ba0b1872967a7befa9e6055e22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44d1182ec06903fefb913a55cfd860141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cab05273e53109c4d302847373901142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafb0fe767a830a6653f6a5bcc14359143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac3d81662556b2e271940174544691144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c8982ec2fb44fbe8c490ef0adbfd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4802d388eab151766f69cc1054b7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af3298f0f10155012e8ad7ea467870147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c9c26df968515a7e4c1603028ed42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccea5a140a35b793067c2b95029e30149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877da87d4d7115903a039394e54855d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5bc92244aa58184a0dd86ea486465151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8343218451019b7de9f2e1fecc93c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c18c2f9a920f682123f2a519a1d23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb69fb04ce922f0a7b22d4e509cf8b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31aa582d9fe0d1bc8a8343a5c66bc8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc035f85327d0fbd2412adfb2b4b74b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150d6667de0d73738c5378b16a9a77c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add35d41dbab0ef260ced1036b954210158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77282618d2fcc316f57e1525a78312e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879c172170cfbe3368caec3f4aeba57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f634fbe9fdd712116ed65e22d917bfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f03a9825162f4f68ff2712ac034ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d384d7388e39bc9fb942644b1baf87163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465c3a931c6bc418643f62cfc8e990e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3cf7a7557f8b77e325bf45fff3557165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39169798d236c7a5ee84752f102039166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b3742b06657946ee2e63b67c060c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05b969b29651aac2aded3d3635c4cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90becfae1956df626c7728f17f263d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78af9660458073cb6edb68cfccba7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7996e6faeab7657d1820a3ec7b4ad91171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0aa5073d4d4750b0245aa4d5d52ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591117fe76ba67d8f2d8274c073dc95173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c354bfcd0c0d992369d82ce5871f6c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33749f02ff4b45b0387fd9e096d28d9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e18bb64bf6fb745accc55e0fb3a47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5ffe2fcf23b0ef59bba791b136d71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f803713c0a136b3b4a58c3af5ba13b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a003fd734d7b578f012bf7ed53a31b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f55a0a6318efaa9fa7d3c9eac5e2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d069d405dcf95baa2e70a2efb83ac5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9c136c4d5a2fdeb70e285c16eb4c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae41dd6a1aa1cebba668c9d0da065aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe5094734dee6b7360e60891862e5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be8bcd36cb8f27f96b0b6184f057ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab499ffcc6a7733d1d5b033b729bc866186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37103be46d1d20baeafc705989c9ad2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fc354e6b370cea7595bedc74b4830188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d942157333d32a4b154e55b7a44d05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5235fc5a899bc190c011e1a08625aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e508ee80d45edf41c6e5e2204cb901191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f4d0a6258e256dba3e52543631438192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d714a63a26078949465cba9c4c4dcf9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3a787cb00ee155a232730b86ae057194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952b67effc87671e00f40b24d81e759195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2af9f233a8073a8cb28fbea0fd130b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2eff4559b69656826f4989468bd81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb6168459e94d234cf01909916875198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45ce8db7eaebb3cb035f0f3f244e94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186fe3425e814fa7359bd48050ca192200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b615d55fd22c6b55a90ea8107d9672201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380281abe0443035136638446a606fa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6928eb371fff621382b03aff55c10b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7d74f89e728d833d09082e869947a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75ed1ec667478ef5573ed227582dcf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c2d3e6770e8099b4bc59f45a091d4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a49a97fba09f3eea4a58932d42fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a45ebd386ab59089a881d4affa63b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4bb5e12553596c1e57f1416033bb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b731c3fc37407353565314eafda01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d0454d32f154c312fafcffaf8196f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb317d985b536a55d5b7ad64b6698a6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d75c86f5e1bff74c8a43c5a9adc08d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09691b476a3449608166af42fc6875214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cc69381eefae1dd4d40ca136302e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ecc609a00a319bf3b3cc07392b7d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9e41f109d4283ae791baf19d5332a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d7de7e3e5d9edb5826cf40e9066d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989b336f5ca12941efa36fdb011e4ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa47d6c9dd669f62d1b22bffdffb48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90971c5a89b6e1b8659663df23e25718221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d0b4a3cc65368c89a232717c7b92d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ac9ab257cb740b1fc5f26a5f9cdc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadd1fe3a1728df5179d838e6357768224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66949af93ad40f611323f78faa44ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b429123516ddffd1a956ad6ef8126b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b8e36aa9ed36f61407c646516966a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22984c0ebe2202cddc6755aa07352d8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8367ea2e9f0238d6eae529064b55d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bf2f3f558c7efc9c9c881cea53b16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0003795da80faba94a69aacc14e7aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee6a56d570d7d6a7fcd4a3d7d36ece232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54220d97eb77ff56f4cbee2d32afde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0044ca68856a69bbc4e8a10b73fc73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757707466e95e1e87b7accc383c04202235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c8e24d9f2545cbb914c83362bf479236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b000782d84c877c2a9116f7dd9fcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b739f3322012b5929ad9a8d4189a4bf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75e858a0bd5c9e05432891f96f7f5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e38a1a19801486798ff8f0a4bc4d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528778542da6bf0a66adad5c3bbaea94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e4b83492a86d6476879b8dcaea23d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c894dedc1569616fae8432d500ac7a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb3bd5ca2c96a81292bc9ffbe0a25c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1989e299a4e43d795448e9207d849a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af1b6c134c8f3b077bdbb5cf1bcf87246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87877b6b7b17c5aca3de83fb3e35387d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac043dfaa84434268dd0b921c87166248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1495cffec02607cc52701dce349b1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f93efdf8a545979f79462f8050964250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022409c7154386843f17ee2e037d43c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95b8ed0bc763433bbd8429985c20a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728358bfc51023d2233774d356aea138253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769e717a1189217cfe02067aefb774a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d89c432419dc71f47288356d7859255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe81a811281d6ed7c5faf11525eed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d41cf9275f36a6af7c61454c5b988257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da901e5dddb5146ce463c862ed1f260258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998df8a234aea1f99c5c0a12bd5db5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c7d0ef43a5927f33acef66a1b767260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d3c29b2f7530d5507fafecbdc3645261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efae72d4f67ceafd65a78cf3ebe0e03262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a96c7ff43b0c894599db02696325d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b5763005ab6eb1fab67c6f3dbb2b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6822cf7730bf35f129c89d872435a54265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32917e483eae4cd4aeb2a8dbfddfc8db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6247cecc059b40381a6f4d8bc136c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e630c712038886252127ac24506f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b028b34247cb5578067d10ce3daf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec7615da5bed8154939525d6a8981270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db911322797445f46afced44f70cd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11f12e4c7136f3821352cb25ddd5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec04726aa22c2bcf5a15febe1aa588273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20544ef0e0d8b43391e382e4809d4d2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405acca9b2a7410679b70cb2fb380e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9782fba32eb1ece451758905cc144a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca78fb20d2d25628566f2c1278fdf96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32946f775d1a913fa84bef493aa83669278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834afec7531e4b5125408b84445d7b07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1aeea729bd6e65a34067c859230fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61479ab6d0e54c011018e8b9a3cd640281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0c16802a92ccc26f04d696b30cc9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed1982ac29143d9ed8dc751f96653c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a678ec9ba805c585d9cf5172f8fe1d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617dabb76c1a8591aa7f4037e980eaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20bb2a93e2f30db6677fe41d2f3c77286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f41ee7a2869cc7b34b4268cbfb0998287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664d281b12ce16db58473db7355d3a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cad6f387cf1d0e53904c3b9859f38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e00f240801ee49d6b5c6b443f91c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d580b205e2ff8f0622e1f2f2ed098291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b96f0e29a9bc3a1a8e4bdf214870a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1a24082c4143c6777b97840aab657293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673c69a04d0e642129a90e57834949c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28e44419a3c9e3ea2d419910e582f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d948c9cb78539921dbce25bb07e57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776963675e83c1517597b0350b545530297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454a9d33aaecff7a558a4caa0655840298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de7f1d84588b397461346a0c39b010299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3d49226341a4da4f9c75272b089bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d450fd1526c585853982dc533235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec1c3db614f639199b7a3a34c5a608302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83be34b4345c06264f00d3b0133bd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8af902f8bdb4c1868bb1fd605f8e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84898a82f4eb14544a9f1e0b015fbe7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c7dfc74a66875e948738252e3bb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e378201a3b086e8543e60dcc4e3000307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada1960b281e61cfc551129682f493308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e648e27e640234715929c1f43b1e95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d24771091193f26b6be678ca35503310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616b99ed132369397cdcb7719751a24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfc9f7deb38cf973c1fb89bac7af1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc4d802297bf41122bf072232ed72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bff11fbe0325719cbf6457100c86e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853096a70d2f00b870e7785219fe8a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf70a8097308075256b3aceececc7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5912528c9bdc48269b0dc6fc7ae7d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fb5dbb5f1b2eb9b2d3b5c86b63ddd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d38c191a02faedd79e0901c0c1711319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43466085f9e2df426bc33c848dd94da6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149edd9d21e240c5caafcafacdad3e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81642ea89bf461cac6384710643176e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aa05aa56b41738829866af017637a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce65bea0fab27d0e5d1ef575a5faa7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2222a0e67852842d946b2d61634fc1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb74dfd259f534f9024c22ef7a0911326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052665ca579dd887f0468c7a17d463b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3dc7a7cff9abed793f71441d7ec40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b9bcb1aa900153077c8740e06f20e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff830c3348c49f64a0bedb4b1a0250330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1963dbc96187e09c47fcfe5ca8435dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cadcb22cb692bd7e3755a311fa499e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2334310d515ebb902ae5099afbc7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadcace2ee497fcfc0a0c0987d7edc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd3a1192a222346f14934c85628b8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf4d708bad8c96e293cb3b3980bc8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a5dc8e16492a488cfa1fd8721e906337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b47aef5c86fd6fafd3bc62e5396f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c87a301b912bcc9ae109035ac23d68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c781cca15c4ca4b0ef19ec03db78c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374ebb736fe1615c6d6db44562b9c9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1459e590f5ada37537a962b49b37f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999f1a1c8e569c22e3a9d0f3da37179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38046f8c532c33943105b733ee230dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab8c2507d75e05884d15d0e8bb4e2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3ba1b629303c2f7eab17d734b6a1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c67d227210bc72e70213dee875291b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4788f3347fa9a217e91704c20fd35348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dc0a9576ba66485fec9c4c44cf7dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12319a6952e91f82e8946ea3727339350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268247b2d3d12a66b3344ae26060a5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a285a6f272cbffd5b4f2043a50aff8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e46bd9e13ca30722c96f65a32c96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86583a045edd0e64af399d3ce24cacf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f496d21cb7b1f6b658eae97c95c3bb9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f53795ebd6f90111314c4d19a9faf3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305602bd93c84fad767d0d898b08c5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e27cb80e62506d82628cf27727d44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5282a49fbd326c75016bacb42d0f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f093d8f2f11aea94a0c947792a86a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03bf0bc3a1df4fe4f453bae66277a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63fa68e38befe0b980823159efe9ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa6a6d7057a8a8ed71a3350a81bb96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760b2e70036ef93fad610e12166612c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc58e69e3714209ffa7e83ba5b772e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d09780e440a6981de309fb6324df6c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50423e2076d9e63bffe2bb32628a5c21367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c98a2a467e86f8a56d624f9dcae9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2e9d4e21d581049ab5f98c3d4f3e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724421e12ecd2594c658126dbce195f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9f591882ac17aef668b5c829bbb6e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f68d990ed61784e4217b85d1dfd01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1df41a55dd8360531745efd9c099dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e312bfb1d18a61defabd6b4aeda2392374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19acf7fcb8e32b266f47a68c7d7a6a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986387530c2b1373bc38ce7c197844de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76beecea6d3f32b1ff39b9e7c31658377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c003e53f9bf2fb078f6e5f6e7c7e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434435c1c41ede55d0420567f0431571379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2febde63fdeedcd4b32bd4055437966380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d66e563abf3b068af0f8bf700ed1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbbd585fd8ceed0200bfd0a4bb38e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74232ba822cd909a0b7381ff9678ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565d6c61a2d8ea1a6ad4d6f371dbbfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0faef0f3eca772ab347fa1d75bd1e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc89902acd5ac74b62db857b4d21cf6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c59a067293dff8abe4b810681750c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91453454c0beda9fefbb850e1642cf9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11bbe4308720052e464b29b6ffeaf0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8516ad8b12cd94b112b19275e7db86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991bbe05484932f70d540b1f3500bf8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2e1ecc0e267af4e5fcc266f265436392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86733397076b86a9564a98a3c3bbd94393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a17160265823a3f75b90eb4dbc989394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e8405b2179c509d4cd49bbfda1ef8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c9176e6b49ae5a53fa6b20737e172396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e4d078dbaff618b27cb6e02e73006397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca3f5433b92fbc192189b0ed45c08d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411fe3eb14bbfc53c39ac003ae8cfda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4411c1cfd8b9a7e090c661943d6dec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbe1e8da701e65a2e67d7828d0fe07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8caa4024c30f0e3b1e828916f35380402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac86d9e2e2f80bc1e6025e9111ec4b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae060017cd1d262d913bd976b8305f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a9c1fdaae1e3db3ce47ff9d25e53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bd825d307f17e4ca2f36956bda722406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee2bc869d9417fbf02b1071194e65f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9ba018787ea5c1c6f625aa41ab75e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d629bad172d81c16e89eeaa2e1535409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656945d70f9f30b385bc03a71f227556410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536af807372575101050acdb02feb67c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f663a418cd715037c963d00a082d248412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76380f10b64f7616bc8b137daf9b8292413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1b57b89c1ad428099da60b9799510414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec734ea92cb5a5ae62a22c8026b8cfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151dd3342bcb8438c41c80d379fe970d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd8c5218ae0aef50c9c6f2922b7ea9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd22bcaebfbb3efa03b019927a461a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303853b8aa96f688b0c3b57e760847a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923b6e0ea535a07abfe10658d3b5ab9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8593aab5cd01082f48dfd3eaf2162421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1ea085aac8cb43b5b669e6260bed9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b49ac0eac89aa3a235fa94a015558423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd8dccfb0bc7da992efccc55d25313424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96d8ed2fa00c83b2ffd1d69df77928425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a624ea0d32d8a22168ee8bebb07a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc4e5637937a087e2439e2f2bb027e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b275343ce91b05732f102cd92c4cfa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a039ec8ecd41573e9d572bb4cfd9808429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c457476b7db1302bb9c6120a406694430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299b07fc2659c12888adda2223a004f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142ab13263ab4e2ad467b47902f5372432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c6fb449a5ed54f588b33a68db6755433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfc46619050cd5085f2b085ba4adc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a5e25bb69b9780daf07f0c7740e5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6bfd93e88747b7be695166bc54548436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd939fe847be56fea223c0110f9d63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30923059ae7363949979f559dfb3b19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a49af86d51bf897639d68082ce4cb5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db2b67b0b50516ac1bd8b37aca2e25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab662ca4cd7242f6ac1c47a8b535d016441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff198042f5aefb17fa49c8ad123aed12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc1d39c6be54a26f745399fb1fa20e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b212f307901ecd9b11c275e764d230f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a8b778a94fe6759a06386867f2f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5cea00ad916db01d4593efd6c1017446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4c3ba9071314c75fc23ee08f4389a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107360db35ceefe31520360d5bc6ed5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332d44173242d516fd949aff57b8cb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cb2b2bc59780819fa039dfde94a6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beada3867fee5bba107b560c650422451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c084385229585976210bbc04edea3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1471b87281e67c3c60582eb520d63453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa4937d0d0645a9b59cbb0b71cf7f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa2a1fbb9cdef1a189c234c8a0323a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c721ea8484edfc8f88149ee2f25f76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ffc20d00cf5e85083cb6ac186d5e7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2e647ce4e2ecc7210ea0f9e525418458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cdca530084033b7e39c01d05be0de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e634f564fba68673e459960e436d04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025add3d301f6e3bed746cebe450ad2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4eaa59d2cbcbabe0e7ccfdc4441c9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a32e0dfd0dddcbfb9a0b21155442d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94457db26f5777e2900cd1a74237ec4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f5979166171e1891b6b2d6e26341465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a0b047e6b096fb33b2c0828f312da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3305accca2fc346f4b56c4bd84026a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66715b1bc221ec99e2fe516ee79873468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bf4ed60f7a341c08b20115a51abcd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494fc84171095a7070884e754015a36470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fd49fe96c2c76871cbfcbd12c9734471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae15073a3be0b3a7d05b225ad21b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc882faac4e33d0283e0e288e553360473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83be2b71b9a31bd45d7d8e0c308541474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad27d467a91b1f4e7806f51dd76fc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e4f23b0a2c9cf801ca63faa3ef67b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fee9194f73ad0530afe100c965040477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99dfd5ec95141f6d26c38f6e7b4797478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34c46c1738d8aa09870086ada341c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a92607fb584af76ed8cf3ed5655773480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978731a6cae56076051daae9aaded07a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7f630a0a1d91a8215fe6509a34663482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc02fed1542d7723aa712fa2cd54f9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1add9ec89d3b9932e4cd6ff56bccf47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818aed6e25b7a04bf04e23535bc62ed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd3d9b32147ad4a226aa1752eb6a56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375f3685e0c603c3bab361aeed18380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbccec02f141b2b4d6e21f783d09a91488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6294cdf7f595c9a701a812eca9fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8108bc5a57112211fbcf1cca679f8c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d20a9c15569feeee691fb83e4585b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579abc97f0d57a131c5d710f51dfd74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac504ebaf569cf9df2005ce2cf3016d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821172e3f5151f9d4d011e5aac565ed4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7421cff962b32264ece9b9c0b61b5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa22b1f96ea2f21a4a91ed7ffe7a662496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35f6d714bf17ae9ee759864daf62a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35c77d568f4b2123e3297bfa1d578d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb718a433be830753a1f2a899ee2049499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa43cac745ae89d3c42b750515e1d2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81069251ad18608ba843d72861b4b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abd3051c77404203248fa971be1dbe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9813c6855e3d951f4f5cd9946ea5316503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64443d2c38534b5db078f5f0e36d0d1e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1deafa21bfb41373e2729e3acb49c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dc71804bd19e54a914ac2fba77005506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37fd1d63ec3c71884834ae155920f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971004396413e6087585c4b50534b4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb51c38312b9c906b5941149b393af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f3ebde82906dcba94ccaa3315aa36510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60093b69f3349157c98c4a8c5a90fba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfe48dfb02d09d874daf316d412d87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3641c3091f8e09ccdd321333c3f6005513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324642bdd4d1c898969eaa3dac7da2b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da630a5d0b23a638b19db834ea30eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f55c58d614c53240a06463806836516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c51253d316e09e06d826b56a4434517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6295063651b8ed97f416cc19172776518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ea17cbd460d6c1a0fb4e8dbb8e4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef114cb798cb26600007436ef0e32b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a482c850f335b9e1c8b03f28e343b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9baa49b67f249b8e2d357b815d7f2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fb07af52e413c903ea57520ee717f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f98fea1179ac9f8b1f3bfd7ee3a66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585209356c26035662152f3693e76a49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102d880809f6a76667aa9e0037912f9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429874994b9e2afaf56a7d56b53982d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54f8d27f9ffbc1a72f23d31c8e703d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359420426ac0feb5f77aea8c9328671529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09ad401cf5083f3edc8337f510bb52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce831ac184aaf5f5dc0171f859d57d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec063d3f69d3207a872c9c2c295ca7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ca0886ac3cde440e9f480a777778a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63b34650173920a7cc40164b335b04534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177d00ee7c8b65eff47f8ad1aa9e014535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586ccd0f496db0a7bc4f7cc6b739f2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a06842564a53f6517e29bf47b2883537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fcc5f6b536fedef46d07d4e766bcf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352c97734be847e955dce58cd777adf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c12a68e1ba6635b2446bd663cad5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70d7c9d917c3b2da1ec0b5f59f870f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a67a07bc5082847e50ea732bacb4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca41e3b1a3468261015cdab53b672bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2ecf3fd9d03fbee2b4ce64ba078d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed566ecb9cd5d1feef92fb5cdd31035e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4561230951f74f70bc3ffafbc5b1c01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d283120bb3743595fb04c471fcdce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a163410622a2b705b00446cefd79e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68019a56e990a521ae0d8fd2a19cc1ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f66d5ba85f7c6e8ecbb770912cb470550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc32b5a0861ddbb371e37d824e1c25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1c489eb1db70a1090d47194c52804552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa65e4d1da78147bf92c79ffb41013553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0828009e8da8db28a31b12a054948554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab2f4ecf6e6ba3de4a4128b7ad4125555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e79b49828c1807a1b77ac384affb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaef66d6aa868c2e3dc0627c8549bc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3968273dfe6f91769808f476ac753d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b79e745dd9ca25a88b2f0fc4bf0d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e550e6d4e13f6ac51e98c83d23da03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f4b4233b0ff34dec60e6aebc28f1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05de9772319be10a219c082e49b4ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783f3937c8f1a73c4a6b6b0b2596b46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331a34d2e8e47e91e74adc2e7c9bfa2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223a85ed2d6b527bffc7ea49d45f11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d584d0305f6d191f062e028d022135c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865794381a6c0b78e70a07f444c1705567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4f66a66c8fc79b6be3e44d984dc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c6ac9825ea4c43840ae1e777cd090569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd873e41f970fe63c37a1c2d51bff44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487437a70517064acbcece25f19a4a4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5774654f68f2eb72a0093f74d4fb8572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>