--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c3957df9ab04e36493ec79809e5b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eae7cc82718bebb8d0e816683fc2c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29482914873d73c2bf58a068db1f2bff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c611c561405925f14e5bc480ae1ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f639b5686ca6d80f36144b24a236015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d88a2319f07aa3110a7f9810a7af356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d965579d016cb0fcfb24abbe693f407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d33ec9b26ba2867a46d190b0f07048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f578a682e85d9cc89345b9020e5649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7ea4a011a86e856bb4ae8cb8975d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a5f31f8243599d7e01ef34f3b837511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960e59e1bf445e91d1a5bfcb23ba70512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca14d71b32093fc7bfadce878f3519813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24100eefe2ef756f50e59f9aef71584c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01650541905079711cbe60b4f0938115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502bc3e889955760efc843f2ea5252616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd63659da2c4156674603b5e2b57db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396a57ee1331b9eafcedc7cf8a7391c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996e5a13555fd8b2a5c67f75e042c8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7cd8f2aee0c57e04687ada20b2a4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271f4eac987d436bb76f6ce7621c24c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb77775ba3c1793be0a162317525a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b886f2787723ca3ea3634310693b52e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88434f0604933d02dc308de6a336e79d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517aed780351ea8adf70d679bc6c82625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cb4bdcf87c319c9445d655dd147f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6757c86a9962fd4781269fa7e0f7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50419db00b1a6fe651dfe93095822a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeb2df44945dd0bf6973da99e8015029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4e37465e7af147fabb7e8e0dff8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a907f2d79c2aa16ae7868ac5f0f2f3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd9682fcc8bce241da0b77a46ca1d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a80e269b17405ac5ee115826ab427c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912dc36f5c1a2e8fd528f91c173418434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e720ea3ab6a688dc578527d746423e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c636f6cb5632c8a3fa588cbd1b0d7936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b29590bc7f36e46faab7fea5128e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cd03c1625270e7fc81da268c4e52f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10517f3253d92715f42b9ffa58a4b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bea456eb8ec676470fe48e3b1e25f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0026cbff581ee6925b188c267f15d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b86814275457c7e35b814a451450542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d19d926eb0a6468a3f7a21f76f478d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92b3554f0513af3a72b29737a0a9b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26aeec64527fff895e403213623bb9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395796ccf2566bbedce0d39b5fadad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e99fde196d92d566dc0872b149ba5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb1556814851aace33583411665fb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60db3d0851d9048aa65237519d105a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4991de6c72c7685afb46d3332f59b2a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c482d1c4ebf4fd02eceea6b0026ae151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d9ad76745a34398ab2d77c05f3ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f80b9b1ef4a5bbcc65573cd54971e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c8592004a9a045159df6af32f86b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344fa588c606a00878023e52ebd43d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a38f51dc3508bc753d3e59fd5fe1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78cfacfdf373203f2c85e0df3492fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7ee299a9fd461715f2c0454f21f1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e2c868616b3e034e2928cc4a0ac9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc140c92766161dea8096c8087453c3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c7a1c9091586b13c3dd340d0f9ba861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d815893a404644f3ddcd868c366cec662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba236db151c8482949ed952dc9a18063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ba233bf74ef4d02f475f5c5b63ebd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c93d9f9775a7b6983b5fbf47dc3ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d13e7821722136607d0ce2dd30120366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789f808c201d82af064da1de1b36d9b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac5e03eb54a96cba44ccef03c9d8f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26245692b4bdd4a45f4c80a9863f16ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65601548e84e6b87de79ab7a526f74f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f98ca7fd97d313d1cd3d588fc54a9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df29cf38952a1cacb9b812afd7a0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1e4ffe139d785613314740932200573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9321efb17fee7e9e8ce3a39a0b162c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a285b2f7181316fff3bb819ec113d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbcd54b7d215a0b35f4ea88f7bd4d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca86af153b61a9bcd42b420bcb6f3f977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce94ff82420a2c8350af454bf875778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf0bca2cecac9f7baa49b8c49bfba079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f45bcfcf7d7f2c8dc5d4fde4d008080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b832e8101afac0bce54869065bddc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88499772668310e6a45b02241a1bfc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5d23aada16c7e88f990fff6f7008283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277d0a89e974e2958fb70ab9a7453f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfe7a58269f10e82cca8bf535ac5bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff6fb57425972a30b94962dc76f19886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2218024572fab6709483f3b16b9b1d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716243bbf6a58f652cb8e6a092130d6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06790c418eb085e41aa81202ba08ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f087969ceb14ad554d49e6d381f468e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d93615f9b62b1ffa386bf0c2f82d3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16693b3d180a2c411407b8553cf00e5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab75245a9991aa5874b330337ecc8b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4e4ec10298475cd76855c569f867794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3790a45d543f7b65eb4f7ae52ad2995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c5ea8382d3073068813ce9113443096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369e46c6d29cbfc1583636646e10fde97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c54935abdf29ac4bf6850f3d8aba1798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc2f898ab71c1fa02e808933ec39ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffbc71141be778717935094d58766e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f88042392ff0e873d91010aed9132a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53295070d60008721653a8b3f6df2d90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb11e904da2b6c8a0b6f6042cc61016103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ffa71dc89959f129317d832a5219104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfa251049ae38831731d63236e8c61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426f31fe6f6a68c4d0fb135d418c5a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c26ee9d50a7e7a21cba74547c058c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc9a9e2db97d9191e498fecb88c8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797a5a7d6793099996e68d3d0573370109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54d7a078c47c063f2eb65a7eaaa453110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80abfeaa0c72aa777cfc2b25d4f0e73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da8df816b35429c1314442d7e288ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a0ec47f19daa4f0ca88604e1ef3b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ae9d84ce657af2f2898016343539a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403343db3ea4c22de46a9fe0d7f3e15115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc9fcfa935afd05d07ba96d380ba20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d17b0603564f68a4ddbd2ead03d52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbfe73f26431b9e8b8aac99a92429d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302aaaeff5acc5951a95b3be6691db4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df14bb9a2c7fa42d7ed5d6969a59b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45041d2775dd187f603f4e6a03a8ac80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f734ab7c02226ba578872908dd9f1ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329281a4c1500c69895f4f99c62d84b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc5698d7a2fe3fa252b8d85cef4713124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f31aeb3359fa1939f0b7173cc516f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90385b4e3c8b853ef94917e3f6c5fa39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34384174ffe16c02b16640d76cc24cc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e6e9b28e6464ac7bd13e8426d447128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafb713f9e8a82ee0a17ac0e0572d8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ecf32380e13b8d3be0bdfa6c9214c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3b7d3a02eecd81a499579dff6aac3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a21e28b77f210dd53fb0bdb028aee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8aadaeb6dc5b7188835467bcd8907133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aff2934c5ec8ce6bebab3e35e643b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481dd5065a39a9280b81af4cea682eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fab6e4259bcf9c822a91b54321186136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ca7393a694ca04b216e33e95d0fc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79888a81517c94a3a395d74def7632ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2dbc8292f13a9f049d009768dbef3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7d289c7fe1bdabc0342b8bf56adba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929210aeb2867cb0c3ba49884af431c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd412bac2112383222dc70c1474c9fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17753f6d2308e8cecff5ac9b3055c0e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea058a12e2b0b8173c60725300f5e032144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace747ed7a322c969cc7d039c0c466a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f58cb5d185b557da51b66976ff1ec6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d129d5bb88446a359276ee2e07caab1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550dcbfce2dbef62aa6aa0a26adacc4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a591752f0b4514cabe0cd6494cdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056289da7151195ee555a35731c700150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbeca4307a8118d4aa7512cbbc824b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18444dceaa66e3759b279cb5be4369f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715a58630a545599aad8e620da1ceb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7823bea210b4abe18490ceee54a909154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a56496947e25b2c07912f7b233a25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1a482bf567e91f2378d691c4640d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9bd9673a18d903b92f2ed891abf10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd75e8f51be6829ee27f55588503181158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa33a7763c9655c5dcf743dbe4986ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b7ec7b418ffde685693b2d4dce78160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625777269219cdb83b56967f75de9ea2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29506e57e0ad1f2e3aa0adb404f6ea11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3dfd5de1afb9467c3c7b6fae3d5c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619df3e75bd0c222ba931a6effd6b4a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1d9a28c4cab739e8a244ea5f31873165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7009570bd1607d46607db0e3c05818f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90edfebeb9b10c4855e7fddb0369fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a9feb3c26dd272e407ffde02b0a92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f6763b0f703cd092430ed6355c78b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c1712edc3028a13f9475ccb010e54170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ab5062833c769d106b8027d591e7b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d03bf891c9c736d6348ed8b84aaa4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417dc726020a05bd3729842586a3929f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e926106248516c5ffd904b0d450ec3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ee3cad10a0c4775d2aa04a66c5767175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e76869b2e939cad0dad643819eea1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002e92ec92250330a1762356f9be354177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5364041a3a3c21c90fc8ae9b8255ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df703a179c21599e57a897b1cfe669179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e997e36e39ae86c7dfb146f430138180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1615d05d1d7fda0fe66f8bf77e72291181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004624ac9b5175ececc23f1d8274ab7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3e5bc1c4f730a6b0b01a373cc7ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d90aa4157832b1edcfa6fea8f6ba8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762e4a76a4e370d79b1cf085f455daf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1b49dfc2b4ca1adfbcbe7cbf6ab87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e885b95e679d31def45273fed4f9a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8574cf7645b74f9f97e17993934cf5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8231038b80965b6e4ebb9853e2a81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a90530d6029927146b2d05a3a7286190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1ef8512f7e7d72ece593028225ee3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b47dca6faa2cfe8c882da4e2f06e83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4482561553996bac1d1eea59f3237193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd695f4ecaf49f66b9346ae63d421fb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5a6d60a503e779e65adba3ec46ecc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a558bd5ca72cd12d3a2024334ba7556196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67137aa93cb858ae3324d6bb02e0c467197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72aee1272d94a7952d1e4f9a8833337198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11be3ae30553a4691fae5fdc6ee8bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66b14d29e3938e33be8371334cf8a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd3d56f3fe84392f1adbd4de8b995f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46fc8429dd5de4fa0c2e0931b3f7e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8a12cada67c110ec5ed417f41c51e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b69febe468cf14945fdcb953e05dc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92246282bd056c7d7b4b0c2751fd890205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3eeaa54bc1c1f901e819d7adcf5bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0e9cc38d34771d30e0ecbdf7c9a20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d243a725eda17b0fe16501578dbfd4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b303d214cd36e01e53b3279fee86c5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a3440a65574f62fff12d7ce7de9b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfca41f93bbdcf0d9cc04e83329612211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a57de811fd5e3c8fa82253113f69c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569682c5f9cb48bd27a553c8be063679213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90bf2ee4fd03d4b89a135fd0dacc4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b5762fbe9055480404617f757f423215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa77d8b56ca49318de2f0605234214216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3a01fd790186b2a89b1fc1caa9d18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299dd78637fecf2767251f871c0a90c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69de3704ed3b365ab06d2ca3610bf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab7de9a0285129c12cb11f23116312220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbf7e0e735a889b9a66e97618b4245221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc0ac0c54610bb86884eedacc85ac4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37436376819de2393545e3076c02933223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2e8862b8d2bcf2b5284501aa22bd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a154144662d484ddb3639f99de66f76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a77c45e6e6239de1696aa2f228508226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c95ed5786a3c7d6e349c481de07fbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1ceb34e049fd77449fba2430240e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ac08994152938cdac726a222bc1c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cff072ebadaee7358e0fee1455566230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860184f2662379c664dc9c73418e9d82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9459b382046c674b20aaf5604ed129b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f7b1e002808fa6276111d93cd0c4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089cc0a240b91d26115eaae40789ac2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740704d2a086f517f9b4480412e0ddce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844620428c93bf99a460ab5889cd068236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692cd3b61db6c57b350ef91901a450b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aa8932c2b2d938a000598d35a868a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e1adefbcd98800a8b1c65d4b2f174239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f567d156ddbbde85c2f85e63a6f11ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144e0f1fe3e6ca99998f5c32b35fb9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467d0ebe621980fb3b79e67648a99cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20926b5dcd38ec132074a7867468b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53238d6d054eeaff974abeb9f71243244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829cdc3276f424e679fa6c4f976fed4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3abf0fdbcbdf3880b5f2a19dbe1735246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb6022a848c86a089290f0f929c0c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b378d4ace6b335cc4b9fb0ce0d03aa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d3e0b6f7bd7dc46e65d99434f49a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208a4e68a834242bb5056acaf9cbe1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e143442407361cd1dbef36fe4fa0b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fe8d83896db74c4e88372dbd5d98d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd16d3a4c9052fd18d4d1a0093f14b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e714a4430b5cbc28c7c2156d3c7ecbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2142be5f24ecdba7bd1127651f8a554255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098ca99089e4635c2fb028d8018ae6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7ea1ed66c4c2754eac484f56d53b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d742b584c1eedddb4e81f2f20b54ec5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cc45ac0d201a8ad8d75e1a2c241cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e579df49355aa07c444642e99cb68df260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef70ef96fab896c7e26f00e99ea5ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970275fe913590fee69c942cc983d533262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302aaba4a266c0fd98280e428ff91e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc101e0f330ca35fada3989e0ecd2fbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182ca72396fcd76156fb0c14c2cb63f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd02da05178b90ee8b7985059ae30f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd593c223ff3d7c13b97f25acc6e0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a19d4c891a044b6690f45d55df7aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049169bc9ff41ecc11f0d849ec0d741269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c20d30fe64418c9a045aa44f6af1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74021e57544722bfecd005e5a3273d3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fec5fe7f06147402dced6375d1a18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a21f01116835de420182ecf0aea8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6242ba1ef720567f970561eb6ada7e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1c702766b197b65e2b5851734024a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577883b5e6abb60b915862eed2aa1e4b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d2e6862d9885a7d2d8eb0edd6c466277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791602fc220baf6985eddaa6f7e5921278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a6b15bea7beff61db5b09c7a5ddb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea8b73b5bbef4b47103b02380322e2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fa78fb647a15527e737d0b89a4341281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc048649e676f1d48e7b001c5b790d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771274333957a42220c7e530ca022052283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e211295fda74d0881b5b38356c54a01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94a566ec99e3dedba2bc0da03c844d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50548139471b2cae5bce26859e665c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17aac8a4926de2eaea16d76bb104ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e17d5530296a53fc684f204466ba9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446a96fd9885a9f94d13e721a028c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f374c1515b54bfe569cd90b78c288290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a449591ffc49cb2800e94545eb31c07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0995a06d92acec4c0e411047aec0ef7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22ffdc79418f97016c2f46f3ce8597293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdaca09cf4598dd72291fa54184365294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1571256f635d33752804d2e896d5b97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649b30159c52b7afecc0071ac360da5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55379515638bdc0b00e0b2722d74a1ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f87d1fadbcd41c6a02e0326557e5bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91308ba2a21bc234efeb9849b0ecb5c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a71b843c280a04b34ef44df9d2e2ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411642ff3486a480a7f5cba97d6e7711301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67b239e3af798ac99aba7be49252b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71a912531e0c91d70d01d8e07dd5fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba906e38ba315ab335cd98afbe2802e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f701e74a7dac3871dc3f0bc81c48337305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d46ecb6b346e69d3aecadd732760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294e5985750864a15df2be3339023bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3a04216e79c493c7ad5773167d388308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65015c90a73bdb82aca2b2a27efd63d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838515c286cdea23a9dbf36c098e57b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9ec6b1e756b9dbd49a56366e85fbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda15fb2b099053ba789becf9773ade312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7a21549d80f5b9adba832cca09686313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d983e643b4efd31445bc21f461eff6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8222e3e90147175a433b2f5eaa2c54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff5dca7ec36fdc2874e5d70a274191316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fd6bf55f9cccd7105e2cc86123215317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dca142eb6d6e65d3ad59d7ed2a13a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bc1c9eb7ad32fc363fead0c522216319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c36d29e3eb74430620ef3659ae4c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c65e5bb70f31370f8ff67cde3d0166321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1d7c1ed723bd2087cdd8a7250fb32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ade6fbacde07c35bc2e244258455323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f174cc407edf682a66f6277b5888c19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee58e5cf60a8a3eb0d4eb4a652b888f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cadf58cedff2357e9de636cb40eee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4434598eeac3504595cfce581f1c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618321ffff3f1a0c4c4a55b5fa9f0d1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fba1fdbfe53d36cb7eaccd35dd7d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af635aa66154ed207eebb326c86c0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648838c289c9944479fd14026c370f23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b65ece1a2e2aaff0b5f89073396f91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b71ca8f8d18522d7bd989392030ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4759de407a267fa94043105bba6d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08673765b20a4fe6fdd8eca44edcfa2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3f94fa7154b4de129c6c8e7e437ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4905f665efaa6d6331b7e42b74819337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfaf43d3852d4799fa28396268f7c2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03c8928b67a6b13208b47e5ef67b6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857186bd5affb9b4cf67f660776c07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8070997617ef617244ebc563d654749341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943d2cbd293ed3346abc00e5d24c44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25d32fd63945f1cd7cf8c5a055d299343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d185839c0c4f825d8072e1eb6f6ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b1c6a23586bf6d9bce95a9a928527345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902315257c01c62da32e73ac6d3fb02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390c08fdf7fff7f5c9894b84d33121e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbe5722e74f3b412d70806152ccef9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b01eebcf088c233cbd7bc619251281349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88be104ba3939b4ce47994c69e6d35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409f475cc6fb4d0397aa9b17b6129f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218d1a1d0e5d16a3a1cf5cde2ebf75f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26e6f45cd66deaaefd3109b9385eb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153f8f9b0f29d7ad2cf2871191303aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198ca63a71278e741ddb55d9f5672e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c99ba681ea4148df395430176e8ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af5e4cbde24c67095e026a5b1a4150357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cce9902da9260003df7f8edef120d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cffc6583fdae893a943ed6ec75986359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c3ca528336c85b8bd056fa0aacf11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e10290d3297b4b0cbbd9a7dbe15feb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eb806ad624522239da1d844a9643f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd24f2efbdc9dfc244db0227feb46d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de811d0d358db4de77beac163b13d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2659dab5f94e55e0c9181900b6b9aa9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba1311e43e79fb5820ce3c830632d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e3ff9ef11edcd3d542ec2fd94bb79367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b34b375c4415197345e8d40cf6a437368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75814e5b912d539c22c051635d8469d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969693bf10ac084acc660413f0c89442370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c21a42c81952356836be4cd5384289371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2d5bf24de6dc913f6bd9c311ffd93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10b23c27e7d9c32405850449c5b80c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab6e562c834e8444e4f65df031ce42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d36544e2ba7a16b1bd5ccc3f7f48a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66f796fd299bcf4e64e73f26b36d5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a78c85ce18ab73d4935f14835a00377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92195872bfa8a67b933c494cf8491378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b71533b68fa9cafdc0d1ae36d71e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65d1285b5176086a506f7143363613380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bf1cc81ca089d111849675a461817381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e6dcba73783ee7bc964a76e0704b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2ceebb1a6a5ff04022f61e27be8fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cbc5b34e4b080e69dfcad0a375a8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7547204837a4a7e59504b8909ef58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa39a0cfefa6490fb38287d562c4396386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564a4769e377bf76375e634e36743b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57faa30c18944fb2edecac9485cc37c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4565f206fde50d6acd357cd6dc375389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7b950105e59398e3e6991d1e24d8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb7904b86e25448bb6c9e5b304de18391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d797e4cacd0ab2baa96edb5559d16f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44ecb8e5af16874976a074bcd47f59393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7385942a8db1c98b4282af08f997a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66907323e1e20faa1efc0845178036395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54ab9446921bded4ffb16e012dd645396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db414eedb444171495509b404883979397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6532dff8d0ed02df04fcfe520cecf1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e311e10606c91247c568f3cbce02a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65448919f39ff149baa06b774ba3c27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa05b34043f7fd10b5cabaa4425a63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9451333e9dc8982f542fcfc515e3f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e6a9e87e165aab635a8feefb30997403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e565f1bcb6857b9ca8b8ad3133c7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde42702703f383d619a64e11323a684405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94ee44fcabdbd1a90bc26bf07e0f1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600bdadf4e0d2087be8915d6d24629a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c524a8300e7c768b3fe88564196cc13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce6f87fce6f9c81a37798a8be32f87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d66bc8ab117f4638d0f4e2247ca8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cf1f5b12b502bbe4fc7f43d7cf97c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8e930b1a8d0f72b5c11b640c1eba7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b207a2b0feef1559ae4e519cea9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9e57be43bb32b6992bf5c941f019f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac614f0c606362323b9ee5a298e68a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd1f9bc91fc914bb6a40e4592156cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3f7c740d76064aa3655d0800c6ecd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777d967f05434a39ee1b948b4885f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9771ba94d8869dc7d93a674237663419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99667439021f30ecb8519e722fcbcf5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df870198fa8c1755ab6497245e7456f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b997bd3941d5e8b67a553bbeca401422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec896a586ed382399a3867977cbe6e9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce5d0839aa9ed3e6e0a7e22fb29ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ae824dcfe7d19fb59ceffd7c9b6ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff7e4f7a1cd3b4e8c5cdf8957ba7f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d61f948c08f5bfc07d31cef5feb4ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d44dbdbf154d24ee12183062dbdf3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54ed8bf8dadee2adc4e5107de46fc2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b928e809115bb79885699a2fccd6142430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d606ffb2ecb9c1b4666383c09a40b82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03938cfb53258727f7368ca1ddbdf45b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec002648d82a72653b1949e7d326a4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2023221a1bed85105b263d621b266434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696ec82c3135ca70f9b421283be0b33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8a9f7e12c935759123938102f70de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58f94fe860230aa8df0926256c529437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b2111350a6278d18afd9d33d457e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c842a26edfbcb546711a677ed23db8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92308d0b63d15aad398841896dd304a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76411e67511edbe209a39a9e05400f8c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a2932e96bcd51f37b2d58992da83c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214ed7d7c523e54f1d485ac3ab2021f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceadf4219718b9fed89f17e6fd0313444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fa680969777b3bf0306b93ef58542445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924c7ae3656083ba65436b5947af938446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4a75f63dfa04f3b2149f67ed6afb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b612f375fa62f3b5f1d6084752ddb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a825325b0d8a9dd6d0582541570e9f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e79a2bea4336494a510dd6c2a7c924450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183411b9a90668db4e00e06cdd0f916451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec622640ad62ba98ac2ac96a2ec72f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d288dc690885383e66c5261cb3436da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6f3d4ee8ebb25b0b602d648d40c49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227217455c6d573b9fd1cd8f2e8806b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede0d596f5600be3e62f29eb8f3f1b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efecc1740c7b1983e8c24688d071ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d93f2e4c72342a062989367d13e0c1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44244cf86f86f638e08a6b7072a46d3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba147f40610555e7d1dce8a67e8248460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666867d16dea56e9fce66d07991d751e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba37a0e990cb0cc3b4f74d2e615dc59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9fa92c2bc85b75c261dff61f228eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86df7659df5edd422dfe1235f02948464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e77bc8723848c4e05862f536e04f6d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbc3991c72df0cf87491e2a77976a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a1f89a426285432cb5b32727681a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3a4d9436ddfe042d7f808290bc791468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569f092a123cbcc1a6410b07c08c1cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6160962fab83a73e09be62cebbe1c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda778ba77967da20d84d4cbfa17371471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3b679a5c61fead5d7436d2c810b45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd994ac7ee15bb03cad1bf33a18f05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a4a3299bd933d7b47a4204d25fbca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fa625da1077f22d74bcbe8aecedc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97634ac0906928a7256d6336b199ecfd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67ec10b17d71617f7d93779d0a9a94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b0f11ddfa61ce827be35a6304eb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b83d7161102955752aa79a66e27ecb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef347a6499ed43c740d625eef82cb28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac34b9b690a706d60b3e8ecabdda57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff9e0f04797248daa3216128989c98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065e461ae9122579da9a7babcf8421f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6405b006b77f55e14dc1ce75d4ae8f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebc25e6e798d95daf99976bf72b39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82b453c0b2e6284ea1f667479e8215486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68f0ec0af03e57e8b66bee9d3cd8ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a83da15367e5b928433ae7dbeda59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661d0aee1ebadac60a32ca4df653c5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba6634c0140df57ea5a5ecce44e59c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59b4d77c98d2d5077e78482d483abf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4ebee3291f04356c04896d1bef0a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dc8f99da666b7ab4a91e5511d65d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709d3e29e248e64218cd8df193cd860494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61878d07944e00d590c3bf12d8379f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7daa5b4821966cc0fe32c02fe3c1d8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dafdfcb16720854374996944f11da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc96ecefd90a3af5ade2ce6f3d28b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6679853e170ec1e86167435513b57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f809a0a5c8238a86f6d268e8455995500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3367d6b3147f5edc6c5a16ac77dcd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355201b91ba867236f1f9ccc2b34e3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b0577e71b33c2cc95029f4ed3c58e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c061a840be32748dc3f4dada8ded048504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81cb31e57f8369adec4bee5c2ef25a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a4436f7e773965529402194c2909b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47451b3b013c11ce1af87eaefb64fa2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaedc5f602aa54a315eb832456439c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aa3b56a3513af9118f0797c3c779c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae1d2138e2670ce7143f5afe5a55b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e9b010d68b3b47542abc464048d61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d30c7d7035b5adc9853d04d8a268e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e2cd64150852c15a93f60b531d740513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1800caad394124643a4fec32bbc298514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9465fbf16222987e5cfd031baeba52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90e79790fc35cae624bc080a1c06cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b672bad15cb91979b81bbb4542e44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5950d1c9e1a3d03176062b5823c34de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c97a12410759905dc1d33db81ab72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f0fc8fa3f95eb9240774a2c450481520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd6448dc0da8863a99e30e10faecbf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10005adee8beec47e72f101e5d3dd396522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e677c5a363ad5a417594dafa37df51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdb0a448b54585dc6ec489430189f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf417ecb03910fa6300e0e709e4aed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07fc701f60ac35ebb16eea83de10ec526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371208f78ab2c7865f607a432790c5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a34ea21c2f731c9ba25c9a1da0d78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea169032fbe932ee4cd1e4a0e98b02529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176fe2d108b6dd83d884ed76bb0671a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e28ab593a9dfe319c96920af5830f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de425522c29d1968b3f3bdbb993b8a0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f5b8ddfd12d66f68ab488a63aa91b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9398f3171d4a62e04f627d6ffdcee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323f6f6e47d4616c373d9a49a1c946535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eefe03f89e498ae1d441116c7bf6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ef5442a55939dbc9a7aaa1450cba3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbddecb7b1b80cefbc0d8bd81b233e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7b604922f1a043214990efb91a508539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8b2d6b6fc98fb1e25c8479e856962540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d10cf3293f5a995c5875226de472d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905b4dae22ae405e978a5f398759c2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef9de74801e438e08230932e8ac371543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5816a24f0b38afd12e9dd5a4cb8245d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d92210cdcafddd897bb661a6a674545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6eaf7c3460d65cd82e5475801b3d42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56bf7b30d062abb1e73291c583b985547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab61a92592313f5016a7dfadbc08c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232256341e1ef1e1e50698ae608943f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa78017d41126c9f64eb7575b5c0a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0e3c6c9eee29a173e4234c3241987551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065adb1bf7c6f8fd367b6dd7274162552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a809a6d4fdc8253416b9accc9b7e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc304fef24e0b013e559e8f9e3cb9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4a002b416ebde411ace21a652f193555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19600f73fd0325b61e92484373dd5535556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d62de4bbb63dc7f8ac286a71e93ab8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762fee228d7a3015da0669bb10aaa37558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9b433279a85e9bf1a17e936c6729b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40de9bb19eabaa7a9e9bd6c36bd30a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d468a3561eb76444d2d75b4775a9cb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2c85cef106cc9349b7780dd29394b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfb0b39ca363df7ff783f69365d76a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496a400c359059a229c565196643a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccc00d6ce6fb486a34cd77b740ab27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447926c649dae6bc4e7b0035e34fee94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908af8face0f73085155b84581b8dae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b285c78fc9a1538bb2e9922d388c32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f202f257bdb4dccb6b1f5c1a226e75c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5d61715f4470ca6ca116a07fb3363570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54abb3f8a2ff957a4d066962f65efec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9400755d57afb17fbe3d77b52461fa572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd663f0113e8ba19c59937f0c70cc3921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef52d7689b59b5e059e769e83abf94d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ba3d2ca06727849b11bddd3d3cad83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c07b2f5a8cbdab0d475bebee5acff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84237093f50904b830a9ba9be884b425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b70dc32ee8f5edc90795e5c54aea1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8d900f8e2031776b2bb0548fd6b697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbd16b1a8fd47e18c64ddf0e8221048.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e11d93bcb0200e2b7c78de0f76092e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e918c727078cffd422739aeb29381d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c55d41848b13bb940f53c6b99a57711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c328c2154258ae92a6b7ef9cbdcdc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56984fdd8fd9c9c2ae4b8d126dc79fd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b7c417148d4b2a672199e4480c6c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54993d784a87c1dd5e79f6897ce45d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb38a80ed2eb17a73139a61817e9de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37389b2705362b5d855a8495ae1f88b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba68f49b717e848fb2453bcf35fb64818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fb985319f1360531fb2497f2de7b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f05c5f7bd54da1ebc9d91744a5e7b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bca6e26f105ac5df9b4538fe26ded821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53e72dd3f55b885608e7c6e6521db122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afbdcda2dcd9a8bc44aba10d78222e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414d1655462ff6f526901accf04bbad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea117daf094d01fe25e8cd7774e04a6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf0d65947a94c111a2a191afdbbc6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d5a36e5194ff401f0ef63ac7fb1da27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49247a9f5b560f7b6a1313bcbbe76f6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30de3aca96e88287b6f1300003b79229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859235887d826d7b770a4ec4d0db813830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e5f4386a904c6fd85df8eaf7bf6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cce81955a9bc225ae979a996a79ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63edc6721b83a71540538f856310dde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dd7acf70e73fc2409dbbc6b17817734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae77b592d72cdebc302eab95a363d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072986677253e1ddc1cab1584653487236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd045d4ef631338f779f2278e6f791f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a8cb52313d096a58b0b23f825ee1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67976cb46a311ab120e05dc895f6dce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f9b24ef69d5615fcdc54fd6090d4440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597585bd1be0a95045a4c2d9a63de1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdc8b01d97d0b86d986f4e791515ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446107454b35c9af696c783b9335f8c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09023549f1f5e8ebaf29a04e9f8b706644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ab0eddc69bb7498ae1b70fe99d42e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399cabe80a3b178a0c82de2783625b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1435197f036551da49fb6d2547251aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc7953ebeb33a4b93544626bf1002b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45bcdf91fe1a579df5315593753e5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e0500b719b53373f07e815e00563950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d40adc31cb7105755f59bcbfaf4baa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb86ad1ca72b4407c4d0f6325dcbc5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a51708dca3439da279b1711bdbb2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940a7f681e811d17488caa9bd5beaaa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16625607862435ba3f20dfcbbc3d5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ab576d8a68f94a5807ff2e5337f9a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcdca2f60673280107b1ea7f6b2ba057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd11b251287ecbb967f3905bea147758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dabe354271dcafac5fafd58969a9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359f217dec266dc91badfa189d2f1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a8df2f6ab9a77f188f9f1c45c00bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a5c96fab646454c3e555d90bef8ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3040956b7c5e05d3bfb89a6fce8af2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d68acec2a07f989f55a0ef321d87464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4e3e0ac4b4f329348c6574e18a1d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebaa17e736ee1d6539aff532b47f05866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d599422b10fa4b44384bb362096ff4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6e72d062986252738eb73e90d38a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4a36c68fe8f1310cf0518d4e1e10869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ca007d038801a5affd3bc3fcc22c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994a9242f24aabddc2e75b858b776ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523be5c0754f22f9266812213a5ae8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a734684bdb8996057bf7368fa357673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b235ef49ae71007ac7b590d2851e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5bcfa1f88f9f354381bd400e294b875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d949863c5df25b94ecf16dcb471b07a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1cb4a026d92b4cde8a08dbe20d54277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4575c9919c0af6ad9e219bdc50093778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79cbe16063c52efd1865d92ca0e77d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ad93a5f2142967a8d391c0b73dc1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d5e53bd3001886fb37b8e1d73c8d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b120dfa9bc7a5b83c672d77a1c259982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446182c5698be10ecfb8dd4d5fac161283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23d2aa31658d6f2f1834d19f13a06384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a7f49f847046538372283e99804a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3f241ad8bdf3531f7c943dc7415d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858b3db258ea4342d2bbbdbac9387aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bc72ea15bc407f807a7b3aa85134288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4666ac2dde712a1d3a8edd0377c66889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bec80e643fcd0a6285d028db37ed6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772465b975d337869b4e21a375604bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e0be1c43a8cda8e309ef5e986572292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de609a8e5617d2eddc1ea3db9e1001b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbbd01e34926babbc71af2c5eb4c6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389454829dc0cadc20e3ccf2e70149b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b22f64a75b42a4588e2db33ac4d1e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c3da499bea0cfe7b2b9f369c5520097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9280d1d063a5065a2d04403a1f5e9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e6869337994acc5389449dc3e215099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a434259d3d0ddf6b0b9225b7aa35890100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8addb60b48a1f2e59fea186215e3b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ffd208e89122d08e264d438beda67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2062b6625b009499f8385b4f9acf76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a71cdab7607e230cf779a3ac7c10b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e31c6ce74936d576e7ba9daf4f443c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e782cbea7b2fccccaa3d88a6c32ada7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707d581a59cc0a55da80db6db2ef4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e78470cc8d14b6b4953e76a2e6105b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84d69975ed8d360e0ae6f6e0a4b93d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928c3e26a16d3df2fffbe230b33e89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d80b141d28aa05001e5cbb1aad4e40111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130100315531c74e90499d1474be0aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8040d0e2554d7f3a61f65bb9af7cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d7a7df56aa48e87e837d15579e521114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618982b2e557f71aa2e4dd16494b789b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c33575583b38dc0c7ebe14007fd49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5972a4b83ac25860511dd6fc273a1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a628d04410065e8592363ec10da9a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7af00811a9efc71ec166540c3d21c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950fa3c2ae196e2266b83ca8ca838a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7d9371958dd1286c4c215500321fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee3cf3fc1759a84e030141dd3e457a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8cab77a876c4937d352a741a6929d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef98b904b26d3a7da24951682f2107124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72d8a1f9e167597b30cab24f7af97c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284efca1248fb6f648750cffe938b1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc36fe09b83b15e70ceb54f2ea5d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24335c412f70667842a4e668d3fc187b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2ff604d76ff6d72aed5a5d74aee6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f1a7bed370fbc010eb6587ce77d26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36d1f35a959abacde98371499eab09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2431667f99c86999be134e333257132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd852b2eeff1a2e589b3c7aac57c13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5a59a86e8443065844a2066476534134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd810b35672ca88cf11c916e86cf9cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c2b6a02e49fa1fa94c7d91cab1e13136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db5e88a7157def69f49046516f45af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621e9e4a19fa26f19874765d173b499138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790155be6ace07785854ecf36ab32e70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5be6113939e5d999011325e3bfe778140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb6b9017390ae99422f1ed4d3e55d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e6eb7dde4c36e401c25df3c02d45a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090247fa00bc6c5f1867aeb7e691267143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aaf36bb09aa3cb728d05a2f2e9dd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe753a04512e0b652a7cbc049f02fb83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05db8f0662bc8a5d5c2e9897613677146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62dd03798c5f436d4070d16de0330b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d312b0ab4a1e00d270777dcd901f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f7f1f4489c8ae17fdebbb29bd5bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705653c26a5245771adfdbd9b8020554150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fdf45f7816e0e38fd88e373c9afc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305efe76dacde649d9e37a62f35ece8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56f1c7382c7c95e7eeb3943dd1330c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c914adf5613b002a54aad90de6c297154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefce11a1ddafe838d1c05e61fd6b44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac94f29fb5fb216b3c5686647886b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905c07c73347bddd46de235f8552ef6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411fa9150e9e719a11bd80c5c015400158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6b92c7d270e641ffff0a2d2c99818159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f482e19b505a41eddd4339227c56f6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ece111a68373ab0aae540f9a9cf318161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcc0b6721e64d35d4d0d7aa890434b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333852ce43e17b96f9da8c88284e7a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8241c6d75bd445701100349ee96a65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933553aba398afb1e27c722d810cd7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e448ef050c3dcefe5ebfe04dcf3eaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308e734fe1bcbf5e5e2541d4dc93e47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff9944121c252105d7d563f6738d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b084d570c750d43726b7f61a238645169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0431ac9c05dbc491073851f63297bd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdca1a493c41794483580827205404171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3dec85dcfb8bd05adb28a841c0c9f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430ab611b1d8e150b0d3c6c168c5458173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3afabbc8b363aca5cd31ab87bf8e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685972d651ab64d422600fd61d76a7b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b21385fdae8ad071d5db778cd2b142176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1b3f8c82168e985657e5166b79fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fabe540e9efca2280dc14f11b835b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126828dc5a864cc7525f3bccc46f796b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a97a43c30329d69ea44b4b2d464295180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88697b09f21ba8ef85fd61884f572bc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040d225dc2cb11d67b08488efc7b2fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dc84c5703d8eaa2854fb6a4d5b877183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78861f531056cff2fc73f0f03bafbb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc2e65de59c9fc428259c91d99d758185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e4c0bd149e41b456b5d694c5be418186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb3b29fed451e798bbc5c915b74038187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fe005ace5782005ce15451bffb560188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d97cc6712d04f7eb8afbc05dbe04e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51e0d73037e7df74e5db7544665424190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69824fb9fd7b3edd288b00608d1efe5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320d1f709a7b52c5e9a322f5b0f16f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84def5ac070c6086636137bd4e7e65ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220ae91ad3d582551720b6e86dc0c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90796a773a582c9ca13712fca654b59d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a82ad2abd851836bd5b95848739d4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c17ce75bdcdad484abe1f877a355f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310277ff7d6241bec1d15b0b003dcada198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3486f38e0a47ff5dbfe5f099edf226199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4b353cd06a8b7be51c409ed81b4ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2421781e7ecd4e37976f526489f3341201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076f2d0bc4190c69c59218068bdf22a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b07788c1b2efc64033567a4101a0f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c48d93070fa23eab9a031f5eb1b83e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0995ac4ca54cd3aedca00ef2d7743205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f3c90e8301f829901ecf90a1a69e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcf2ec833a26d8902c5f63936fbca3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233b664cad6846a81eefe4ed1816d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634ddc0e2b9fc468f3f176c54c8dc6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa07c4eb2a66edcd22e606338807340210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7830c72a528e983b214983e806d60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43a24d5b1fde68c6f2972e5f91a634212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052976df10a0cef61ea0e9dcf36cada6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55e8d1d2796251073d0853fdc09dc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596f1cb7bfd3b93fedb66c1776e6448215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463656f68324251b5e583b8cfe0304b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af87caebea90c84581ab62ddc3fcb9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e74bb511d742fe3947b0a9517eb17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1bb8ee4e1b733b38924555d1b6eda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968fcbfb4eedd6a0069a5adf9c7f993220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8642ccd075aa990e29826f73774314221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dec2597371d28e7994a618de7fd485222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e0e07aaba8feda9389a4bfc267bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764972413c92813f279c092060145a27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42092c526592dafe4d2ce802963f6cbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189328bd46a96431ebdc0abe324a6a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53721158b661e7d5ef8564ea79a42ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3ced56021572ec104ba92c0577d30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d07474fb665b859f89da71502fed0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efc69948c3af813f156df388851b20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a69d7d9f4c5281a39eba02f0a578d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba4a62bd891d1aae401db8ac6a3125232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc693d6d57a31d236bd9527bd038caa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1c2bd71387402926801efb7812f8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df1b292c9c45a7fb8a06b5c9db448235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c3c68360d9f78a069be6b7b2e8fb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703566c01943bba12a0e64018567026237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd2034ae61a5ec1369a6fce610ead238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b710e8a780a3cc2448aea92b6aac91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d7a5766c2a9bf5570de15f8b0200a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e434f9a0bc98b39eb6388b494c48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d66652d3fcfa437dc6b77a33e989c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dcd1314101153cbf24d4659ba02ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be41c84e700129f9904a15e8071de81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f427311d82ace23a9b6de26e26d52e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62974a0efd1a0c94895777bab41ac535246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1db7216b97540613f467d95563b41a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e3d1dbd5d50212e5a56e494320593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa99379949a376e3469337cf56e9cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c8e1986cd3afaebf90adcb585d5a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536392977a3bc03da3cda26c75988f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205087c172add68379e7f56a2a5fb48252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed6a7aa4c08b3beb2d8799bd14b5d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe0e6fb54a949d39683410e34d4a67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bb57dd6670d45fadf4eee98a48492255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce73dc5d8da6e9d69f451c9b43f5ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7a48a5ecb5117eea460560a7d09c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066805936f4ce4c7e63cad05a8672fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384a645e8f32cfc379e4fe556eade5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be5b04ee90d9597c3318f2130bd2c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fbe7b2e762e4019811456b33c97cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720d4f88a0ec82fd87d23a2717eb816262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ef5d5f0460dc073ba426329d8423b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc6f8b6f37d81d561577025d057987264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189e3d6c2e455cdfb64b46ada0d29f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eadcf061e83d882643f9fa415659aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06db0ba8fd32b49f19e9be262ff03d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ecf9e6d3ca6befd532e385d88cdd1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865d1631397f93aa89cd04804959c1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cd7dd85e547db35523867890021d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80deb4c3f6198211e615271e3157b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388691c6ae72eab88046757b8fa4370272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad57874877acf8ea71ce99a66debb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546522a672ce452cb678ba86b2220fe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9ee10eaea66f12651267390f24571275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33758d65ce9b57c230a409cf8e60d269276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b8bac0c257190a38bddaed01bf962277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e45358ba9c8db4624bd5639e318a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b879e3c5b009fbf9bf093360790443279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66a3e45a8bb0fa686cf58cd27fdc8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480005fab2ac8e70cb891020ff682c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397892fa445a13d8847bdaf82403be2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ea8b1dd3a9052088f0bab8f4b2a94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50399d5e187ed35d07e10a15b08c01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5e46546d6b3c4a6efc0614f13e493285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a00e7fcfd59b6e1aee8ad9fc04ce6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619d641e4f9f6e9899bab1ea174ef18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab03497c88bf2fd5c2a295daf968ce8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665f012b9427e59d12078595a5e10a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1b239c38fba15fbf8568e305e8ab4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a330eaab7730cb4c9cfd2745b5b670d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4441f7fa11d576d8cd812adefa6c0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8bbe83b33bff9368399fe0a4a7566293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61cb6edd6c13af2229c4831de8eac7f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfc86596fca89f1c2b5098b9f2c421295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23118097a19322fc714579a7f56410f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b36ae86a3e88a204e7cbfae2e7442297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426d78d4bb012912aec53fd9808481f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be64a27ee6cde69aaf6cf4d3aa796299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fd84d68211813a4e36ae7a74037c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b965952d3d06b4836d53ef0c677e7f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2efa1c5ca00901714df04f17aa066302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96985d8f4149f46c6db3501f53d2de2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7324d2654258ef88a867f0d4a58f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e02ab7b43ee27ada262b5199eb8d3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29cf05fd099178fb704014d51a33b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe75776a049b5af6d71f2eefd0f0ff9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86c5a4d0aebf82a5e6b4d45c4cf009308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02289f12b87abe756efb352cd20e0b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b55a763a316a7fb97573cb58138883310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a1e9d1e941005a0adeac3dff92ee8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8137712214fe90fb78c42c0d6fbefe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc730c5dc557ca0ccee1e3613ce5f35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b8f1b21e4295f27076a5e21365b33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f026d7847c7e2a0810d7fa085c4db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde66b3f800e256bbdfc20744036596316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7774d4856153e20532b8db10abb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe05fdff57a6691f96e34822d17fca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087573fcc6fca1115bfee9fe73f7878319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07011fc03cea0246a80aec4063bbef26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289ea8afb6fee6a32830753dfffd0b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588418f6fd610ce5d6a55e30b666a186322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9336b728483bdd1ae1872ca3e21d4e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c449d8ed5120a206278b0e56cfd24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f5e2e58da70dc9148afdc679b250d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f5f3f517ac165993a33a0cc13715f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7a2ae9185fdfd9e36e384dd1b5512327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b2564a7f26742ca6b5f1e28391b9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e2b04d417d227b7adb480508ceca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efebcff8275e4b7d7e39086c63541c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428ae3e118b3c594868a76bf232aaa6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0a0c70aebebd3b074aad866a58e86332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bc0805f281415888663ea2cc3a11b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6f4de4988d2667ae17d575647367f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04030586970db049063c1907192d6e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f2d77c0da79b04acd2e7f8194526d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5275b1eac42a37ae382da42f00ebbb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4691bc3d29986f6c3488f7cb5caba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb79fe3be6b1ef56f4136f56cf83195339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad8c06f9d53721bf5b4ffed6fd9458340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb007e4a5255a11e5c00761208c4c676341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546de2fbc843090676b16fd5ec1c6df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dae6d65da60284d07606cf05c5047c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a9d038c8356ddd7e412624abf260a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efd8396e1b657fb2cce47248077b1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfed4d10f4ad7134bf06b01db2cc49d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee7bbbbcea3013c642fb360c8298bf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8e1039a4f98bf8809de3ed9de45ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda09179a512e7c229984688ad5024f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded391d0e189722742ac182e2973735350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a870738d6c9f98e41a017327694acb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc29ae3041a87ab0d207cc7015d3963352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bfec20c4cf4067d211634e2a000c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9413ed9e1e4582c8b0975c840a25e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f99d459318549fbe52d7db3b3f375355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80353fdbf753d6674d68b777082883356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9419a839c1ecb80d9a3292f2dd280d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090b47f1e2738867071b7894528a2da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26def9ab24591d643b2b4a0ecf4afe5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047f6509697045bad6ac6a306813829360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa94542d9b37dbd96ff3cb52de493361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f296815cf7079b27b53419a341905362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f05ca8928c85e2e0c2aa708be92a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1353739ee895c8c47525f57fb6648d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec545ec61b15a7dbbbb4cef6fde4e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b754e0a629e930a383dc38a717e172366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d909884f86d92ef59cc3112e149dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca5b0b6b4b7cf717d9fd23cb859d8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa710e0c4b5b9233a93248a0b3f651c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210c3a3982cb9d1553bc80c0bfc94db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631440a62ca434cf56a1da26889b49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1b35a5746d78503f09bbda69a11c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909096efbc34b6fafe81ac75e6295275373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107696ff361b2eb4a13f0598e19ac719374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650911a25ff1e48fa5295d0f0c75a1e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb6c3ce5dbbcca554603c4e30d44c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dd5fa3ffd2dd366fd5085772b00ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31cf90e6ba127a92ca2ed0965764ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d3ce3687f44138f3855f428d28edc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9497d6c4de7ef1a5fde33f5c489739c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec9cba37396cdc852047c8774d653c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724483fac132477ed972e389c971ac5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987e162e9f419f6f81ec75970b4191e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed0c08b21b238b2fa24320e83185c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b6fa63ff0d1d4efb93407827ab6c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41fc6e193190cb46b5fa24a62a39dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324ca4f0c9b5bf9032059552dbb4e60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a822bd54639bcd85fbcba0dce356fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae829319de74fce628586ec3cfa2dbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c676a4bc63fdd2bcb736babb14a67d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0294b4afbaec7caeaf6e72c08ff0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be5e4473c8d049425d9d44cc26a515392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d95bd16ceb459b47437a8cd1eac3ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcc58b37c44ef7cf6a3bbb996d74b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e24f6b1e32f23634634f638700ab78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf331db55a6301368db2ed039a95f03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778bae0808049f2314d28e0d6d31702397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c782af75ad5ccc8d297f2530e94f53398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f0c6ab79205fa351e94be759ea1ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2996342cf64dafed322f824edf6ce4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1395abe32790c4306f6d86845a1df57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d6377b20543087ba0f7aee2d74bcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070c3751959cbf951abc1aa7dc8269a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb220c91e10eba160e6a06477a7d12f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfc72447340124008a553b3436af05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa4be62d85c1245ecc1e39e8cfab60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5884718ac5e333d13cc8ea0ef66b91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5bcbe4757bfe6922120641ce0edfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79624eff429b507b2e2dd8d1997d9e5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89254ecc05924e9d57e935f362eaf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec010571610f249c1dcb549d201ba7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577690281d57531a774e9adec5ab05c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3049fd88255969f747ac25a63c7b66c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15812036dd573b05f2fa55d3f28984fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eeef7a7b3a3d265cecc8f81bc96ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f122d6e9bd0f8fda9d999b5fdda3a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a893bc42ee9288c6cd83f9114d86bf2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1850691566a6052a37842a774b1906418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9dd2276004e40d6dd98254c28a97d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767bef691b375f681938e6fbb95f56e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab952e4ab077d362d8b850f05378491421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d38464b279ac7a2ed259e3531d32f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6863177b972cee921cd9953b5113a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecb9dad8fabf04d2a8687e60a763a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3b1269bd48dfde9acdd12c89eb332425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d304e17fd3eed057d86167dad2f29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9e5f1a7d839c9925a73be3520935d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e216fb166831c282ab5dd0e150ebcc4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa493c4f337de13b917f17cd98204c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867d48af85611afc2eb283a7378f9a4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5bc9961cfd3ff6eb4593f6a277e48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09daa990fdf6ac13c60c2f817e9034432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4770400e65f73c6ae1b58ef1536c9cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f50c9280083b42c7947ea2f27a4e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176e86700ec8a4c373555c2c7151178435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c39c923a71fe6f5782e8493c51c0e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88083687e622ddde3a91beb90a236886437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f5adc24e521c638d36ec00de1685d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14fe77ec1bb9d959ed6b9f2afccae2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce11912617936efcbc4a13d2bac8928440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecb43223bb44e307d7eda03846c10b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a3efcc0ee0b0766e1816b033ece6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258f08f61671269cadb24fe339f1785443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01666c533c7c2831a9799abb65e4927444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23dff427df74194ed0e2411bd6c6ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca935ec3d86cb542ccf6d213a818ea9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823f9381cb2ffd093424b84bff8068f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98069f041607bdb99f806cfe10c2ee77448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9669582e834bef9c8a95825bcf4b117449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be2b009cd85e04fad59098fb371068450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20029ac0f4997f4e0e44bae49acf1a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ff8eee2f48269f162c59c33990f93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3add21b92949ac994510c7befbc175c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd307d20f581477085794b12f32e91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923df8e53fb2f0ce2658dbd4a6dc742f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9093b2d9c7db10e5e8df4001e24f0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1596a08f0ba9a12d614f4fc06301ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5b02b03e54cba95c988e3367dbf07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd3c345094e66959c8695122c6d591459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e16ee16eb8c68ba1dcd8ce98dc896460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12715a337f83b94cb8ad14a493a832461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ee58f74f8fd0caf95051d5f9bc5a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea241de33c3a3580394d00e3b3a83c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b024fcadb6a7697493c452e6cf3b3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa98cb859f746dd4f279db0a28dd77d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5022e7277c81d0df5bd6010ed60f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee7a8340e58b3fec3f41a72bb70a6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beaa74bf4a602765f55ec4105627cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e3fef1261940fe61f5e345a2c7b0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e13a237af1f2da3d08e35a68b1e479470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5d170e01104d77081f36b0cc3a015471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427a29d08e0d2037ad548bb2350b0aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da28c4385c2aceb209b6980e67efd74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404a11cac8034b6632d60a7a993a59474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc18aa0b947eda283f96aad00693a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef027889a3ce6a4ab627627cd405566476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20f889e2976777af167eb3db460223477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb026683c013db9ec03deaf63162de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edda25c35a51224aaa77da72a2db63c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7af4978e566571ccd997af7aa93d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3182a3568d99ce2ffa67794355b456481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da0787642572e9073ffe406405e13e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef728d6e3cdfaa5d7566eaa90f01a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8372085e8c8e843d60a98219fe8004484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58cb3c96c593a644e15a37215f0b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac360a7dfeb8c26df08c53df0bb8acaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa06018f1b16f5b78cda122aad340eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f3d8b9ee726dd5dd107492987b0d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79b975e9a64100f9a43299def84900489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf43107cb33789048fd2d26db6a86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a23d0223ed90fd06f5b53db6575c76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6a33bf800a79c9ac67382a454fe93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c05a40393b454d8499041ff8799ebb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667de92777236e68a84882694a1c355494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527cb118c9c0de0e5dcbfce2a9e1969495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52febfbb8687d40d9cf9c095466e0047496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4641a03731490936bb324cd32a733c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b52ebf586e45430a9fc4e43f48c3d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca8b8907c4dae109b997dc468b123d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be7d513b73bfdf43611178a30ec7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6e279eced738af8e9edbf00db4ebd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d634f31d5dbefc572eb583682fa7a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0f4deec145f2269687f25228a1a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48f65127f0e00b06dd9ee5b9cd6b95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b456c319065cd4cf48835be33a3ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cfa5c5e493395db9f84ac62214661506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b471ec98c4b9fd8ad982f1a12ecb63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06dfb87c2b086978d93dc84b2e0661508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536cba161a81b08802ecb39a8bb4510509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169db411391bc797f2ad8f3c72655de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e590aa36e8f1f1fdd59d672ba0b0faf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec246b308e80b5fb6ba0097b112945512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ac284a6c0e0ac95bde8a564489ef0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d2f63456ebeed5c5ff75d3de736f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14842487a84626ca0102107db8550d57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cd0d8737a0cf2686609cbd63a7fa7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2d4cf9a4dd0b0a120d8ac76c2bb45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cc6ac8a68892594152f4d376b367e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0cefda4df11cd1774b7980ae094f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46f85c98bd3e4af62c8c834e5d4338520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41385df4e1adbf53eba24c34052cbd68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df6a7d575966b81b0c88a203e83d67522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cb78058d1047c5869218d43f23d27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fbd9b7e4ff849473c0198894f31e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce937f75f31732e76e764934f6628dd3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad92a1af880801484404f54ec3c272526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0cdb61e05934280afe10404c129d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea125805f7a8a37f035562c28f9d1d7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc93296f5a66330a8c8131ef2c2c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d785e60a960f0329227a69bfab946a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebaf33904ad755e1b380a450d6a57a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e52f2402400297195769196b71324c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f65764ffb1117d122976f6de71b8f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b068a1bef0c1b85f2a72e283de93d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066f31203b9f0685945bb9552ebb29d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac06c49e70adf0dd63f3816096fb41f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9653045d36602ee63f612f15ecf92d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef616f08cb4c803be729a5f0dd2f61538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1be81203154bea8bfd79deb9c66fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f72c5bc02a9ddc18b69cc51471f4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235198ca3815ede14fa349b08858eec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e2860555e289b3f90e714e2465a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89e0335d3d434f0c86c734f5519a03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de93a51050f8fe00db63cd1e0bb050544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3ab8f1acce6e505e83320f23fe704545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24292f8d0b4e01fb5b9f0fd196e0f70e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0e46dd6bb94fb274c9a09ea9d4c1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831a549559c3bd5e924b2bcb53c4ac0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3506f7d854cbb0be45260debd40e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee927cb6f0f6e8ad17c2d919ee69c11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0401d425343eb0bcd4b848b9903b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959b29d42736759fecac9ff0fa4d50a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f34c83ba22cf82dcdbcc4e6072673553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1fad89d8794b03de1138dcb0441a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38643f9407c6a9118afb368f87e51378555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaceffef3943e089f242b783d6f0289f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067500499d8ee631b65def24f95ebd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4563b00a071dfbd62cd52004294de03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642aeaf3e6b7fd66f16f966aecf034bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e43c2e7ef5216bae7ce679a3f10fbc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5335f4fdcb31515a0ddab519d46f4b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83d3b35e77a304d38f3ec38000bbab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c661d9f44cacea37ccc90899cd3fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a86efb48ba8d9e977f997684a6d929564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5f24bda8d9c4711af07edd6d2183d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db906be86a0589a7b7c14738d2069d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6dba4f4a88dfae6229604db5b1fe5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f642c5403553abcf7bfd74365ab1a6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6112f61360870401de09a897195f13a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bad7081f72967c414888efaee3beb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236576bd11c12b004724f29107fa486a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da10fc0394fa56d19fbbb9189da4941572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>