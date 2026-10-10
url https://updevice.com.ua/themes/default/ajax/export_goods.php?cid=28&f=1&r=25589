--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49059e4054c38ac70c9af859ff01564d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33070c97a7b72bc45fc771c7e6c3e0e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19892ad4b6cdae6c5c95d9edadefbad03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb54ec9f458654643c0bb066b2e6a624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6ec1fb63c974c121e703fbc5ae5625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fc90af0b2ad2c4f132f298f1be0166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7d2aceea53b6b51b76783b29fea87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9302c0c27ccc00b1c9d5fdf7b6a2cd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541125473d8483ed7eda741f07cdd5089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ff554f26b012bdccc8fdfcf15c90410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aff155ad67a200d80dcb75990990811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bf44fc993d17fc31fedd22418537b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ab5b6580b27953edea2bd0c4be2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db7b2a575488c125c6d88960f57b7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c5d938a23c6548d2da7269ddc3feb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfd623e71a195f70ba58dbb31df38916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8800717c9a0feba7c67766f6f47e0d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f13a62e377918cad52750e660215ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d168b2c557001440dc2b290320a25f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea6bbd2fb727e4b5db64842b4d126820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc701dffa78d6ceecf316a66471b8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16852e333cbce56195d59b9090777de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95600487ce8c7ba40de2d7d17a304f1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2530e8d84394776341a028bfb04d8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee77cecb4a2693160ed8abf90a9591125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d402f548c2ee202c0f4a41eb0b2de326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9d158d44c5df59c703598b955f3b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afc21928cfbef6db549d087cf57d3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf86430e02bc01244ca6f5272c622429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0800a3a27025270dd03c5715c2b8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7c8654c5f4a807dc11162820a56b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a97f26c48dc10b361f9b7ad540070632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfc7092a1ddcdb60708bb60a8fc53133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb6427f97b969871fd6d167fa0134d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aed2ed692c2ab8dccd9ccefc0ab8e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56edb36bd8d8ec6701467ce4c7d64a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9b5ce5405e992fbc272bc3c36820b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccfee8e7e5dfbbc655156959ec2a6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fa03df71012a50361e3976f150e6039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce85a4c1a50c3c9d57ca51ec7cdca440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b9e73c14524be2434e2644d73f79941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9907ff741061be6acb51f4dd72c74042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559350bca76666eb3b9771eaa2ee64be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e307f3fb030237ef7b7781bdcc8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237cabfac8406f250a3ce41acda8cff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf57432e36842d531c5e15e3e7f603646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6a910b2ac70d6e46e21cab48d7f3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431c5f083c1fea4a8d55a844e6fe0d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dcb7c2872409207195ca55f9f2e6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82767b7ef1f711b5ecfa5c6ac45d7b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fb9ad678e7163a50421fd440fed1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38d1de75636066d7d4b56dbafa5d2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893e88ace5c63dc5aea26ad96f4702a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbdab950441c448c8e2b2fe5a0367654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f6121d082dc5389b8ee0ad620aae955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15a52885ef5da8934c2ce96b54742256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b1d14a5b64b1d9965907bab36c15857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c0f3ea5d3eb5abd352807dae0ede358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd589ddabbfb7a915f96d8af931bc3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4502657da0b58a0a5582e4ba678060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381578a464f7c30b870e6d888762b6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223847d3b5e2f84fe2c0d887b3dff6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc9d3917c4f2b368c93d18d45fb70363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635b58fdc4f987f696fa26bd43597bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cda3b48e9f5756cff1fea6923bc3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c189834ab437d4e931f45b2d500ea766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282350a0b0d2c3bfbdcbdca7d56191167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66053911ce0889b4ab055ffb2d64812c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b01e3836210382ab7559fe49b333669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a97375ca21243ca805fcdff7daec8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77514af3b5be5d923475c575aa5bd77b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40f8048ad211273859ff89ad1ffdaf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520c92e11ab18903c4fe73778976e8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15baa31dc6bb3212c2d9c2a1dc13d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3aa04faba00272693bc6c46e7085b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff5a4f244af1f7bdbfd38a1885d05a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e645de93a92a6e68564ce9d290ef0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa8413331f926a8eca7d797fa5ed478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef6d76e2ed8c8ddb4736c945bfc75679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b286cf7fa9d3f0c7939d9764a6b2a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6a69f27fd9d4b2c26dbe476967c9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e601a62be471c8527bb600afb8964a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf82de612acfc87fb43120e51ff5a1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a6cff6909ec60df20363e51370bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e498c8f520ca0ecf7f9a24ddd7c1e9d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839989904870f38f2f6998f926628e2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce9ecf2bf667fbbb28c0721869a18087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61506bb071b08e0a404be8d04f8e18c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f58c0a7b403af1835fbc2e378074e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876f8eb3bd088cfe8bb3f4932938cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c75b4a57416508e07fac615a8631191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d43ca9c15fd203e367a76d813975192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a2c2ff8a40b28cfc677fc92054b1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae7666f3c754eaa5117af66e3ba6094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7a547373351bfaabb501bcf231b7e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228e6db8b0cad3278da4c9c0300bb0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4bf21290f74e703d49f54003becca997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165154bfffbaec17bd3338509c2296398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc6b47309b0e3a3fb83fe922604bdb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19e7393d8ae6cc23cf509b7e250f8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84635661aedaa1fce507a8c3f19175f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378157d9c402834f227e44d17804472102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4baeb2550192cae4e708fe652d1b42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af4a2f69038e95336a3e2ba3411108104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fff6d53ee1a82f92d3a8e03a334558105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec669b2d633f26377fb2dea2200baaa5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210829c2c0f107627b84f3367cc1caa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88132a3ccbd2e0aacf0bfaafa56dace3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f544ecc49122e5e2091f9b700ce99c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bb87007528f23b4797e8b1be97547110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039afcc9d37502a08516a12d70bbb8ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a5d1e25fb6f656f9fe0025ef639c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d8715f73bcea1819788596853799113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09593a402595077d4330edb38c4057fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7bea4a1031925374904afcd56a99c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab485c1031d1352a2144c444706fa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ce4145422d16ed7b37bfe236d053a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b193724c9c2f037b522b0982c13cbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1149a73da171b0d6aa01b93b83eff69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2375e2fdb56fb68374f5213c12c3e52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b986e35666d7b8d5200002935d854b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1081266413473173a85e37337cc6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d5a3c3552311cb76f20c2edbcf918123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba16c4d1bb3b49e571e35e537e902b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa51d5de0e9f3e494f47416ca0f01d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b05948b1b78e704a4fc7de2931e09b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d36c6d99c847f7f1ef392ceb2e2828127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9038fe5ca094e6a773a16e67d4dd5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde108c6e4b1af29aa7c2e0a766c85c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f04dd48464ad66101214128778181130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134a76a488a9a5e0d6ec92b09329269131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b37cea71d5ab94f8bc501f5fd13493132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15aead870733eec141e6955c9bdc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a123fff3fec8eb1b3b4c80f90d8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6043ceccc050b290c44918a4b115e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8a567e17fcdb72466720ece0884d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37750e3c94cf657fee66e949c4cd87cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07492c56fc93cf453fcb8b0d4a18ffa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f07eb48a1eb634095d77863b69f105139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149160302b5edf2d06bae9e6f259a9d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33670fd244b294d4a69798e44e6cb44a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd207f91f0dd61bec70982f66b193ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cd0d3d27de66507aaaa419083a9aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4eeed69ff4127d9cdcd1b16b7bce5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66270c4c4789fb658421a4a71424365145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8988a77722dcddcbeb09bd2e24d1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33ebdbafd0e0a1ca93f350a4a57959147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97873a4b4732c45c015f15f4b356c3bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1aaa17e64628f362fa2411218b3b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c391d62e014c6d53187ab60a9e57a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d263e4b7f373b125e7efd9d5c9cbe4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6faed03c1e0ca4029c7c582b3d8e69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52166b926885875dd246180c340b11fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de69b62e227b33d9b96bfe247cd63e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538a9aadf1d932b92c444965a305090155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd764664216939a5a5083380b09c8f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480b63085e331be040d5eaa745e3049157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa101f560dde0b703245a79b41c73a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45219e164a70462bcfe55d627d65232f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4a6902501363e9e38b8d3d7ff319e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e7a09b94e9198ee902095344b6327161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff78bbc5a52ed4d9a61617bce4f798162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986865defc8fcc1b1e30186110daa6d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35110ea187eca1b39e76bb61f4c287a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c610c5e61297f62755c86a226c9095165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89eaa04157eb89a0f0febdb1fbe0112166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3abf8bfa3a63b1de71dee673998c74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad38741fc28cccd511df6b30587b5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea8e0166383dd7418e283bf6693ad8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a7e5b0e96f461d183f06a9fcdddfb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d844dad6bec8988e367be25e82a874b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c692f22ba3fe52d41dc621895d46d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a7d0d534f8e08079751ec0d27fd8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3eedcc4c6ccb978758d476385c89f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cec38746c4081604743253a421042175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfca8bb5fdf2270413905d50abf94e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d97fc83774d1322c47ec4fe370f5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d1a522169008a9dad02ef4eb8baf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bfece876094fdc22bb49bcc1cef62179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1ddeafcf49f4afd0c78bc28dc5606180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc7ddf66510abbab2214157eeefd38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097a16d5a6ba42b4236096d11de80c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b88446a3e0e6ea0f18fdf4992aba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d57ecd3cc5ac62906758869934cc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1afd21fdfd43742c3eff3f58b95aaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe561eee7a117f06d81036dad94ad17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4a1401ea077ebb1bca425382c0b04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be3986f037cfdbdc24670233d6d03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed655c1af75c8e3107eb2a853b747894189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cb3abb6676b4308badf9360fc3d86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d72cde04d5c77abaa90928e37e731191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54c92f5193fd567ed31088da6a46cc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8147b4398bb2f0e65be5e3f5b6360193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c631f2e4874879f8ff67101d0a6a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfdbf50d82e0d67d1aa73aed36717d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927bb9bb96fc5f749724c19fde71d64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b19a58a26b67eaffd0cfc1393c0f5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa33123eb261b153115e7d7c88cdb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f7eb488ef3a551adb572289cd9872199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06792efaa94f349cc345505369b96c69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb645067faf96a9ed160a88c3effdd9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ff5538632b2a3d66931029caf1f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496978984b1990967dbb2d0172c0d0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b80aa0f19b9dfaabef5514e38389204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21977ccf07af8d20f50e1d7dc4df78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669973a50f0a5c627b2d12541f95a229206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd02474dd675f7e8325a0e84ebbb9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc2b71956e46a14e4c72e2244eb963208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52055f67293b8fb7d63854c88c3c7f78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8ee884521cc7e1a7bb83000d3e72c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105394db6a1a0e2d61fe74304cf15b74211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ce68e361984ed3e7d5e5d60ec098c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058fe65ef02741a95b4ef9965fbce3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ee1ad07957a5fbe872bb750df1e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d4bae3f2990362db0e89d6233af5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38874e2ce6ec641b8e15da2e40710222216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65932a91dbb6af410539b7ebe87ed8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a4b566e9adc47dc4100e2a156f448218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f138f27708a107eece92e4735531219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b534a3f5679c01d1b19474a43b06ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe60629d4e3f38f9eb941c0d955eef1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19af1bb0e4665b248211056fcc48b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea615f88f885bd7c4c39a34d94bd67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa058b6c25153d07b26b26c534918ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8302704512b1f60f9eed709ef75476225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d5c69ffae7c5f45e7931f743a8d44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de2b5c07dcafa96347404566197021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2858b9cd9d2ed2a5053d378363f5ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2951295d01d11b612231ba8855019229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e973f816c854722d7c0cfb7a6e960a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff9c532c72ec37c577ea301ee933c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d898cf2479841bf9fd361be3781cfdf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b24d095d07742a5e80b7426766b3c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2ca24202b40d6dd2333b619c4e0d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b049f48ca242aa452a40f06b2da628235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c0814eb5cb70fec76522acd3e77d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d2dbf4d3843fdd666e57b3cb90e3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a17fa45dd9d78f6aae1df2ddc9b55238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e800f0bf4cae27d69cceb456e9cdf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5113afbf724f98238b32f1d79652726240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ea018810207ab45ce8d9649c19364241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21736489013846ac42afa71249dd39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8651298c7c1768751a22563e8d38b29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ca93d1d7e6979bca3b29897203848244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e8b3ff327cfe2f189fb6157b9f4a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad1b2799544f175e89a88ff127b288246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36406b9750ef89f7b4da321d86472910247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d184523ae4fd0df2510aef2a265a5f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1c004a612d24a7ee1e0e7d218f218249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d37f3e4d4289662b3b9681ccf4fcb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97707ec0331a4a9193d4142480280d76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e794d3368606a4ca34076c6ddfc0b95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f466a8015cbff4c572ce02ae056ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c191f1513e72e1fd4418472c50711254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbee7da00005f758fe417d4c0452a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbf4896d6071d6e3d710056f7604d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e1ec42cb380891c64d9c35437dfac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d8c8dd184542b2a60c277ad53c042258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a12eea3f4c661b7583bf7b1dc485c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5279734e07fa638e9aa4084789feb3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071a3776436e13758c5754e905e0a48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d93cdd12e52805b40fce9746ee9891262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f0b1b417ff3976c8dc6997c3b6cf1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23536233592dab20dc5cea178b3c0d68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22032a5dfe6a4712d8b4c975be9eaf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74461f1321c4b15585ab8f07944713266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be807e5b415c95b8ccc09f5819c832267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d8abde258db57c6789a449da60604268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed35c4a57bafff1b97e41746be4db71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b3310efd05ba8bfb968b7ce970aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a06e908378ddf71e5963a5b9720af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01160f9cba524c56afa55a2147b4f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89090a89415f788713a8d06809afc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be4a2061819a98fe32ae549c7c5ac0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be20a9ab47b7520ef1747f8e471736275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1372e67f10993b0a650c44e1bcf32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd565b5a8efbdfdb2b66e4d9bede90d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c36ce0b910b0405884ca1691b99a96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dd0874d4cfce19fa726aa2ae15201279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941319c8ea7285866f2a337c953bf90c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188e033beb0bcce561a855d8a8f75e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803722514927bf1943d550595aef514282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165be952de98e2daaa72b9805953192b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5917e5281bc012cf2b3810ad1c7aa0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf04ffb30dd69fd8ed6e394765f6b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dccf6cd9005b42ef04e27f9007c1b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205a43de7d297a8bb13a6d360e98e37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fde7de25ab4f2ca1563f89a4e48751288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cc0648d13adb3875b1739bf45874d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03814c2ea1d7e5f41120286f016edc7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cbc6876e2bb3b61b0778d7267e21a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca664157ac1ee454dd907f91c53cf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3907fc793ecacbed8d0ced39c7232293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0ab9c5118e541d07cafcd36cf4610294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe537bfc0048f4af7b1f1835289ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7f3b549d047c164c8db45c971937e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b032f449cde2df50f27c671ed31e9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a518e0f17e5ee40ef7f014b364bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a835cf909b0f8f9529af70cf2b2f8a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcba895ff511cb959255cd51fcfaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c901f0eadd41b0b03721949d8d6b554301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c30022e9c2d169622c12f0b3571b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48cf79308353c714dd14cca8955e1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a0ac5430854d29b1695d65a040077304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35468a06730f7e1fd753aab36615e4d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438a7514b20dbd4c3a062e4eff6f0c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca14041b9b6d1511d6fb66a34a89cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73456ab2d535828dc9acd781d2ee1c2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda327c5822f0fb4bf7080d2b816d3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a22d32cd62506d01b8d163285cd09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dba9af3b018bd60a1f364a86b2d9c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21303901c335ca1b993471310183d319312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae0c6614c06bb450a60a708e6da5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81fe072dd953f1dd68c1fe7b119b9f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c13d4086a193f5c5cf2736affcfae8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8125dd51ae162feadf4c507496bde7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc2090acc5fee42279e615a20f615b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8794e63f9ffef5ce75e80daf3bff9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b155dcd92b6d34e2ac94cb893a503e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fa43da561094e40f60ed89ca99538320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a903a11ff8bd9045880e2f60ccabf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c2f473b3ba035090fc1b0d77c384322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3318167ae0235bc713acd41591fecb0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25afda3778305c6b31afaebfe3b99f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3904c141fdc04d395bf40f35eca2c5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ceff5b0f47ed76361af4795637479326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664599f8ff6942dd6eaad8fc369c3046327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459bbf4fbd3c22e0618e374bba633f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3da9440fcc51281ded6bedd7e2807329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6cabb0f6b3e76502906d4dd03a7f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf44fb3dd8a99fb9dc87325311dc8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c06ecd89ddad371c19f774441f64c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877c1102af8c54ac00185f2fa5882e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d5c4ed338d0531974875301ca2eec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14bb3d52d723279ee0b7a8160f4ed5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c2f9a91c7ab1a99e5c1b6f3d1ee8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d164cf2740ec35d243ac5d01fb2c73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee82d93a79975239ad3f2200f4fdb2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92361b6ba15c758b9dde95157c6a39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f6bdf63bb64fa1d27713f28357e5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419102e0fb86f847d479899a7e08432341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bd52656e4b1665fc064025308b0fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c6608d9bcd39fe3876edad53c0564343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb7f91fe4f82bf212ab0ba7e314b65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee36fa3e2b2c332f8adaad307214067345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27042b657cddbcb6009d7a5e693c572b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56306a271000e31586e4eb479b0615347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4ff103a3ba6967a07d1316a5b544b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9c6ccd99e495f482b11d1af495fec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fdf40ea9a6eefcde0922dc6c87ba0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3083099b1165720cffa7d8db07c796a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b0f4409c0e0fb530424aaf32ce095352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b389b9542aa5c1aab78b738493ef38a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10466855f1d653c10dbb0169d747d910354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f79d7351fa83c18cd30ce91b4edd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e9c227bf0af43270b0b385b7f4831356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84418fe326fb6b5e758d50ae473390b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcca836349063e2818a5d1fc988189358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361e703597ed464c80ac82cf1ee5d3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5afeeff74662bf14914fe949c5c18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed0178280040bcd9a1cce2f4ffa01e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8beb13d002796784a5e5ed94a50af1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d546ca6f454b08521fd6f2b3e01158f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad3ab91b3e68c80c6bf43b8f5073b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6f9b4268aee85e47fed659115ae5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6f1cb20bf8f4bc7fc9314accd9715366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd33352fa89d28492a4a8b200e90c86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e90d71535cef51be682c3d8e0742ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552ce80b53c698e601d5a32c8b78220369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64176628f3bee37a4479579a14b5c4dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f3c0ea443047482482ed4bee2c5a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc6764548c7d7ab505dd15a26a5e89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299de686840be7b6f544b93db47e777373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1501589898cba92589fb61fbb4f7c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2350ee25e02e2dd2017aed57e0a1cc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad2dbcd7ec012caa0772dc625ac44e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a07b3e38600aa18b6a3bfdc745615e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06053d65e5d54e7be5e4acd6cfc4fb50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe79c2786e8c9875ffd3663bdce537379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa88cc614a65a467287341b7a534f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bffe9b6702526e42a18be05001e5db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c23be03e110f7fc26fffa19b91c525382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd3aeae6ced20b977d0de7108a622f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebf5a16ccacd5ce14136ef27ca2395384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45294eef3cb737ddb5a0474faf9e877a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1b134d544330714d7f379501dd567386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321cd8ad8110c57379b6f1be8a1634b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7f0fd2eca2bfda08acbe19a5a63dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908f0047eaf61c57e530b07d46f5ff6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271f2f2accb1e60c99304f23fd47f24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb356df170ec299dfaba41a1afcd3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b60a9833242e13c0859cf3ed8db2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffada65b90ea2acb28a31cef6e1beb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a8411270232ac6ae577126707a3e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b438c2345ac282623eb4fb42721433395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0df75e5d13eb55028bc78bc2bf62b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574507fa22cc0b54b6803f6d6494975397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7add22f718e9dac26a7aa05bebe7ed0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145190fef5565f06ff45e61f4e42063399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9207aff85bb41f7c7ccbfab48e013400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50a2dee45bdf21937a718303549cb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672eaa8ac0f5316f8c418a9321ad073402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641306b2394b7e03a86cd7227e12d0dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247bbd9982c336e397f507cd4d4f523404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc552edccb3195353e7f826f26ab3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e383a4082d6ca117c5f11882f84969406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d107c0c03e8d55b7e7e4b9db7d7252407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d15c3bc52fbcd162193d78192de774408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e157d960e1df84377ed1cd8cca614f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88dfa7e47d6372a901054e60ac7e43410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05ceb4afbe70378c90590742a2a1d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1a053d48eaa82c0f2ddc0b468ec71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff860b4ed27cceb8e78aded1eb80e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b9477b9a35c8acbffca3b7db44e02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3eff80057a9ace35b9383d6ae7811415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a0623e9cf35a778f6ef5bf195c1b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d3ef3d42e52e904d974af75e1c88f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c71cc1a805301cbdd9ea5de37788c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ec1ff6dceae8582c9ca71e12851ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0696cdbf85f9d9fa9221219c22b6d2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfec45bd15e683c5fea0bd42a5edf1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c9a6393cbdb2eb3b47f62e46ce7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b32937ac4da51bf3807d80354ca21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b794e56f5eb4ef48ebe20afaec9528424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6bab43fe1b593133133de7f791424425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36855656dfcff30ddcd052ff6e8fcfe5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3b062760951cf547698b20e61041e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e957430e01450745983d8abc8221945428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1339dbada14ae0e0842419ce7c9a31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdef46f6ea17dc0e8a932c9f55b0150430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c7ad865af0f3f56021219662800c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c45a6ce9a6f719633074dd406442f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb34a3bd2589a76464f471aab07cd2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5e35fece1bffdab04a14a7230dbef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82a1f53841e0c7d9c1dd7f8d3174b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9283a3c983b6ee94cd4535ac98fff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951534549e7880e6b7655ec3ec09ab6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a6591a4a08f352467a57cdc5a9aa3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02550caa6f3b27c44d4277d2c1e10506439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb93c44aa95bc40bbff52166b8beaab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd6e9eb026c67107a605009c1c8d44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097928b92f5857606c4272be1053cb09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a685416bf8fe78c6b68ec42abe880443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d4f2a694ae607175ad906a153f45b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72af2d477f888387b31f6a997d3380445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e7582913f6077222024f43cd3cc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ef6bb7cab7fe77c2a0109353b16ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1941bbe59926cc32e40c5c330026e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efc49ad2c8360dea5484f099b212da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee4587f749223e2204f35cf38bc1a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0f448d696711a1a5d6a56036dccf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f501cf001b6464025da7639b6af90f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dbbfe5b0a03b98e5b7de443234f41453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d310519d269ac6eeb9b80bbf0c92277454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d409b05ca7ac6e9774790bd23abb2bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53942957c93ddbe6f0375543de0444cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8611ff51174b51cf9f1d1e6070106c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d08f78a51a956f2df826df71ef897458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e4f04fcd1264a3a640e21f07f7b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7b5b1c9ab5ee80e7119b62ef08752460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f41def4d624bb239475e84ff30f2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff73188f519e0bd7bc1af008d52ce32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6984b3bbf3ee3a061c532973dd02711463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06abd76020c68526898a086ff2009cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5ef3e5e6726b50991596e64e4f693465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896d9da05d8d0997fbd93a58f603a0f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4321ba37c3afe145f3c29226c232dd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d2e4512ddbd1b2073387791b5f7c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f733f578d1c56385120f1937b294b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5007b8d740d92f1a12f48637f15cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015a3abecdf1928546afc5ef3b535fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed44584786e9e03750e0503497ef237472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad794527d31779527d1985eefe9f72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e86e3eda88bf02bd7027d2fb4f1d60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9947a4d94ca925c2d296ebe240623475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0801dc2b66a34d890d43ea9fa75b3b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d688d84b3ba17654eb11f111e71b25477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306bab925f04b213cd18cc768654913478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f959b446f852d7761c2711752f8a95d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d216bd702931e115b34ceecea0d64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673537f1f74430dbcbbd7a488b2238e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c902f1376c7a944f3428eec9b65bbb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dc4669cc20c7034473afa00b82fb9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb35c24a7afaee8c48cc9c5986dad52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47a3bc6f41a134116c0f3a74bf9de5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662de012fe6ed097acd35a57f3b6564486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ec2f020b93ac51e4d695f3daf096e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef8f57e0ea8993a370d725c3ab3d95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb9490fb0367e74157702d552ac18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188ee2d9bf61b499c83f0f2602308f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bffa6b29d04c50b1444aeefdbe36e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9490ebd214368a16a222933c169461492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a73a1870181c260fa7a3334673188493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f96b16ed0fc29afc2e8f87aa114bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98145fe4c9c5bbf47308e2cd189d1a7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4f6304033cce114b48c390a0956fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc56dd57ea309e94ee1593de55c7f1b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3873f481a7181a265d875b178f60024498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb25bef98e40ffaf60492ee86409fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36ff0cd48ec3652f8ff9475ba1c544500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de845322a2062245acb0c6c2bb1455501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b22086b9ceee22cb4662df287a6373502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bce29efc131cf918ffccb22d1a4634503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe0672c8f572ea7f97fe1fbd6b71f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be00a0f448ceb09aeb338a2077ea5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464c973f5763299ea986357b3bd3051506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da26d888e66d2352d54c7a9fdbb846507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c87eb9670ac2e1dd16452f1cf9a84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8432fc16442626038d67a911668df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4262f7dd8093391c70b13926a56049510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c92759850a12259b3d4ab899cf64d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6c952906d8729bb0823f42a304d0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7fc5b29630c6d9716b3c4331de9f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424189bede18d275406f2659d6b14908514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ed36c7071b3185385d53426c0c186515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53245a368188cbe86b0ab8fe5fc3bafd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744e4046d885b7ad6c256edf332c5f6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d9c8094cd4cab511c1e0bac008701518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6078d29ce35468275fe620c17a30065519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75269d28f98fb99724c74724e536e8a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cb69f1d2a0bb262e742213e95c897521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bab0e0b1851a3a5023da5fc64c3722522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e7e5aa3e5c9ec4625acc98627626523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fb956696541faa4133403c69d6192524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4f2da1cdcceb530f680f946e54cba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6d410cb5308da01a92604082cc4cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885be9b5e1eb8c59f488e9bc2fccf362527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee2d83aafefe0617c3285f790eb45c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d80e4e610a256beae4f26af6114fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c615776a6c38cf2d88cd4f97c6bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d32f0e783730abda30d42b98c3df4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb5a0487410998a5b3ae8cf39971d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bfe47d4500ec612ad354408d41e12533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac6123d91b3dc4a89a5dc1b6f10517534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa54ebe23b8724048188b58292ef19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb484e754fbd9013af9413b393c2a1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938d9d9267c3cd0e1d18e658f06ce1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ac9a30f9349032184c5cc1fb894f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4026d90dd8e889ef7f2bffcdaa45a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708d03ad08d4522b59a392679cb08b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e861c3e89c84e5bcec55c77107556541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec623e7f16f1c508dc0232d97d6269542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa9cdfa1fd970a35d73416cdabf68e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de626dbf9a6682f6eb402aff8b0744544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcca9c8e0f351119d14d70a6f9050b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec7ca5a73fc38916934f8ef20cdb23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f799736d4c2adf37b8dcb3ee860cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd710f360a4466538625e4ec374188548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991baaa9815b192d37a7d32a5b8bb983549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e039dc3bdac841c6ed720ce6fb5270550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496770acf88209b9284fee47b94e5f6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db0d53f472854e9069980e247b30ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ea396a389426213a8139ef02f871553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da66371f30b38feb3a085173adffc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f68e87aca1006f99a0f93731ae0180555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607c1eaba334428704ede1493bea4fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e55727779aa64fc7f7209e5b0cfb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020da35772f9bd36963143d3228a85f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e09bc26a69a798ad18f33aff12c398559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc838ef64dc10b9df3a183528f2d3e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e3bdb3171f97b352872d97041822a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998556ccc503046665d33dca0a8aace562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e423160c3a6479c05c06f327b45eb40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304a85132b810dd172ed9b5a225e97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffb857fd3f3c2a146c4a5fe757b658565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf762464fca7f6217d9294bacdfb8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8c9b6b8700936ef43249852f019bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a24daee0cc4fd6eb4ddd08d1fa95a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd4092ea101ecb3887ab20daf6bb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5a7acaecaec8a16e56b8e53acd5fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13215448b8c81d9fd42301d6d85830571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96c987d80816bf040ab0ee3b6cbe9c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558835fae23fb7fd488bc6297e0169e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ae81d643ef89827b3b02e5e6617b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10767a122855df7d76e0c22c22aac0483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9576adf5545ca2bb9cbf52692acc7634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c9917e691f27c73a483735c41fbff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fdc4fdb0790aaa6dad146678faba56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06835af1a9eadf336717020ca4a0f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737a65c4a1e16175a9cffe05ebd21428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be26dd507b2ddbe649a8da9c8aeef69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa0dc4c80b80991156f7a80c64ee8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89773cf576dc5e2fc336c0b48fc2326a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc4ed77af7e8064d6057b5105123112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0a40df1ac7676cbe5beb2ab9423d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f80947d8b675f62d3d39c448c0dea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e28e940ff6a58fd40a895762e731f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d87190b009ae6595820831c7cae6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900135e507b6afe864218e330b00a7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeeffec15549aa17bf88d4622680e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022fecf790d811ef794811e7172ba0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cbbb182300af6cc5f53d6de62d2b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc031d26a886b0743bcb7da9b1ff9ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97fa3c99116c6f2933763cee830d5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032da7f895f0475b1a84735973caa17123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66748b3b19f7797b69815ef4dba3fe924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50b15251510d8fc1752dba241637b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cad6314f4ad25072874381bb9aa6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941989db811c65b215274a5b37b86ef827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7553dfb58f6e6d0775fbf31e5eb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa78621d3fd1f3c54a2eb1d7b568a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba4b773d4a8d60b6163006b4602fe330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b86cb742601a75893f649450d63ada31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc39e903b7bff18a211fbce129c6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52adc1c0daf8da40f1d87edecf9cabce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961ac302775fb1c53d10fb67905f74b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e60c544c6306ea4d752c0dd823b9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106602d3cb1712efc6c545a2356652c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796d121fe6e1404e7147bd4db8531da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa6e0dabddc11c53f35303ceca1e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6288b42aefa6dac063d123832c608339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e03069cfe8e4b28674e853b23ce4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cc82f3bebd31d6a8c9d4639146c1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeb6ef6ec9851eb06cf18333231dec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580eda4edd55eda28007bfcbbe4b20143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0590e6ed2ba937c9c4a8ea2e03dffb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942178360d65b3e87384c36604d49db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce6f9253844613417766caa6907a9e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d03379d73efbd210249f759d6544b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cddeb4320766afbcaad6756e3ff47748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099310479fe4cbf64bd36ca2fc1a54ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319c034e1a47fd0facdca5ea93618c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0d27f5f55588514fd91635c573f7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea037ca110cb13314970d056ef5fce5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff63301df0efc0d63ae1e20adb0e10253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e296b35683b13c4901f4094f16c95bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9e89201b9fd49225765ed63cfba1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b0a72d99d6b9b8239b91bee6fb30956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056988f1456ce1b3ae3d4e43faefde857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac56c080d9535c9a77057927e6bc6fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78b219af4ca79b8da48a919cb5ecc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6d217282630a99329b2d2b9a36c0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8bf387b6116134160417c3ddb4f7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f78bb566121057030dd354fb070d4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69dcde307019355ecbd12ef9af9ea863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1306ea0ca3c760b37ae573699ac58b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418c47121352151b74a22a8442c8ab665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127deeafe11e42913ab449a2915f352c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8439ee448a7b0e9ced0ac2b2cd6da6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57366caae2256dbee5e09344edf0d53d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096ef318c693685409414a494fef99d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0d82e0f4cec5a561ac5eb06f531fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015178d88816ade39404db9a2ef18671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f48e1be0d83eec904e29bf66e6a2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc4d01d56f11d000dfd25a4b3e66973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d1c7882270ff4403bd1316a589f3974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cdfbf3e3a49f9c92c2fbc5a7770c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c360cf69a544a807dd05277a80283b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023023678289fb9b189e4e37aef61cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9052b7adb3524a366d9b1bb44da5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268213e06646a8a1044619e4d76e3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab821fd70fb1ab2a1eee73d2343e0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f09b9a43fd004515a6cad4d388e6fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac0294e2bb8f944315ee0f0e89c0c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b36da1de23b67d0e70320ea4d6f7f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf582cca3975cd1d1d911e7afa0a666f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bf158d48ba5dbd0aa6e8b162dd68885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88703888caecfb617a160dd5777b0b8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b31ec0563b219cd8b9e7d809207f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b57a44d0b03546f00461a7e05de1bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97434f89de5d296f5a4773e37b9045d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd602a29a1cd5dd30b066c732382d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee42363ca9cb93cd802193b37ef7a3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277b6ae3aa1b7b3e4bb19524cbad4d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015df2fd9a65218a9be08df3ca3a3fc793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ad044a383788ac0573cbd592b0d8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba47c1d430f85b3e43efd7d02819dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ace18bdef4b8e02eefd7587b00d9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b159b708243dd4ec076d3ed11753d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebba779f21caab391ed90148ef949798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7375a6a548d701eecb9c7d133c942b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521054ea83a1c703e841bd36ce4211da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b5354b59387733034158d9331d1e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1079a63fea4ac2f4effc2c764fe1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342fba210f8b64740549854ca81753f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101e42e46707bdedf6f25cff16b2b91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6b50faa12b6ecac445e97e3c35e59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d862a62455645b9c04704c8935bdf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b6b498f2095bec0d89b7b03bd0382107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beec97b361732aa121db0280533cd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21467bbef842a29254083e0f930f21e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8645945086084890fb4aca581239032110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7111a95055b1f2a0c395e12abe2001111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e167085dd8836e229b21e1be51fa48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97f20cb2d6f2fa64d0d172f2ff960d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d0584f1f09d36d7fd1066370feb36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc046ca0b6a51bd218120b30ab0a08a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c187953ba3338ebbf6abb53aac15c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b047084491ceb015cfa1e5ad2d2df1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20735c73ed42bfd67de92fb4a5e8696d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd411df720dadba97d418ea6661cf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc9fc302062a3bc16fd3e2421b748f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b785d62643ab3ac355201d497ad710c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15223c139aec70a35a06fdcd8518398122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282139c6d8f51b2bd915127f0ac2faa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83cd4233b0e4c1e0fddb916c537bb9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe86c5ac617a10317224fe0db0c3e46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05221c7e7095968320989f4d54db862c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861715c684db053a0456973be8b2935127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620282d3059ef00adf4589ba06609a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca002aa2bd43034374a555cd40171ed9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d533da44aaca4679be157ea749eb7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0960d54f1edf76388ebc4ec907592131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0c19512ca56ee9b6bed10c5d7eaa7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae782b915da03e4f3c596bba30aa960133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca93be1f453d6df881d42842c839be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c22185ffa84f000da50232b5c7c81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cfe795ee9bfc19c168b1ef9b51bbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fabd7171b54b48d72df1cbacb178a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d012b28a847ec840ebc4ee8822f3ad7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a90bc46b44dc3512f335e1b14c646139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2e45cbc44da0476838a5eafcc2fb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cca0eb16568e0383dcc9e95565899141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b72402e3348a54f1be9328271e8c66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7f7cc0494a28214f2ac6a123b1b30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77ddb5c25f169f45d3156ff090dd6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14912f509614d1016e29b067b81bdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7690043b9fe2d33bcff4aa9a7704bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8467a1b407f6f3b8d136ea34f1d1661147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1714d60c37c11f765e971532f826d43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819aa113e758de6cd88b6fcbaa14aaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de47c5b5272f21724366595eed41bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08488029644c41fa2505da0a992cbe57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43afda06074ff5e70d6530b56b3feb4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b7cbbf9a928ba72eb1646190e5b53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24864421c2f5e0259f5079a778ac0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7330d636b339c5eb324fce0768d37155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400e277e16109f6dc8e8715b2b665bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c7cc1fb876531464627719e91851157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f492f4d5118251cef9caf05cc3ad3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc87b31f67e29ef96b298a41caa317159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf2504dfd21b99cea5691d2b77f12a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486308ad18b408c279fe5810af4ad46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea6657158a09f6458f9cdeddd4bec4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2520689bafa2c3aad9abcd1706184163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ad5d10a66bd87ba91e75f1993e14d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d491feda6086afa41fa4dde8a520f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a8db71242908a559a161c1bf2e8b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f58debbe27a15733f77eaffd5e126167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd9a183dc70f1d8b748006b62d6d42168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf818e3fcf18b304968dffe42d717fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2bf30b8a17a7252cc968c6644247d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eadd1a163e9764952ebcc5577a7ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a3aeaf852120fcb88d8f3dc13140172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1a6d499338d6819fcc7f92887b6c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca21fc54e3c23b6026d1855276f254e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f374525b8afc609e8075f043c90eb90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015209b781b3acc779139e2719af04e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89021aef2f1fd8b3409d6ec925a758de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d91c596266366a58810f4b36e45364178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369ebc1e683fa84d79fa9ecf71db3a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13c4ca13e1f6058170cc9550fccf5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd55ea070ca490c45b02cb4542711c0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17dcfc2aa11b43baea64ffb657fdd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc830bb2cf7e8290f91a10b0025ba735183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0e85008528d1baaa3150cc5f90c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7842efa2e27c41d1e74f56eae827fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c92deedfeadadfd0e97b414f8d6f69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3e354be9e60fba899386348e50987187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9538f372b3093f9304c4c6ab5a81ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec44ac6bbfbe222829ecb38c0d583a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9059fd72a177232c00a397fa736ddf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac6afac529eaf7156b9329343434e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837f157d0f769a99cf5b8ca6ab11631192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f3b1bd801b51a1f4314baf4557152193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b0f297f4c021d6d643255b839880194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d75a2b9cebb6cce540791e373f7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d561df9c74274e87d6ead5b60ef6d35196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d8cd9c3ae71f7fc0011398237cd46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032017bcc431250ee2fed84752a2b678198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9ffe0862e77e782ed3e90d5f1f9c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2754221245c94a987a96b9e1295bd02200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54898df3dd3115063fc14e941fe9144a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b47352402d5d3a1b7936303e6b6a7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a484e907d77613b2f82f0484567a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109564d826d3fdebf121b1964aca30f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf71c8e35def7a967a1d770b49032205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b6a8ed574de4bd2d980a1854f1693206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2dfcee34cac724ac82777323d0943207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab64d193e0acc90f30fe7ca59014b76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaec25bdb26673fe855bcb3b897ec83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737280e75841419b0c78248234d7c350210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca383aaf0608081788316fe33cda7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374831aacc79d46647e9a5c2f1e9fae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3211f09a6177105fbe61aff59bb5371213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3429d39a8d3a2fefca78f47ad667d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3c3075b3333ac2c9823ef2d3dda7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ffd665c1b5458cb8c75e3c6cbcdc0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53446f58cab430dfd2d3ccc092d0971217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201f1848da84830706ed96242127d0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c4e5e034fcf49f4591bb969b4cd50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1f95302d3e4030445f1d73c9f8790220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b241ce88fc8229c9f19e4dfe85921221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3917019eb2bd772081783fcfd13e27e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d4bfaf0981c42a374497fc067795e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec9fa9e136c9f19d76d7bb551f388d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae65a14086f65cfd313cbd85a6e66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530742690b23e9c8e04a4fde6ea4664226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719ef796030a096a82ee2a0eefe4946227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8ed1aef0a359323c1eb9af0a2208c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d39bebcec7e10ca3cca04d621ba554229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9470a36e1ab802751a7444549f85ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf009988aafcbebc79908e379c771f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450defa10d2b7a59a3f2b73c0c4b18f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d82a1e54b993d66bab873b151e669233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be22de57d9c8a9eb57f2ca26f31d4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a157c3ad35c235433e85084976012b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cdc07b944c65c61a21d33be2dad85236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b463b38ab9741013586a605ea8a35b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fcf886533bfe5abc0275c560fb8d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d9ff0264c491b74c569a4d5af745239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384b63b6ccac5ade4ab2e81999d049e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba8b6d1b6236569164028d583c9297241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9ef9ac971c8dfe20a07c8f1fabdcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a3a1709900fec1070cd88e448b88c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b8418c6e6a0df61ffc965b3391dbb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8d6a1cfe8cbc2aed99c86a44a62b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc474f03bc163cd3d4b5222d8468f63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c71f48d8a4bc17010ddf5d8c197289247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ac0373a5f59936394e8a41288705d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b610ae8525bd50144bbd623ed3d078b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f88bcb98becba5d978e467b6dae32b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27108fbd359ae5d5f74e24a61d9f23cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce957716889f181c9dd75d9e399571252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d1665c786d7df052ea4f34d73f793253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810a61660bbe0cbfa0000f02e43bf64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf446a13ef6a2a307c0701fecb6ef175255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f283f29da1cd1880b2e7c88d532b58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc4cd28477bb3bb2c88ae46b0b8dee257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd0f07237a640970c6eca7c4fc7ed9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a7243ae2740bb8613b38f4e50acde259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38988c7f0ecc3246ea72cec47e38dc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734da4ff4a76d3aa494bd296cf6bdbdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f40d4fcb407c33434a21e8cfe4008262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10ef9160804a354a168ec74b9d1abd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3784aadfd05694fd53aed228a529c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03658b659a66bc6d8c786698bb64e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be5e8dae78f65557d603a5788da698266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd624cbaed6991f0bb63d6e07c9ff4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06631f75ed38f76e26f8fd5a9d1673be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2781077ff94630c0d9d2d6afbd0c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be89c69025e8fd692b33ab243c866f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b11bebe8c0e80dfc451bf2127cd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cdbb4dcefbb47baf97cdc1d4f4d02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8e6d0523b2d0ce6c4e505b7078b28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353eaf660620d54ad2b7fa4f901513a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aafd472db5a2373d294e6ea99e6621275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e189ac792b7be469343e6d3b05de6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8611bc5dd44e019498ad311b57d8b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19f820f239f5e67364571975974189278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15f1d47250ac6a238d0110a0ed08d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c43b336011ab1b600527ba66ecd931280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf192edd4355694d1bb4ac818fcb20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfab3ed632ca8e3e7b2f944d967a062282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfb65498fe8ce6e79dab24fc2a79c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca4ac74794c51d19a3e05f63f0aad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3408a70625ff5072ab926f0e25b717285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2573dd66db2e05f0dac82393c8d471286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f79b0b5a307c384e7ccbabdc6536b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800a72e7ea67ed0dabb1f113df53c8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38ca06169946433d2c58d26dd61442289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b679f8fac7ad700d3da51d273810f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509883f2192f52d7a01b12bd97ed05a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8c8dd2681765891d34cba2c8ca06d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2aa0fca9c17b749d0fadb1deb2d24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a687c683f7ea6e3916a488789f8d41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e29a4438e581c427ebf6e02ee6d62b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6796f2bf572a55ef3807061fae64f7b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923abd35c4e0b5e44c1eec0809f9dd64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12fac193c27cba0ef63616a96c8588298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86866440f985edb8f35db0161e1e07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b289d3da52e61af672df928e888cab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315e5ba7015f1184e2b7133bc0c6711301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a6eb7e237073fd5c8e29da3030d84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528797964566c52c7834d965dc3c056303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3485de25233d8396a0a2807cf0708304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc017a8e422b5fad3e67ad96d52d95b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dab2a78ce3eee9909942a200c957ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1261f48816177e12a13da09940a386307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc0d304b2abd16ccc215fb9303d865308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fa7951c899e52ce788f1deace2c27309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440efcfc15c4bd60ad4b16926ee9ead310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a97fb9ae2b7f298485e495a28b18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b2a8ba73b1c17e1fa30ec8480cf7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158916c8dcc80858efa62faea433de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384c3f68178e46704b4e96bb9dd2865314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f92bd2bbd9f8b77a5f6667110c1bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6d08ac6c03c7a73e674ec1bb2fbbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acedfd34c7a2b42b67433325054634e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a469997b47ed1541902fa176d5835318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde3c5c2e0b4872e4bfefbaeafa39cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333c5adb93d4c1ff90044110d89b80b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fb9da485f49b659150bcf6fc7cc35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4199c302e8260b5023f3028e09e679322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68964c481a89381dc42746787a76e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b508f232d59efc0340940be3519ef36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060a3ec3f1f932a07f5a4dfde602df3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb345e91294189621d9ce9463fa222326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f0255d625350a309e05c74ec26f23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a777d388d465b32104596d52208c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33ebad8b9684909fe355aed7d5388c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5c58f981acb2b5dcb74f69e18ebeb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceccc7ea29c24a1ed41758359e4680331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf464af08fa447c309b6c0498dc74e89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdae3c33b4c56389173f290d9ace011333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de4677298a5bf078b6ad4a12e0474334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553faf4caf16e6de7d7adc6ab7068a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82e113f55f93186d51041aa58ac684336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7595bc7085d330884dec0edabd6286337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7724a89e11da016dd59d12881b4f1d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c3c9092ecbf1aa4057f5687ab04b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23f4788a018ce09d4147192308f8bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6eb00bdb59c872a56832e5bb67182341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba0efff81ea019c9da88342ae2977b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a7ef70371afbcc8e8b7ba97d19455343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661af4052e94c7157bb44dbae3bb068f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86420ae43707dddd33d04b8418f4299345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d0408ecfdc4305bf252cac48b394346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61a626baebb5df5dcd57953a273eb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35149cea47fe5ab58f0d07ebc0b7271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25628390a6dc7bc0655553b4a6a0d79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387aaaf09278df04a4f1a49e71a43a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870c39bc1ca1e394364cfa815c07e9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1973e95d55e9dd80bcf4c1b7c6ba6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900a5df8a7ead2075131c251bc2817a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b88ac839d16689a4df5919dd07479d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d463ed1f3760c707b17d51b02bb0ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48558ae42a1e2168d57a43bf4553d439356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375064715fa727bb4e8bcd59510fb7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5c5c520dbc207cde095431e9615d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849b35a2ed90b5b0fbdb81e34635271359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4f07ba6c504f55cdfdcefcd63978b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9e9df7978ca927e655d9957603557361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbf9d1c7c89b718a7f2c2578d4e34d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831082a51177db41056a9b37c8abbbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292f7b24ba9947f5175ea4a5d9cc2b4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98550d4b0d99273e5f8862b9576210dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35656d0bc6986f0b3866c6ec8db4c16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afef39b227edcbbf1d21769f2d3d8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d84a783e9e3186d725cf4f14a819e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c6b5cf0bc242efde46ed60538b04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf79494db7338662b86b0ddb74f78f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634164e1ed06a578bc85f509d893a87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9fe8eb90ecdb8732810d60224ee24372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50250f62693c1fc71d6b8156f5524c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31056f29f547ffe905e727bd7fd4e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fc038fb7838ecab60e0acf9d73a78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4396db5ae8fdb1906df732fe70a876376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c940045c349a80d1e1e22be6ebb85ad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350894bfb3a37653524209177775c76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57267951d4ccbcdb29078ac423ed2fa2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7d185ca8bf7d84caee3efaaf31887380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f5db6fe9b2f463bb74d7a371f379e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0712856b5bb45c5c8a54a4d6c6efd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d60dbcf8062962ead69811f426ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dde983413e0e1a7a7eafae8c6d350384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4e80c889ed2170a6f7df16d1ae31b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293fccc679f1952ddf8bee045f163ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed97053269764e45b5dd927f042fb38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed919cc3fc983961d18ed786dfb53cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d0ac38facfcd6eacbfaebf3dc51cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b3fa64c9533882faa01b2efa57012390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd140b47a97fdd2d3984be2cc9104ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf149639c8798a3648e274fce8498392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d09b95180b85134682a64e728c1447393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af98e6c87e26821bdbdc7ead839f6d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c6e220eba92befe26a8732fe200d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4528781759dbc94064d369cfab9836396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fcb078fc786f3d84003508a59822d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27749f96c714c1eadce2f84c61b4c0fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f8d95ecdb2734e964c3e8e7dee0e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b686a597cea09eae5b2014d65deca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dbe3ab435722952684fe56bfd8399401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a25da107133e5eaeeb23ddf557cb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e904010e4ef16fef2c784df25e54b25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b67f48cb7421786df0e226fc92582d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2011e4c444056d85aabf33b030d7b43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad660cbbd93d5848cb88e47db15822406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561682bd41281af15af6419b63fee828407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bfd1eb3c935734b707a17443ab8e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfd8c1aa441928d96e9d3ffa9f032e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cf3a5278a17a8fef5773cae3fb90a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2141794b474e43b9be77f766901288411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f83421b467c741fcd33a11b835b09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae69d224d1bd2bdb6222804027a26f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8b7eb5e62c1b5beb07162ddf7e779414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b24c2d43450f361d4627cc92efb15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64370bfa9ed9cd529491c45d515134e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ae53ed94674a26914f8c6be5ab952417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7151f3a26b2162eedb758e04b884f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a1c332289bf9cc12b0c607740ba9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaf332d73eb4bfc517d477d92429e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1989fd4100c45b965b43ad3eec71e1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd90d8d48333d93ea69f7537174bb94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3bba84a81f82abb72dfa6d62f7a75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfa7ed57bdd0181fb9e4c9c5c37d24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38245b2ff4b3837311e822b7e8d367e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe180a6d9654edac6c2b43777f2c1258426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38c55b58e828a02bd7d5ae413aa436427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7d30713546be2ae1d8a27939e3eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3a72ae3160cdee2f23fbf350c44bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d528740791231c4eba45c6d6f8bd6a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895eb178852ef7cfaa9e043735ad3c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff917b86b746af6823c8d9a3cd201222432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0edf5bdb195d887ef5ded827346eb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027242b3a9c5b20d49a83c2a287f72d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002bda2bb66f64800b503dbbdd7fb8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f23db63e875b75536ea7b6e445f83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08056f4db5394d59f12c36d5043d75ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf0a8ab368955097d42bf5c7395c23438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0e9364ecaacc9d742a21a2eec2527439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37dbf1ec2c8d5b5cc4f63c38fbc729440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3587a2959e1eb094d4f3923b57df4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e907c2a7930b2c63e914f32894c2352442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13bb77ae766d0674ffe40533b6667b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e84ec3f2d5727b4e99b63547db07e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f81ca8eb8961b6540191d95d0c5b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd8a95baecd519836cea0c45b66427446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3e658b46c94904354a4f6b61875b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7e282ea0de240335fa595415b8c15448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def0ad0ff0791d2d26b5a44a753e6bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7ca00c85242cc16ecfff24a3cf7c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ff897d49138e79507c2cc723ccf93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b4cb4849b397244a4d2a5c6929616452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810ba9fcf43655565c34918f84b4cc0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d57000f1cc041c482e71412a6d570454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d99b168242749d18c2f4ba9d089967455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e846ab0730dbb47e30ff28c1d32c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1315fe8c8839b8d9cc05adfcab3abf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309743b47f12eff8ebb9e8942bd7853458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965306f8e099fb78870181915b37944459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51065019b9ce8920c46587b11e2ca010460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e9fd18e6f4c6f69966d9eee9e458461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94b7a91e4aa95fb25d575720f70f19462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17805afc8fc5034992b69a6545c6a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5421d03d01e27303abfc88b6cf6d4b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232dc2a20b9ba3bb47a257a8bf78d8b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496a2425ea024cc31c428983c9cfb35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba0afb71ae59a2790994e5c3b4b158467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d822db8e125cac393be586d8dece2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0fae6a9ce619912a1896ecc861c5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36a48b69acb82c7d700dd2acd1b6b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382a29bbae9a2021c4fa4793e447aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446421fba8f0dc26d98e9173b001a127472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b54ffd5b2f2292e70910b79a0fb098473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed922e7e9c49c7957ce10063663c7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc43fcd3151c65cccdff46bd0938b06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274d29fc967cdc9013bc594c90ce9ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ab77e76f5e98f63de37c5a3149b74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec93bf40b18ad2cba31305430b28028478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d1bf4c0b1fd9adfbe119f549ebd4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e555fa40cdc1a9eb289f9b823a619480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd390f3fb46997bcde89d2143df3bee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d3837299cfdbeeee55394ab10135482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d1383bb722eec351dfa0b5eb367a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb64eb5b0926bf36b0f4ee8412913484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe12329a84377850a464dbf411c750485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f386c86becbd7368469ee985115e2f6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca6b0bd31fc62bb948366d57f22fb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7724865a68d9e38fead70632cdd075c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792ae01b7ac7bdb33a85f58d15fd195489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc93282b97a9b579f899a28a3225205490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75979817ee1a7ef1f7bd2e0db91f433f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73a31f9cf56efde6f633610c3e0673492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a79a6a624d24edcdc16b5b42744d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeb97bb91e4bbdb6f08fcc61f67cd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7c4c5b23971b2f2caa22236066249495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87d162d2673c92d99e85fed1049028496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7440f2efbd03a0bec1387918f8ad17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e12c9ca0620fbf6b33bca7fdf610d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73380bd4f93967bdd73dba7e59d199499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9c634913850510372e73721f9f0b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638d14b3acd20322b48ebeefe39a921501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adeefe44775a40a5be1017343de820c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a947d26016c18739b1c9195d5dd4b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b5ac0215f6fa7b4bd7d13f99a9171504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1529e2eaa097eb46b4c300c7d4990a3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469d186103ee696aa4d5661f1046f2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01ae3799194444b48820d171c1cdc7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552dbfe3cb976e0b73ea03310784acb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc65f819853cd3dd876a290b464bd61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb43b06353a68bede972fd133a1f4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965edf79045d086ab5db888b363322d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e2ed808c55ac7213e8c237cb613b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd53bd11c7d58f52c386e734fd748e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6797990e523e6ff09d069a4e673ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec1a0fcd6d112117cc0733516578d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba16dd45288d7c36a759e9b99a470ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b685598c94aa6fcda0b53a61fc40cfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c649f3bf10e0f72c9e22f58495dc7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2854c28d124fbe5cf2738f29d1937519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6761ac81a1cd8dc0e62f06d50d1df7f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591d3e01597bfe2b28cf722dbaf2c76521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c818259c215cc1f166194d21fd640da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2310c4f936bd73eb5f973c1166f25523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37759b2f7ef404a332d517f18f25011524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2ba7d29891cdf286480ed5daf7ab8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca0f911b0bc68d30c5882b6fb771a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e9f2e505d23231e1895a05cdd506f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2ecf493cbba44c87997fbb5d17f8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd104d3bb6c5a62a44ccbfb10ca86c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72868469cc509d3fb6ab0a886fd670530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7091ed0d20b1a2b76c9a3bf13bdc2d9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e2ffc7a9856f27cbb6e2fe836882532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad972d2df606d3aa605216162e2e21533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89f02989f885b00627c2ce58de5c06534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b626eab61e7c07ff68abe5521fa74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10cf454b6a9a476ecd339316493a19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09367de5fc25128e0debd97fc22fe78a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed946db7b5a1a028f24ef52d6ab68c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a9a52c1d3d532361abc6b20a5d319539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8974cdb715e6c7e762c71a275999c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bf00562abdbc1b538f6fb6c779130541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ef3f979510091ed27948dcb6a7e71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf52d6fbe33a1acebf5c2d211b6c9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d0b2dc92d39e5176ab91be23cdb04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba867d54a5928cc935f8876e6814c4f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11471bf0d55948d56a34c51ffccb6946546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddceb3e7354038f4df2ca33a42bbd4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d7bc0ad3f41872098f3b58726a2e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726fad59ec463dbd8cc9e4b27642e00549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf5446b489690ebe47ce20262ca08a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f759df0e1e747e00d26723482608df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5e4e670ebb2726c2624821e99167e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3f58069a6b7bb9c57d2d7ff3ea22c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f015b2539e54b7902518f15560e0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca70c8b85b8893e67e9c732625b1c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6e16f3a04c1c46375857fe4136be0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2c9de1282c04f99f006be9acde044557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4eb0432fb39d0db30f0fff57e9930558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab5a6f8eb8285a3cc386a03d7ad974559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34f5db001e4a69bbb9c60582aa4e12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c4b734a32d07a84f0ea6972bf2ee3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adce33793dfec92189bf5dc88e3d7ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d961e3fb45fac5e3b1b4ba85b3070563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b7a24ab47304b713747fd3e233542564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08a51730c3c447b0ac6c81ac3e394a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817600c03f17cfefb6c00b7058281f5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960a22ff772562977885c8e30d42244567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbb156be3e404aec7947853398c859568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b7c19e6e2430be92fd24f94838a67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257aeda77d7ab06b66fd6b4567e80aca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b64478e3c1b40642a38c56bb4d5411571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35ff91f48d6264f0c0b4758ccf0a58572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>