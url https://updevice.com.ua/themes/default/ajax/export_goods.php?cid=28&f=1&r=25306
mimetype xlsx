--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dca26f9d3df2cf671dda7fb01ca071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92542a6df549bb6e304f2d84a6ac75ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ad68624f743f0bfe76a27835219ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1347759ce116f45df446190a343e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7113477b25c794bff588bc7ce860fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b42db8d06afa561298f6e06fb8f7bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d34f90fde06188cd6e2f8820b4bdf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e066f61a5394670c688841f78ac578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aa0cee548888bbaf491ac3fa6c9d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7f019a6de59a1130c4193dd7530e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542737a92ff1b83e49930c45d681509411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addf6d23e16f75dde4f8bc8d831be0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab064be6dbc1a4c4e7bb67e67cee1ab013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db5f37aad17f78e707443f531777f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a322737af499936a5c788553accf92f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b94453ff9c10573f1ff843104439cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b15807e0957be989b6fdb6c3291f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5145ed9f95a350720fd1d752135f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a535d064ced166207780dbc2c6ca53119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f7cb6070288b672c248866c6efb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa9e691920107ba84dcc5456810fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7403556b8d7c21bf1486de32dbd648122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25605ce7e9cc8ddb314d610d2edf1bee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf97b8057847c978385a4af764cc6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8d18cb92e0b0720317f3b6866c9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a3d0831904e080910f7215a4eaa226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9a5671f66933df821fcd87684145527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef71342525c34e2df36a3180890dcb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4912d3c7950db779709228b3ce32029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1b491c3873e737c5b90f0d8d7207e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0858e7c06d563704012f2538c611fd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406ad9e5963181ab1fd440254b73dca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b582608a920ef91d1d6618c7ec6155a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c501e56ae5aab269540d3df195f8b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812a0519632ca496a1c15abbd83fa4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdec83148f04a5dc7f91946a6b617d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc99e8862b2d7c728ca75d5fe2c4c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985b529cd36c9669f278d0e60d6659538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6248e024ec6f1f69f5c4ed207c98f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238740034b6ce2cc575cefa8ceb9b25240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441cbc9b196f423c2dd46edec2ea05641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aca383d20381486538ccacbcab91de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747413f254ae6164cf2cb05f1ae8b8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697d307dcbdde54a126f3b3d4d7945244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be345adeaca51778ec2cc21e19b6fe4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925fc66cc3606aa3f71a8982fc035d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13057b7e8e6e95cf64aaa396245ff47047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc139dbeb7aa361a696e8cc65e233348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3191c838b08d6910d9d7ee096c029a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233e9d555316de49cd50cba42dcea4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7dcf2606f56b86159dda5a158988351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9994dc60d87afbd376909f823c716d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdeaa2e5a5f24d994275a51fdd8f6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc25d9a35c5f2a04895cd56b5ad476654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60404b33f8455d3fb0dc9e3cf50e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c7be79b13bc378030fc2a13f0d31a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70b1f104f565879ad24c520b6cc3a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d6d5f08aab7d9d0270e3f3df77d5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109853e02494c8e528d1764fbe0be58f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa64e3a49f19a0cd6e5c86df08fef5d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114963fffe321b66de9952be7231488a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae796c5f39d2bc5e0ae9cdcc37d55162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7de0ab5ae84cd1f8b3cc19279b53163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8264000e342e1e2c441ef9dedbb4c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67d9fc540ccec1fb54974cc1a117d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b77119f43354f9e7e3fa623531d88f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbf35a91a53c73cbbb0f05c3f1fc8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016b0efcbca87fd797d1c88d917639a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd4783fa2ca17b7e3eefbaf5b4058869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de88a17c4602dc90077a5ff73e34470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140c156128fd5e53e107f328b1461a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d79928407eb5f6f2ad52e5aa2a572772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69bc29ed14530e9c4ef9dc9501538c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9a37ee13f5e93fbf47a337ff8374174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5d4a7608e9979d8283fd85fa08d6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7284aebda7f6eb757f831097933fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1adff54cd585fe4a3df396aaa424277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0935721357c4ea1f3df51ef13e92c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178d1d9b7a87295d43825b25144527a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745b88b6b1833a328a9bd1b805a67b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3175617a4f367b807df91bb3d8652681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87af17706079ed0ef15d67f1764546282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36751ff44a6fd5c8e5728a93f3a5122e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33218cd8a1cac44a4f40b6c31e947484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4035e2fdd3582c08e228aa2d5358cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7cefcbd61512572639f3e0861918a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe76760bd36af5bddc28271087f7ea887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984a2caa644e29c6c404e2f30d17a1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ebf294c67e41313325c5c609a946889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c83851df38ea90ece073bc659072c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7a2be4084fea27b4064e7dc56c2d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f283266ea29e568ccb8892ad031f14392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3eb3a6649b2f84beb3e0145871ee393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed948cd3a29a6eb58c9bc2e37cd3490e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99090ee24b91f4df2486cb45ce5f35795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851bbd8477685f4e16830492c0f0c1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7cfd92908179dcb4b4b25fb65e08f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c8f64d1bb7aa73434e6f8a3e649e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0560cca56cfe18cb0205327a5301399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564deda2364839fdcd1718d8157f6c34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792024e2ad89a3b6e3dbb3275ae54e53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fca9cbc71ce66fb1852d7e47aeab95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348baa36b00d0f62c7acfb63e35e180b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99269616366aa1d5525e85a7736907104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69471975602b5ce04b3a51650ffbfb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13887e806d54388175a9aeeb3898a7c2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8543f8d3e6881659ba2876f5b6d09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6311013b8181dcf286faefc3d3f166c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780f4a07ec8af46691d582fee7bf674109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350675fb0a61b2f71f83a8329cdb092110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffe560b0e348d47882e5b88ea24946111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fa5322d18ae8630ac9acae142fbea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda23d4c0e2ed60addf5321d9cd81b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bc5c160c351608f10a4c4972551bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4789bb2ab109b05defb2e3a2671c93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe045be2844d9012eef9b2e0b8a41d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd54adb42e083f17f32b47ab4d69c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda5fbe6088140285beb0b586881a8d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff4149217862ca17afab548c921352119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92567de5314ffce8a9de84d70c2dbcb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a9f77436d27c581ee5b31f680ab6d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef67e15b57c85111d6b2747b1e34c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146cd86a258f9705955d66180e8edc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0cb8654208bc0f9cfff104ed83f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e034626b376202c995ef808c7896b30125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b18504c330962ff8952f7c4c3496126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f671ad737df94debde7836d90355d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f389bdaeab64a0a8c82ffe54d66ccff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e94e278364cc9fc6561df20ced9d0e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85efc81a449dbf5834eb968d058a3f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208691a2836257ed4a75bd0aa001dd95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88702d687e70e407b27dfa483b140d1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae549cd2eaebbb230b0208d190430473133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752caf391f4d2534a27f0483b334bac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a439d13e03201c0750980c77f0b7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521600fa8fc1fd1f3835d78c175663b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5e5371c2a22585abed93a17774336137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d67b0b5c6529a8cf051de0382a1e15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dde248931e17a64b6e62f8662c37b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a0a830093b987a2a5b1103c31e7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d029ec8331726f9718a3240f70fe7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2951f3287e658ba28878727214abd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08ffb3c97c45b4074b78d1f675d3c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1853198143a091a9b204a78cee5efb1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbac52b9a6cd6f0df05a21852c317a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515deafb91dd485ba35773ab96a42411146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbccd50dd277786f22eb1fe22b7c26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cecca3c3619dcf21ccc97a57b7e7a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec998200cc8b7f2e123fd41e16d2343b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579f626994f84d80a7cb18420d7cca5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1845e9ffef8e6fd30ee81d3ecfe22fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cb80b922296f5bfa1b9afb67a2c3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1e33447fc6c274a6a6113fd5510a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e2f6411808ea147274fd153082814154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f6abd0a66a254334c8735fccb7171155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88c2bfcdd64d307c3b87f0d05eec4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da97cb8eac46a0ab0dfa97fbbe59d08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ab24c456a0654e31b6099ce041e52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af07b4e624e452f3efbd6e4802bd4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc41f1f7e02fc6848401b4a7a51c0a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0bbbcefd1b03d15c12e11b5271777161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad564f2be75b83d7baf80cf391ef30e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08024eb38dcb2793ce042a1e876d1569163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03f77d44be2373dbc5d60bed109d80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e361feae06285954c916d17f3a41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61b21b634b72b774f6c7d8e75c4e22166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521b71312937f8f7280ef920f5af25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6dd1541cd543ed91568d118839ef6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1002a92b8114af185b30642cf7d512169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020113c8bb8c616fdc85943a83838ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35999c2fff77a6ff7babf3e6af3eeacc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdd10b70b9e77a292b8c304b0041b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30deea81d4df4b0ef03238b65640b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf8c7c2045a42c9cf1853d8278e62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfbf283281b1dffd8a203312ead319175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aa072354ee91f1bfbcc0b08eac54c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea567081efcf89428cd9dff7155ceee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fb0b17a8c465874dde3f02c3c685b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fce0f0d2daec7408846977adf5908c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9874652b14b3519f9f801667e7839a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c650c99e0ce67d81b998e0fbb3c899181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b77f1a2d70455f15292f5a27d79bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20d5fcf45bfa75e9e9e34da1e2c1b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263678ece6ae0d916cae2b46da1ab69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13732cfe6f1ad8588fb69934402d3f92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88931abbfcf2b5d4302dda2b6a10034c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761cdcc83af6ce1abd38ffc27b1b840187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1a78f5d192c3034b70aa2b0fcdadd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4853796a815c79fa75b42d838e2582189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b47914e8206559e9be1e65d20b637190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b405a21dee2ce3bb5ae1935bf908191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23ea439237244234d5acc86c5c6f58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aee969ea79d6e958235e4379da31d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c004b9c1aced17944ab582d32a9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd9106dcfda29a92b14fd9b3fbffc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302462cd18f3159fbef3f8046ed171e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3449a41b1048cbe10db9dd771653e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403667a562b5a53d99028c94dc01e746198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e72014bed9645d2926df99e2488d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f2d7881babbc960a1ca46fd4ca0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75158c38ca6923ea6248040b4d1cd805201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8462f6e10f9c51a19013538a837ab09202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a9a5aca0bfb074111939353a7cdb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f8ff5a91701d6dc97c2dcb6b27333204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b588f946efcec46ac5be9a75fbb055205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50840bbe1bbc8e10548ac5886f8270206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0801b8901bcb68ab3e6f32a2ed1c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451757104dbb08dc56039fbe5500aba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b09f2c6ad0d1e2b7aa421ef5bdb809209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd01e7df1cdd621a92d2652e0653f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128613fefda3a6716215d5a8a3d6dce1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129c903593625054b8f300b4d8c25c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ac5d8c3173a8c55b049dab0a34bf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae0ce27c19ee7831f3beec066ae21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43b8e41e6b4f49c4326d608baa352c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215e9a5d4bc1edfc9ab506724b1bbfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6472946e6101db9b979984014f6030217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd466bf311bfed164fd228a404fb8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a255753c324d3301e2aea3d387573f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f905055f08a88ff0dd2f50bf8f1762c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe5384ecf5b96b30df1c240634ee6e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13f22b489342c9b0f9bec9b09c13ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d49ca9c90db7ad68dba6ae58693b8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8254cfc75320866e76f2c0cd7b8ecb6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3bd09891b5d74a66a9083a6931134225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d654e2ff7a1d0daf4b347d9fa8d139226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d0d27a09d23558912d1b07a6d7ebb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a14e4e7b87f0d8b19f27f44f96775228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c2e54a00059a7c51db9d8f038b35c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c861c18517d14a6076598c4deb71dfc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c591d3032f2e05486d3c618c9c86d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5f162e164376ec496a390810e070f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7b3b4561192d54d4be87bb1c0e768233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81ce337357ada103a37e6d201977cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53628f7c25cfba887a3612c842c1cf6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a848406914da752b226ec2ba3e43f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ab6c63535651bf20cd12a1be323c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35f3bcf0b73f8a05295bf960f40939238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4069e1586842e60daf4b3fa2ef15e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77401c957d8cad16f4663adea07431f6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a82b22c62d67a288ee6db7903f9d85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9263aaef035d8e203edd5ab7e671c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c1b44072c79ff5a42141cd940fb87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83666dd83247329fe2b311068d26b62e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ae1d13c4309aff5390be68b2d110245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404067aa5cd7f8ceba88b813ef42adce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14138c44747abc162592d31392a61e1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e31d7b7d6fa685744723bccc02d3db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be0c1bba70136914194aeaf2423ecf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaa532863754253b1225cdd59a733f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4fca310fc18128d55043345cf1bf5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d37a3a492d675d50acc32d8c000c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0feffa2318581b057bc963594e9be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e85522cfe16e52aac734ab2211002254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80969c22692a73cf00fa13dfd41b5df2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e99a699bf8ffa0f549728e494f33b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07097fccb2fe5d1eedeca90ae0038850257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf108faaec7b48dd534602a5cd3eade8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d806b43007c773d1efe11297372ebec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8ed7034bbc3b93ab81305c593fd4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8927f03b87ed99a9aa0b209aac0ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9667baf708ed6530e1bf7e3782a3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35ac234040bdc1d305c6adf44118b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe71c65b6de768ac6f3e6e55646053264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2720f692c664b6f9deb408233f87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd3cc5cd18615348e9d772a73cca3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83cdcfa2936e5d3417754a7dd1da06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926766f67081127730dff2e265bb86b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77289c041bd3be31b0318272e5c2445269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f794c4da0c600ee971903d0b79f59c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf5cbd481addd8926e68184a3c05dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f05df5dbfd49ddcc3ea19f20e7b11c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1a01e3096d0d9666640dc8cafd9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee07e9733f1cd31a963c8a86542100274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09af28a8b210ab1d3dc08cbeb2ec99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd6666cfe8f124fbc0db7b8ed5ba29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997db5f3c704ad624a73a35e1b302d3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e053c20294d6c15c565c4058f98bd56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71cb2826aa0fcb9a65de282d5382c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75d77fbfeddc035af27e765444da58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3c00153377f145600f39c9602b04f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17d836032a425757c6c1b8aa63c60f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd4a817d626c8ac86b005c6f44ce5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15707a06c1ec8f39cd8e901be3ae29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8e48f1fd06f9fd39ce13752a9fcb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad76486fd01c151cdad299211e9748286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ee997ded7f0cf27218885cc0678ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1fa5e1fe00793fe861e9f3030a9a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3f6ff94670a60f29da249fd7dc6ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286acf88809800608005d7a3804c448f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e2576bd0721c5eeefb5f08b420bc6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ab0ecc832ec806bbbe26cc16dbeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a27b7c0535ae6a4395c7a014619073293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157e9f60ceee8d5dfb92c178898597f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e65f5159353d57f419d5c184abb2a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d30fc46e2a3976790ffee1b5c5f1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811f9030d64dfdfdab6e0018c3a836a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fac0f62c69d10b38775177db83871298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59b1160531808f11602dcd96e4fdb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb359999722ca2738c471388c4ecb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0fefdbc2edbfb115b4d794614868d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7102a490a99947b92563d1bf28d062302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f527cccbe8b7a1bcbb283367d55bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931748a5f2bcec6f43072e277796ee4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3e684eddcaa9fde6bb8160464a716305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f42df7f6807655acc627ab9115eca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc12a6b2a05287a96114b13ed05589307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ea12f39d2dbe1929bcb6c4b2a5e6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff15ec89189cb72c24a3d002df4e63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a8a5bf2b80f3a1bc94f9ee269dfaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4effbee262f6b6cfd235d4570933311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9216e333fbe36a81752b359e1f5f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa1f36b5b805a52be5e59cde8934a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc054e57e2609516e437854a9d19d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94a379b8ec5258379ce2f9676b53fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc7b0fc8bcee5e7f393e6c77f75ff5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1187015b74fbd0f0166dcc1834c34317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd623e451102ff126b2dad614f7c559318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38304d3124630c75eb5696ef4ee30a24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9fbed4afe1bde4593203e6c23b3a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3f1880ce0f47b36cf9db3ded4dec7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdfadca57aea4904fbbbc6cbce6014322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3c0a3982cf56a689f7213ce5e7854323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f25cc04694f47347a118d6e75325ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533cb134606deeb77e1c84f45f88272325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6ee21a1a3568cf4f2a71ace14fa63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2ebac29d0d7f1a70af06cbafb08ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db697fbab3916e8250af50c2395cf26e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872c4f166a61fe1a3bf58c438385e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53150803488cbc8c2209f38c372bcdce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25a4fb1257591ac47ded0cf697462e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c19a7c27e6323a74142a92ea6cfe5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589133ecf446906c292499cefbb821c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0906ddfda8ac357bf6cf3c0a82e0f69334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522cf23032811b8df70fa78f434ad37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e2e767e9c157b04a2a831cf85b956336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5485d49f024bf3ff247ebb2b5967ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023b4687b2faf454d5b30c37749c0ca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027251521d0be552f7318afc5acb24b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f9f7b3c51f00c1b046782406fa1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8705fc8df96b5dc906e43023cca1ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2354f5145ee580ae07d9707cb7659342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16689f67df67b9ec6d01b1e64b8ca90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744193afbb8b41ecce15c0aa56013334344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05222fea970efe5e61b4955c3c531eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869fcf9103e017a08306578e77e58c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44743bc67c749f9b613b3139ce415a18347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125104f4426ce6c87eb087bacb980a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec73ba177c37039319623ea5e8658349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02f65ecfda46fae639ff3e2ad6f023350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abc1f5bc658648a29a06051c1da0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed68eea2eb07188728c70fd2b676205352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf1518cc85e06bfcd9713c4f3593e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080435aeca85b1daaec72d38bb57568354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292c7379d50f6708a2d2b871ea25a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750a900384ffe7c51e7d2e82b529cc2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bde88b95e2d7e9d4df3aef13eb77ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4208636134be241c76e7acda53f2d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf02385cc6bea847ec28a06e350f529359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65bd7b9b6fc1093a0e07fb783dfe5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a892034fe8553f91da62b4a99c954361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6f516c5cc04b8302e9687a6e87c46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d7ed554e441d10779e105c5367c78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb40721bc974bf93c894ad48219a23d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d61624ae82d2fbfe59450b696d7199365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7676ab20332ffccb3fa204d44a03a25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cac63e85d06c3e6bf5790394453a7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9f159ebb0bc8ea001159320511656368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bceb09c6e07c8359095ae923f2b1ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe738814a04ec253a6a49a259fe2c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3099adff9a2aa8301ed02c96804631371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67287e14fbf86c32ac92c480591c82fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6582060b7eaf045637b01b7ec87b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ce21785561261f1e8a7adcfdb3598374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf6165e08f9d839683121cd19cd5d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9ef220d9f00d179c152c8776c14db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455852d5076ffc8cf4f5805d0b76ec8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a059bb99aa630bba18d37384ce70a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4d5e8c64ca184cff7cdef988bcefa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c06df6248d7ced947c20225fa3665380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a31261263a70bec38e76574635b628381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190b5e890c0b1eeda7c9abb7115cf6e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2914b35c836d9c5824a5b9c1dcf3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1742ad581bac98f8c0f3438faf84b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181433fdd6503d20ccef124d42ec5a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c7e3f2892cfc8f1b946c79afafea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096cd08bfe1c390f94b193882e83396387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b6545f56f06ac2b0ece7ca5a9cc47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e729311aebbc68c1b9e4bfaf07df7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985cdc7d931b87ec91255958f957d51390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a714672e6ccaba46dd75d5d09c6ce8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea84b41c80c6bd09ac011a65f5aeef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26da91b0eabc1da9908702b83392e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca860d536bfb2942de36b442a1be0add394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968df7266d10a9e42e2f9252e5c9325395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f389ef288e4324cb6640e167b500600396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c01ba0bb4fafb6e5af8a48e8d3d2b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924600576c9121627959030792420f3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93de78c28f1f84d89480987c382ac6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dc7f311166f264779bf4310d8c90a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad68d43cc337367460872bef691a31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee4e74cc8662ba422f547c776533a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd798ec52eed3bbe81e8f078b8149403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3537dd4cf043952fb01f574a80d986404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28e8fe21a34528d05cb9c3e1386bfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b499eabdbe2761e92341d6bf0d82316406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9916a4ff0a31615b565a2877d6bde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a969bd4f31b1f386523d4eb192fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b152ae10bf5562fa42581d1068a2d9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22276d39982af627f8f4ee03c6f38a13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66092c705df16cac76c2f5d5678dd8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0a7ffdfb573edc772367f08237c8c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049ada6c012e67f9e40330cf109c99a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d833f3106ba4cc02f732b50e241d19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4890bd870d1a137b33ee8b1db6d239415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e70bac0fe26847fcd81b5a605f0a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09989a37b285d8303fb647f40f560c0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d1a24fb5dafe9860d319bb98af45f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc85504f058bbbb1987046e762ade419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c49c331238c2856c2e7348a60d16c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3c574f18aa0d15b992269cc048348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c7047cdf8b894ef8bc95b02c75e43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21246e11f328c0f554f611bab53a4395423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fafd4786a2f1835c097e9f031cd2c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69643efac8eab931ff566e457f685614425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f492675251c840f3b8269aa7f6e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb7956e3aa526672364b248d08c636427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a280b241597f4806861af97e9f536f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc43787c1c2ee4d45def789c6cfe33c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc233f36274a1376013fb80920ecb5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018dd0d90be3d9986cf02712071a02b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20698a653dba2e6410b1c44e885681432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce543b000902a223bb35ca627c4c50b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fff794f90f855c8ddbabcc1eb63868434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c3a897ce481a10aa34571d7b8751d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827d86206e35ae265ce9a4f87301045436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadee8c4636ab362b443bd5513ce14ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8c9bbc04cb26e7340f98c487b5171438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc11be4fce2aa34796cd8ccfde0d4a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e9489f071afe0a64e4c9f33cd48ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18403c07013a9c539b3e3fec0797439441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ad032a91e80ee6364059c320cc1b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da7a94a548e2e70bea9a13c8208544443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1065476b75b10abde128be54dffbb87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5d9b7d6c4a1e704b3fb3d1466222b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1ba0a224533953e1b8bd92179521b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279fdf2ba66c418539c8c66722b7840447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776e02aca73a112825ff68b85229e09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c462a2d6b6442024dca10461275474449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135630cf32f8159432ffbc784476d20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09125eba8078e1c8cc1ee228480027d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ac3c35ea92b7579f815a039058aca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eba3b0e51a32ca84a9a37a5aad9137453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34855eefbc6cbddcd6809cd78515e54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc10eaed13473bb1327fa452bb5b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3b99ab864d274182dce4064d4b78c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d5ce8c32a807c6a5502023996f24d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5aa1417838007c234d85efe2d7d0f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fae23d7b5a5f42fb3efba847be0ed0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ad9e19fca0056d3b936fc97f1f04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b829abc61c441a1c092e63e848233a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2736e5d2a4cf935d274f1e831bcfc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dbce98c5ac500d9e620e8dabd5bef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c35e11a313ba1ed3cc6ef19780471464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23c425d41c53142ed7cafcc410d0c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9767fe897f5e4271a0344294118147466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6338a858f46565fa70e3c9d97dc4f26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c62846d7c0875f218e605d9373f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a245e3a06fa1f8cbbd61fe1830e00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bf3c37663bcedf668b4135240f729470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef26bde415413e0bd2361161bbc24e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af92ccb643e79f5fbf4cd4c09e3630e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e60509c8e71139fe2a54b1421f2dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a80bd505b091081e724c2b3f2413a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555673470209996f9809758b3eb0f3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96e70f87eef312d4cd0977e86df933476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303868c13d3c026bcdd2f1a70bbce156477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaf5e4b4034b606f573fbec86a8638478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c3c2a3c8b79100909e31943d41e26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669903c8f85474c910582bfe7549ca82480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f6483b64cc545b1b18711a73dc12b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a0cbcab9e4271cd1cfd7fa1988d1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b1041f939b1e9770b596098a17b76483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d885f7a9c6cc64f113bbff5bef58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c62c70ca1c903757af71abd1247e7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dead7d5c45941109d34f299a8cfaec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fcfc021217fba4e8aca6c5df52ef1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a80b8a4f94ee85276ba78423d9434488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c906415402e406bc5e82adeb5eaba22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611efe411531653553e602d42ba39dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec1dc32149c21f8ff3e2f39cc31444491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d1299c91eb0b67710d36677cc69ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d83576268cba819271f3c3efacd8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9af494c4822289796b6c3058bbdb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b470c814d726c73cc6bdb481afd132495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8385e4cbcd18011e55d51f370f7267496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f03c3db91f3ea6793211dc9a8d55f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab55ca06de24e8f25cd4f1b0c433d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeb0b26edebb2889950110297ccf0d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2b0be45ac42d377d994b92104fe6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23d73721266719c526085542755456501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8998cda1a7b30c287dfd08d934a3afc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce134b9a9a6b6e064c45b04ee7fd978503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125ccc190e511b5a2dce32bb3670f55504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc3d1ba852dbe0e76d02192b82d400505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c327926ca09e9f5404fe0ca173ada506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d0e77aa26ae352577f9d63a1a5056507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ca412784ba5514a251573bf46d16f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed2f325fd5af2f9d8a578b03c8b761509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665ae0fbf79fb04b390b9b295d3a5c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e82cdd46460670e42b305f1724c85511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a296608eb5d0d7342c24de5a04dae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac87b272742fea4419bb2a1d63e41b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34701d44705160185cbe0b22d293cfa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2ae422c2c070fd1464f2b3fd7d82b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93839fa97b5dd9dd3c992c651e91e46c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d17cb30a9cac7753361840230d655517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122b7234a4f994a4eb001d32c3aee45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12919edd583cec0b2f95b727b4f033d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ee7b4668f0f714b68b9a1ef3c739520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b7a732ad8736709aaf4aac219f21b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f390aa9a68800cc3de09bcb292363d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33a1dc14862faf7c159dd3f98bdba0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6501b70c190525902fe6385c6f546f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed08098dd54902109032333f29df57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac4514f0bbc61f21f365a71d80c3f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276773652e8e12d2f3bcf8a8c8be780527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21767d5d48a13cac1315a4d9d5c5919528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36243264a100374306bd684bc83db22a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049daa8120f4f33398b937e9e9321e38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eb6050d917531bcb3d6e4fd78691f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d451ca2733cbf5b1149641266a2e604532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c047882c9dc0e37ba98a5ed73de15b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb16d21343326b2ce2ccd759310ac3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa44fd52e6d3b7f691fb5e5f3350b6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f14f2c20731f6d5188a9b0ec999c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25089381cd4f961819d0221117a06e82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf80cd4f3e2a22997f2b64dc78382d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd035d465f7902a563c31824e081d80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb46ce5947f8bdbeebc9d9a328521da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381f02e8395d32b3632930da54d6e43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ca0750ea951e473644fc89aa9e3de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31f2ae701f4a7314d4f3157e4204be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea770441307cf7f6df86a3e318c17cc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a47bf47337a10d81b8e86a804e3783545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1517dbc733ef95b64be87ab351c45546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fceafb6f7ef8922afa85abdbdb8ebe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da9bc2f1db423d8bb3052f21e8db9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66a62b349ccb557dcaf3e3fdccf25a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef03fb1f11df83136cc00eb3d18d43e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0639c1455fbd8ec1128dd382a6402551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190b2e93042501b08c3c271bc735f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9100677c7e201f4d58c1e2a0ab09e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee35b649258b6d8b06c93f9f1c8a52b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6e240ec2ee40bcde04b69e243f5b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a5877e41ab36a288d5ccd5cf2bf71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a69eda97fca2a721e56011bf6d6e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f253f467168793d6b4b2c30250d1f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c169a4afd6beb3d7c5816329610cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cf6dcde936a64aea06e8c3185f6f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47259a353f730c0142653eacc2ae4cfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4828845e41ffb61de1c6d0dff83ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166a05098b35769495cf13a9f251010563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b63f73d93f88260457b875a089109d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03292b4211dcbe82b141e8d3325675565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53132ee1c419053b3927f051de53489a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cbefc7d7cf204d6800be88c5053d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8f1c3081561544959ae663d7866e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e53daa105ea011ea6c6002f4d43411569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df732f53420b9257b7ae33a61e0d3d0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee8d87d15c6209c20e8e887be9ff86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a04c33446494ad55ac1d6580d38f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c3025024d4a875199c81a08c43f191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b8a76da8e3158b31b97d396a24e8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0498f11492e728b7c51cd0824f2233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234a25c2d9113702e680f611018b0654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aeaec8bc86f126bd3ddbde1d63b75c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3239e30f04c673d6126be15d438d1796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e087439b7b5e428baabafa186d184727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c80197667c39c9fd141e51b8f27b0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb545fa110062da42a80ea0e8110cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaab8c49a81ac88f3f866d2902ecfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eadf078172666b44906ec05af8476211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27290938a267f0380af2f2070c2b547d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8e226f1f7d01f2e536924de6b24fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e74ffce85748c389479e01e43d3d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ae745baab79282dcff99d67f0aaf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6714e6c0382d5bbec1f211989328ab016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f791b648000975181e2ae0d2d83ef7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d658b5d67a25955b10dcdeae5247218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063902284570af96b501d1fcf5d24a3819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c6ffaf069984399a35fef550d980320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c1f952bb8eb06700c143910f5d08121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c316c524b332c5c2d75561d169ea6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1518791d6e64e716aa428f4610b267323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc6364089cefacd355e0e9f506bd4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bd75b33ea9a04b54992a12f6258dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d6ff2c619167b428a855ebe49889526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfe38a13f837250ed0bd0733162fb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16d5dee21a4e87f85760abd24c479928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9d6237f805d891ad9b8fb7a5773c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670ddad6e6bbf761ae3dc3b8cd1744030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65c5035af8d4b4abe93b64538b74e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfa5914dbb83cbe8bfa3cd37a3931f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737060887ad284b7be1be18e6ff8acf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b500e1a199727af5b342322db1273f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5fcb9fe7394804f05c7190fddaaf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec0eb1a8f8519ff28480dcba7cce4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d25ada863054231bbebeff9ca91d2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe66abf28d1d917c00a6f0e965dc7bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a39d9d96be4eb065ce737a066c5f339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0bb15d7afb6be91670b00cf77729240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225b964e7bbb37f786e1422037b052e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dccfcf40576d7dded150bb883663b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc648780d1e9bc431bfa590a18d01d1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2064cbd28672840d8e1aa10fac668be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eb66a8a7da502a4ba8dbc6abff1ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bebe093a5675661b960d1874acea846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51178492e3f87a6f86856d051f221b5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4904feafadbff2aeee316616784aaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58fb51a648ddbb4a7ddcfa7810226f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943b882c528012812d3a3240d62ac3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e03ba57f13f436ad9913d6bb218bf751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa701ab95d2804d91951b479d7be2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b406da8bd00057db989beaef89df12d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a0e4bef459c3f71ab04a3d9a268a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5e2d0e040c93771860247290538a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504de5f504cb77da9d9a22062ff933056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3900946b23ee7af6399a7885252253657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c050307bbfc7ac094e98b003a4345f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6440671726f517972da9a8a81cd1b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789ada4868d8b234e72cbfd6a0cae160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068660e706970a97dfff6a66580a762361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb8b6b18302f2d54973dfba1fb72a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbe21635e0aa0741b70f819877f01363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec87f48986bd1d5c47d19fd77ff93b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5cdd8cd18b6cd84ca3c3d6ce414ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3202ab451addeeb396c0e7584e66dae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47c2052de7b031d9ee4cf988e0b8c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde82c54c0f3f4ded21c5d138462a3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f4de9cfd7962e5231f27351e33d9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76458e289816f888a777c35d41217570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a3aed51903e27d94097b803fe015f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2acf151cd581722d608ba31c8b984e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42e2a69cafcbee9de2a6c0c47065c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b2a74b7c9417e540aa124c5c8b5cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7695cc1390d1f45211e5feb9c5ff875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6480e5d2c40a848750eb6fcff919576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc33d3fb91e028adc70e8d602a316c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08369eecc39a1908a005b5b6b059c4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42b55333353097aae232d406ed867779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7254e699fe5d80a807fdbf1cc85ac980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c5ac1d453f523f212a5b5911cffc481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee9248aeefed2ac999def08c9fb90482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfb983c8899d336348f21464c2829083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3737ddcd7e38959c8061dc4fbe915ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742110498516351b646d3b093af428585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af4eb57350397abdefefa9325df5db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e1a250957f92d850461affce94f0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36163caea01dee8e99c0464ae0956b6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd8de8c8a3b0e29033cd64768250a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a859d8d47775767dbfa515c58b55b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c20b827125460dea218db95e963dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864b0ab1614460a8dbc21fa46aca56992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44469cc6ead9b7fb32046c9719afa093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08c9208439b25df326523f866fd42994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4f8bcaa2deea005bac246b9401b4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d67ae729c0fb2d30ddc3932f4d77e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bd8f2fdf8b6f048b5a43e51119e7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e32ebf50144428f91d92a8707560c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2bdadcfb10eaf0a682c81565ed11b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b566ea010d080b035c3d1b6ed932111100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2d23cf69bbdc46d699c46454ea9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e806cbe56206d90ccd83e15f00f5845102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62845cae0c7ce55795e5265d59391b34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae4980f2832f334a354d25a440ec63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80951907c52181c51ea0d4e61699b477105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fae7c005a787e8e9a179831abf023106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99244e869d40320df67c5121b50e44d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf63ee4eb0417c3d2d03e0e6c07257108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3d6a1af45bf113a41b35d2a63ac68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1525ba101969323e5e187c022c4f174110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed2e4906d886d06ea3bcc0b692c39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a0b56d9ef56c8db3b3c1e108b24f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c174a97ceff04f11422fc43ce612ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3607b9a77221b356a2f5d149b25e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c210d2ceff5a8fd6d6ecb5c98dbb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727861d68c9f0974e4423d52bda8d348116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8650d401bc80328e259234d8c8ed31b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448e767bb379ff9f61c30a9d1a02c20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd344cb5246a45fbd909548fd8caea5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e971f45743fb8aef294295765668b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db74016c78e1e258095db922646678121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a9a507f0ff78f0b7b2655da916690122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217f5b7edb42538cb434a60f2643256123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c6f3166aeb1f6de5718ddf8818440124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b16418c03027e51251b3e47cd7ac8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00049f773aa05e56cafc3f63be417cec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c183400f2ddacff035b3d50f8145ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433ec4be23a96e6150f8c64716ee97d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3099fc8c6c8bdd74d2853f89da80ce3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167936cec02fb41cb9d6f9969492cc72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96d9bba5311f3c89118b48e6e47bfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411b6b62bffcb0f87635d94ba7b8fa4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c4ea953a1d90e9eb01d0f069ab2b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69681e1f986b611f08b85bc99c7aa5fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3162936e80b63eec23c474a28cb7f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194a610df68a44309d24cf70acd5ab0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d38e0fc3d4995a9427e55fa14f3971137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886954ca33c857edda16facfd2610a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad452cd3d5c31775fc8e9b53135825139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9a24845f1985d0a76abd604aef175140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b9d0cab75ae43daa489fd3ebdff19141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e958c786f070a31a00e6b8ffa2df6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b76df91c91bde25da6b68d0e34ea9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eb42f913df0718204798b5a6e6961144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc317f80a3dbe0bbfede44d34c84c045145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14385c5f1404a715402826f6b44afa2e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0c70721afc783ea30368c6fec0a80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7d8c803c3abe04df72a5b56d6f371148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca35617fdde5c7050e5010c28cfdaec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5167c234750e8c0e0db690c2539decd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33322e1395f78aa3c3488ae8a4861bf0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970abd7c7a0cd9acdf2830075999dd24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164c4f2e0607997e978d54d837daef7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46585a5097d0289a078326164918c07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493db393d151d1abd1ae052ad5d3f2fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982b289315dbebca7a9af58c427a950156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b18af720ce3f5bd3af02157df8440157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564d6be7a576e34c43d6cda511a735158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81909e53025a6e52af89e755c883cf91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e9aa99daeb5cf778c295faa542a72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7505691d5989455bb15ba4279c82fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b54c115e756f175911693554dbe0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68c1471f819832fe29ab3c7998e9eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cea569ba9ce6c58b2e6fdfd77d4ec6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f74a37ea715f17c94c7ecfb81262d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0652a579490d0639860a8be05fc80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac5aa80859fe7105868161ff87e5a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea43c5c64376abf22d1708a8f9e824168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ea555736779dad7f5fad6bdfa7751169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5287c163b28a982a79eb8d660b7cbb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab312f2c24d4174ec8e00cf235c16a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d73eda77927eee30a197b94ee0e1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b38eda507457126c795dd9446ca41b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831753185c570d4808f80aa457c990c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57621321344f95c284fedbd60f01678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e0b66e42dab0bd470864084229071176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcbcfb8a44a55cc0bd2d5493090ccc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33dc10c1bec350bb1642ab94afe13a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d4bbe47ce420f4979e37c77f249a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7862037d9a39a57f66390c79a10823180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb36718577783baede38205d4c9836181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143fc141340dd1efef186c4219ea720182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f75876321ce7389c58619df5f867a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523ccda97407fa54402f8eed4c7c0e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98771e7106040be3d84854bb8a3cb7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f21dad9e38b39c930035c52f58e40186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafe64f1579886c06a98ad647d3fa51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e0462f9834a1010319ba55b4fbc98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e3d31396e526ed5be544e74774c98189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573652067781e824213f37155a7e8408190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e10097e1099901264343d8da57e582191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db67f2e06380bec972d1d46d310398d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d116bfe684386092399ac35fb4d2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73c8956d45fafe55ace6143904076c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e75b809d6a4207499dbefa751adf35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5598adca08ad6e0625da6389458d1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de86cc6f51a1da2f0a73a11179d380197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e1e6728fabfe125277667bd13c0fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c4b6381e31932ed474095a5882b7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16683d976e1ab62b5024a666e9c615200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb2ed5c327047897fe994093b8ea59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f5c0a71e639a421c6a0eaa7ae45ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad68e18559f05472458ca4f33e4c34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61673bf70da15417c016eb95166abce7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc550557b57e09dffc76a22a81044dfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f3aa7803f2959e1c66569e6b01d07206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9722cac2d5b92faaf2d66d6e5ddfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ffda7071bd61d7bd8899b65d265ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148166f14492e5f477b2038d135c3b83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa1e8c511df3007ed503f6712fba3d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dab4103656fdb851141ff2a41544b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97974d7d702bedf36efed016135c71d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700f2b0635558ab1ce41030bd8ae355213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f8a6f04fb664c2a61c5721859f5b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bec40ad5b51c51c220fb531ef9715215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d1fe9cac84658a771654757469f44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888a16213bcfa9e04093803e454c546217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379283ec88848b9f4bca537443d1c75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2db1bec4c5543f084e63eb02301a5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067f14233d74694fa6a7aec3c603bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca2e364c05ff64dcbba48b703358f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec75146cf4e521f30b6a067e9858f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa89a571c8582257489e8b2e1f13144223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923bbec112a8414ff7f0f4b8750c299224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87583d3e77b5caca1261a5cdc2d5de72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84a1b0b76a787dd8ab2ed7e38e8450226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd6ea302e78abdc7c39483f2359b70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7050e4719ceddab29c01969eaa8a7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6001635bc608b6c260d552991028c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23f926b6d8e314709fc439b875e047230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c62996906cb5f883b0306bddc5ea5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02f94fbcec53aeada98aeaa6b71683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97850d6b37cae1a006a9b5e843b06941233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba2335d5a0832f60b8ca3c34cf5ea5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219c9135e2e904672fa40814f4296da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc2ac376d747cc32b765f4652a5627236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f573fec98277e3238ab32f40ce6482237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb43127af517ee4847acc418cafb2c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd23f4293b615a193dec7f0ba5325b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e670a56eb3d6480cf3597653bebf449240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a22c16103c6371a688a702b415153241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5df38bf3ff46d2544fb6f3554fb64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cf0954ff4db491b7fd9aa56601834243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd598e087c216b8488f17341cb7f29a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebac16ea07cdbbb401635ac7e66173245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4046a1c8703e745ef60f9841fe3d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750074708e41afd78310476a08af3978247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffde150b3a743aa5c19c7f6c084bef3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163c268dce854775b04287f3f34f279249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406bb88539fc8f492dd8294560dd189250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fac0559bed1e62591d8ea23719c70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff57196d350c282593d68cb889fb32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84b472ee37cfc67169956c07eb0875253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61d17ba017978e5244f28a5b930f04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9577fea08c8e07a0e5c01dd0f05223255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdd82dda0ca61c9ce26cdfb29f47e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f60ab64c20260d58254ba998fd4e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f2e42d1cc573da5a8774d1f89d7c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837445ae8fe751021555eda36310c955259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4ba8ccd76d28c6344324dcf546cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bafb1eccc086b2f666b503a9c691d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ad1db1d9d63d0033bd586131056e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020dcb23d660dad5844effcf64da974263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6c580910c6592125b3bc25093d0ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ed06d217c9c9c0d1841fa54f7aa33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e899c45852cb246c06889d9021ca8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c861ff9cad311a5ef90efdf8c56446d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd89aebe16eec5bf7dc5a88bd4432d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee10370ce6ef80924b8f7a9b83f209269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e69700231e48dd5c1fef8d96c8608270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776731b1cf62a22fad393aa08b3c8a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401425943a36894d32a644adf00c4e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c669870efaf9c204b0422081ce3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08920760a7436956271888292c1e1194274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856d4f1f7dba37ba81e08253754d6ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e88d5bb36f56bf8794ffd3dc02c088276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79dae27f9d4c83b5ab3cd8ec0c650b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660263bb43829368955e4e43f9405f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a06facdfadee123c285525283151c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600243b8be5fd645c2a9e6afb45a488280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e207bec134a250ce8e8859decfdc5cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92d2898d10eb13c11cb67ec352dfd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e86fca939b91c114034fcf1d1ef2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0d6eeaeb8bde8c83b2eafa37b6d34284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d0ba395c5bdbae381a3829415c0d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03907ef75313fe11c0f0340b63784a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a9d177e01de4941d255ab534ae2c8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467752f67f69225b6f8b8d3d07ed31bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca20aae333e4fc5fc00682d7bad6e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64cdf92753052190078e150e0e0b75290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a9b34b468917444ab0bb614ad2e5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d969fb729247c36594185eeac53d42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff59db7e046281c81553ce499b93c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54af3c2ec47a8bc8748467fa59c68a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3d404546a5363012c33a330c57586295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b90b7e00d153e544a9c41513559ec4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aa481d7ec8d66b261556b90177f98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5aa76821f7bd16090d5621fe385801298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e15b7490c669b8dd4769e6fa412f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512937bbf600220db325c8ea458f77d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d7672cdc871dab29bdaab2f62581c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14267db1ea89884b9d1d17c2ac252d22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19236c057a65c1d3458936073806502a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05965ab0a915b034b2df47b35c7cfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad95fad20c93542b784d8f6aa30d92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3888a7ea72c41d11f9837a16ac8b2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f30cd27e0e7fa5479248e9ef1a72b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972dc4911a079da9d0ba592564933e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca49fdb6e52439dafc91bc586b680d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbfa463cb58ec13005738b103bf31a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e295c1a5cf60b3cef0525af176bea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95104f06464749f58abbf4bd1aeeca04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a0c4c947c336d85f33f0dca71866d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962daf8d27d72d212a209b15730b4584314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2230d9a345910d52cf33235a9743d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f16154fb7dfa71bac0cad0497757d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57009b5455e007929319b39a485c7ec7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e45c36b5ec87bf7a245b3c56983ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973f1dff47bc1a48ac7a186f9c5f73319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799cea4f10348b48bed321f0e4e37de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ecfd693f776d455275dde11a7a265321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39410c9632d15029dc4ead8916911cac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c2775849db63258cb055b6f38255f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651613a8ce4097bcc92ac39271337a5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0467d766e0aad730fe6d9ce09e236325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddbd1c22224f570ca7c5718f54d0c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0d8776d618e8934029a8bf93f8bbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c11cc0597cdcd8378d5baa7c4d09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420cbd97b92c4283ebb22b2839d3b2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3c88edaab5a7a05a35a3fba3801d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac05ad132da7c1cb634066158f215cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a84d595e9090cd82e771735ee6a9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694f045c9d0c7b52a3425c449257dca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc01fcc85643b473af24992ab17136334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe58314b6da58c788def747675bf49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a6180eaf34ca855b9f60785860762336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad10a31747314ee4532dd0a0c5d60b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c212291b15d486268e8ed50944637338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c02095bac477370a5b654f8946f2a0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52054f7f48aa3554a3c82c94f59d9269340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d549b353d9a8c94504158e078e54ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d398b405cce926c37a22e6d30b10b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af653cd422a5ac8a510465f6dcd9ab4c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded66c958653f3f98ad3084c67504fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aab8a33746d361488fe1e81c2c4436345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8101b48a17caafed19c99a5062b351346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ab547cec725d6d2c4e2e6eedd8ca9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99e1855e4bf96dddaf1dbfed596b56348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3618bb8bfb187b4a28383b9e4d1f33f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c19a95372ff359caae6244d9d5dc5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad43989b823428c6319d074f5d4e57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321faf232e47c425970725a96e3d298d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108b2440320092355f9aeff3c11d769353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3d4b2422e6c6f3d9edb33795972c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309d35a0d8d0069ec6ddaa9710a750d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9a2dc62baee6c0197bc2930bcec38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5bd826cfefa33bb4ec73e6937ca62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06a865f1b890bb9c50b92fa19e7f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a246cb18f5ad2fbbd39c7b42c8436c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cbfd085c19015d692e5bcc9e64926f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547a7c9e263b5ba9fda0859178e8db2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5c92bfdb7eed7f12636849d211443362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6ba43702d0301022a8269c158f75d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673285dcdaf70002948227d8655a430e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04455fab2dae4a86d38c5e482c7e1b17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbccd3c5d68bffc693d78feb89bca7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587d3bbff3decd7d8b99ec416538ab4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b906d842c068c7fe56c3664cca51a9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981cdd2e9b226b9ed27d805337b3bc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de629d9766536a9817284c7f796ee482370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f560f1c0f977d636f28733944aac7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c08f7a49d658c33c8f77f5fb6afcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e39cb4629a4c5ff6dab6c7ca25f7f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d75b2115c37c76dfbda2dfc68a5a67374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bba38b68970967a2b58b213348be16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e68dd77218af5de178ed35a54826376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499f760712049656dfb02d6ebda8f29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be7128fcbf0d31539e8d5985a9ec4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a8b7174977a6738419f646a28c5b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f9b1bfecaed94cdeab1e5ad112b5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1d70bf2e333bc2334fababd7da966381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f50a309f6cd72618f2038441ce785b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c4abebac9efc3943697af31fc43dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee32d4a3762cab5becaca7c8ebc621b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739bee10ae695cd790e12695d61fd3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385811d5f64c2a0d43aa7f2b111b3ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43b53938be06b41baaaf83b99bc260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2f2f3140c174489846f4c8ec3ca10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3af71e97df4835e108fbe8ab14539b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869628ba76bc646649a4b80be4eee45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac87ce92f01646c1e13af870cae264391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751a4d749f195a04e6607d0f393c023392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb6181f71855d3124fe9923d852d5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a255f844f74097dd19ac32a1db4ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0070f35892f9fa33c79cdf5fda9655395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c984fc9c93aec8748897d669cedc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6feef557874ed84c0397c525a2c0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd665ec509642815aedfabf7111ab0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76046cf432fb7deefe1e803ad303badd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085bbcc5096fa6687037b54266fc8be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01788fe216982d1d6c8488967b73ea21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9253f4d20948950b64932276fb2d17f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47951158fa9fa3f9acacf1c64eaaa5bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c2a3cd4c9aa54f6161f24e298efd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16e03ffc3c7d7b60bb7747b63dc34a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d162ff50537fb4b2830024529c5d65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4be45125fddbc7d84d270b4a92320407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce04bd8ec61715f9bb6b59bc922ad8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7aa731f8da9cb0d2ac7630ba51861409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cfed7f52646bb673a93e8cd4f809a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89299ad8aaf5936d3d4f112cda8bad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6297fb547c1597609292792df2f5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a6fc563b31574d73e050294f03486413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f88f991cd11e63d27d7eec93a4268414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c05c85e04643a32e5558a583b9d008415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eeb76fb3cd0bdc27bb4141ea6885f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0f87d074537cfe4f515ab09e15361417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe85e6a6141c49040e847f75f0219418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8a3b522f690f40a25407c202e9593419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce0d7cde3164b23c0236b96a6e2949420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fb30d4aed2738636a7d408b62d544421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25a6be9881049be645e356a98a196422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c7142ecea812e26530727a236146e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19efd27a6da904a4dabe60654df7abe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64eaf0801412b8cc721ec54eb3b553425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9dadcc402ce368338304964f0726b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc5122c8210306285d22bd5586b19a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761a3bef2cf94b7206a6fd7563758f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d0abe3ffd57ba2c6dd2d06a19e940429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca889685847c1fcce89c15aaf47cc198430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba7325d3b4160becdc775d1c292187431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959a49b89c426ce1b71a7656aac818e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f71778ba3347cc94e729a120478008433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55d6cbbedec74b496d217b83de17d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3770b9eac9fb46ecbfb89efa50f0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d36880580a64a6818d41b73a59c73d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28b012147de9204ff0eeb8c9f63a0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee10d8486ece66b0b9fc844559dbf5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ae25ea659e9d7491f3a92c81a0cf6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5d69b11c2bd21b8e3dd735980fce9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecfe184103b6688ccaa493df1feda2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac8c46ea0551e7140e121e0f88374b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d88eed0830e2cbf7cf517c4bae0b51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f987a8273254d5e9f126d9472683286444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db6efe49adfdc0328925583d114a90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720af05bb0baa0e91d33937c9933ac9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e626555dd683c55c81fc35747c092447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaf696ca86912fe1d5d24337a2c314448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05592f38d19e45ea30424850d895aa6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aff6302edb498f3edd34110872f6a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0228fb1d1ae7da85ff18b15ed2c25e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c5bac3a456b21c6c291eef60bb36c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7b2f3935d487914799fe67b484086453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766a1df2a94974f45a70c9abded8719454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858f632819e402554ab60c45ed112a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633785fb1c28519fa532211f90f0aac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed763acfce8c796a6e5865d5437f87457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899a57df132a3b8061e3522c1017d64458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662aef2fab4037e1159772bc451df1a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80429b66ccafddccd5b50b47bd99d80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a675e829af9e01331171edb9b7053a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b919888622d85e506a0040f869ec41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819736b052683429b6da6893f0322e4c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad53328886c122f58ea7a4fa49066464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42779f72120dc61d7a48b6ecda37a57c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a2dbe62a0bedb8b3df2b7ebc0a55c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1146f89e379bad29ef17ffc661dac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a990a6bc6431c8ae7b4b7aa3ccc44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba352ad63e3a702f48f1eb857f8509469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c188526d804cd99e891115ae29cd16470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c3b6ef103de1a925c91ea2c8b434f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc99f71f52e7fbb7b3179dab9e7c832472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252331a45cbedf54198e29cdbe9b176473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273a9c93dc95ce792a9ca0f034bf614474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd05bad39d048d31b7c21834e53478475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992b584e7cfa9cd79eebcd6761bed4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205d96a50e56848a683676d461e8b32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae1bcaf13ffb20bfa174aae5575114478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8826aeda66b603ce34c2f00c9b719479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ffaced93d74605ebdbfa8833da964480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cb34563bee16bad83a0f907061286481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac44a3c246aca312a9a4aaa14347164482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fca4133d020e3a57c673bd2b9128b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3232963ad24a2d4591b90f61fc060484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0bf29329d213785057a49b3f951ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd4428a53170587be51cb409723bf2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ba51b70cf26251e6952abd56aa97f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a41ea9e493a7f1e0a8eabb975209a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33739e688d5cc6de5bd6c45dd2b97fb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d8ffea45ba0d5d53cd953b090c41f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8be4df30f7045a884612eda6f1ef1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c5f2f1a773088be9fcf201a8baa75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0abfa1648f21d646e7e458c2cb80a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ea5bfb965731e2f6d28c5cba828b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693edb3abacb1ad7bbca3321e56ed30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80604a01cdf28665c2aecf104552a592496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bef6c4e463d011d6c3039f6e47858497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfbc1d985040e9773780579f34e6bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc64a98d3710cd20b06aaa7491e1d9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca3a431309093abd477b229ca537f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42246a16821c76891840dfc0cb6c55f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225374ee53a43322a685d402e147d30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65a2e86d2bb5902bbdc69e7db69c4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b473bea8e2aef92e97273972ed974dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8596384de88493c110770724db449505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdb706956a2a287ce68944529849ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc69af5bf836780dab5e2003bc84be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c3440c6cd05f6f7dcedb540ee6f0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9df559827944b1f8d8d31c13d17d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8b79901bacd05286c8bfc05d48386510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bd1e90e55cd849ec32072f8355efb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0dd55f3493576b98e44de5df4feb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da25600b86ea0061f3235c3c52e2a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f27f54dc7ecd5dd63055f820555221514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452b738f7a46322bf1f71dc64c0fc1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02a3df78606d18a6656c1baa2156e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7a88dab7fc9e5a1bafa5e8f0604ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3fcf0c3d093cfe007f2afafbc7375518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87488b0c2e0bc637083b04a65308b400519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263894e37fe8e58d69e8c9054e08509b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4681e73a756c7e5a574fb3910f0cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf6afc747ea8e5266197bdf1e78ab2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8efbe026d7ff82adaa8f5102746ec2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560f2378c0ee2d3bd2fca65072209a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466d2e897a5b0da0144e220aa6fc6ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063eea2fe085d5635c61c0a5ecb7dfc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322eb30b8dc0bbdcc4b84bd8af84490527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ae054107a7cc7594d2e992c2e00dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478206e6068124a4841938602656a44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b488c0478e629ee8a90591bfdd142d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f298eec75df08950f8276348757619531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb1c69db2d7d0ce151a234c94af3e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0637beb5c4e542b68773df49ff389533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a780e6db2db0aaecd2ebff056ec8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f335339be1fd21c513227201358e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecb868092189fe3f41d700e83cbbfe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989eff6bdd337ddf710e1d7c4eed8b9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36b35311bc804bc5bc62c781e5e3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305cd26424039453fd54c5e617d0416539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcbfcacafc6e75817969373e4f4ef6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648e321f428088366e197199567fe2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ef0d7ff3e7053105b7265e98ded0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68ad4295935e7a458edd4b1df417c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabf5ac68f7899a3b1665bff3afe676544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda30dd6efa9f0a7dc59aea970f9a57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed57913814c4f69498866b261c1249546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc943b881fe34a710f743e539b4d1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e092e2bf972bec7433b1f4b6546242548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca05c086b353e8503d23926cdce308a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d5f6321b6e7f2f9a1c2eadb90e09d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc5c4d778b13bf9faa78549f7af136551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72003072925fb7efee123e386f361fce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671b3b3764e9cf24e784756b01de392553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0da9be42c60b16e4ec409cb426cb7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef8e2c63c2c9b4c8660ac4f3c284b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e48e16a373cb9ab2972512effd8927556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46f91e539f669a381a4fa2c72e91a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22c36b6bc59e5ffa5ff6847d98512d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a765e2b3703b55eafe3995c0f8843559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d95d0088fa085a689360caf5419b37560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df0daadecfbf486fba04caede3dc9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52d775bde9a74f5167e3e4facf9648562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67290ff260df694f6430cd7fa52892f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed79d907524d9a21295227b3daf7b80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af819ccc2b615d677498cbf969618565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c938013a0e4b57c79128f697808a552566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223692ced28e9a11d7706dd473185a7c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec57e56261d1f66fb2d7d6311e1ae9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216967b4087f3a5b9fd173c2d73ba43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7089df9dd3ced295feb250891c56f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa6eb17ae2819c484d3a07ee679e9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8c4e4a02e1b4827d2210fb85d2b63572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>