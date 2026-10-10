--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c601efcd07883920b2e05de497d9bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab682ad4d3c949302f1eeec8d2c0cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645344028009428e9449e97f59186a813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d52e7db928a4a15a7812aca245fa794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c399e5a18dd3dc8a87fec60dae081f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16992a3369315710a72b769e8735ebe56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815592d86d89027c28fc9f406bdf0be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252266146641b4a50ddd506228f56ef88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22655e8c98f2716c3ee0f0f1ff0b5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9919fd0dc866d82bdb30f322b8b245310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce214bfae1f14fb407ab9f20f0e8930611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b0c242f3d903e497c986b3ea5361712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5b5531919a1faa17cedd2cc1e103413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da606760e6ac435e6c42147619d6341b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a4bbd025133226e099bfb48547c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e51a40a9b154596d589dcdfe2e552316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c481ca416f6ef9568b1448c7e83a12117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe89a42790e115ee1f1b40c59340bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53aa970d900d7f3f0f7be3a9cce26c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1eb12a981ba0f59c78c2b4e8f5fcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b90817d29ecb446730933a9d99ccd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9545703f48132bd5490de5310caf4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9afb58625e19928e9bfe001c7d2b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef85fe2f7f6707919271da7b47129324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063576ff6282909b3390e1d9c0f09b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467f8d0cd3bda1de61b3769260d3f0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e60df277f0306c7135a79924a1b80427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c025ef3faabc75b80408adc0f60928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03e5fa90e4a094c8e3cc2aa228fecc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931d18a5f35230f59fc722907254f5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef438c1eb4b7a0ca5b19b6c3b59dee831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf36b1d8f363ec22220b7cd358479d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1de8921b570c04a58dfb1915fc7df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23b38b2c3dc3587eed909d482d62dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1963e9285837bf2c81b411a62712c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fa253f31ac85a1e2ac5c8dff9509536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62224932ea52645ebd85e6453e387937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa52060140f0a8a4ceca38c9fd864138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef154fa0974a262d9eeb322ae9a3c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a039fabac055ef2cbc91871cea35e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93998913165c21d4b3007e8c3d5b23341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb9ebd82ed967a49e14461d7b77bbc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636de0390d662315e52731eab3ea9bb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abf64b727416387f7be17dd586a6eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b0f0e692d7c688d02fd2224de92b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434f34cdef35c3b4cd5609db50e691d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20450311f3c10d56e7455bdbc6e8cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e8c503e6de8fd46469b6fc60f0c0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b709ad923edce8c1315c1f2535d8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36119b4eef519514912a930ca4b59d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c88261f20b73f09e65e13807cb022651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26189c9940ffcf10ca777e709ba250452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b419e7d6dd02c3f1c932162f516c85753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3abc2984146a071ba10bc46dd16cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8096fe79ef3490db6e218c8fc44c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7613919e246cce5ba6ad33da79eba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15d42005d06760ffa5b5173f14c85857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54b92dfc174bbb86c9adde4686d4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2a682391d16799823e5144aa6f33259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22d8775d32db99d47e528506dfb29460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba65949a7c6327d32595d335316388d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62962c85aeda4eff421b23bd99daab462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343d79712fbf76cfc3b6d20971a411363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2dbba9b7ee896c12704ac253f454364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e69e0dfd5e6403de1e3d84262558d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ee89754921f82209e773aef7a44c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17332cd43be2145fc83f2fdc064dfa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92d8bb489a870b965cb8ef297aea868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f57cb74603d9a369ab40cd5aeccac169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd2f1b996d3a230c99a8a2121b58370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e460800e17ab0159d88329d279acd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cfd9620114b9215fb7e8f18ee9aaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fd9e542928593078ba93ba44f449f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb0b5762ee70fffef74f41aaff881a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af77f2f6ff159163f983d839bc74d0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e3537d91a9982fa68899f980da57176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e09d662930a829912c419d2f7b59577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71101d74baa37cdb7cae116deb481c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541c0be010cbf6eae7d98f6d044a75379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18630189cfd026131c081f17b8a0d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072fc81f340835506cad33302db218581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de553bb95cd34dc838e883388a3f2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c666156b9cb9316c4e0a0483ee72783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0a77226fa2dd679da49a006cb50d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a69c886a01808c58a0bfa9afe1ba8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def1aa8514410a385d7f459c9547bd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242246550c195ee0e377633a41134e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34248c5e88c3fbf3a32c226ce05d678988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727945955696a6a03d12f029c1bf1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a9695ddb45788a94db5886a11f6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6733f355cf7430ee1cf1e20bdd3cb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee1461157525d4a246ddf9ac9774be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee996501192cb0e16548f940ee1d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10418ad9a522856d32516a6dd911fab294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb96aa990814619ade6239466573ca295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2c9526da16f2193e0f73e2f895b6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce427bf469abcc2f92d315939ee3b8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73b989691dcda9a7776c2c4bd364bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1174619582718a128a727b959a2a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4b89b0677d158ab6d235740128e43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bb2d4466ac3fa440f50b541d42431101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924cfb5fdfea1d94be2bbbc811d096102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ab168fd23b7c422a611aaaff82c0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d54b1375c76091de77f3117b7b4d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44633e1262044776b9338aa88c897b97105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d145a9d31d5bbee792e8b017ba222106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2872423f884bb61fcf7a830ed0e3a7d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c4dcc53779312c68a5206c459072f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d4b4057fb9644867aa7647397ba32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a7762506fd661caf0eeeb1c1cf60a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7303767509ac619a8b8eca52492ee9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185e250f0ff7382032d6d877a1e4ef6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd881f0b8e23fc10caa3eebc3f55bde113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59170c7c0a3cb7fda1cb93166a7ba5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf908b6f4eb0d131364b9eca4f2c4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c74dbaf16723f9984840f1c60dfe31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64350919e84dca1488e4940a1f405c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081af7b2e0aa3b5e55e5b5a20e5c0c7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c274be564bcb6e268ea669616ef221a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770243bffd9e32b1aa4d7b8c20ae9fdc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e58f67e3cda3602ea7fc821060bee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070f8060bba8a63b4ebfd01af828bf4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04733b3e3baac79e6d01a64d8780932d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c15c33bc37063ba0f274e1da4e0304124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22556d9149bf15ff2fb07d36eaba78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c5bf36ca5a22bb87f50f3b19fc321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9dd3714477986d7d538eb8cebe89f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cd9288d8181f5f77c4116162edc93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381038cbbe05c3b5b65e9096f6eae2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095fb589dcc461d7be06bf6a9c8208d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ed087076217dd8ee45ca728b35a90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc83b40c64a18d1e92a41184a0497f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29366d28e0dd7d710ef8ca9f18a810a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a10acfec429a0e038614a3ecf1d4f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9a5ddbf1bfcfc25e9168aa3e7a351135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4049c39c62df819e248593465ae31a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960322a84f2eea73c12c8f0deaaefd09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920dadf31375fb0ce594fd111f37e4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a979b4a0d79476026d6179169af24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cf08787686ecc48fccef88bf74916140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a46b4143cbd8861c6354194f9cfbbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61f4111d58a2e4f7f221caadde6fd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b3d838f0b002fca5985cbf2a6a7d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973822642015e5dc6797d957050efdb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7daae55792c3d66e2f824be6b5ebf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e9bba06505d6a9b00cff35ba12e18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9046663697ad2a22cf67d67929aab8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8332a654bea898f9717200e9004e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e87b756ff16b97eb644206da79076149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c34c7c63b248d5e1579c74975188150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682fa0cbd0dcefa64f5543ca277831e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7d0476d46f104c18f113bff3c5c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ddcbd4abb1fd2bd1e03fd306b5aea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30e21180db162db1c32dd44dbf26c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ea481bf55732be154ccbf0612028155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e3160e5f9a7143b65ef4c776a61ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79487d49e0b77dd3be2bee62cef50a5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e1f9fb2a5007607f19beaf99adede158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdefb621d53827c11f12a9ac8ef3960159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd98ff3588f356e8af6cc0df301fca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c025fe910bdf6afbcd9078599926ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c508691ef17f095aeacfcd8db5442162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368830690cc452c816dcc12e6fa03ca6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e826c7aa542686180ac35310136362164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbeeb50fdb03f7107a1b4f9f4e7b37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85253d339dceef520650a12c31c06194166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65eeb8693dcd7c8d61325526ecddf4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11673be2ad02f75a9324ba9f98af0c24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d39a2fa8cc654b0710299a219f6ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39b5ab041c07b699c94c2a5064b184170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a67d0baa47abf18b07df54a7ac17d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1551f761e1dccff52025ebec4a593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7c478f01b99a2fbcc359384938c1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbb5812a1c1437ec4fe1a0bc13bfc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ac55787b509052a84b23ad6c1659d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e811c9055e82308246095c68662ad7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513307b7c6000d4d3dadffa1e562271177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf467756f6b3df10f68d1f6fad8d51ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19882b48a4bda5bfc1ddd27cd22a1693179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc07b768cce6bdeea350ec3e42bb55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefb9e16a45bb2ba327ef2858b7a382181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf5b04ecdf179eff076749e9504a6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac220542de76357bf4da94229d63a6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642b280b736d48fba1616987a674a65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20098070c60358b773ed28af587a462e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d4d8c8ffc8ef46cf6d8a1a2bff170186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b35d54cc47a148c52d984941617374187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd4695298b8a481273e9d94052866c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78672ea8313e5cc835c4280f126bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838dadbbb7866952ee29d7b482dde6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60874c110754aa9452746c0c6952e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90aa277f9bc0268ffc4db46ab2e96e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722e2f159e7e5d19d4abef56a6f50b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524af27215d49f15b1b1ba819e4ccf7b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5660638b1f63d31e3e7543df0f8cd0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d81d2f9b722aba8a9e30904f432e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922c8b5431bfe09ced6b7a6e80e86c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861372f55d55841a2c2dfd3c964966b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c64fe7b92c595fdbc82458e55f280199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8036c59651f7a4798115fd87132985d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75100ea4c866c95a3cb93fd76151f3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2a72de909c9451e10e6d75d0e4a8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcdff47984587170b0da7cd390f0f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a800c20c90ec29cfd4366901fa9afd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae047bd4efdf9ed51622e3d521d76eef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795510ae3328f378571a77c4b6b2d98d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eca844202da3de3c875aad99bef00a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29148a0844d6bb0d9b5f0597671421e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a681a23b6a94747b6c24069a68a7be7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c0ffaa03aef64982a825b90c220dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176a64930673f6e0635353f3441b780211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295af70e7ac5fb8dba324735ed96a04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60fb806976412fe674f1f20b9af0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca679e8f4977f780689673b373084987214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62c92056b093c58d34f70269f30c45215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e715e5dc89a670b1a626da3809720216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24a571539cac824be089593101559e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a24fc99029c71317fe41bbca540ee2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5733b911ab427d49e4f5424fc5b93219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead592feab84e3f50db99b5704411b61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87f37f0f9506381069f5ea0d4b84b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ed0d802777bb57daa5ff4ed54b28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac4e3b426374a10a19d6f12ba0d88c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5192e47a26c38c295480cf1275c26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df90e0fe4c976ee2dd2522db6ccf3e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaf5648df1a7e3b6554c871d075a7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53f6945433d70e0b99ee439d1c5302227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c80c6b785040e78b381fb7fdbf68b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900baf6fa95d58a07d7557ed2fef116229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c2a5ee0e4b63cbd5a613ac0ab74e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bb51b40978646065a8f7399e90886231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab7e8ebd6cce1e4f1dc89697052533232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a7fa488add02bf6e55e2eb9e1f6c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb770df5c781ea6d564708b134c432e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65f160694ffbde4f047f1ce7966935235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d596482db4f24e55a4f9cf4d8a66b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1408162cfd7ee9535234f590a205d54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5be493bc4000f9409ae9b1cee51372238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa15151894df1c5a2e17f57cc951621239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d791d31f7b57e9ebed99f0a2cdab2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff15872bcb2dac47549968dbd5183f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a30ef63d16c01709ddd7313aa4d00b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36073af3e4540193d91963c0d03ebea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a137e389b1e0989c0cace2600b3ab3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b4e85c35d22d8326113fb0c088607245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2470ec80ab6cb7ca5d0e79b69ec3a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01d02e157fbebf5400a7ddaeea8807247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201abffc82c602ba7a0437f1869d8b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba795362329a25f7b72e9dcd87f223b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053b9c01900c95a66a485ffbd564cd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aebac00ca25b9fca1bf492707aa8a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0071790914a22ef130938d172f906cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aad0cf208b7bc4a0bfd2ca3b74cb0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dc0b65006a77788466c45524aacc7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e2a2a38da8ac2d6ed8590c84b30ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa249cec34dd498268447f5da9eaa6fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f24b8fbf5d5438bc675dcb5ee9188d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4eddd84f65a90d161dd1a6b5afb5c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402ee6b14379b0a3e073d4ccf65fdac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7bed34c1b232988bca1249a0111e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2e644fd8ac166ea883d381bf02e65261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1006cb6af9cd1f1a257edc95491a34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4299ac91bdaae17b9ab104d8fdc7dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599394b2ec6bb1b15034e5917ab50ca6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d2d5027c55476a295b88abd0ecc37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dc5848dbfed166377c66628758022266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffd3f9b47a2c2c712262e32976d252267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fb2095e76371136de0450072d1b0c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a06e6d6c3f009f9cdf033165f6802269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2cb1fc38198b47d0b92d40215852e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cf97297898760731a5e5077d3dd62271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c855df9f6b364d026e9f66b9e9950d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddbf215394f08623ef5bd4874e3a4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906845f6d3384fbc8f8b39831ee89f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6751f6a1abf7d52e3539ebe2abdff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c2db617da12323d7f1a6e1040d24d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bb7620883f782a7887ef3367e9e0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9e17da1c01a1c079fe9702f9595e4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eed6e0a2f2fcabfc6290ae98e7eb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6b3a04a947f2969f3fcd428ca117f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c309e0de65efbc3abc8cda2413faaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7a020306c7a6e5728174b16fa550d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ff110af3287c260bec67f9e4db0ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a5dbd4fed5710dd3a151851fdae6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611124cd4189ed4eb38cd4b423e1792285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13b8d3a777d148378cc65a93e079b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a455f0c76b7f66a52b9b0439bbd88e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d34359be68226a3656412b067f113288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d556a336c65293758f76934097628289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c3bf0e1ce05a5637f475dadc2fb4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3084680eeb4cb984e4c006769b6dac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f98d01f0c24dc4b473dd5e117a610e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32d1633500f59984bd4e3298663d9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93144298e4f3000f988f69e8cde3eaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea6885803766503f49d4fb6d16888295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571aae30e2b2fb2d23cec5bb1562fe3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a45e0126ecc4bc4e243bf2757e69d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93749a513778e64d70a6886ffe65ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b29ab71a6e75e755d320435402499299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e77c02378dc8beeec7d32a1b4997a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61454ca12aa10f171e896dc9bfd7beb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d694f6ec66484f454249adfe0c031302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590425f22756838e085d156b120b804303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468598678f912c087dd68718cdcefd98304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ca6577179f20487bc25bcd5a0531305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5c4fd97bf3571e30750e07392b42c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8af32385ace3d43846d61c9eff9c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5c1da9eb69932fbae106742c282d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea902c5142e40dbc0c6deb6337ba5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feb99e5c5976d7c832adcd1d965436310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8308f4f3b9b60434a5b874432cf7787311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e54cc7ae7b697a28b702cf2381c892312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623bcce092724bc899f060515c8e996313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f828db8961c6ccf38521e90bf40e471314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721921d3d3b5fe9ae2e446103fbf11a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fc0678b3a1a9db215184bfdecdf5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a9c6e4274a8373270450671e72fd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da05067250177d6c80a3230e361c47318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11fa49fc8ba54df2fe1ee6fe0799a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a13b257a317f46c84bfcf484ff3757320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e9fe4de8ec06424c81638de396e80321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80289976bf4ead078d9689db4eb55fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe8be2f6a920825adf7bd9fe073672323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c26cef6c9e0646beaae28c869538e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eabbc3b19f080218528ebce66fb3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a27ab46f7e4418d412b0fc5e025f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe9fe33a9d1367de317231ffeb18eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f48eef7a052360fa84c1be1c9d9ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae3227e0a675aa34bb2696e1dec347329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8c17b2689d7e30e7267a644a6686330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c160e42f640593fcc87064b998b69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9361ab68d900c2bb910ad813cd4b163332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4faccb866daae4b214db909ad3c3bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a8ae62854c914a415ec7457cb97c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c74096fc0bdea06b9ef3ce26d83e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c075f137ca4939fa5fa60230e53ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdab9015ba3cc3474cebb565f6bd6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f6f67adf4aaf8a9d7f74fbf9df432338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75baff162f13f76496d2f12dab7a02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e5046a30795550257b002bf15083a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdbd7fef6d5445dee8b702f6dc4b5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2d6d3ed5e84ee043dc604ea664e62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befccd307f8c2b46acce5063cdab2f53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad914c1be2eda8a08a23459e7addeb91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded571524a328a2144602fd7c6ce46df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd20de2fce29f8a4860644aefde05f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab547472ee983825fe5153562e8044dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e41818ec54461300e717913ec6803348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2575b25140e65dc005007a77bbcc3e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2510947a0eee07aa76e9905e69e17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63772b5a5a27d42d46a15f569977e31e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd12673b0f9718f896135ac7bfd0f53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5627f73b29e7e553a364260c0e6213353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1609336bf998d1fedc9312e4ba1073354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5912a0e277a6014770b71629a816ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d26d6db40150a736ce82fd84d428356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6f3386f63a6bfacd986783372390b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba999d1417a1d2fa4481bee6ee084c12358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f922e0dd8c1b212f5584479b028b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb1b95bfeafd7f4f81e242f360f6f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f75fb08d4ee5a5f36efa3749e5a5ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b80cc55891354e407e1df4371cfb29362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ff70a18e3a5cd9bcdac57842cefc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2f0c75bea5fbf2db3a8f4e6dccdc1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d5928d9ab84bce884d4450b940669365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a27cb8178084f8ae2c74635f11c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a168c219ac10865b1b539d8d0b1f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a166b616865a930d6b344b4216984368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78d3218e7243035a3888cb5e45471c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c3c3f22358b062ba2da09c04136be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab103aee861740933324958ef5babb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38a2475d268de9c2fa62be0e9e1863372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc829a9f49f43eb714f31ccf4255324373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab24e314875a21cd9031d78baa446b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75db0b9051553661fc3c221e93b79c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe5901451dced42618760aa696c621376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558bcd1b878b0f89a0b04c858d23c0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d81cad511136979cdfb627d79c94d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987f3984aae3126456f55ac568c15d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfc0486b57b4c487dfb3ef00d580ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07196b11ec4abc9dafb7d2484be600a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713e7c9425d498829bbb3025c0bb97b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b95644888da66e04ae0cbca36b1fcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d6b83a6f534f7c7e5dd7b74c6758f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de800278de10f8956f6ed9031496f445385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0388474e2456e5991f74e3506b1c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbfb8d4e6c9ab3850e1f695d60583a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c268407a50db46f0e8f8a11b02e811388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c2e641097565ee06c5970b7b261c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d86254522ed3d9dfb5b12c37abf744390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8961c1f01d9d1fe738747148fa6fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75a4d1e0ab1e22b7128f8c7a060f0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68c346d1ebddb916360e20826ba32b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c122d066aa8fd1b13bca0da921785394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bf3ef4b65f843a5f48d3d7589f59c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce95fb4a795c3a282d19fe84d8517b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c223ef4f4333553a1c683d28cc5bdf5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaf6b70552b1b03c553b3438803998398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87af9e335ee15073bafbf3baa0851399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a3f6c67ea6a216d06d350de19327b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11e1d365412f0484e3ed92183bd675401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a775bd0f5dd236343e28935d64307b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2be97e925a07bc71908b15578a9f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c052432e843209f285c2905a95e146e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c86dbfab9d962fe05fa1808f3ec71a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31f6febae9771be71e9edf39143def406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af92954c4abb95e5df74d2122ed209d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db36c1254e68ee860e4e022179c15f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89643593469536b73ef454b1a061c01f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d084ff5d3a010aca8b992805bbc914f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0364c2f6d03e323199a847fa0492d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63cd82bc7bcc7921345c4a63f499a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c33daec264e8192aea8970322b0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ca0131b9e513a5a172f19c65b60ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafd55897b7fbddac09dc067497aa28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d09b9c875263c1e1719b20ea56e10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b652fedaf182ea61a3111277799c1cc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e407674ed7de19e6e36e8e7c648d9b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa31c3ab1449d91149902acf76cd06f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64251ce7672081d3f2810a7c0bd7cb55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a699895fdd98e129e8f3e080f70f90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac72ecd26b6d37d2a021fb9b47408fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7aff404361a6800817716d79e8d80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435ed16861f834bf649f0fe3e730362424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40435011d7cf863f9f061b74b88127425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c2479675b539a089bba6bb56cb726426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b8020407887eb9d179593e3633ba0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a843c185ed33d402708b806f3d4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991c978ff49958c16e4deb40d344d21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a57d54dd82f19124cf4366ded0561430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee7a35c6f0c1786aceff98dd3ba813431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278c91a676b82d2aed949e9f721c1c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e82a9ef4333a0e41e4460a977ce752433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c8854163e63230fecdc1cf8933ee3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e2231ae6a0f59b1a7bfd428350b9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740bcca92e14f7157d4d870658cd469436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ff1d3545475fc22d7293f4fc3578437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8d35d0746eee6853d6c4378f375b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca34bc4c59600e4710887a221fa55d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370081fb77de205d35d65d41987c4dc3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85579294c660e440102c8aaafb24c590441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ca2bc25867ccfdd96d20484ed6525442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf61e7a15fe0db3abc617d876e9572443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655039f126cc960d1b41188de3042ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2451eac754b07bc24f00ba0ed65a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6d092b1ce15417e2b7c782336e6d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d54ac1806d3dc3d184a85c7bc96ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919a42d92aadc1a04fa186dc0c3bf5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2b33da550cc5313cc5177ad94a7bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd706c9939e7a03b9a71404b5fae580450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba0391abc9af385e2d19efedbe0f3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f66d5d902524e4afc6570606357a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1255c438e73293ec29de16a380e20ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adf8148488c1011c84ba0daa7d408c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e84577dfbbee1d9e35913718de2b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f8d9483d4eef2cc05034cf10e1d4d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f959326ddf0b05c050ff7c7ba3cc5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea79421fcd135b739375a740ef6814c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2418170de665eecb365ef7d1b23a29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42a5be24d1eea22ddbbbb635ceb5b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0231362450fccbead68aa8730d0d57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216804b980dbecabbabfc80ec5f31c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380d3c9c8a5c31aa4e449dc3dcee9ff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d79a0dd27c3dbb723640c0130b586464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c184b68f790ba4918030be34bb27ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8562b159550492377dbcad9cdbef55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f2a90fa2b5bd57090bde09b0a78c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f11d0e199c49f50eda4e9fda025ff5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd211892e117dbd08a8681f416e8383469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc056f6f7b7b195ce7365509eef95c9e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bd640cf23b927dd7a586c4e092fb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeec69beb4ee12947233559d8e7e617472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c38c05f05cab05a98980303664a41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8564fa71dae7ddc938e2df2ee9ae4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43976eab2c58940ea7f986eae6f104e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0f08fc66ccdfb0ce9dc196b1c2fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad57736bf1cbed4d2816bf1816a0ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34f33825fbfa5ab67d7873c552fff4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f66ea2d50bb9dfbb44b5529832c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63f8d41fec3640b2d193170deedc5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221e586ed1a64b13fffc63860240b10481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c665949e70cd9fa9856e23b349145df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc12647370005edce9d92a9c40f913483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5d977a07fd7b318346844d951d5ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17358f24e97a10b861a5c16034d40b04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c53948ff67ce4db1262d4981ec5437486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93200fe3b17edc6406ec20887fde11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e6d8902e89760e6893524cdd73f99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3677d6264db6e12fb000f32eea74f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032e5a38edf81058d5d1d6274b9720f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e1bce1eaafd64ee78ebb5f14feec0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b269e3b4ee6cff59c34adb6b2f8bca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21bcb9f8245fec6e001ce1a6b61dd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0a8571b1cfdf87db3a56a8a6a73c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc71a12180355d9f7e6c79061a55136495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661268c6d5d5a97b9e3d773fee46e13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f26b7c94cc60ef38c2135aa220dd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ca3d1a6b2589380e2a6db924345ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e47a658d8e2b3ae05d189cf0d553499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66f6050864d24076549fa9bd61e083500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d56343da36b48e079d497b4a5b6b85501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a94d8d66805fea55dd0100a9617feb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6734f46207792ce005932a49962b33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ed2af1e3603c9b749a1a181694382504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2c564bf7e394d19f522cd4bb68b33505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95333aec334f5bc0cf08bd02e1886f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146894570c4d7ab409618dbcef3b784507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131e0328c86d111412ad7af3e88753f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af9f5ddbe80f0b1e1e829ce7bc328d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90266ff1ca3e66f1112adb61e8806ace510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca3c3189bca3e91a9e59b0f801abd0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bad0a7408171253ffd796aba84981512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7d3410c635521679f6349ad648d88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caab1dc25c7f806d8ec04cb9717db68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d230a047a9a60e6e1aed238b1fbf4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52670158be3cff51e22d7c0e183aadd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c0e08e7bbc94c3ecbe8d27466b31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1efdad7956fa726bcb45ff34ccda2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79620e12a6c9e6fffd816941541e4d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda5a07b1c298965b8dd0d86311cbde520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f675c2f4d9be43b9058c4c82b35ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff884c98c3863f3be019b3995b6bda7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab0c97ece8c9c9b5f13f1c3d52bde2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405044a938b1aeeb0c12e704558a12e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e32af92376e8f74b586fb81577e750525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978da3a866bb85a7c5bd1f6fa94e548526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89024c123f0a1074f093fa046d0986fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8861383f72c3a973a7cc1ced1121786528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed176f8fddae5aa77e4af57c6872486b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575eb5b1db09add9c5b53ddc6021a13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a16df87b02f844ae7f52d0d298b86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb0bd84c1d0721e2ef2fe78285570c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9223c81387f071d2d45f9804a58093533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd623897b0ef2236b25ae21329e4451a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144f4bf80db7e025027356cb486f2cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77ee02d8ab35383d87f92bd4318b32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00fcbdba8e3956e3a9a504a35c50f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674165844517012f16291fdcfffcfcd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc55978fd90e277f204726bda17a91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd2aa1d4ec21f4b7a979de73a7fd72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfce32558bf329cfb9ce1c377642c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427279c9fc8bb3d2efe291a69ead9bd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e173358c34941acf7dc1c272d456aba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb80942d35f729b6792dcbde021370544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69289b1e17648f51a63170b2cb81cb1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775f1e58dbfd8367f6046e0741676c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d565e128a5d5769e56f365a14afb6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce423689759a76f48f0b30534e63562548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6b742288266a78523af82cfa42fb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0a8cfb5f473d3a9d217573f52e196550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c416a7f46d9e999c3e6d5e83c5460551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce472a1cb73082a2570a27ccb696117552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1badb8281b92f8fcf50c4f6602c2dc3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f8b7e74885074a909db3cc9a6e06f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3cb2e2188fe4c382e3c3ce5195326555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c8d728e6b500a35120b4a839c3564556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a500fd695336e64d484801b337adc7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270d34b916815e3e2b3cde7d409e9b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6facaf1da3f7b1cb998d8b923c1499559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36894926fd180a19b69c2c2ffaca60b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b573588d896b63047d4c4302393be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b315d6a7fb0435e2861b23d83638464562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f05c68ce7e90f98f6c00a2b7165fd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498a9cb45a0fadf36ac85c89428f754564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223499c1238438c604aff2b9223890d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8617a4910ef1e2358cd56ca1e66215566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8829364d228a05d969dfcdf679cac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107e292060882751981e5052e2b5092568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191800cbdf80426e9f9917fe7529c885569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d67ae827273f488878aec65a47514c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1f03fc12fe897c1f4996d4ae2f238571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb51405f35dadf61604e23b1622a6f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4b0b6164a23f55cf72c449e33977b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a1e3f7ec6a981178c6a7822734bee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18806ffe6f4f30a8f94e99b04c1c7b2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668b0c66dc424ccfe208da1fc6736084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea7c5034cd11025633f7c1091a3d265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a15d044ae274cafa86e260dea5ca626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e460456ea95b87c20bf41b4d8792b8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddad91e3bcb7db4f09c6fa46f47d628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc9fb79d4d38ceeeb176332d5429139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fdec7584ee597d9c64799d4ce1c7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74f331cf5046c50e674b93fa20bc3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcc8e97c1e28fed3bf332033ce225e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5c5d415da696d0ffc443815d9ea2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4698af06b4642aae432e569fab91c5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635d990976e454e3dc81da8ad4b503a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89101dc624ab2faeba7dd189938117a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208328a774789188eb7895e03be2bdf017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b3e3427cdfe68092e5cdbd0cc5bc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599972f36832fd3dad03f53922de70c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da8a4afe5f76f20e549f2ba3ee21bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60617ddf258b908b0f1c06c2cbfff921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a3bc1d162d7adb521c59721474f8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2160fe0ace82f86a66200f146b8b71023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9b598aed3bcfa2d4139c49c010e4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d20dd0bcefbdd6d30fc6cd4c569f9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d81f263066973fddb7c19b803f79e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ee932232eb11944d252102804104827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92906b990a399d2d5e972d88aa07018f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b577b38b74f8e294fd9e475663059529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828899835bccbfe7f637429c4d63a5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c033c5b97e5bf8bb430c852cbe877b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b700f200bb19143357b8d00def4995032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264696cb8225cd3a68820283930e151c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b205b4c4bc0f9548d0772b6e68133ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21fd755e2c43ea4b11a8755988c44d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ad6209af5256795f1dec658e5b57236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f04fa5fa15a1fd0564bac72c37a1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8169ed4ad5a5e72199a769846490e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8587b4cebda5894844aa125cde139539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c82db17244fc6609cb9823b330bd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ade7c45327b5ac086b7906cb81d8c541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de05134de409f47565c68a6a6519342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e672cea60f795f9536057e567b5a03343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7cc80239a7679564d4d776506664144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6248713d761fbac8680427c33012145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e41f6e3532680aca44723ac17076946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a624400598eeee817a38a1194edd7e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427d89808cc66c39822db30cbabdd2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29f09114521128a38cca880d2288d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94547c76aa26335f0924ed868240138e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49efa91327029b00a785728d47d78751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43cf137de8a2b2eadfc7754b3921eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5e261ec7eeb8b876453922414c31053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d44df8819f9f3dfa71caefe8cbec054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f575cdbc906602c5090af63d12950c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71227e7714ce04630980c61a11e7ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfe0f8870b25dd9c315e8cae3a2f2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b3ea2c84cc2864b03ccafce940d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e06fc0bd279ff4bec444b05bb707b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29671a8a864ba52b561b9003269d8fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b7854b593410bc52b9a1e7ea5c65361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f5ddb240c6c3776adc4e318f37fb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f415e5126f6e9d29398a4c0ce771f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca26b28827ac90ab1fa9278327f510264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3211fcf50db775eff43a44601fce565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c52a7b0175deee2ef04f1bc85aa1e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db68b07c8cdfc7a2ae574fcd9da95867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0b45ac083e05e5f78075c98399f3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298932e02acaa2021b820ab3d62dc4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0a4c3d69a15fc3ad96eeee2a4cccc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f58f9e166b03d61c30c50507e0d3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c33bb436a73a7755b150014ff696d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cadc0e0342632097726b2a22ce37173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beeca363855c247a17062e551a41aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd69d68926d2effa29a85b38148e6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdbe5f6704ae481f0581f6d38590c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd89814bbb3449fd566c1857d1fba6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50646ceb1537f6df7adcab6591449b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef09cd4e206ba2118426a6654aaaabb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877cb33a8c7969090abfee6dc04ce780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e930e937758683248d018212a23281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacccabdc9065d6dc3b62b48b4c4139a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe058b5ebc1e704d5df085b7579b4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a720c286f15da7e9fd25bbad2692ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3b0581e0f065408f0fa011178f8e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216f9e84b1063536ae4324b0c635d7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b39edf6349f3c262bb24ba3f85372987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d7551082ed0745ab17973203549a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070540e7c17fd35bd1ad15ae06a8d30589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475afe21b4c170932b0c4f130751eb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f95575f78a3998edec3b1a7ea137bd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b314e4ffc269012740b7a16d0e178b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6e84663818fe7eff61d6128fe950193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1936ac2d798fe8da0f39d3502f9376f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1416a553c9e4c7ed7ef0fe5db158d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca638f60ad3392decca977eb56464d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21361d24e5b626d3461312c29a26576897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c968bceeb0f10d4fe5c8f1c2d27a5a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac8a8ece5857fb294331d1979ed8d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2b0f66944acf47c79926e9acd2e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dce2857cbf89b8ebf157b8dc7bc6a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7dbbfa77d571419e1fd1c44234407102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33089f7c36b0badc68d324691fa883e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde26eaa7824d7df4d36110086dea4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47abe7327a67d8e249563b6ddb68b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c8ce5f9eed026c38fc1ac668ede37106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f225a53b735e717e7ce9f7352aaea8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45aeb78a14c75ed637e47a7d017fed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88053215a0b9b8f5f9cfa401eae49e06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef4a6b26c8a76a95978484acd3486f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5695b0da1f1df871d6b0c63edc51f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd322cf6e5095fe144838fd3dc559ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ef727fa86836805c6dd4952ab5d1b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1b9a2b0c3d4235e84ef413e8b2206114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8cef748c7db81dc182ef5a2296f2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15d08ffa842f18d5db212fd70b0591116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219462b6a5ad242035b27408e728c2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dde04d000546eefe019ad873e21822118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed55bc01d36708f2377b2bd7cbc5856119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5789154d017ad278f0a90a5ad2c8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a679cb412ade6ac175868ed9207a866121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b2c6a720287bc6602b18ecc9ab4e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b0df7416997ddd71790341d638353123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eccc81b6fffdc38f33e67903a1a3c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85452535cb97ca31c5182355d1b5356c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208af3e4bad200c5c7fbc4b22eb13b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2eeaafaa8ac1866e44b9f4c22045b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07451143691aa318b65be21751806cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609319c2ca44b7b48b10f61bcecb8c3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e58c1234d18d2482285e6d4988499130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375edf7e1a134846374d620c65de9689131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befb4ede361579a10f143793bc3e40d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953393600b4c5c85bfae59863d34f098133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b8723ae8650251054fa913424a796134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b77ee12b1da672356f2f6b6b0b2218135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c74aa52d1d9f1491398fa93e7ddc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8edddfede9a50b0e54937823a8360c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc69a856844ee9437ea304a5876eb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce7407544dbe1000553fc3f757be39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a4e64b73f2c578a3e30dd581bb345140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573f9ec6ba45c385cf8a87f08bc2304141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37334fe31e3f002c63d55f286cc4b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1999ada00b75c2bde54e71015e71f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fe9a845d3b68428332dcb8ff0191c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879f0dcf4b1af32b30dc9e90fc8ed99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d90cdfde101a7b1b7d6c433d4b8910146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b241c1e1f28e10d74e61b24d22aa21147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d060edb437459ccf2952e911f2ec1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1c78caf1ad65544a551c481c3ccc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47014102703f4e7ba522ffbd594f36a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585d02c78dc574925ef950f702cb49a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec516589d376e71ce98b86a902d77e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf089507eaa28b71cce6f39685243757153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beac37a5588cede0052a25cb967623f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82498a50f5dd94d0168061176e85a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ea36278fa51b0fab653d29b4c4961156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1dd879ed4c49dd1149c6ccb3714e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40315c0c499dafe49000033fd18a81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf5b4dce1612f423cd4e97cfe7f54a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5d78d8d1f567fba0886f2c9acdb9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba20877454d590351bac4fa46568d47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a770176697faf502b8caef122f95a02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a28ce51888c73d974b6147b7c1369b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802aee07b77b8a74d88b871931b21b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac64de8347a03662cb08da9ca9abd03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d29afd5634bc2c796043e5a95e6b8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3224b00988601e00430ce0c2f302fa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef2faf6255172673d60de017e7f72c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52913fbfa371c03e880ffbe7729e4f5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8239ff3d0ecc9a175f386d2e8d17f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d40128d3ce2bc8788bc3b8ae01f95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e020a8310f9ebe9698133b6853faf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6502548f37af8a2481532d51d47d5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73f6368fd638f231bddbb8becc97bb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc2697425a436565e74deeec6307d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcfb893be2b522844a89dff9ea9c9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca699b7e28e815dd178ca5dfac17285177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee3c2565d8fc27ca4ab1b4319d7f2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783082ed0535e5cf114c4f6acb0deda179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560fb25fce7f0e7fe4f54f392d8a236180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e83d9a9b789c8d6c5826c44654f5ae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d883233c26a5509a4b8c5659ad06e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76682a013805031c37b4582a3e7a7c60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379bd3ad2bbd2d1fab619dedef1e181184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb67d3daef64a61419d73bd6f29767185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7485102a239145bd449cee496af48fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1e1c4e3aaa072d97f4ae725395f88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b2c961c6e94c2bdb5284ddb1b08d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30baf070d8a30c2fbe6b1f6d084cea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defea4576f36802f129706bca8bb18a6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756587efd4b6fffa142b1f6d18ed3fa4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb52ca5f3b605508eecc3567dee41e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329fc23c64315fc8751d93827e05620193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b065530d235861f7b6b13998858929e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70bdec2fddbfdea9776b790f1d38c08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2c959aca114e5e6b9ad10e1f793f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eca6e441a70e310c9a6ce2c2c80cf9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbf0efd6efab61489f7523cb731e0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06a045939f86317013af5ed697bb6e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd2bc7bc94145478ade8b27ad25fa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667ac65fb17d6fada31d19b3305e956201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bacb3c572361d6690cf115cd13eb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d8679bbd35f0dcfdbe7304841206b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1d4988cf4d4c2ef38f91d134ea58a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad2fdbbcc893948947b1458a84f468205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408425da3bed9a3aee91e2e1b27d1565206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd509889c9804163b0ac72791f18dd5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188e76ad7ae6102089c544c99268b08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9083ebcfcf21db857b31970adc137d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a749f0cd1e5932e0b2dd3bcf71b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be6297b12dba2e9dade86c98b1dfb8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3808f7eab67e3213261866447346d96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02a3759987d467d00db860506b4f0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354b5193e305a8b0dada75295c56409214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd03debedc581496972271b7dea906c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63bc9c9d494991c98a29bf7e90d016216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d674cd121dcd5726a34994dc80ccf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac52aaab2efda16604906a883ae33f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1edd2f3a4f925190e254a7156ca978219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d2e32eb6a4ca397210f23d2db5db2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0155357637500e9a63efa2543460880221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70560f847c5ba9fa29b69fb05350ff6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a50bf9cfde6f72c4125eac8c30f57e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330596d4f62d395c6b8cb823e7af00ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6ab2a0ef26f421d4727e8014130ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9547811791c792fd33acc1947d608e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d134ca373a9f0a77fa58cccd9651227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76045cf8c76b9d8cb873621837b748f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc941d643ddca4f8a204fd3bbbf0d8e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd07c69366d97e72ea08aadf076387230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba469246d5ee95b8c9a7f45d069687ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef13933d1bbb977bb98ab3aa3c41345232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190f716032f693753b7036a569daec8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5b0518da8679040df4302acb7086b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265f89e68ae38f9a2ab5f0d6d07f436235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9c2a359781b63bcb6523debcbb6ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258ce3ed4e4017841d596641c60ae95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c65857b984087dd25f965c18b9233238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d475d924b34119767d73f333a54d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d9119144b4e1e633acbb8c4d9f720240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95011a3ea18db619a61004d472f5103241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75266ddd97b74e2c0a2713775bff38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e53d68324b99db9a6e02c26a75ae72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff702f6746f395cd9d8bdbe810555b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af92513dde6dd389b9279b582361f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013191322352cc0962414aceca895b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdbfb9064f8c10d8460fdfbef570ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fa15ef98d7444f4e1003e38925c58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31616c046224ac862d3e5b78194594249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b1c5811b9cdb1c4a7e8aaf3f7f0a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e5ba602816e0fcad8e36b5c811907251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc012fbb1f1e071af00e9bf3a159bb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6009b4031895f14d466c6233218e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf53e9be2adec1990041ced66e19a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d3e71e5a4f4108f9ca4c36684e575255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e17954bab65fafd10421c1688482d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b8cdcd7041adcf1ea375c098f9028257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce297a3e9e85c204a03a5903c2840c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca6f7bdd250702f03b7f2b7e270b95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51139151ac0fb0b664deb67caa797c31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af55e2c78ae15d51c9e5b6462e3d6d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeeb2ab7144fddbd2c94d535186cee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18adeec83852cb3173bff5e21fdaba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784e7a6cefa474e81108993abd8ad82264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d0f480613423f02e2d50b8495db05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98933c24d2de4491ec0619193b0047a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13dee1fdf04f2b51cb1afd87e229b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbd8c81eb777e04eb3ae97ff03a27c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7ae0c20a06e856ca664628cbb6fec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd76278a015c0338e34a85bfd8e99d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dc8bc9c9f67651b83cc20154d7df2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715020434546f4e34a3eda9001572355272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110127cc28b307aeec59c3aed10d5a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54e7b69e646e326a94553d8ebf175e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d46b10c83a86b79d1e467447cbda81275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9d784ad1804932adae8639b494f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bb4698c8280bbe7e8f0c781619ee1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0510d86ac5198b824d315555dfa47ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91f96d10ef30e0c07fc0e5e94794cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8446112929dfb61191975bab466931280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72a4b6c515804afd8a65da76adc11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e86e7268463f558d001719dd1f0e6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b67b090a3525ebb799c471746f687b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2cfa01bd1aedfe780b7fbf120dbef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c35ac439642f3d0a6ba0740a96d2b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147f98ab33bcc9af9faf103eed46210286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf17ee920331716831872a5a8fc0f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3ca38618244147e50519dd9bdf6d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b79aa44af842e2cd7b62c3c9cd739289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59565dad9781db6e9e8e3660c3b9bbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea691549351e09360df8a297e1a379c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c1f27ff7f648d52a3edf0efb9c144292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcae0b848e14e1f4f3f8ed9f8030117293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48a41d0dea1db542a8f53ca3757721294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0b9020d065d6a0869b0289cee5dbe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0103f668588a378659c8e9fdfa620296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4654a74c5c67791a094af8eef4c43e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb095c8d93f71eb159f1e4fb3286d33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaa489d335d5c98e6fd023bdff9042299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb57be576e2b9d13421643f2d8eda4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af075780dd5c993cf247283d6d32f92e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c8565fd7a9029b1b0b6f6ca2b0a9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ce2a1f99d3d1320fc938e68b0111c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e207ce9b533ab66a85040819089be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d7fca7b34e3354f8b4d7349c2f9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4900630851d9aacedcfe3676f5df37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7145ac542e67d4608fa0cf938d1ede307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8666537420ab4bcc9040785bf956ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9203ef7b555004d830cf08e84cec7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee0f2550ab2d9eaea249ed0e4dfb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d96038125dbbaed838524119c4e82e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c2c8558234a1d3760aa0cc405af07312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be2d41de8c481c700dc9858de3e40b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157424b9393808a8ac018d9e65dc01a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92137824578c7a52c8a40491a4fe00b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d246ee0875920125dc6f8640f823d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c9c4e2f913a141bbc354ab9b63de8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfcd9e0c4783651723e91317619c6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545dda38d3cf951cb571ba004e8df13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3020ce569a0a680e4c6764978fce4fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924ba6f4ac421e2c068f6214f97824b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92c00c643d76fc20594a888366313d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7722dc4ec27e6fa3ee254c04f08dae2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072be6ac82338afa37860ee53012660324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40da6d25fd17ec75367745b48936c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5a95e80023e8f053b27fc02ff9aa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c05039215340943c390e7183a88111327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b096e95777e9d6b1f7dea9116cfb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66655aef3b08a66cc738e5b19c964d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2e2de670915fb69cacea76ad956fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14aeb9dfdb81a655e20ce45125806ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b956ee5a348dc1c4ab616d7c5a1e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7bd8539b65e219235e0bcc4b6d5cb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a960fffe9045d0f31a74883a586dde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab4ac65eec3a69cc8532f0ab0c8c36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea414132409125c8440932fb79d3134336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06252d9e6e2e62ba624793364ea592f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10871aaaa06c5991b3ae5109e5134b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09a2bd490d18898f5755cd48108b05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e291df4b6d3a5b4d272d931c74bb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aac8696e208fcf0df6f96b7fe83d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74239729dbeac08e03aee19546c062dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79707ea33361977250c548801741452343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637800fb190734198ff4612ddd7c23b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270bd2eb6315569e8b23ca164831fac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412d670fdca32499ea9920797287548346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a502905a92c0ada40e3ff5e3cb780347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833d599e883a6edffe2f00736c6c69a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6928fcd4a6c9c10c24075e13b9e00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a75bb23839da28ee950c34313698bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9bf3ae088b7a4313fe627a574017e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35354a959e87e1c39fc8a52c35598986352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b643363f04479cb07700f76cb946353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaf786a1c42a8e49ccd82839ba6ae6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78c4a591c0a8f3e489c421966389ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcffef73f7e6f64bc844371e798d7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e733358d16e2607520ff91e6ebd1a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17a842c9722d202d94522bfb02d2b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d2eafe5e44967a1bfd1e935534a5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae17a7a944934205cc0d425b74ae078360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00096fa1b99d2288c314cadf553b79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba4f12018e74364e8f31c25560bb70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce9e8c0523173d6fe6af61b94664dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03836b1d865e654ce34b514b39f36d0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7af7b109434ad6ed9ca3241f222f5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb1d29f18e315363c7530813c2c7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff6b859c54acf64ce812f1941d5097367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9464412d90c7e4c90fbdfddcce84d24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915425b3b0d6169bf39a2df4c5f3e30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457877be27639f29e4c724248490908370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4da7e2db0ef2a25d24f0b67caa07ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42351ac887d1ea19cd3b13cd472a55cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0c277678e57216b876ac8615e1ebe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf78603778cdd19ed527a326e2ed9b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b346570d5c9b07a6ded5e68721fde83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f15d3e46fec3c6c14c27765bcb8cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1984e31cb68f06d28d6b86ecefdba9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad27c63f3328ee65a4c45a187384c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3bd1b101a4022615ea440fe106bc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6770eea2ef3240158d74d8975381dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacc6f62633c953bad3d0a1059d274d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd5298f83ac25fd035f6b718c7cf6a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20049b4d24d3f8c14a0520b61e4d1f14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e93b1c697d385b89a187cfee93a159384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabcbc1d5e32d747b2912ca43ae624f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc2ccb8d8ec80cbbde1c5af50206f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b0a41ea37c67e83e759691083accc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edf672453e34582ebb6a25b4835570388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c59c54b5551c0459129013998657d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317c6b47e83e51eb10f4ead09d6ec59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639f2daa731aa70e2c1955cd94509e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35e7c40e5c1499116a470a4d470edf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce8f5e5d1856ac87d32775cf9af838393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd1059e1b2066e3bf1d7c62ae3c680394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85b3bf6801e9dac3a0bd38d25b451b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13109ed92a9d5f27ce1fa3d285d5ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ef352c740fc2c33bb9ac8649af2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189ac320968e1f20f377577c6d19b73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcd12b64ea4acf8b834f65ef24533b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce20c932172320a2152fb551b1a9aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d492d30932519543bdfc14a2d4cf69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e0592dd868f32457799550c6d6d56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3fee87baaa75097b22d56c130f5ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af34092a964e8cd3682639a98891ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd92a73d53431ba0587caeebb38c99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22666e329be7d425e626f69e899acb7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e04ad17b0b19df8e4f78e4897aeb19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c530501ddf95a6b9fb265416159f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c172d4c268f1a6d45f7e3fd41ae7f0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b2527999c4411ae730385aed2e886410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c07fd4d02967ad61c15fbc04e6842411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783a627f7ac32348e897a458c5a24e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600cbec7460ec739d8196352335c4ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52717ecf43c2b208967eabfd5b81cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556967a85e8bac23b0bea50a6e8c0ae3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715ee1ee1ab03c7d4acb1c15978aebd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74096dab7fff83bf025358eec0a4fe8d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79991089908c83e10faa8f43710a93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49247e198827c7d3d1b1493220bc3ff9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91675d9ab0494824da1c4f4ea3c60d66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a73f7d8ce12f8a5e6ebe053a41dffb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10f6c67bd4c58bc9461b7a7bbbbcc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7822175894c361e580e4ba62d3b23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644778c579b2ad0c098390ff0f7289b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a12d822b52c1d85a8a09e8f804f4ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9820f12723d0c4eb4783d01b17b7cee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d9c0de5165340a6c07899bd168c59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b50617ccdff8b87c1f358a0f3c2056428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d004712659477df1a58282c54a89019429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aee445172ba6aa34d18f9c2527ee8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c09845a4a8bb7c3e6d975674b2c43a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e07ee14df392c7ee8c3d639186342432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31601d2cd8c4befb454ea8e55512e43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b634ffab12961b9a2e1cf7efbb8ff65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dccda7deb779750d3191c18a25f31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f37e2b5c9846b8227aded486d0ec4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68419b1df378496c1f60bacde546b1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74f0910ff2bb1f0e6ced872b69724e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3103f3d165e6e773ad01891ceb952439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00552cf3e43b9855f694d8b4ea11fdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc113784093b8779b10445474560a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def01902576314812d4622f6fadb6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ab50aa04c0c0f5dcc7fe14554fefa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07371018b4c1722d07c0d596f7f44bcb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af942260ecf04244a8b9800fb1dca31c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5e74ac98871806cfa3ae019e9d271446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853d09e55dabf1db0b438c7f8ed134b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05666df1ab733227be4964df66969f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991589fe986dd726064bf2378de55d49449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b83fd9ee36f0b85a4b315b6521bbbe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c57b4ce3e059ab470330a9305118fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9491e4c0ee5eebc699dcd5b861f3d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545662ad5d50af3955eae1b20272635f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c689bf1d5dce744b93b79a583ea8eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384bfadc0bf8fdf5e4e71d4cfa4a288455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb8d4a27b63d01592e9057671343ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29cb1d3e324f2b553cc8467aedc013457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2037f0e9af9eef2f5a409b5f2e8a7e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7feaf653902719a68128bd1831474b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ab534311d9e4c151fb7eb799a009e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982500a42d5ce24604300c89730bacf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e8e3554c7a1eaf3ac1df2e4c844a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbd91f3f34bb3c48a9b5306c609e84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1bee474f58ab8afc1a634b130dc7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56a0c36be22b9ed825c02cee85088f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a1e88b784d87b3c97da4bf3ce8de7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba2a2b188da329b544e87c993c6458467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fd370d2140dff235d76369845345b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35766e4ef156a03e76b1fd5cbb752e2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c52468bb8fe622a38231358616251470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163770d722c53f9b1dab3229c6e22f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f057fe18b70850f51ef10029930cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142320cf9551701fc7a1efe570ad21ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e4d570a55cdf3af8d79af5a97ddc4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d9d30ae411b19ae0d1f8fc50a8f88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d24e6eabd43de53da398fb6c36fcd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e9a1ccc59225a9f59c0d97d094b94477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67ced57b20dfd55f77e66cde582086478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0507ace8c1408bfa3fbbc41598c15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7231a0fd85a9fc2552a673eecacf47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6578fd4300cf46a97072666cbb376481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38648acbe87fcaa1096471a79f904c2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1d816ee879f19bfaf6ab94004dbe8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d44daa4e95b9f8a02ab43e14faab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83f5f64e2808eefd961f96ae2cbe02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58003d465cba7bcc786433b102cb6b26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7afb5554b4b83994c642d440d6c4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bcec7a7c746f5681cdab3fa305f9a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480596b5224e74bd061c4984dd8cd524489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661b013517a60c12606af8e7a12661e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77712529ccc5528cc374ae808895c6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda243672fa9ad6efbd0a9cdc1e51338492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ecb533c8dbfc02fbf45af8ac25167493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5bc155cbb8c7f26a0b2fde9bdad97494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38f729202db16feeff67d81ad86a14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e69348edf89d4ee3cd411c97ab017496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf06d0986665b1658dbdebe47e414497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b06c6e7d8c8f05a0a01d7599aa2cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ab4ca09b18a6a7823270933e8937499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a93b526e3b5baef77cafcf53aa9974500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11021699d471146f8d622f068698bf78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11a0ff960d68de1211d77a938a8195502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78cdacb9ffd610f5f9b74ee43d0559503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b705a77bb6eaa38aba3d165d98d9b4f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5441f24f7e5f49aa7f6a554c9487505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878009cf309b00510808df16bbd036a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fc405e071eb54a2888c79da7b2fdf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba367876f776f3969650a6b676fa08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaeb2e56581c4def71333d29363e866509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c5f51eb69049540e3c69859474447510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ce7a7588be51e0a7e7559a7aff986511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829f136fb2fd71c1db1b99b45d08c6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b393552543a53ec1179c9b11b66a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eef9bd3e7bee88f4b364828f966334514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08c0898234442ddb5b4506c19a7f43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bdddb52db5f45a2542a0b485c839c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61a7ae4ce2d614655a589efb72c2da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c0523e23f0021d8d636dc5ce3aaa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fe6f887d4f4a7a7e424f7dd4d5bd8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc254bb3a333af62bcee39aee89e719520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c2ed62edde9fd4a6d44c14bf5ea52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd45c1704fa7d387198d656d8a4c91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3813b3799e36f35e241ccb1a345a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff01dfc0cac83923270371eebe64152524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e7ee301c8dbaf38d8704fb08ef0fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06eeff0894654b3fbdf1f2a8a78594526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65429719d3e223b4323431173259c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e76f158fa4452b0ae2938fd70b096528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e17a60af0138f031c68147c00732529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26810ca3c94e716eb010dba172cf84c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855d640f542204c6554491c70e31457531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318eee0d87a0f5f15c66a7f18c14322532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaad62caa858aaf05cf4e62595294fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee7933d40dca78f486e8079465673c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f67377c265b3d39db4ee4b4203d10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e093498753e5e4689de0c741a26b20c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26ebbd39e9f85f640ab9f5a51f1013537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc7642724f4e145320699a986b168b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176344e1529325962f671469597f663539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351cea593dd99b84effbcb298d4a17e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17d6bfda2b2b4019aab99eb819a9d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688655585e714da499907fde4e97e3d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf026c0b1e6c482c918fa681ba3343543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e350613f5f5f43bf7646597ca38bb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819fe994c0d6e379a76f9cabe845039545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8d938ea8ffac435277393cb56b263546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f27bcb912230f16bfe219f15321da4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ea1267ea10ccc86f1ae0887337cf1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e056e8508ade208fbd419ae0a0a3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdeb4b449245640024142118ba3bb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff58afac91f16ae8d5263bdda48556551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42ab65d152b8bcce1f6323878146dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17fff761bde9e25ad560eb200c0024553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be34007fa5aae3ee67491d772ec742c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0ead209d204cf144e1a937c8a7db8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952f04af29ec168cdf9be0b4b034c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e05ed6a077a9d76bad973b4a32e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7a1f9f48300317e68de2b27d2f8d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaa8901af28ddc4d389cf4731ddfb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29952d63ec387b2625690e1a6d0979560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15a85c871925e1e2287321a04fbadf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd80db0b3eced7c532847b24c65f87562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e50c381d10257db096c4ec693bc703563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ad6227c86286ed17a34beb488f53d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339e181e9f5010d02bd11e03b6dd915565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf56a394d5441fe44e7caffd761944a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6d3d5b44b511b048ec50130e6346d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435da94a4f2ee6eb43552f68ab2f7bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f667b0529b1b3c337d9ceb9512b8ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fda9aea1bc03d785121d35acf126f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49a1d39f1382969338b6279c3ba0a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf594fbe118a2bea5c41c12b11d269e1572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>