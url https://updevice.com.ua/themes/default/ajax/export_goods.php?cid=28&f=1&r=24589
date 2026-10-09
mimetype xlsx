--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e42c8c624d3ef3513ec1c00fbee6461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474ddc5cf9750f84ee9f7cd33278a492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96004e4e78ba01a30e6a7f89a9f7c2ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be869b0154887606f20c83f176ddb974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ea4c85819fc3c8bb552266a7d6fc15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49131a19df1b1c9be4c5bf7de159fe7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc706176dad4be850bb8018f30390627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e96d6fd59b589232311767b029c0f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336287f136b18095f443f3ec846c47259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f42732096797dfecc98cd639c2f7ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8a23aa5bfdd9d8c3e61f12075a69511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fe39325900b46c8e59b4b74ebb39812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d924d7c46228a29263e40949b044413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bc1f2988c5fd4d674449089d9a2f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a02862f45a5d76c1df9c5840679eb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e97334c53479890763aee235fe6e6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a037d1fbe7a1691f972bffd58ab618a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b8a28ae57857f2170d52a07972d4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff92c88c8b8e5719c658a1cad3f51f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bfb3b6831bdffeec39468ba73fb5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58aa7b486a6ae0a071e46db50e9d6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590d89118e889ebb7a3fda7f0a60fc622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27248a35ed701800d49359a7519f36a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ca3c433f0d3e2cbaf271f69c7417c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd68f3f5cf7f26e64275448d4b2a76b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c0a98aa6fad5c3005001e4591a07e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4e910f34134a82222f8ed3b9e1e7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc78ccd043ce4c869dafc070b2287928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465460633fdf1281256c21b8df04ef729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7be9362cd79b3c454d2093f6cddd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e58250bf23187fdba79c9e2460eca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a830ade07276c03822d09babbc751832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a7279f26274194c121300534f436c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765e6e16bd158b9c7cc41dcb7b05ae134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b904250691c10a0b7b5c86e491979b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b930db90ebb3c978302a8f796065836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8155da8054c142129cd201285461e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3fc27c29f12b82551da711071a3f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d29dd01251d98fe02d8da13bb8b7c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4d6304ca9a71f85ac511842af5ed840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a2cbba8a772a23e5c35c9dd08c1a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71f806fe992983575d00ad53d335b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f510fdb439c1c2ddde2b3af823ddc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1a3a42511896b606d55bb7040578f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edcb50723bd81b8f3c9bf5698531e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d26b2645ba97b7d2b43e471842b6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1661c920a1d7c3c90527ff448251a4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8de3faf363068cbaba591a7d5e41448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0a117dc070101bbe948ca2c52ad4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1121a623d6185a284ad1f1ab80df2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4de339019905af4ea4d213a79b6a7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e7eb31240d085ecd602309a43409452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0088c3a4b3bd118a0aad4e7b635cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7b5428d0e5a857eb4f3478ab2d74b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb4bd1355a8db368d3aa9c9d5d9bea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd455e91aa48ce628912becf3bdc0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abca3112cbb8f030019cbf6f0484ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477cc64dd4e130ff6b3b45254c64e5258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a953442d8a4b0ea30168bbb4f86c0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c890675ec1eeeff8c592d856d04b99760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0248e72cdfec61d0dfb6e78b99d6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371323ff5afacfffdfe43e9905de7fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220790b3071858aef7ccf2d3ce09a78d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160008d5b10fc303e89a90faf3b833f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770757c4285cb0988fe389eadd2535165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f237545922343a9697f1a1f2c11c3cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699bf8f11dba11e334659721d76025d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24464e1a597e0d6d0395f5340e713b3068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1802b6ed54f5ab8b4e4be2b6b09c6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79533cddca044f448661e87b823463df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda3e4237236620697f7ad9b12fc2c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f12d622d8dfa70457f94dd5275a69672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730166dcbf33ab183ac073bf0cc102d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97004e2407b17e2515c17962aa98592874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0c3692dfbef519b5fe72637a2e49975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c62aaaf7a088c7f9e02b7f09185b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437b9619f2880074798175480b47e3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b42e6f7a938d01ccced4fafd2f7a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8f7c786d5ac7f92143b97f6399c1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179a594e7133e81e989c4e1fc2568ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48878237ed94c6992f3cd0e924541881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f21936552ce578ee31760fefe3bc6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded233a30381b1e1368ecd0ed0e2def83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e64c54aac0ec231b320933afc7bcbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58795e524f799bc3898a5df496fef385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11aaf1a97810957197cc3b40cb250f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa36c89f6db924d69bfa5b1ce0ebcee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822499bdf8f7f720ebdfcee812664d5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1c779b10b8a34d4f043b87bab221089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616cfda483ba88e0cb46e19739bb4a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aceceb332ec1b0d5987b25bec658ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466279bce64f25d2710abaa8cee1aef492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53e807b7136b5387050e22e667d62193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c3ced08601827092dda7da341abc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0ffed9260b97fdb74cf5521ff048595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0043beaf82f9397c985fccc6db75b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc69109d25d8df7bace96cb2d430ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542309c2d9e34068d2d4c6b9caf92ccb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b026beeb0836523e18b1aec16df6ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf657a82b1185e913fa431edea66d96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8b5c3b4a5ec919573818a1fc525c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e77fdc0f76010f0e037ebbccb5fccb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7765996bfdd725da97fc53c9bb9425103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bcc3dfe14a3472113b78ed8f6fe0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ac5fa15a6cecabcd9a2c11dfd3600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a1f8af521aa3fe2b2eb12af29473a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e769d873541f1e5e389e9e4f734aab6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa7d0d26a717b20db59179530f0708108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605953e2cb792ba204fea1277b1b12d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f55727d95a3ebef23d423675c25700110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39881b810dd862406678a60923cb21c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c77fbe48b3cfb907ca6a695b855825112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c852251dfc40dcdf4df9b25cf8350e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d0acfacb3d597de85f54ed54b9317114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf53d54112f22f9fbe86d3e556808c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb9c4a67abf533b3e8e5e912641813116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16149f9d0368ae27a48ab29832060eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d07a8e5a12d6192882e04d34ac73b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58869ed4a14f2661184cfdf9a3c6b5f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da468862a15c1a63cdb01fdc7ce563120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9286634c689df083c91db69a90b80c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3055d83ef88e418fb749879a9ba3c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab405d019787206e18e06663a12a88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc1a7b566b2ecc3fb29f94eda1b77b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af3d28972c166f25a077b37dd458b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f1a26072245078afd8dbb863207e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7edcfe72e5c4c2c24a9360e3c86f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e317f4f8eeae294a955385c9c2bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36641066ac6641a3178e944b42c86ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99903fc21bdc45154c90bbbb89d6fab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901b0e4ce25b5e2c56aaf55436819ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae94e2f5e20917858888661b00f46a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9ef3ee01f842f092f77331905e711133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65f4cd9230363ba76a7b155faa5c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259709c842cf528a2cc6e51950567b02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5647a07950216b318a7b716fb3a45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf74b133deb80cafd5d5cfbeb0ac2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7cbda5dac8bb6cee85d7fe95d15a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2a3e1e668df43695101d38cf740ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b256a52f17744618d53158ce05fda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b24ec733611757887732f7d436f51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710956e4be23bfe75b5c02246e90887142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c9f458ec8a41c796138d41a787a67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0945e14ea0cc09c61568870a0de76ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f63e46d1993fc010435fefede6e12145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215efe1d290add5b78f0657487a2b351146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fdf8bb49af661ef41c69960465b64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841ddddaa53fcf215b11426f4c51424148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3a0ab96f7e6db59035592d6a308a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b605693286f5dc9014f73cf6ff533150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9859418224427c62a9d66b81e3667c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf9aae3c7c5fd94b4fa06d7aef2f40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e937b07837a10a1dcb21cea440f3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94695ce47b1c4f18e7b6eca10538f4f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27f34d1b16bec384667d2e2ae67d8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7dac013717b957bdc26816d91b2ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24131ab630f30c3627bfe29c1f9e780e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abbdd6dd931480e188b045e992a1e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe4b242214339b90e08549ed12e576159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89cd4bf792f90c03ae543e392c388160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623076cf8f1c294df8fa5b487ec60cbd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de97a83f3e4d41e8a40782171aa9ccf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60429f52f419fa0bceca7d42a35fd20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d3112f4c6324032f789177b8d689a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9682a297c0ed83d2737b63475ff7848165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3788d7416138016b9a0115d77c9cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f8fe851fe81814ee1f8e67b5e9c4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801003f168a2dea783825decd65e5cd1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb061a21eed997beece886ebcded72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f22f156f72280cc1329956a49761170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b816d1ed8e34c6de11002cfb5d2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25089928b95faf82d349d1da9b49a204172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6379f459b4f85fe2e0c9f5a69635854173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09cae1ae3a7bdbb3f99ee275ae343174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69aa299996a34dbcde48c7aaafd75f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f279b5b8b1115a89d9e0948c445589176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9ba752a6da55cd206a69e5ddc237b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4371981d528ee17aecd5e06317a7aba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d240cdba5e7cd4d3ea7372d4b8ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d92cd4d85b914d276962b03f06f0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3d33acb244dd5f885f5a76b197222181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96df93fea2ff57625fc06f3c380cb89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691756b6934d2971f396353adb9ff36a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9c260bb4e37296b6a7730aae7c3c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda19389856126dd3f5766e32818b428185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c280d170a0ad22f64f38f0cd3846e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceab78cdca47032448267477ec3fa9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2fd07dec4013c7fc06151dfc3d477188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2983ba5ee2abb1df8295586c02c82c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c116e2a9f463f1909707e77afcaf7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b904b64cf4fb8d9a4edf38a820c318191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ea90c518fcaf153ab03188d0fb5a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058995d93c5cb77c9f7cd998c6fc8f2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d26a59b8b31a83121fbebfb685798a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80b7fe8cd6a22918a8ed5a86677a75195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b6917141c397f27ec5677906451d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aa78d304f1207c24e5bbf8d47c807197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0d2d2e7b0f8aabd061f17b88ea3e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd747af33a06d05b30bfe953e227f5fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625d79ca0c49043c68ad30e0e714db1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07273d6516ef3429c9baa233d3afd0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc7d80ec381ed343b2b1072c7b2de8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441fcb669ffa648ae539f435b17dc25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c902aa849d0281205b8e5b76148245b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2412fb6fcec3348d7d5d0705bf103ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de937f9abd7cf0107eb7423f1ab8a1ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef74901309d57f603f68824a7f6866207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2ece18bc2c60dd25d58ec1c838358208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3063faadb0f1cb6094252075d0333cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a278e2250625b9ff76e7dd63f902382210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de005ee9b5a9557fc2f1de2525b9fb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6ec54a2ff6e254ef8fb229afafc3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78f5e196b0be5f15028235e9d74727213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ccae0e2d64e866f6f095822bacdc6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972750f92857b2892c9a4048d2f58f8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2bbd8ca03965ae4552b5af3433a99216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679d4c36b14dbda9f27f5eaef790fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44647bf20dc0653579331d65a52d23f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986bbc9798e411a95a02377257bc531219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08e471a73d97fd00b3088136c4d2da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89efc16b3337148ecb54a8fe50811da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602a9a012df8640732b4ec93577c61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f758cb9b473b743a0fb750254dfd8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaf6affdf5111188bb8e0fa196c08d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d25a7ee052769b70ecd69307dab64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0e5bd367ae3397846bc6bf0f3de68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d6d5f01f74d71dd2785a36fffbbd1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bbf50490e4242d929217be1b0d40c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448e4a88410cdc3d8478881f400ad78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3dfe11ee86cc04f7d583cff09453e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdf58c462cdcbba5d9843d4c2de994231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb0182828c72575c3245ec97da7bf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4679c8faf169a427a590b160df89a6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f27bafd4e9d39e343f3f5164055463234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f823e15d6261698280c5f7f948140a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1d78c2f33ca603696c7ccd431be66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fa1788b4bde8fe8caf6de33e5a1c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215f97ed905a40fda8f6bc6ef75f95b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939affe8d8b76f72740375c865a9681b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1993e122c74ae2ad7bec757f95ad3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e504dd9229e20680f0064536c8e2ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5eccb6e7f455264be354dc7fa2779242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742dd89b69c39329675259e2e80ecf5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18bf8a587214a798231b22944d7c12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a02d64a75d0af36d8e82a45b0ce1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a07b96693a6239870025ea4401aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a9051dc0e41772ac92feeb3840297247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ca5092c1a1b3a72815baa6f1709d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592c3623f1a5853c3bb5e6ad1a843b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961914fc09ff40f0c6c433ce65867bc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53b1722a6a47568fdf5eab8d3a8c78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c977a72eb04381e430e59be6b551252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfa2f9806eec4b8a2e5c0795b91183253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7a7d6b9f6261eb6dad195202f02ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c2cf04c527a14f55897398d0a3959255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8fa91f5b1f50b327b7b5e1233fbde256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90182f954c0c1c4d9a7dbcbda491e07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eff06e4a8d427ea96b9b5fa2166ab6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f6c6ee4b962821069b6c37b2c429a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abc6231c9ed3511028231e0b2c9a8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a64ede29da7f89929bda0c4e7ec1a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9d2a7f2ce5b122de2b5b75b0aa202262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf811640e86d17e385f19aaf59cfa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e30a6b68a9e71b34b23f57f88367264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbd2ef48b61f3644215add3a2587b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041184ba6ccd11acb3379d211afff393266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47b5225043a957f832484ccada81ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75957658d6a01f1fb61a641fc3357517268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40d36fbba70b112821cca26181a19a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870880caaca8f5b4298db449308ba2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea22af04d89329ef46f7dce7d42020e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78405a4f0cd94ef31b54e103ce2ef405272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907157a65b8da8bdd17dd2e4587f2fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f34b127951204cc5c86fd53b6458b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077acbd92a4942189a56b917c5f2068c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eb84681f8701d89133b63cae1d1fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7b6d9e5b69775a19be2961cd6dd02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff55c6e9b68af30ce0aabe6c2605879278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ea0a2797c6ef9122ad2eed5758ba3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d33694e973730d8e42c100cd31857280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f573c5e79b069261a5d952d1abe631281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330f97f5c76bcb4e836b940eb9bf431282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31143356d1e98076f35a2b4fd63875283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373c5fe14a561da31eefa69021e719b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c790a5bda8508b50c950e21ef6458285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e160570a3c122dee10eb130ecfa941286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec5f1e0d27ca72660c7813cd732aa3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39d4020c0508ab031d47279504694b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc75b8ad1b6f4ed6519caf977583ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fc1249c5f7b4cdb235972af22c171290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ced445ecc3f924a1ed31c29bb371af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100b695cf9c6acc0df63abb2f427997292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58668ebfa28930d89c169fe612a61826293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a92430edb4edc85ca5e5468dbff313294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487745327fc029fc3f7a20d315fe4edb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b25a891b45bd42716af7e1560e29f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0659995ea569b000cd9ecddd0e135a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866375588fff83b1677c15889778021a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cc0f0bbde3c9a4ee67c3fac318ea6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294da4363d5a14141a9843887a8edf56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b29b3d05dff87dd2b818c93a07c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d3bbae6bec61a9e1a21fd8add0339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa91a5f4c09119503c45c31d2f1362303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328b569cf6cab5a63e4506d8c7e6fd0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7f4532c526e103be75c9d263fc448305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170851c043bba9412df3909f092e5d07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fc9fa381f9ea27cc1d7c1d44201ac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bbaf87c77ebd6b06086e0a77332d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09615a1542eb59d47ac08e8c3b37a2b7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378fa2be989a3af5fc0b4b7dfebfd6f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf197461fe3ab16e00130684ff5690311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483afca53344f2ba35847589844fa14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae603b14bcf742cdbc1894ef8b81b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fd740a4af2655db303dfa0c0cfb04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff345d9732138f5911c92d95364729e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c673c961348ffa8b3cba6f929ec0769316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413da617f1edaa225c909861d1385ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5deacc524c83e8b5ee9a128fc4d9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bef75145320a48e1716bcb793b33e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d7e3dffc1dd782f310ab74e6267c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b7418dea39805ba7c8f364789acc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351da64a119dd0d9d5d0c67f6b9a456322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d58047dd909d1fb373262bf2db359323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b735cb26435b0d849b0b02435a07d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cef7253b7b307deac96b57efcf358325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9001d4540401079eb82f15333269fb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7600eceaa57f468dfa05af7c14003327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3f14834057d5d6c8cb9821daeaedb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e6392e3b97366c3b816629427a1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f55df93d9163242a3411002ab04250330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5428c74d2fc113221447efd42f93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61009780a725b757c1858529af05836332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809d8a1efb8d68cd52ef985397db526333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792816acdcc228fd657f370c9700b06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02025aadd0835843ece78a7d6a49e07c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae86e51b24e769bd3849a2e218e06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8c692b6c4601c3b61d0e64b94c662337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfe3a169503faa858a5178977f97b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a9b3b0aa41a80674cb8ea5ab1fe7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20e147919a2806f95fa585a61d3f23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749634759591df558c71a47861b2a83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba256614545614c849d5b8cc74c94dd8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc4c31ae3bceca534d8722359c4b9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243370832230793649776f89212f9b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e5b6c32e845ec61252fb002df2cc0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cfef0620f8814b64c4cd37ea70259346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487579e98be1c5e833285ef53018194d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1abe8ba9662cfdaa7c24b997fc1a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23f23d4580ed288ab302aaae2fa7f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8efeacbb060267f71f271ca225eb4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d834d53117ebdae08b80283f9bc5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1aded68e3739c76aa0a2026c8317a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11227e8f92bd59ec23c266b0176acaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d274653a42a379e45f288d4d1a472354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ebc7792bc7f21f46b55d32e8413b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576b12a0587e0b20955beb3189bf105356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5d447f02fb14b33d368987d270b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8ee86ba5ea7ceda4319c940a7182a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5124145190d77fe874eb93c1d227cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911959dbda01c444516fd8ea1af64d29360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2810abc44bcabb2869873c8ac82d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761749e956cb5dac347a7dc96ca3f0a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2f23c21e3e13ac7088c4f0dcb710f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6b797bfa7ed917ac722e465f45024364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca732c1cdf539a6f5b8d15ce0a5bc992365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec36e6b0e81fe540ab0e678906052a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e5254c2f539a76415a421ccb860c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea283291f562ffe13ef17c7ff3947368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123ffaf3e9b225846ff4630fd4dd1c0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0397e6074ed844b24f7e32ac97ec305370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196497cfe2904ba151f1b05154e1860371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31c1235e9a396a9ba336bd476ef076372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd1de8f0f55572fba5b071a42d63e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fe120bd1b88772fdc38166a4d322f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf104f838378fae72a73abfa447a36375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8544277c581551b6abe28f1c5947982376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a237308708d1cf421149e277339cecc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfc9d89633c1bff68f4361db959efe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab86cccbd9ad2bdee74d2409ad2d6b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdffa7d0a547f7771dc39a3285afe7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bc143cc3fb3a44f2493e2e709bf16381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f936d75f5a2ae942f3e2851a697d68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9afa0791701c2a13779146bd78b460383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c453c99215e75c891822f4439109592384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42527176a9f7f085406f65c6d945abfd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842db5045c53924c5362061ef4c22f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dad4535d68fb931b4bee142bcf0244387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211664eba1b55d6d117d2611081e2e0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079a547a101b181924035d2fd0fca31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8253f8e7ed30169dc1e5416eb15bdff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed5e572d0c2de3d42acca052548c67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c70511c894f45df392e24109cdd60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad427f4bc74e3c17633b2f9c0273c93a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463236ba711fc686346d2b0d49a8d66394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f7c7746b84889970c6d624080d019395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6fdf7ba332681421b7c00db6581c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f884dc742fd1129ef37a03760843d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efae632cc1b2c04844a50c0ef861dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c6e55531627cce0613336131a4f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e034a74520a8890dd17f4287c1a98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b9132d0822dc129cc64fe68c169f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01841e8b4d1eb9b6dddc76dfd5cc76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362beac14db061262ecea00203767f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13bebe3a27abfe44f6d18a85dfc4da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a5e226f18feb672989e9b5cd8951405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b234baf2e8ec17015744d644187bd3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95274202c0f0af23cdb310ec01536a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ccc0d686c41784b08dfe54585f64c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2803929ebdc43725237d8a6bb335739409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c008e7f68ff2b22334382e4dc94f385410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f9f2cbc2af9f5b1f3628339f1dfaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616aec9f7e57abd9ccf6f447fa109029412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e5f7200bdec56e2dcfd3aedb22b4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61af0400dfaf14f02367c046d4a10b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6264dbc38c9355e074c5c870de1e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9706c2a4db6f960647a7e4db81e90416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b6388bc5e5313a66e32a2d955daa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94badb728f0ffec8eb1fe37a099a07b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3e76a79944e660a6650685488a8f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eccced64d7ed9d2db85ad25e9c72ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681ad6ef18fa547cc4cea61e308abd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfd3ef86e8577b358eb13a0a362abe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bccc2203109de6269c6081512f846423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9e4c7281fcca197bce1ff20cc8a17424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbb856c16a54a243b38345d5d3c7d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed64c02a91cac9c600164ba3d733569426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e3c7b3371e961b0bcbc1255008fb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932de071b88a2cd41111bb5df920994428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5285fe5c8f7170b715e60fdedcda11f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873e34369541d6aa40c602e9494af7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7affdbce52a3bb8eb19c96f47247f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da8baed257bb3a588241dd5862186d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f522a2e25d191ad43e13429cd84a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d011da4141708b85dd5a715e51d2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d371d5ee896ddf2afc37b3a2b79068a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40272e0a4400469e2393a17c6a2c4af8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601146c34c49d7c19bb7086491bc6a96437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29d4fb3d82119b30f7923a291de573438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45219c2959f489b1651117dcf98a8e11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67218fb994016e8b022cf3b47ca915440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba0b5b0836fd394deba184912b2eff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac762c7b1baefd554e271d234c1c5ea4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3042fec84a8ef537723433cd919649443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa825386f155c2dc19326ea724cc448444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc6bafbfd42e6a19c6a9f8e5fff2c2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e9e45bab9601224ad09dad9329862446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebb0f686e0953b2b17f5e49bc8eba4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df7f612290afc64b55eb8d8686622b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ed897d73491bef81509f4c11df37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe90fa92a3faeda120a9e600a2d581450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a77bb6f1b166b5cf70532c6aae2ac2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8dab621115c35aacf72d5b31a9f03452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6e4e9d050b1af564ee180963362de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f98d1b7e141998e8290b2690ae350e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4e87944c6522fc45e0b19562a2cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d8899776995adf461b22c9683db23456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27645de2146ced94f4f961892a91ab1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f52e0d43897137eb74ae568dd733b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7462b003e3a85657c6d6c7ee9f907459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c46dec272a42c9be095d91b1b797460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee8ca54755a25aa9dd7b93630d1611461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce16f0dce5138cbc27bd420b4a36778462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50b1f5d053dffe5c0ca0046f086f8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e2b8f5bcc5eb7494eba29d118926464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdde0d757aec00b786432a1401429a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d917547f33224f1cde96f0b8a09a0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01481bf790732112a6889cebc14e059e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54992a6cca2dbb1538aaa8865a07e431468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96614ad1301d28a2e6afce845bf0a71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69655d04ecc5b73098c30c6c0340a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db351a4b643bae58ef8842802875375c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809714690440cd265ac980ec40445a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd07be04a8bdc5d927c6c316669ef3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e34d7d0fe0b506f652526903af6080474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bb8c2de0dde5c7e568597a1286cbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6f63ed538ad4c1ec634daae208815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de9ead8f116855f3371be2ffa4fb0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d71f449df5df8fda68fe2e1252c99478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043deca6753d74ce53cb5fa93503ae3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237b2aa9ec034a3008026b4eb1973a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984176ebe7554cc3f449ea2589a84a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09ed861a437cf0b73225898ae9e2c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face98e577d342f4c981b4b0d7cc7522483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75829d793f357e65b2763868a899d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a41d4f7f86ba0472975b99831b761485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cf2d2dfa86ceeb1f30cb31ddd5064486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16def08fdef2ba19cfa111f527906824487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888992792dbfa3c4c8c7916dc1197f95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9c85c42df7cb0572e34284d1b80f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b923eaa37d206dadf5e02dcb95bbf2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6cb263240ba49210e92cba4b3cee5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c03f9ea15f22a95122ff13f859141492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e85f5f6fc211db179decb9a30ac6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b8d159de1f6bc78767c6d2bd9d195494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323bd6ae41cd6593b6cb9864b7522c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bd0ea3339a749498a82a375f95cc0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77f3854330d9d1a53802366c362af7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24596d56187ed25da15ceb38390f3aad498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f0057df36b5060d7dfe0723e7fa3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb8353d3bae2daabaa60b711d51e57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100824d8d49faa32ffed56e4c7c8a940501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c16bc0879bcdeec194aa491db8275b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732712cacd3478bb0c33a6bd8fab44dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc91fc8381daedd20ed62801090fba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07168d351b2f15892e0609f18448defe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceaf1cf5b9c96e8b4144caa30c1399506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f694d1466dc5cf5622ad53e2daa900507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fcfbba6ca77578c068460edd03ee3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338517b5cd0493f57cf05ae2b25ff709509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243a42903ea6e4be125de1dd17e56f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c102b7fa59632c61874eef8d48b903511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee239dd5c95336b95481d4195b6ec3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1da83811c5f21ee51e30e34b31377a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a97eb9b3df0fa7b9feafc896b35380514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72597007cd2ae09e6127490c865f9e26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea6101b9058bd22ecb37ddb1fc3091516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d210f9be47612dc874fe6b34747ad4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13662bdedd00ca69ffde97590115dc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122e3c6938f6a9fa01d77648c3d0dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa995f48281283aae1cb5c9e6c5f50f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b448b0b38a55d0981e0b0b42abc8ac1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bf6c0e8c33427c2facda39709acc3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bb2e5f1c2cf7e4a319cd5012c8073523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbaec5eb8d9839748cddea7247214cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca3d2c0d7ea45dedd22aed82365c08525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c047d7e098f95b64ff55158b04754526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc134eab107a8a6eff3e444a3938e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad091d7432427e29d8e0b7ce2e2e31d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082bb2f4ccae7f198f965f3c46d78ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440d412a079d4377a870b50a6850390530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e753e732ab88b0571242dce2f5e20531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4ed25cfaaa2666b0ed1190ff69480532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea49d386af1ef38a2c0b181bb674790533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064427032a4e64c6aa7b67907c1e371534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f10254b9a106a72eb2233360c11d1a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56afc9534e423d4503fb1b0c6433bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea3cb83fb9e6695251d471246a205f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174aa0ddf83a9aa89965823a2d5a1525538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5efe13fb2a58de9059a56e378f2fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9afdbdec44bd6107e158562e4ed11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14138124d1b9b893c581af5e56b4974541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf12c744f97ff5c3a7c1bec938442b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2a11ce8312b9cbda1125c87980da6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba732258e5d950f9433a1fd471eca9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554d81ba66b6e5c2963b48e31aa263545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7a901bace8ab056a87cbbfb25a143546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6bf9b108f3ea8f3884d2e4a7ddff9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb0e90d825beb6b0836ea01c9c208548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d1464d655e88320ef01a316daec06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcbd8e604864bd0d4f16e021283476550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aea2059ef49edc257caa832372b47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91bf779ed2e25ebb06028f1d2a3d77552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9170cc72a53adbe4b4c470fa22c094e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae506cbabf492c1d8871d734ab8bf0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ec5bc49444769b154df528940488f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71cd7cccac626bc7582be47e719e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c0086bbeaf4fddfc41d29a9253652557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49105751a0fbccb09455623fa34544558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ac4a6987836a2d95dfbd215a959ec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca54afa920f05d3b7a565039315390a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749e3d027f749c1b46d2f93a983eb88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc023ca278a5afee67b2711415e683562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736953db7c24a299d1db7a99a26fe3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd2abe2c5ad6cb77b8eb891baf0978564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8f3cfc2f2eb4723a85cc099145d6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc95104a62da652a36d8094878b8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9f3d2f3fbabaf258bece59f7fb6c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf23f4ced344f5753e37e1b5f0bb307568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e108fede05725e00db6a25aa4fd6db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf025f3376efeef073bf547ec19130ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63a28ac8823b5014319d2c013ee9cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0711dadd73a9c559f8c105249dffe572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f22f5ce0f314d4f88936d3504093c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f27debff068f766006bc7d92cb3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0683a8fabfc6316ade4ff28d72c695c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78987eddda3bdf6e8d00b0852989114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd8047aedc3e67479a29dff5908a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e25b7292c60ab23839430c2ea283656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d863bd1430cc6f91fc94096a6b7a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f811b560f9d51968ced2d18059f5d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8341a1dfdbbc72ed84f3366150e049c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf00531ea3cd5a7e6be7d2c7c9ae31210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea431bf520a88eab81847f5db1cebb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09619b6454347c72453f354e14c7dcd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2d783577fbe59eb63feaac5d497bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678c037b953114d4ff427e89d8409f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b56202335b45a01b3c11438c70ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a87a56e4122a35eb0dcc21b1e98fb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb906b99aca15fdd7f590bc5fce7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c70480e29b69e48951b1c826100de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecfe3fa2ec610ba2342a30c00e14fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50d66fe75ddf8041b60fb6619738b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad86e9a39fae57ebb2afcf56a038b3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231a58394c8636e79d1e00f586c73ca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452b45a00192dba52f38cc14f9d05e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075da5c573882e7cdda59a13da8e22b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5cad22303825e379c3d09aa8e963325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8a5352396faaf927338d0306c19cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d3a11f2f1b96d129038a942faa4a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac2565052b65e696eca7708950da5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705235aa8ebbfdfcd207c48a8404386029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9299a1394a5eb75d59b8399d7a5f1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451d89c056075f165716a03076f6b0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd376b0f58ab0181dcc6b349eafd33432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e0247959506cfd7d5dcddb38a6b0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49032493866a1486b7db593cc5d4f07934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836d96bf090ab47d56594e84238fa0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a1657d6814750841f0a7d0a41217d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadd4348fe4b3a558540a7c8d098d3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8445521f34f93494b8daa0c79f114f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a18c3f913e2fce41363c15c1e8ef7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9115e4fa841293d634b44019a0727740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7e2a302f124b001609d66082533f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df4d9b4f8aadabf617a139ec20499942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c820e246b532554c9cca1ba31fc13d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7cb512775746c18e83c7c3c4fd6f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f605730aa5559c641a5bceccd449c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02386b77279937b172dfb7072f6eda546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddce516d111eb93746e075f65ef03c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927334cde6d4224f8815e0642e665c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281057fcd6c59db5fdaff3d571d9799449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da64efab5abf4d048ba21124b72417950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bbb663281b0758c90a32460e9bc9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb0f6cdb7f4a85453094b82873466a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd4ab41d20ceb3315f5ab4f933513a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bb1ce9da4dd0e23aa13f3a0c70c5654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ecac67b7b26fc8c4f3807eacdd9cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba5101c0346b90b3ae4a6c9a67ca6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb956176fe413eef3a5d40321ba7d47957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d918fdade1fabfa28dcd5bd33189cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3adbd24c90ec55495bee93a931961959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949eacb2ac04181cd9da54f58643c1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97f75e6b89caf3a63d135810233e0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e3451f311a689c43395ad4c13509562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cb210a324c9054391a4d4e34abcc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39018e27b096c1b637fbc9da413ceefa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761ff1beb1d3be0a7d3eef8c5f9d0bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328bff0f321a24d0ebdd62a31765ab866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2655084846714c22deaac45bcb0f767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a8dec08140c89e258359f160f5a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02478ab78811396a74dc5ed95943b14869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927cb433c103a2bace68435865639c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df4b9cc73274a537b240b73ec5ee2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997f27095fa2dd5942f3555649d910b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d68f06a7df27cff683115f7a5c344273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433118b1cba6920fd8f8fc76d45747e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828de6055d0a507b9ddda45867d17db775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6348de0b361d5c9cd69013581e7376076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fad116eeb3960581aca6bd7d0020777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4deb87cef0ebd8f4d652df287082078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec70a56528a42aabd03bb0b79a5724079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ff148a0ad17dc39b61e28223b99c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c41d40b6d3770716c4dd6136611f5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e604cbfc79c6b8917ccbdc8a1e200d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5703e0a2e6e3881418405a0a26fe2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164471ba7855884aecd20ce0b59946b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e567ca08d2eb809806a123cef64bf1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39762afb48f237caa2ff450d15e66a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f205697e9db5a26f6a14ebb7085ed787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881164d05d792d7c778dc9143ebe90788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f650ecd123c2ac612ce4300a6810489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f262ee3c0131ba1fdcd93d15b1a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58834a98f219d0de41640f260f4dd50291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b2c8d4fdab96553d0f6253524c65d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22803ec1be86800a1dacb08833d6d393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e37d8592d06b1db2b82e2b60a214794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99499daa849b6d265c5463b57da78695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200d2f0e3e1da0e67d6e97ffc56f68296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c6a36d42a444ff9a9288d5f1a35d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6272df5db378c83376ddd1af8ca214c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ae82e4ef38459cd8530da8def2af199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5d1035d09e9ed1263de0bdc62ba51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10037336c2f499d4d05b02051af120fe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c5a319e03ac6165982b7dffeeb650102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13207f6db4ac2bd9611b04f31472e8e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de2d0d8f263cf641ad1f196222150c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc924bd772a669100d836f0f24d1f87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb1d71e30dfbdfefcf6e07890b6768106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea2959c84c98692ce194c9fd6d4f3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aa6b2ba293096a653db54592f55b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff30b2c6b2aa5a98cea2f838f49e4ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1daa26fba332468854a7b32300fa8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe9876f9a6200de16d61bd3147948d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d5f1f9840a529c9c45c8a1308256c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d278dcc0919d4f6f13b7a179162789113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fe1ae9863a17121eec1e83c514b9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1d010e4f522a0f7b9e240479dee93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa6de38a07fd30bfdc5f1ae5a9981c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de8be302804fcfa93bb6ecd09ccd9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d12ab4db536e565863386e640ae82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3f26816a35bd1ba390b8980f7b0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f238ea351bc0afa4d32c7d93bbebc5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2bb5304fb7679741a015cf9af1b9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa460c72b256391fdfda76bb41d4fdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e3e51aa04658f7929837fdc3a7a2b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcc8eabc36b9c44f0a938140bfa060124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc323be7f37a5540fe03d1b105d5465125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72eb769855a59a70df142fd2e86674b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc5372a57601af92a85cee038c8f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5936574842a0ff1e71aca4c08be952128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ff0e3ff80c4731825addfbb5415c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb5ab77d3ff93b4313d0cf0725e5fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fdc248015ab462d4b6684efb09c69131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2324472ed2da9aefb90cb47e4ac1ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9f8b3df9845fd0ae6987347310224133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c0c0e8c779c01104e977194a50189134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21a4dfaa5b1620843211f31765d715135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a1cab09a3e86a4f348493fc97c990136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5dd26d7f7bd02a2b16c1b87d0c5c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35eb633f18de3789052d2b3399b4aa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e61e8ccbe02a0eee042bcedf1e43a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09aa2340bb672131996a54af401ab2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67752b11bf138ee82f766047d1198c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eadb41f973e73f0e362d0ba105657142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdcabb872b136a5c55f1e0ad68685c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152813a9671604f34c70b68a0437d163144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78536ca9c79060a31223b8b422c154145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e54d96f5a2cd68a1e8a39038d65b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087c5a9e5350750a3c64031b396c70f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5020f04893d937be6fa4b2f6091ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f251207024bbd39a2f8bf1e2752d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7eba36215efdd8c72c8edfbff4a3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b0272fa71fe568ec30eb056bcbd78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e20e726c7f37eda450f58d1bcd170152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818798858da2de46b94f72cf6bcff523153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d13e8c3cb701ceb415cd8edf777bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacf5dcadfacd0b4cecb27f343fc854155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c5fb5a6514c2bd1f7ab8bd955088156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6428524e4400cc042ef0378921b462157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b14fdba4cec360ab24e33714b813f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce62e2654a5021124f3588e032ca1e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7f084e66eb06f64dae2717931e3a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349cf75036be206445a6236cb1ee46b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6f30f7155e6acc185c9506c0d3409162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737eca4dcd5e080024a17567fdf9be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad35c2c21c3a6f86067d07b5e15d21a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b11ce9c635e135bc286e8e95db17a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499d23428b94257f5f1279c8d63fb5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a54d86136048038538e2b250eb320167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b60a89d90add279e426e733964627168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdfafc4e726130b4e4d408a527730e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160fef71b93a85d7f67c6c6fd454649170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86057468d5b36e6083337228d46873171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce95d06ca2635ca6db3cffcacc250af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af67a125c8374b02e786fe6891235c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e10b45ee8949a0784618cae29bae5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f9dcb50d7e1a278dcabcff32ca566175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d273cf6751ece0382b5bc3c3cc9ab91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029316b0694061a920a3aae9d32c86c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deea1f8b1c1d7567db8e36ab9f67c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f2376dad3ee24d0c7084d39562b02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d12eb51cf3c6b4c3ca85645c7ec8a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd6871f6b1439b91e0003a5cd07a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4526578a97ad3a7c80076cb9ef8e22182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6ff30efd7320a6d0b4995804d5dae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8295367e7fbb3ca93ecdb85fed0bda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105b131440b2f70badbecf6b2c48d6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bccbf076816b6acf703cb1b743ea8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5298d1537bb70355343c4b26592fba3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c33f26a1547c601e6797e11dd5ba1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67700e81d46968ff3bbe4f7d3d4d883189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc098d784075317da3044e54c8714f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fee8655368b0b92637d322d268ad4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372690064aceb4e6663f3cc9ec88f27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475623bc043ddfa338857b96c0263b17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b65c885c291026fdec06776582f22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f627ebdf1ea7d2fb0a4c953aa5344195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6222b42d834bee695c55cab3d8655196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3440f9f24ef9e177e058277dd3f1f26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec04be1bfb4869aa2717c72856711e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae8e20e7711aca758babb2de64b80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43ac041712019ef8ee8ec904e1e4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076935d4e8f4c4a4ae5e297d6756af7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b979c26550c4299d8ca400f0a558e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083fc0ffdd8de49bc2c51caa3cf8e2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f56eb4554e11e49183a11d263699b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d82ca56e5aa9e1577e1a2aa7a8e58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602fc7a3ffbfb2b23157abe92187f6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb76301797ae6af12fccbb6d306f08207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e94b6f51767c00d70db8d4b46d5eb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3c59cb825e5e9a24040c843f3ae5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44e5698f50f22ccf73483a595682e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ee8f0c801f14c8f34440f7a83c5f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672c8fafc05b006c237fb5ca8ef5bc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc46ec60612e356063432330e8ab61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6bac67369113c7978a8b92be7c793214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241155ea744db7da73d99fc2a287488215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b191cabd07f6f73b3df509134daf2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d0cbdcdc37b86bffcbacad3572b18217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f05cf33fc87254fbe4772afa8c90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8922cff111814292a1216ec1a709328219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245cda2eaf3c1113644a39240950845220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60256b3fe1c267109122b528bbcfcbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c63ede716b85ebb8403dedb65a1b6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bcf1e38a96edb21321dcf072e92e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23876bbe0892403c29d1fdfc756ca332224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb1d43980f71516937fe34641b181d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6162ec3119b043b98f594872c8b44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6c6f889c53475b50e58f68806f320227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf67d2076708074536adf731cabcef5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24127471f36c68396f0bc361d84156d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79663b146cf136088100bfea385b59230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45cb83e6c18d534bd13f48e77e154b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f09db6d1ba5ba6b4e638da168f3d54232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63190e2fb2e911ff4b7cb0c8d3717eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2883a6f613db7382177df3b3ccdb79d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61b81212c34ee428e9df1dda88f595235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3b13567b1be56ae337c2a7bdd16c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cef865de16ff796a950e84f9578d9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203936a3bb4ed25ea60033db2fc9e7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff4f5df288998ab9578e51f4597be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c004790bf0819b560dc55d73d2a47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743782f4139d8a19182bacbd3fd13c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eeb0f978925705674cbf8ea120d1f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e1e5de884063bf12e3bb026712a37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16ffaac4e09f7f09f754a97cf1561d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa544d81e745e4920337e46373a0b07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c58bb0ab602af597487a92da0101a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184136ee7b878742325103be9895875247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fca7f00f91b1d022b62c1f1a7a5722248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119416b76c34196ae40ac770607ada6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65fd84f41641f60e0f3bace5b29f2f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e70978eedf4b3adee752ace0acbc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac24d7e575c7b8208dce8722260a25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5acf5dece3ba306e0e7ada279ce4be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1807805a32e3db7f02228d427591f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc62aec84cc1ac1cbf172ff18a65f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64607f2b242976ee48f3f4cdde6b69e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee8c3a9d7452376226adb2b2d165d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f87b0712732c34efe846f30b4bbd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9a0855e323a3acc6b9904803ff84b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472e469df67b582b7f890accd8c7f90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892937c98dde2e75ea0adc5cb224797d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e2ba67ec6edd68b03048b1009aab7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b309f98eaf7889eae6ae72149d80c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08623b6ad3fdc0db97f114a3a76438fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f47a03e1bcc897ed02de5acd01c36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd5ec724ed158dbbf6bb88923ae19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407b39274a2379ff05e5a87607d7156267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473a0101f424696a5a66be36ad9fe57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49fdad03dea2d71ccc179b67048734269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71f7bbdc2afbfc77f17c0e904dc691270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d563a35c75b9f19492319506e11a7b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c549d5201b0ead17f5f354137bf804e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d121c061b09c481d2533308f1891f4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e39b8cb144136312d926a5a9d4789d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76accf56a5fe2565d37d2378b347bfdf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba310b82436e42fe8a3703ef0fdeda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b44e3bf542cecf59e0edbe49506e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bee854967adf827073af015995ae4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3e23ebba81175464f81bfb8d7c28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf4255afb2333145608f823ee8e9b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fd30134628ddd75cb11866ee46928281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58024b7fa34b1c586e289ba25ecd896282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b1e5022d57e5aa25f55bfd55bafb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd793adf13e4916c41ab7e60719a53d3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea073b498f67f93b68f86cc36898fe91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c08bd2dc58e0190d7de3ea7233b36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17acd959e18a4b7579e357ae7da49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f8d8c9b5ff39eec9c8974b5312701288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939df818e23dd280f854fa0da45096eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91869038e5e28df382eebf72afa5754290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42221eaf408cd2000969c3cf3186f7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed5d7599c0a27e83d71698d5107981292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33c9a1f3ebe5ec88c55525f1914bea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0cd28546422b1f9c770e4bccfc5a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabc8d1d878cb91b1aed23d3870e6ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf2f41da969ec8f0a1e188a4c350ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de274b23a2d34caf27db7e2a175d9db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80ec9f75088fab912c12782d6ae63e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86401e3e18f480f371808b784b05a488299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b10d2831d9e5ea8413c534d188a64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e1f1b4a945c8498ba957976701d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758a0413b0ae7004e4ef1b85b3bbfd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116be4bdc3a1ef41b5248f2cf027d1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0c97890e7a2732dbe18f4807f9dbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123fd642edc179a0ca90018ffaddfbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ee5efddf4d7b2b9776e9d0d24704b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7290a4c337e0af7f49918b618cd08aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07e3bfbec2497c1d0e0c64da442c65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074537d73ec5948f23a18bf8bdd3047309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd881a8ec61e4420a6a55eaf6694a5eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1d7a3e0801978e9cca1972de8679e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda47d51cf4bc33769010a849433ae3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ead60ac45872fa33f475525a3fd451313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8f68475ea1b09969cb1f3b8cac335314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c36d02f2d95367e0b9d54e1dc0a69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ced4669521958be093f68508e569316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fac5236c42cb37686758027b6a5d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487cfd5a140893fc4bfd06b82f8cc2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04354afbd2d718d8aaf250c17158d410319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0f3505e8d0a6d61702721b68ce22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5279050786c84f0d04ca25e5e1895321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a08013d266cd6788c090645ad6664322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a7bb3c37715d32e51294121efe18d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de235d3cb9b22f5c80d24c457b255dd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160ce8cff0526a915261fad556dab15325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27701226f792bd060b5589b4f8c4c066326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149e456dfc18ef3edb4faa276fd3932327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b456d7710d12e68c3db2ce7010154328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aca61a4fb1c4ddb83063175e9a019b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151655688b8dd2c929fad59e22a154c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bf838c24e60ff3070690c56b52c8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ccc469e35f0591715580267c011fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1c3f33f66fb488cba21865b784522333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615d86af0fa03500e1f0f2b6a9d73ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bb2d489ee330d01c21ed0d0a987d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736d311f73643920d3e2085e59831d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bf6bd3be560c77c09b0bcbec13347337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf23a2b69c89902e789cf8162dcba29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73b9036dccdfef0ca68934c379b46c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69151b1e4223b104f5817cc80c2af062340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b5fe4dc5ee0c50be05b9b9f0db548341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bc82ebf6f4bfde511edace6471b60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08745f2557cc91c1c45dc0cbb5a212e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e632fc99f6b09f8556719035c5d7b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a58fa83b03db088dfb7da128029657345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad55dcadc60945751ce484aecb95b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bb0a18fb9131e87ddddb749740b07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a274552cce6c2adad723e2003315bcf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aa3460aff94abe30263d9d0e79e83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea681f8041e323a16bc28c55d8ea21d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9e80b26be3bb4fc22bff8f9690af1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a50307deb6721fbf7c49c893840cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d606d12ac06170e42762d330573ac3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c7831196ca55b1471bc28cc9134c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c2e13d13c873c6d681a53342259c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebbecac3df91713336ba450c6e4602356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a027c8fa85c23c15790ef1281efe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63783e8442a9130312d0552d48e74666358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170ff06a89eed8fd991d43ee6f6d763359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f83abca9f04320a0ee435fdec8df0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a288373b26c10b9395298e74a29f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8ed9e5dda8ac606bb43d39fd012b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e336c260fc45fbbf9d8f2485f928d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2617c8299d5d3871e69026f02d0ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29b9c288777bc55dc7bfaa47f45008365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db69f31c53d0156e9a49e7913c11e5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d127428f457fc2e2bff2b4a79c348367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a36c623e3dbc445c172d43379cb2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e54167daa4294ab07adbb5a571a7df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75412c1815f94debce7d6b11295a2ea2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ed20062de0c21d799fe2cccea5dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3a01cd256b6ab7b7572bf55aec610372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47574264efaa74ce45aab051f419ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307715a45706426f9b36f4a4d940cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65910c8d66b10c1fc9303ba53308a4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35ada4f2309fa3e59ececbab81f82b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6666775e15d5e69c7579892ffbae18f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f5bcb49a32ab6252c4c2d4c7a583378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8c6dac2ef889648f1d7eeb27806a0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d35b2700413cb8fa59afa7038fc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737b8fc1c11d4d0203abbc1f090350381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ea81fbd61311c58c8a822ee7c22f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9bfef7543a4a054d5e874ef7ebe71383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b3c03b6694b4f21f0f431b4bd783f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0a11f12b642443b2c9edfd0b99562385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57b8eca859b3c6b79439ff796cdc3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a50d684953eb3a0547894d80551f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ee887e85393f1e2319d31039b2275388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820013d8df8f8ac408974e974e8d954389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7452eadb87659e47e7203571c11852390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed8dfa929788c7c13263fee6699105391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e811250200fdf16601f20d796032e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729fb03964d94ac089842d0cc3cf4d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aeb7279cfc5f3d7aa3a77bb09a6da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e699998205bae2752e1a11427e1b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be324ef9b021d55aa0b1fdc37f3520f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984597f1075b191ceabfdbcb584cd6bd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17bec2b5a356a747e80bef3923b44f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd44e056ccf7b93661ff24e2c1c6c99399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa90fe792d2a4bf0731e9ae52925a45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eafc35310ec43bbd277ce18574002401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfa5d2468a1ce120df8e4f20f757a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5a8818e6d7a332b2e84b3d8b833a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18f3c66472089743e51c8904ba954f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270c5f57c6848f000fe825a91264903405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0dbfdbb2d9183f36a7d087806f6bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72818842fc0a96146d4602946b97ebd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb858303a6605a549a6915d4e4d42e10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfa5f1bccf3337d94d83c373317294409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2fb7205f0415705ef3bce903bab08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b2a2e973026366e952127d315130e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300b5f355a3fc8b55ee4f85846caf84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cd4e30d4e66d94ebde4bf58478e41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302b97405bad60358b7ffecb6aafa0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10deca2c473dd6666606073e3c05556415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fd65dcd668045e6fe45274edc7543416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48260bcd48023a6fd258e1db3bf6af7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eb2354f75fb81a6eec116d5486ddb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b25722714b854528c428af19c93433419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a0204a0e5fbe9fbb70857dbc305c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d1a6898e00158a6f8de240a164c1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff99659dcb4b60b339acc9782d2b632422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b071795a49b8bea4afb8c663e30e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fdc44fbf16fcc8cebd69a8deca808424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0611eb098c0e68265a079abf5263b73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67c976a0a9605ad05de07353fcc8b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540b5c436788e366d50fac4c6e743d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925ed71dc3c3233a65face2f8128619428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719afdc0314779150ba736c96ce0419429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cade920cca432bdbfa1f578843da72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be4f8887dd30dc3d1ed481367267f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01e493a2d3c0db83a45333a6895c51432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3205da3d05dda0c79d31ab012a03de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0ebf72775ed63195775984e670f20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916966139c9f760da705b0a009bcb44d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555266cfb2e700525f19c9c0c3be1e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ed0d14ab7a3ea13568a2b9e186913437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f558b1a553b36e345ed5a229673debf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc7d3ec18766d1717319df22cddde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1625b1aef267290e38b06e0d2955d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7ecc06dea5886556466cbcd840e61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db8049a3009e0658c31c51624de96b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ab3459a88039b895350b3f0c4969443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968713a2416799bedb26695d886b5a05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6e5af5fbf943434b17ec830583fa9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4d560eabb0e2f78547936c2558209446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c746e95a6ae77590966ef127b1c1d55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed02ef3b3b53439d60a88e60a4263d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45db2c0f12ccc9f8ada318dcecbe5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779b9c996c2d8b8108994ad16a8e918450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34709c1ac3caa363fb14925ecd09b0f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d979def9ee516aff0d4510a305c1ba452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feb21229bcd75e22b54b3653aa373f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4e14d8aa505446f985ad431d07dae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387de068faf69ce1118aae2585f0d0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057635e7418b2ef2e4e79f3573ffc47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabc2fc342368c963889397d038c2f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd5a2870987e23c4c3b74aac7a9b54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4dbec63d2e36a3f44685cac60247a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee47d71b744957beac46dad1c88b7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c21793370d792f281c9a2ca3b0a08f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bc11806e04576fceec8044a275812462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e73221c081a57d12de765747573537463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434afa02a8da1e0dfd1f3da6d087503e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623730f6c36e48154f735addbbb3add465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e8dbf069819f4b6c83b986bd21356466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3381cabf494bf7da528e27c5781b2a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0a268eee381b7cc58163ecbf1421d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa67202dcb178fe46c21d7718cd6e04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331edbc574bf1c05962a963b7e446068470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4954bbb7c8cdbe8f2d22b367444fe8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f6725ae46d464ba6e626acee28338472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2184999d56da3c4bca99bb833d3cb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ad181afb91167178bda66c6720463474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44ea3d72e92083f4b406d1f1f96490475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b93dc8b4793a54bc7ed5f61e0ad24f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7689cc1d78ac7ce21ea9500b26be76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed21ac2355cc01b3b6b59d120f3570478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1b96eb9f87cca6249b3f8f396fd4e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d4a7bd4c9ebfe1d6caadfc32fe3b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732d45a401be9ec208369236a989000481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342577dadfd448666ee6b0fad38d8ebf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f6c07615090892dd3ed26b75366db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827696b5ec1eea682507ae38dc832a78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec38d068cf3003ae7ad4689920e7875485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8005a91922262103912235fcd07d2b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8876d316d9d38f579cc2740771d1fbd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5d328389cffe7be32c0e1c01b0849488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343c9a8772f4aa847d02c8c8b24e7d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4128179b233bf63e7f2484fe02198490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535cf7f1983ef580782ffdab819ccc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8feb2de14173dd732b916c8abf37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0ed07e04ac5995b08835c3885ed76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908354044f722426deae698406b2da31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee5633f10f66cc8b73fd3dcbab89ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e95d79bc61f9bc052f62905c17643496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599656dea3031c1a11dd74133505e988497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d84ca9409d486856c339b49dcd87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1be9284f48d8e5e9e4ec205647881499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81918e578f0dfe729d6ff3d149b83c69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174844ca066911065036e18c58666dbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4b00b85109083674c36adbfb6a896502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574107b7717316d584a30d84f0a2db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2a2811866dcfafaa1c646dd45d193504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40712d2368ec6c65bec7ef98943151505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006a0c743edd3c1d3d76b156dd951cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d98a085f0e4ecf5fe8815182a72b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5297a1ac589e8fc665fcf1a417d51e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf1503021bbf548b8d3e677143aba7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872c6476aeaa07712f0e751a0227831510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d108d23e0fde2588a2c36152fde473511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ddafa0d2f2a53f18706ffbcba953b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e8a2b02168a45fa4e6fe29fc9a54be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6f725631db1b059e90c9ec7f65f81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839d605462a68877c57422d7fda2ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf54d507565142283211b6f19d98c3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf8badd2823760e79cb8ea498d14e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fb0071697263cef81a889902739be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fca012507f86b429cac2c7ec659ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05659a654b63f74052bb1544513598b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eea26272c7c3a12d3638072a4a4b8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e31223a27002a725a4f19ee997255522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f916d6aba81c14de547ffaa0ff70629523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c663325b141950f254aefc605b601d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08def33a1d51578124be04a01c50c76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bef5933e4ae3b7bfa657732af8661d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd18ab745aee094ef795c938c60e61b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc7b2a9ff1892f4e3e83db80c88d12528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148bc89f0e3de9142df0cb0fba24832529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05ecfb5f240e093c8dfefaafc987b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780237b458b2555d93ede3efb6b57a5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51434090c829670c2b8dced8872507d9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b297948c01883d37e193fa4097177b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a5dfba197af8583cd07f21fe330b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b0d130f5f5fb2360d3b7dec08e60e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6b69b442e8e64521e2b204fd458e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387ca215662f20820ba2f927d875ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace5e388340081fe291c0cbb03af34d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281ab74d89206949d4aadf63571e5a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e45279e5c104585a5c24ca2e368aad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617059799693ca14515ab7e043de887541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b8541c3b9fffc23627d26b2d29fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c83b8fb49fa1652b3377eb0dde0a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de388c3a0237518ef8ffcf41b97c1ff4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b74dfddecf3d246f77b0dc6dbc7e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195103b1bc132c486e7ccae80623f01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc64637567984b943273e2628376c63547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455c2717ab571e63d36b3275cd15a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a164292c328f8f5fce15dadc89ccd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e25d1d049642f533df41f3d1e6a018550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b9281feba9a0c25fcb4a70277e822551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36465c5eb52fee2254f1a2d1a4ca9b0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e8608539283ace5279ed65bc1a729553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e044b230f1454c707a927f9c1303b69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4360fe394c94a9de2de214f7f73d12e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035570209787883763bf0525371471b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb252d53b23ad0d816439fec9161feaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c7d5348b48b4e49db80054a8f12ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839677c8e84eb72403063f5fbe5665e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9b4bf788572ba087a34e732c31b54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e6a79c40b0bf67178b68a5acc7d2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14ff703b03c3e4f6c055a47c92c39b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce9c0da7ca162f89ebf5d265062d38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180bed8a30c5643251b61841bd71ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317b9c271887ef53d418768b5a1e42d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3e31e7b572e57e6f2dfc0f8fd1a5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2033cb592192c3f9f6bb6312530e460567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7a21a8874d5d3be06ae6f8efa5e35568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cf2c92b9d575b445f684de9212be6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead2cd00e3bde53064bd2b483cc2d9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe73dd2aef5967a4464b87e04fdf34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89f992a170616b824b6deb15623bc9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>