--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a157f1cc8b1b3872e520e6f7caab61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cae6f1cc96bf9ad4ab64c9eb6eee82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3960a7be003aff78b7f674e4e7fa73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6167c0209fffa57f4e3dc5ca2b5b064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb0031fcf9f22ea744c9993ea760d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b452424c73477c626f81b1a6893c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a394579ed1a2dea5e22477ca4968c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bec8255e3ff4d4648f8b652fdcd6c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb39fbb7f45f3f7202d9861361131499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4ce47d24611350b07a31e9465177b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b867f74b40ab302fd111510c0f4605411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da274bf8d9e6bff1bc3d67d78a1ca0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c61585ef390b83bb85488ca6b183d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961d0ca27851c70e74a7cfca4f4b99214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5b4d1d69206d29e5f3e3043081ce615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75e3f0e14e048ffd0ffdcd1b2bf31016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd6c18a94a83c66833613e495cb5e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b5dbb2a5d29c8f226ddbccf4146cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a1fefe44f08790774163d6ab3510619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668126f140be9c30c2887773f3b27d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914285395606e86916f64d18fc4c1e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5af5df33ecb74b0b75476c4bf5e4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bfd91e3ee86f79def11d61b69ac7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bbd727e281bbd122a3191604b93db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f612436956fb4046e12cab602fef925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4c0aa034b9371e497edf765e9a6ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52247c871b446c6538a4ff384bee058d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07167be5c49bbf137d4d0b6099b5b3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8df215bb64512ae4566bdc2285c3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c0dcc3670154ab702dd58426e89230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454999acbd444ace0a69dec0711f21331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d45bad0b37d9ff7945c98c006249ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d245cefd411cfd7a8013eef340e9b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec658b5ac877b5a925e419ccb6ee8fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02d2d586414f136202433c135186b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aac2e540424542059d0b89d3f9433b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37442f4137c20a61f9704d40b1c45bf337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0eea740d962a6538e07abee36e9b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0252e48c4d7c539c7b5a79fdb0a0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93104c065a9546f9638438a48570af5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1c876b1219d7919e422804ceab40541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c614dcacda7d04405699404b377042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10dbce81485769d1fb76fa44da3d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e030c9e53f3d513d699bf383b0da544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626462894bf459d0af7a14eb335bd8c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743468b59a08c4e186975bd90661e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15bce29d79703cac5b4d3e077dd68347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338009a3067ab2a8e3eb264bfc09db6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9306cfff2cb7c7bf75b1cbf1d5da3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba0845d7fc63f5809ded1f2bb210db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ae8cec4ebe4d4602e104a0a6412f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26412a4287b1fe54b675829d95c01e5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e06c681da386c45628fcda8f00dd9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8687b8122a4e037c2836cfccb4b11c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d343e2442a326fa9494c02a7016a2e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7649f2e25f54724534c5fa925db9a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b99b5208e471bc767b634afbc943b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a759b03dc5b8d2dc6512649b4da01b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a3eeab24e34d6d4a5004055da533259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682644cd4b69f5c36444d20a6bef91160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc85b7f28809c26c29364af1893b16861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159645164e50d8d4feee4fa0a15ba87b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae3d96d086db21da33c81d9a2e03ad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac2bc6669c32e522efe7858a891b0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428676f39b7173cbf99bfdf5bb1595365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d728b3bf65b9aec98bfb4ae4db6986d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fcc9619b4a5f30e19d806aede198d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11334ba85776a61bd02161792cf8320a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b57fe9ebb7fb57540abcad5da201df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6f0fdffa4a48835bf11faf7e39ebc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2fbdd375b9efbbed418385d698ca371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ca2edde4b48ba88c0ac87b683783472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e5f7dcc4996af048c12117affa2f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e032bd44570c75923ac8489e3e1e3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c131d3b4b6713d57fe334b97352c1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9f8156fbbd48765cddae3d6e89fb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd0ede185ef9ace19276bf9780379677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38522c7de71084353457e0b839480af178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ccdaced9017ef14a748ecaa10d15f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1497e7c3e6c88deadae686432592980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96976ce0d1033ea7174806c48a700a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7b8d6696868660be1d3a01a771f9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f83cab37cfbb9fccd1e8c999e14a5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52745f0a9ad0acc504566c6014795dec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf054ccbbfba154c3f23619b1538e4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b254b14396b306c82243c7b445f1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72a476fdbf00e145295a644469473987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f0121740e8f98168f6ad1aa4d9ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28b42c5b836c47a1928c0bd4bafac289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c61d36adb2c6baaa8a39dbf636a82090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d6451b5274f87ca1171a7230a02c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbc71bf4c0a7a297783dd24e764c8592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82fdf8a7ad16290b2fc2a7019adf0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fd4bc8dc84d2d92d4044ba644027e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361a0ffded3a5f9bbac9953cc274a6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53038695d95dd271883c335d921d36096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed49024ed9b8b903aa59342e82de4cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d33ab723efa5902038252080545bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eb297dbcbe91ddc9a6e0856b3193a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658496344401214e14acc2e2003703e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47129ccfcf98bed4c4e14274128cfae8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787df83a3f2ab40597e3a39a7a897161102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad277c8bd757fc4b99c7fac4784a1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd1f6557f51bf040d2584b09590f84104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a6f952c90f64259a665673ed0bbbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706e5f79911f30349966080fdfad25b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2860ec086fa7f4d05a1b92dac1e7414107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafab6f29101b4a31071464004c6cfad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42720d95a08eb59ed07d8e1169156421109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba9439a37c918d21e55a540a5f054e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7772ec08b8118b15281fd91ac84150c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1960345a2fd1ebbf2dc8cd12818bd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ee854626c1347df0e3b76fb7d054b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d68ff9753e3f5d7dd1f5fbfe16bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861817f8a13e1a6ec4028488f42307c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e9b924d66c79348d8d3c69f50c1ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac229a018618c408dca2af492efdb5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2408423317712bdf2d70868cf8bd8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55b80d4cd98d0c2f51f75e7f0bf740119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731362b8291e36c602942a1db9e2b75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283588f188f926eae5ce826f1889b71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02b4955b0990982a3d462fb7625572122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9ccf37160bceda0a0b26ae6eb361b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1b882e61e0ba56c97fa0a8ee30654124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f260229e8d6196287e71dc2d2b369125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb3511730c08500d5b81ef8819294a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e65e5a9ea127552ef76f76ea4e0fed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701543bfb153df26b14b20559d95da3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2719ab730fa3bf0e9ba806340e559f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c43f743db3734262a79429d2b7f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb7ffb6a63c079ea94966de3441c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d0dc5e490b60d59015963fce9510a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b289496e3d5613130fd1095a9b35c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7212b518340ae03070abc8a133901134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde761966fdb03951a295d17f2c16662135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d250cff71933f767a99cc4979a84f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaf039b5dfa39a8a220f0cff8f2258137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5eeb0e55be53aee922e366188a3e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f328cc29e7a0b4e11682d8789c263139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76cf3792eb6128f3c9a1b120e64a9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae597b3e59bcf23951862a75c9fcefe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceee7a17a4921b69c014d2a6394638e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989a73eb7b02a4990d2c63ce70c80bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac67e4269070d4e55c0daee4abc6d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab30345d2ffe2c563f9de0c09bf88c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7433e4abb0df2e4672a8e838dbb18b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce6c8ab0640ae70dd4bcba60add997147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8040c8b4f8d860eeab1f5ff9f92c3cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e04575a2aa4f0dd79c1f7384f60f1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad78f2a8a06fedea80084ae369c790150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158a412449890723e929c652781e0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993e2e8a346b50ff69b405283fdcfd4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826009bdbec06492aa31811b5799160153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe2c49733822a1564c2a4c0f997e9e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ab9fa6a528163bdb0c58eeab3d61e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e805f9f87ee4ff320414395f6a444156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a84607120f6cf13fc8e917220d8581157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f6b00064e8b2fc01b27e4a82df238158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa85defa5b8d925fe4cb544aa50a599159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2aa52a78c4f5f77a68201b47fe338160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99f62f4878dde9442933aaba1dd713161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4700c072bdf4ee88528a4987d08ed1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd93a453564b41027c16fb97a5e5e0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f0ddf6cd13869a6eefc01546db258164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b933139c7b61e17212f4dcae918d0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ebd3429b6dd24c0e6768c3c2282f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dc8ea1c07bbd18fb20df8a005e81f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f511b4f882b8859b6864774413504168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994eba700d81398ef50908e0446ec634169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea567d2cb253f2a93cc0367fde74963d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17d725b2deda84fb3752b6dc2b4b98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6750660bce79f0d0b55639cce8f4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6809fd5228577ead7ff3aca0bff3dfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d36180eaaf73281b1fbcc120b9f48b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc0c10d2a5337e191c13933b70bc37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8bbcf9e3eae7712c706a0512cab51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc4e0aebbd29c66a02806f835f451f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8754429701fabeb49aaffecbd8b4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b0ea94cecd632ef51fd589785feb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bb412c4cf5090aa401b5d76ab57aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1255ee2abb6642ff161734c55e1292181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911404d8d404242a1e12fbb2cca93c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe01ee5075022c28dbe831e3e4c795183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b451faf6526aef67976d5247da36470184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5370dff67450154ef7364b7ca31d43a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a0c74aee2c081f344f92571ce8e2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fb96a5b259a79b470c4451a11fcdc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e6017bbeb409ee0af35fd3a14000e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda433a6496f7ff16e7c10e2aa4bb96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee0facc6e2cf1a39112568522a37f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca5e8a69ee0e5b0f454b6cfccb2487191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fc0bdc51d7a9444ea017ebdc21a39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ce831680c6d6b19f940181bf0c02193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5454961e3a3f7bc240602724ff4af9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91b6d0eccd155aac5f1a231b5d72fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ccd2a4bfeb00b2a26650e60404fe10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb4baf313aa9b7030e479206180bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d6ddc92715e201bef137b029971d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96ebbfaaee329bf1a7e5d909e40e9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef847f4b961b8b7a1a8d3fc5f943cbd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fd5c849b69f47241b31e07b7d343a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b754319297690e85030de32b7ff6c7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12a9267199d49d47d231fedb50c31a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2fafdf9d600ce0cb7ca4292a89091204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6125daf663bd11907a4e5f2515f3c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfe36f45fa59a81e3db13b3ff7340e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda4f07b2e6c6e1ab201ddfa3ac1f9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3e81adcb48ee001be6a2c2b6cb962208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1d65d8488b7ae14b8ff91f1878c7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1748bc773bf9805e588eac310729d75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cdc64be56e1b55237ca13c38990a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4dcded6193d5bab3b1fbe1f45b030212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e97350381d9f209b2515f0f1f31f5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b0c8fa98b7cf8ac4a7d9a390b0602214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a807ccc34e426c648f170d6b64736a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70291ba0a1e5d58febb3fc0275541e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c00fe006bc4e1c4229fce820484234217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf23c51fabaedcb5a14fc3b53c56d24218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda00b73d270ab18c0b87d5ae0a58426219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb5afc7dfe491663c9a8a555c89f66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7c4c450f85be0a1ebe8c3fa007714221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a864b5bf5438d5264c758ca626d0f66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ce4fc50afa5c0096fad2665d028e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cce078934e92e619a791fb318477b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751cf65a2585057cd608db09beb8bac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbd6aad290e2e84738de4f2f832e19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ccbd3bf0fa7ac6cd4e721d262d42d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bd79a096e30bb5b3e20f390d691cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681dc847721bd1e1b153457942d95f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69b31228869f0850bde2e03af0c11a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f5de62b0457f031329c8f648c7695231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a8c6f239d6ce0ca0b6f7828558aec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726b4a62fed4219b58eb065485e3d11233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39681d9cb07f313e8e02612fdb73397234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e83fc3ff5d234b6b449bb5d05e276235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd529f3643152e341b33b19a825ab35f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2f86c0b3d479c96a6088fdc369001237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483742fc6b5afbb82eb80df51fefac8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a62af755d9d720d41b13a5d0203b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c2f3e46b6291b78ede4f1c5d53064240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b7e2ebeb0b80f3b093af10d41a9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375ad0ca343df07fb5370a15c1eefd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492c97483e5029ddb1185d172cba175243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f1bea68321141279eb69b2a59af0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24bba0101b04f62c986daac640d6e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da6ebba01822ce92f2939e7b26df18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be375ad5a98b63648a5f05a57c869ee4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25e8e806703574358d074d00199262248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f36fcf4e87f120449f16aca9967fa1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71951646b701dd2248131b67c2f7bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc922e0af8258d31dc68c3870190d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764206656cbf9b86934ac9873ade7ce6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3251702e3d688c8e5ae0a0a41ec68b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad6ac3e5e98ea419fed4986c430ecc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b6691394044093f439c562c7d8312255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dc61bf7da6046d115207d2b0ed966256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2546f7ecc12168d91bd695b6182501257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59143a81b1915db7224c7f26692cf1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1af78cf858b3060e23e2b8e5c8845e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d045d1d262125b35d5adc68e1ea02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f73070ecde701625c1646e4d3a7e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4351aacd77aa98c16b47ae86dc66d24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf660c33452e55ebc1825511e9e186263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11efd98a41d6e3dd59db255dcf9999264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38279c362d698b55997fee994c7d7ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e195172b32243d9f5ba7c290c28a99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dd398e09eebfe51311729326d5949267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e44322f69cad4aef557f9a5c3aefd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30406d852a09d2f268266d718d0fa4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb184d9a95aec03af2abd3574eea80a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd09cb6bce5267f5861d3b28bea0375271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25741877389f65627c4d6ee677aa350272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae209900f94e197df474a2f1641817273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d75a5fe775dcae4f1761ebfa223c09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aa320240e8e36cf5c35fdff3ebee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9748519ca48886607b47653b139223276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5f85225162022f70dad0cf31b01eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de169cae903adf0c3fc95fb7fe6ab42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4f2ab1d7b51b66e55e623bf68206c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1badd083b2009b052c1d2cb636ab6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a774ef0de59780f7370fe5f25ee05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba308d3be8a26dff29f203e75ef6aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9953e0b2608b708bb5bf48baa473e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbe88be5f4b6489b64be4a2a82f0fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cb8a9f599e50f637aab9a07cb8f8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56aba03952c372dbe8ebe06bf97765286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3a6f87d71ae18701ddcfdf8f19bf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3fbaf9021032b19626a65d1a74b11d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b110290903eceb24b22f035d96963289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9ba6eec7b5205ae1c9f47e4052a22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c25c9074adc90f73de7442ff4784f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eff16d5a2eedcfb462deb01be0c3c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf50aa5b0774419f0f6a4fb01413cc7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f3ab59494c7cb772b0e2acbcf100f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de396645881612e88dc65eefad6b85aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e307499656e0d1eb60cb63ec047a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c11ec574705319e791286482c9e0ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc7c87f203fddf21c72d44a6347acb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33627358015022cfae8c4066f909d798299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d75807a3d439a56a0769bf5de79a1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010478341f3dbbee15db7f17c6fb0484301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675947aa563c588f3e5c7692a864adb3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d368c383b524791c3ff9ccab54e70a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f85fe99d4ff132cb8a96ce8579d30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48e5aa4856195aa77971997cf46b8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de91dbf34c23dc399235d9fcd93d20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12c7ca109e2ea65f492c9f35910155307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe6a789f25fcb5dbb24934f52ffca7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c83dcfc985d305e5682a4ba6a8b04a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df3a650767eb38a560d17b68206c9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb486526f932485dae28215fecbce3e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fa714f1138224ff19ce0ebf6ff92c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c00f09b515e94e0f8b1657c600703313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a08905c23552198a8801fa0074098314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced30b1a68bdd6c394e824be66bb80d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993cb14c616cfe028654e635825691d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385d690c16c7db1616837a96b8b9ab0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e90d5321bb7b283928bd1d31e86bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8349e26cd90acafd3d96ab95d7eb833319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82767cf349440473fd959f0405fdb4a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0de7b6c5f6043f3f7088380e1bf3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf052f0ff48e6a7f89ef59f423dc388322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4c6e41f733f6265d2c109fa57ca1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ceffebd2aaa38e2a4c6517365c2aa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d06646e24f2f84f9e5f72cf69608ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb063fc260f2581375c5a375ffe517a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed58acfb553029a78c9ef2ab4d3229c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c085a455fb439fbb39d60551908d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05506b3e58eed39ea1cafe5c3129aa2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2500050b7ae074d439f92727242a77a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a05b1c2384cd8b6f285791c068d3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6483d4c98cc69b95d1294f61ea9a80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ffaa3fbd85bb9af92133210091074333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164755599032fc3e1d5a19b59233490334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec863304e94f6c04d6287a020154322335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb1487d18367634bb7b637d21a14b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7415f674a0968bbb762e9dcb1ce1d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d574b6ed45962f8416af730be248c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b75efe0e9fc41e96863f6cac42bd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0269c123cf2d648487a157a56b3c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02574d87974ca072a7fd85e8caf2f0cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85155466e50e918958c973b5e3a78b42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6da2efa769922d386df3127af43e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a23fb61a3891f05e8a09788baff345344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7686721e55e21c1ebcf5874f267ba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5592d61ee69cacfcefce6fbf662a83a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3bb3af94dd50b2f3f59f95cba9ed4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0495dc2ff6c6cf359750e7b95ebca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b15040e3a7d50a73083c17f894fb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a37a85a65652a3c7472ece7180c768350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49623b1ed7eb93d95b592f04930e32b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b616d772bd244fc52f694c3f46d4d5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f082cba71042f87df6df1c70db4e893353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febf792fcd6015e233593eeac95444f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af34e17c9fb6115f09c0ea65379e72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61367ef613f7d233e59d8c360ff4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa3fb9dfb09579b0ded693b9c55717357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16a199c62aeec8ba40d4cc0848b3ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabb3e9905157f0299c93dce58aa498359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f219738607cc67d714a776bdce02d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fae3c58c4612bf0d3f92aec719123b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f0eda524784d7f96b3e462d07e03c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cb070b22d66c2781ccdba548e5e28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32016f1130e8c0455466dc13c82e92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4de841751868d37241ec12841b413365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0b23ddb2f725f93e06518515fe15d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332e9bd726bc175b902a0434438a0d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0102f0ca0aebfe410d4533c265ff301368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cb7ed5313d967b0b30aae8250e4cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b7278ce87fec8e32dda66df7f1d62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e35f813ac1409aa75f9b14556d9d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3c9296c1d083b7871c6ebedc8ab3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa732aa54ad9f291a6f5805cb2fc6678373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60fa68290ef5e1a1c7ce5ec9565119374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf37830f362c7b0ab8e5a6238e790f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa80a5680c32ca8a8b47d01d1b77f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d069332e6c76de5f80425013a66504377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96bd06f7e056a182d6ce952290250f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae6209a5b32439a5a21d842cc14cae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dec2c484fb7d10a51699874abfd338380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048fa2331c22382c6483fa61d0f9b04381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7ee71d7acb0dcfd0d3b150aaff6b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c7793595b8b16813da33e64bb1185383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f27aa2240aa5ae61b60f1d81622d85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9c896c4d1e55c07780742c8b6ab98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294a2d6ae28be37534eae76d82fdd91386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92831df0aeb652f0161aa34a089ce9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06bfc73ca75c36e468299b099fe6d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cded6c27eea7b05224235b3be4308389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab66edf27adeba98fc51c6191ddb913390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764b033134b64e015d9bc893f3a9253391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4ba07dbf3c5ac9e465a75de95a294392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599bfeab5a228fd014ff7ec840eedd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a5c1352e4a351ec50209a00ab9b0a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3f20abe1a3c7f73ef6f65d53e860d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b443f7dd4132b045bb4f6fe8f6b9cef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d73ee2d9377eef977d3833a15b28f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ff993bed93f8a12df7e40d9397b59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de59efcd4223ec48ca7ba0b6c18f11d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e4bb83aee4bfae92b09c47fba2789400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f523ac6978340b37869fc522834bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a958c15d3fc94b5e288fc2ce20cfe2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927979051d0173b6db41e591ab24e86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b3c6b83758d48f69f79bbae54422404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c0a1fd60c0d3841279b91c51846ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb625112c04c3329a1d9172bc3b19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19f596d1dedbe0158d5779a5bb0250407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec144bad7bca7b7701b0ae49e568a99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bc1608c910b2975b5c041ea6348f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbe015c4fecdd6b580fb80b743089d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42364b82fd9a1ba4458e29aca221306c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a9881c244f499192a90ab6209a28d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce52475419cc232fda6eadd8eb846b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d21a449f982f72d3ba5097389f346d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbe24a942dc234873a439c59fda3a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f43a21f22b4f865c810210deb3907c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1d7aecab94faac08ccc8d7661c90f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782154d878dba18b8fbbca2676834746418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de868b539b80909d9e0f728f331bd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2dbbd001885987b52446ed9ea5644420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75730bbdb805662133e72207ecbe1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426791138ffb0dec7bae5cf2e4f8bcf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afdbeda3fdc0664aab2e8bc940719a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae221bf08f669f4301fdd78cdd86d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8c5f3709a024987ad188961e7b4b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd9a8b9fdde8bfca65056361c69c98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a7b3ee9c21395e81333b06f40df4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89ffccd52b19b8323ef0def89e870c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157644311ee1b19c64104a65defec2c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910e72facdc0c277a8d2dd78ff2cce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac509448e595079fabaf7ea9792917d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68f78fd65cb8d5b5a861a9e79b024d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81add426b23231adce1e4bf51ec97c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb3cce86036adac9f935dc3159d53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d511d160f8eff0e12d673d22a82be435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ff7b42149e38a6e1d5a0752fade28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6721380002c76a5ddde933c34d350437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4414201a7cf7b3885ceffdccfef228438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ce1a7769af794e9535ddc96a90bd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c9359f6a8a40012b55b62cfc54ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eeabd6584cdd2c2641415da73f219441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999482f2d3d5d695b50fa6734053594442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac08b777759af7126ddf1543ce75e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d8bf476bb48f36ead89f3ce701a6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03b513b50c6a00a499365f9dd7e413445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e86da6af9460b9ba15d2585f05b09c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c2cb163ebb39428113ffb0eb107a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4106f5239ccc17fdcd186c081211ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13054cfb618232dc1485a23ad4f7cc66449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b8ee9102ca7ae0fbe84abc8ccbd5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb91bf02df7a51fd7fc5efa5a67fb5b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa233a3abf44857b0f1632579be6974452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34b00fab4ee258d14404bf313b3bc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040604fdf2ad352ac5cb6793395711a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e37fb20a9c358ad7f6391309c9ebc4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3146752c5b6593b25fda7cfed721ea2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f43288fafe0c14733f585bec1bce7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e98442b05e921c0a3fe87f2fb3ca9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d300844d1d239beccb07ef864e53ee3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3d68c78213d6f7f9871928565cc87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec09b44a19bbd53b781c7685f312f79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a31ef89fc17f8731f7485a4a1ebe0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fafb7ce9626f73ddcad7c55d4415c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22610e9c3367fbfad328fff029c361cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d5f32545da1df3316152e89fb31ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c762a732b7611b7c9d24585f37364466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0c43e2019c29aa9f268964bac563b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86cd0d5225cc0dd1ba065854da0c5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666b1156b50f3f327b2d1d64841ce7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a7eb8dd6ffa9facc1117f9079fd9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9e3f9e4092ea2db68126834219794471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cdca60c79230045c5526a1a53f8bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e370f9e33ad687ba55451df6565ddb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ece5dd89a6d172c37fe40229e254a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc489ab0d47988c298570314adb3e39b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911d74a4e38f8f2e82e138b370e2343476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b64a3e06bb993197b03003204b48c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99610bd4607105066e5f8b7befaf0eeb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093c773bc323532faa34db58f2e1d5e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187941355f5e24b3e850069f8b5a2adf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dad48beedbad346858e8c829b6b19b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca377781033079a7d0657c89265ab30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c761930d0a3f748afe8e9c1e6535a50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a73daceb3e1fc9852822e034ee89bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738fe1770d48b8b14670e66a7eedecd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dba46be62cc8aec6c138449854a16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39327fb9edb9f11675d44179239f75cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc93c03bf89ca5f1148aab110e39e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86b92bda4c469343f2cb3f64ac1513489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196d47189401bdc1fa15d5f4974ca2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038aee364a0aa95dd3d747fca25b952491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785ad8e4d065ddf176f027f9ccefbc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6767fed84747fb9bb8bc2f439c8e5cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19414e618e39b5a52d192c641fd509a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcfd54ee54a39d42b10c26f193a3d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8d1f358ee49738b4f57c8e14ee79d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb83a46e6ba1795b2d949ee4afac3d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa67bd13952802d3421e14df573fde498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822090485cc9398f9530f09883a804dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc29f498b79de117f896902739231b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29cbb823717fae95a89ff3d4cc0f7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e79f716f41f7d8b46c3c2c62c2c7d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28992c506e279ca45184144766d1dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0454fd66d4db0407eac6acf06fe6df7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c603ac2aa8bcf5c0712f5021f49f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5bb7def5b5f10b22edd1d257e0cf7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6adb5a519074b01f6f216e402a6bee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48310afc033931973824d10570b86ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a21bdac32cf3fa20bdd7d1ba3fc3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e449c20994d37c6f233b1a179770a7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b1bcdff3a3e3fd98583e5bdf9d7e7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f1b8464a52c4579f49bff065067e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c794e5c0cc76302698e0136cd05a2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225481401b65609020a8f79b8ae9c2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec100ef7ccd20bdb91e0b011ff0b0de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f370aaca6e5ca329ff7336e80b000516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c113060b7d14903ccf2862213ce3d77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea721cf7ba214a6bb48df48c62aeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baffc5dfd5ac81035558ec8d98e1b45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a85c10c2ca1c22bc9c70fe15b564b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac518949e1d1daa14307c7e94178b4f7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df61afccddb3321c5576374434bb5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea47a2f8daf6a36dd9d0a4bbbde851d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262cbf0b87c2d30447124775d18f6b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fb91c68db1af71f2a97495aa341e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5fdfe6dd424d34a3bfe4dc79d8ed8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72e4535bb9ed1eac53a129643a181e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b525d19898cf8f9e3a8513eb0136655528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e719802e8d819cec58d3f07baee02fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546dc3b2132a01a54cbe1aa79d4817a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee1b0a77487539a4f836627e39f831531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438acf078f1eeab88ca88fd39b8bf7e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928012956d64aec7bd38fc7393053dcf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b050e1133fe21edfd158c1abe46a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aff8be83e845ef7406708a77518283535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e38716e9d257714444a70fe266da1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1ab19c85ed2d0ce20f9e0282f74f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bfab9c6c74b2f8545aafdcb330d9b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f617caf3e76696e447d4c6a789626539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa6a161486cae59c1d1eaaa9242c72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02d95df52640a368bc9fdbfcee4f32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3333818519ec7f30201790d0989c7e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eab2de2d046ec90f0711c484f2d97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17bf3b0aeacba0b07dec0c81fe0fb5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbfbcdb8687b3c31b1bab91d3006d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23d1791a662431e3f4843e2d5e3bf6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52d225577d85511d2e32501fb8e839547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd606dd1968a850deb524bf5f88f838a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0293af1f9c99956a502648e84f450aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d1eea04390d7f9488c6f531287aa9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ba581d0ecb32c882c0036039d77c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a3b15a166b09db33c762aedef0801552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34644cb36fa53237451b14e8d2ef5c99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65f53688a36070bbb858d19c95a685554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1c10280df3f2cadc18ab5dcd5b571555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1eb37f9ae85dbd36fc2273d3fff7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc91477f1570dbc252053cb8a4f37fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afac4e5d536be8b6195ded3fb2668d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa9b2b2b598ae3183745dca1723cc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949beafe64622a703e43226e408cbfaa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb93754579906aac82adaca1b9853eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ad699af928487244350e5ea2b03b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366091bc0b4fcea0602151a9ba535c4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107fdf2cb5209eed32a4d119ba49cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7b8c82c7db300a43c0746e852af68565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387fc5832a2f1e148dc644c66639926566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34414ec49936ad81e01f20d12d936f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958af57b7ae7150d28c9b02870299b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508051775fe9952fe4f70cad0afdfe27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f478c5d5b9eb0a8a8bf218adbdadb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91596888b123f84e6bf7d9875e2648a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b913a394c17d04fc5da5d79b21b580c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a67e7adde1c4edaed450ea9ff5bdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc64a7494aea73d063700bb4ebffa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98600666345451db5fa882bbb35e5fd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e586a172dc2d3d447b97ac0e396b0774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a719812c50e4dba0b6d4e06740d4ecb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10b4184a20347ef31ef7fd169c0b936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3253a8b3a7c5186c95e39dba109afeb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd768d9da6756c3e833e60a118a8a8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d0f6b276e09a9e39c6fdf04223e219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c849b5b320aa5b3d98449a01617241b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4194d836e74ea943e292fa27c2d98d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874119afa4024506533e88029f0b9fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb1914ab944eeea75d427f246826213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1b93cc335ffb4409ea6984705b72214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a19d66639674925502db799201fb2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83ea9346fec7d9114d5952046d0b0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2838cb7f1a3e97e7a3a290121420f9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852f1f4b2836bd13622c51fee34124a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4833317ea8c86a7323513a7609a0bc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f4770250825db01281d47715b32020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68884a4a3926b58bd123e55245a09a4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b39e75d1dd72c4581402117da8b6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b634d0dac2fd4cce99d926d8d643823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeda19828b1b3d6bee59f54544610ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a9c19d93b93ac18626e4cbd64809825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58d288c486397446b36f06c932f0bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ea706817a33f81b6e7505388b830127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8549ce01efdd026ad37ffe964ad50f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b1da59ae44cfae4ba26b9633dc3b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f02a36f98aaf667e392e1eb94f8a5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac6810aa75ba20e44c78ffc1be52d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fc76776d7eb9fb0a9da009468dd0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76aef728d1900c71bbb6ec46592cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098ef743aafc937f5a8464ffeb9740334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51509e65aedb0105fe6e7c9835bc38b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24199649f72d4501ac58c299fa78b8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525b96190be36d7e77a22ee0fe5ea8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934d75a155685fd3d8028736db7e1eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027c0c7668ffec0650e4f74791bdc7039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3dd578403f994b1d61f223fa01e6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f4eddc964eb6bcfab425d549a9dc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1b4982f2c94929ef7ee5a83c1a9b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1765d93cbc93118f9509ed321e1d6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdafe19f6ecfc58060efbdb280da0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4de96d62c509f6a15c2d51a5d432a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d19f5bce151b9ce26d98ffb6234de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c068c7caf6ed54f8b6a895387602af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c500a8a9cf6f5a4be02b5caff94c90a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56c6ea7be16768a2115d386a662c6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27250c5459247c68215b04fe17026cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d06d4a3cf3518f18662923e04d3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5218465e9344102c68019c34d603252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e20ebff48afdd5eea6b7d02d64e19f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171b8d5a43a4956eebc128a5fb139d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b16710e7adc889253f9b4d914c252255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6648eb0f0f92043a84b50dbb12b2e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555086d4d3ea83bdd3cc866e5e6fe4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710387f5f24cbce18e9cf59a1025ca0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1acf852e956fc28e17a01c1264f0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c47fc9502a8b6f404a15a06239a9a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c84e31e93e42d8a7a99fcc37c2748e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e71a3a08779a6b2ec348aa9b4265b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698e7176460d089d064e37db6d5f0ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff1f1d6758bef3c104d068ab2186e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceb14ab4e6916ebd3a65b898bcbbf165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f07ac00e8f2b550559e32b1a62b95566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6bc41ecb6290b75adf069527c866d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e368bcfdeef78ebe96c8997bf2411068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66ea98da6576c3c1d60dd49e8be63369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcd3601a43ebf13f155d1762b25f1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66147cf2b3c37c7e9d162cb6696b589071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582ca1dc402d80e70b6732b01b6aeeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a596693046a2f10fb53d00b0a7c4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b074cd58a4abfb927076422c4d3513874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860193204760f98bfe7bc9d5588910e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24909a0cb0ab39d64703b07ba96c3cfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cd8ca75cb0d28f54708d3a12ffdbb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be0106bfaa5d3ccb6dbf6ef386be5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2594ef5bb25c639df82fdd73738edc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0dc29a75c6ff1d2cd9b1d269e26b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883615bd1dbcecf452ad7be37e5937f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277948840ee4069da04e3464c4cb87f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b262a1d6c51708ff4713a3afd7aa783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990317f1f2683919ea7ae8e6e8da09b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba95849d051ca9985b6739bc2537b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50244e42ca2e324671682f13f090c36686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c949acf417b96073f2430d8c4343487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925902f9ea42b7cd501936a5ca86d3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572546ce24cee878804c7fdd71be9d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3fcea0f43a8a01bbbe30617e089ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d0f9f7297d778f775602e82abdc7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5c915d460feadde40e6b14bd5699f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0e2c6e1f97064147204cf85f98b9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff90983795fa2b0d25dc9d4622a741494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333df6b5d9b8e175f7b7978bbe189ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfd52c4e46c145a2034d4b605925d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e940b3671d3969576092328a0a79adf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8252222623a5b5682666a943e23947c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523163cdd8737fac83f6d3f1aba244d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4b0f51574bba9362d1aed8a069275100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05d8d61c7e1d6f0de6348a779dffc6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8119a5179b314ce82a68133ca3f396102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef21d0fd982cc1251ea7bd3ea9c0418103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d383228b65390cd9f55c34135255f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86105dd648168fa80ba119e806d5ae0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf8aaaa9e2626f09504b224854950106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e4e36d733b253564d84330e858c1b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd710651dc73852dfd6111d2ec54ef61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664a4f698c3824b9a3953cb4bc5bf17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50f18255548918ff7df9478f39a3eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221793fa8e55491db7bbd202f5d3538111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12b362cdf1faac781287e8cf0f708a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00f664d33b099e3204dbbe5c9ae9ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779934819498cd172718d70cd35542114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f94e0984692dcf844b2d3397d079a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947adb459e473bf5b859bfa6e2b6ac64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539906927b5e7c276c8b0f7631ad9ea4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125a41eee5355b6bdfc6f781dcaff70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac57da9644bdc95be57825692c71bb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cbdf1f2f12b459a5ce9e348722baf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062cc22023ab6782edb86d6ac54195121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f3efd5f2eb9e2d63c38201266b2a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e487bc8dae924609587df997243097d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830feffc939060222c1db7cb204a8f58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab9e9a898bd0f7213f57208db27e17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853431759bd944970951532d5c343c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8cb298a797a5635df3e1deee0c7b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ba2dbdb9d08f8edcf9c7ba9be2ae3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24430babbe2cee3fbecfe012b491774129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144355b9bca906dad3e35a9d064de83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fce1aba7c7637c6545390c45993db131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da2b3aec971fc7caf1980b7d10827d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed843f1cc7170300b04e535c0e6d3d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c19972b975302f1626028e2173bd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b4fcadfe38950d6d05a7d03df4cfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7f97e819ddf2c98916e34e775869c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5c4d2ae64a21efa4de62dbbc797e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b536c7e68f36943317105a4923d4d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d81c9a33b6a09b607b53a34c06d97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea659441c848462752dbcaa91f131c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085212caf6f117f57e02c8e2282eea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7707a152a999ed805e29bed278c1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8424087cb76a3844cc404702a073b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17405e385477f3aea28a5801ac30621c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37edd097a751523c4167cb3a71fac84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de46440aede77fa15ec552998ad25d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709a9500eb3f8e1d430ecd05bbdf1df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aada7adb08c38b9c698f0425143c17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784057098600845d0075e49b5d21e44e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49247ca90f51fd54004fb3c1d71c41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad76875b3da79e0eb98f7b615b6400e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e1d3e168a6e6f20ecc88e50be0f97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bd742a6306f1e39810acdd4566d03153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637ae9defbe67e36145f6dc3164e980154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549691363f218e6ed19d0fe39b89c1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0578a3d707e3eb36f1460dbb2552c1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1550faa006c1c8ede0fa1775d9ec5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5748d00cf75888022f717d88f77823158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc28e3672fe841de38b168d1b333b68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee1e3a8242accfe2ce9f360439d056160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b8499d010b815f1803ff570b432e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7daa644f33b8a90585b0c935f24f63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e42ecd2d22f972d2335b5e58f9f8d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bc2031a958bde3edf1f07a8706620164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bd841cd6c5deacdcc416e2e18ddb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5848d2edf07a9d8914c48c89f806b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387ef1c63ec2cc81e6e7b6eb6ec2acf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff24a111f20a1b893d2a52650ce2df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2bdad57d5c19a574f3544ee386eff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65728edc7e00aa930bfe04facf7859c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee093e0768f129af45b0200f458e2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741f55bbb0ef97014213145cc357192172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a323a95fb6a352452705d2b168b43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e6a32d8b408655eb470750aa1befe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84a5bad78cb66b713bc2d6c5dd9cd9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745033d98a526d573be14376c404bbf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a365b5be8c299a1b19ad0859c0e7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79707ef47759a2d2312f53e55c763705178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33b3b2d6c7b1b7f73985f12cbfa5d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afa452a0c73f04ea859a1a2b954ff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee43b154bd89858a188c0aa8717d630181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21909a3215bd87577315a9c1b7888dd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544baf50645606833a16987e81ec783183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef4eaf5a0d50b67bf63473c4f3918184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b5c0c85a4a0ca5d70e1184ba0d643185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f699bc649845f3f17dc4cf9a92482186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5d592699c03c790aaa88edc20c1a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81eef27d9c9437bbe1afcf42216cb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db7b58d098c5bf5c05f41f65fbc254189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec172920b022425dfd4b1a72c8c4c547190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999b41fe3223c9f85b3ac797ac7e823191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982012841a97dfb5b6d9f0eaa0ae2741192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad8345dd6b0fb20e4b89a2cc663fb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976cbd272fe005cd3877de5d17f59f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe564b06d9fcfe12bddd175c8fb06bda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefbcb689a641900928e8e808a71402196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a57c3c8f28547bfb737e9cea559362197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa4b374c1a856929d3187b7b542036198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5767256d80e755fbc56ca2b7e83b3b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea3c9b005a65d84acc28e2abdc7f1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106aa7e602f71ceef91cee1fc37134201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ccdb0c51093dd8ec90f0ca6f8b8c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e70326e294cc7291eb21f180cd566203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008b6969e37427d7509710ed75849a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5b93937765e8d4330eb50ac0b628e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e9d49efedea35f660ecfda1721089206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d008778adf78ca2027cc241e7a4c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa49a5329b424e9156252b5e9e7f325208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9dcb32c8d79de79c11486ccfdcdc0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fe0181d60c4092d646e964455ce68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3928d9dae87d59f94fdac5c1d68e16b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e576680673663f7efc437cf2056007212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd106d73ec320317e2c4261ffdf7fa3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9df8c8dd80146be1f5b567954c2f46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1c0c6140445097a344febe3bee979215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a535e4a1df5484c557891e136139216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fd0fc5d8fe370b6158c4d32412c7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7e858b173d80e9aac892d54a654f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d1599f17b0ea7bbf3e3754ded2c4c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c24563d702639c07e9a12f99251a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e0cc8359c92341dd5e30a8466ae2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928997d2d409b4e03130785fa383494222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77f416abd0d7c8dda2bb86233b2d42223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a27696b3bce9d7748b572f1a2cdb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13daee6551893934b27785ebbcf9e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304e4480376d0d9e965e1067e97d17e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8656f44bf81c5b6fe3bf278d130c7a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cdd47ae97e0ac07583ead03ff8255228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941fea1cb8d892eb6b795b3a3e3615c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f55c48f32d3615f71249a9ac9e89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e269d23e070c86a8d400c7dea168dff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d38259843bad9235551f2c88ca782232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39044fc3f87ffe7994010307f1a3fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f66fd1179f601cfb5221e2366848c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c61dd97b6ada4587e69844d8ad09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f71c6f3b1335db444ef98a52d4061236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b7925ae79601052756abe82bc0c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef43083a02e13f136440d7055db3e27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540b9ac03c148f8145d0a84955cdcda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ac119d40ecf04a9fc18724381d036240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e835c4c8cd5ac4a11ca8521b9a9ac9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab614b94ee177e46af042289435972242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918cddbf38781373b8343d16e5719ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6aa1f372d1fb4faa2fd109ecda3327244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383a0f877181d6fdd46d9bfbaf415e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109e0184349cf26e6ee2a33ab24ea5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb16ead95cbe9708249362ec81e6d92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6e67a7480f044cc901fdd15f440cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299abb99779d644157020467242800e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456585d0d07dca61d4207b56d64cf8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff70ddeaf59086dd433503b1650b86d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc65d87f4c9ea01910627658bbbdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d59105be087b29cd7b6502326b08e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83c4f310aaa6bcc82f34d27ffab663254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f0ab8832279e4ad06911ea1af17df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaab7b6b53857cb73374350e8e57b0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43446ff48b41af7218ac3626b62d2eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca67095bb29ccedf603ca0c224579a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36c6ad23e10681dc47107ebbeb58ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb42175c1d6326def814084c5d4de5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af346f1402c375f32a9b28a97cc429c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cebb5a4c7e4590a8982d07a69544c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7114b2757143fc0a6f1a0a1a2f042263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caceb161d0a8d985cb611c623cf8e315264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de51bfe3875ab373305b1c07198c26265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68683c3b7f2700fcb1d99d1143ac7397266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8394217e555531a16193e9b9c2a2f39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a903ec5686c075847d439bd50f478d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ddad19516dfb30c117fda07d31ef4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaf0d9c5b0ed066563d57b8bdf39f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63109c5f55214ea33a2b54b0acf2af4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012869a4c60eaebdcd6b1777aa36b93272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553077dc5180d1cb31aea339addbc61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920409a5e9055ab15a4c0e63991e30e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f757467cb57cdb0761a21959d18326275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809304c98ed89eb649e57998a3f6fbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c543f85686510bb1decc18d4f0a00b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592821f98d37d8b812cc3424d704fda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b45d03665a8804a7ed68596430958279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131ad3215a241c9f86031cc40cf7d17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8990b3d3c43bd0ab136a215c065b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24307d4155b16b6c5ed149346f4de93a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4351636d82bf7fdfad3018a8fbb65e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f8ca7fc0034883238f4eb8831e1a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3368e12c85dfbc4879b1585060f3b50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f149e17487f4c15fe0bdebe7eea86a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826db79f41780a7641cbf3b1c5c61662287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921fecf3fdccd8154bd757cb37fdea7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9927b6956d5d6d47a9e23bcf6d696289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16243fdf5f1da38e32b6502e0e8a831f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9252db21bb8bba3df18ddcd67f8f7e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba5d659c0f7f4d6d8a53f797309165292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19234c083c884735010416d9c6e72fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29053f9ac9d194a15a3e31acfaba7a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee1ab16f7415f6f9ef705b517600e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cbe6c76bc67abb2ca0fc9e31806f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc4160971313c73858391fe05917c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fa39565d09fe8bdc409ef2e2ea84e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e207deba88208712256f7c632c81f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda42756bb73f16d415c99e5a1921d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189801853e76f068587cdcd3368a30c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bee274deaf8a6ee3f7276d61660f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7d5cc23baa15eaf9e74558316bb71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd6464a83603c258d4d3e6bd478577304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ba0e0ccfbbfc14a96200130abf495305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb7c7a223fe137de379283b838b67306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9374b528d24f4e381caa4979d1733307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2a28b6ab4dd2c44cc1a50d3a46e46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc21be9496ea02f91ad72bd084938d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc141a30f106c07fd49b5a395dd4a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3700a415cd4924f455cfe658dec57311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4bc3012d96604cd765555f15fdd0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee0b871fdfa36c340175767431ff3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136931e944f2aa4fb55fb4586726761314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8bc5af1bebb576965ae97ae7dc615315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0833c965a28863af7e60c6b823820316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9993a564862b67c89578bda8896c1f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aa87a8323bf3f07f1aa12c71faf74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff7251c856069adec07746549245a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202b8fcc97b381e32090e0f5378f99b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a1c25d5b8d9259dbb0337a72a9f2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607dcfd5f0926e5cc84c945a73619fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69471a4bd2486dfcc1ee7d9e47faa0d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64570eb6a27dbd5b7e1c5231cd992c2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b5a08930588a8165800341d235ebd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e53a39c3ea386d5d29ee85eabbfc1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d51e6af06a2186ec49a0731b9e64d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447da40babe3af9ce82a2a10f5d6a0a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2df095952b52b740596be091f3e3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9975ff59450148529b4a9d43eb4f7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ae19ff2f471389ee7cec9201edde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4234c74604ac679179605f1d729e8e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb368f52fae9d94678ab1a324278c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88f9b6495d7307a8255d9b2e903ce9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f739859e8720b1c51d5ce8366ac55a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ce53fb6dd317793740225830e14aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fa1b02a178c64f002386fe723dc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053ad4873a2575597f9167ff0c6a4d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd91caa22e9957d03c3aa915bbdff9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ab78c6f433056f756611048212004340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d338f66cb521f42f18c321959d3b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b6e46a1c3cfab4d2b0ea12164aad7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc5cb62c7c5438795c967c61423f00343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c56331575795710c2819d91b9f5bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cba486ac8995214004030b0bfe1303345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8086332398bdff7fb15540a9e77e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1279ed3b8aee365301e645497f7268d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef24f0b00da1ee44aa9cf1a52fb576348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a7cd0947ef9d9e8e49d1c7df8835f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bf817926147592698d7e3125a505d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1200c38f602de495d7a2333fb913351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e6f7311421d08b19e0efef79f5188352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae685c598d352075d385f486bcb11b8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575fafb1fdbf44149494928f278e55d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6512d00150e0f43553931e9ba93039a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e469eab84428a817d18dc016cdb7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40befbf6fde99af48d8ee5703383926b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0027f919df1fb73750d480485c19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de9de9b4cb91088094d53dcc5beb3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e2d577e0160b47b20f52e071310a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2a9767a259cda649fd4b2e35dbdb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc036b10110e941c57b108e7e52765b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1b182faf54a26d43d747170af8e24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd02ca9dbaba978d43e8ca5cf0a2e2a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262f7237df973804df50420ea3debdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250dc7754d8f2609cc07300584121ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa9011d96b1b2903042059ac726fc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f76572699988ce07e618532bd450c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d326c2a1e8ba492c5be55548d28b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d2693d4ab2b8f56b72c0599750c42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fa7e398f08c6271048225d16e31d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c61867df0188bd0d784dd1bdcefe71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859007c8ffd97305d7f80c9bab1f082373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3a54474c66e5cafea0fc0f38adeb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58421683802d39a546c4020a7616a069375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19c546fc2bc8fc76cebb1cd8e2b263376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5f6e5d21acb81126d6be82d69f59e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8648ed138249e0142b2c52661b5bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c2c3376fc07486e148f6a8199a3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fce27883e3e719d7f2f58016f77f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d432b7358f2747045f24379fc350a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397213851836a9342422d9f59e927f3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac627d491d857d66060be5f88175b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dfd1e10f40eed55a6e817e916daea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dfb03f9c21947e5a9bd3af16b83a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022f97989ec50fd952c13826622efab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a17638a724b74446c12cfb8566a4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62b9a3bb9ef59e169fbc361f15a3c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ed8d05895a97865332dcf97c0513389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c867b35db087443aae5fd4f402d8e25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a66804d52b33defad6bdf8c31f567a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c228493b3bb2d314bb514a4bb2c4a52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02dd5eba161506b7c92d2268e672db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688f954ee99d430b1f3fc93a955768394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072f4bf0636b41226cadf34010a97bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65786efe982563a36c27a1c2c02ac125396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624374b1984e0ba6fab243c113e91f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b7799bf984682b7bf8607770b9a98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c97bc40a94ebe8fa699fd86a8f3e4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31733a9ebf3d7fefe56d6001b8a13798400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940fb7dafc4dca030d47e13017683a9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9fb0d50b78c312e4b3ac661fb43cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f08e46aeb72c025384c08702cbf72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30580b7ad85ee9390b5acb150383a8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc62d4024b11cdf7f7e0e5d6ca36b2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491b3869bf257b670feac842413fec9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5f1dbf7edbe34ab4b40c417e8eb0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8069174fa82191aec18e008d6841e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db61a89ac47628089f1b6e45fe725f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35852da272b4cb51b6cbe5fe884d0ca7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9376985572295a4890e27531b33575411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fc0c22eebe16d27b9429d7608e203412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267c3304b1018320b8d5a861505cfec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3ff723bb081b810141d7ee6054a0d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5cada18723767a3d49ccb5863cca58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf00774e778d7ebd747f9522605765416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad51894771cb81e8a7839b162d1f31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a687e8aa0b75b304858fa32027ea4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9763da80771d5afd7a0f911fadc3a75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ce8180361c2b7b9e89562a652e9c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25940fa230960d72468d6b6125e15c93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d44ea3060160d2095d2f1647584e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c5de2809bb5e307f66aaa75b41ed3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6c716f3490325b6cca032a993e2bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56626df3c825ca4f9f6cea9989e94b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4a72873917193463a19291e455d2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee29092007523b5f7e86eb1dd49b282427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5afcf9498b6c2e54e9d24835f72f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493ce98bb253dd2f86aabeb92f98e7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5d0ff83ac127956e54e76eee911e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f6af6b91a4d0e0ceaa418274667d2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239347a49a51fbaf111f9dad71b3122a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0d0c4e19983d7be8e0b88c5731848433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82890efbdd59bc37a794b5402bb3b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cae67cd1aff93db75c23aa501ed1ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865fc764b4a32a7646c4bc9f09894db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaf71ee6a7fe5023b6506f6e4fd872437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879c881a80f77c9190ca335c25d6c13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7483517ea931ed3c6b74c6ce1bdee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497c0b16b56147968564e68af080d40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fce6a2e65eccffb4af21ba576a19b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44666b6aec368fcb1bc8c381e52a5488442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25090ee78e918f939e1398d800ac28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04cf3315a42d18e68ba2175a2abc39444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bf8b650ee06c50d086eb4b40545e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799572045bd187808963ca3cbbb6ded446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b100234da094537df69a237a67527447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b69e241be55abcf246a6cfa832d31f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c563d207a42f1d4a290c65b3643839449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b9c27ebd9d5649241a4671dfeb555450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1479f42516c5e780fd3759f977482451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d76e324e9d7609613ac4f9f58ee691452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6c1b42991054ef02be95a4604b9b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb324aff4894e6b77a9abf90f2e5aae7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7a7ccff036085993969cf06ddd57b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9474d7c4f3eca3873b33a1b678f3ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247b0adce3b298fecf62209de9aed15457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fc4331f773b1bd21d0d6de15524dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67160763bbefbed1cedbf7d5aa7e2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d9a6fb65410906f260070e5b39c4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a880b169cff0f94bf1e4dc528c1cd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf826609580988197bf62dc16dc4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221dabb62743e7127d9a716c45ac52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f097e4f6030fd5d6ec38a6b7415863464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34799527809292f535d6285dd1b2e8ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2443518ad32a877f7f7faaa4ecc176466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4667bf57a63947bd58b6bec5cce771467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161862fb2c1b2f934edfedfd3f87d6e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdeebf9a9df8778e8d71bc76a1796a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d28d527aad6b11e048e1759097a9b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328420b7a2fa7197000f0eaede96c197471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff051415e57e01180a6dea5ef3cc8c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe35b033b6c86c306077437454a6e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06aedf67c7d363b7fe6fbf960ce7d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00807276239232618f51ca85d6ba3495475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ae74931ee6c8e8c1b491ea1c86c32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58029a7e3abc6c65c2d6907122cb1ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc162445a5dffaf9cd7b811144062317478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0265b29d473250ccb848472cd126a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b153836a57ccf86329f3c8f04993480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf36f6a08ceab51682303cbb529cf4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0b7cb5d55711e534b9bccf07ec83f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1718c8af66511dc9f2cace3598ca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72afc2b376c0e08c6a4ce4f514249bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e445c3cef472d8a9dbc147ac0365e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea97eed68f27f730d8084a3ee303b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7af9bd45e2804cf66f581b107385c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85564c6f2bd8c430ec75cdc5447cb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a2858e35b74bc9f3fef106b26cec0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c412178bac075950a227f4329ae9efc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c91bba2b849dcc94a1bba47614b4d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1072ad6d10ec4148e28cbf4183fcbd4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce67eacea393a7a365275673293e53493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ecd8836804c3678483d2772a68f18494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e45039066b909c15d337bcd3b0435495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2d2122b0aa7ec2cbf9bda9a2d44e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02161b61ce66c9071118e756409c796c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00e83436b50293fc436a9987f2767a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff644cd9ffff22c82b9fb4f98246c6b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cc2ffeaf50f9fdd2251e87133aa39500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e160f799f1c715cb24e0ea8fa9f536c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcd5e3a774bb5f8eed92efe60e62ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17d5791034cb62ce7e2dc6f4725c36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdab96fe14393db32777af25875fc66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa193875ae36fc4a0d72067ab408f23a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0d2395d5cad09e88ffb5551fb5324506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa1c92aa2445bac8ba16be39d40efb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb1a01a58f5c21a335bfbf3eaf6104508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707af3728be6cb7cdf021b4add54ccd9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f59da780f6fe100eda91e5b7433a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f069568e4e78c58d15924734d4606511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa386d56bf7d2e392693451cb47cc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e09994eb39cb336de115f489f09cdf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd27ce9c5a379c08a9734defedd7e1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd72578d755bfc3ad5bc5d2031e1015515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421694f3f56d242d6bdbb211f3595ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb03a2adba74449b43453a8c71aca6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e34ad808901f628eb63b4d8dbf23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6523ae3b0f274a7451dca9c2c17ba6e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8459151487ff82d3c1273703314860520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827af8332d435d335b37ce6ed176edd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a191b2b162573442c0fd7ef736b8406522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1289ff6c402793bd33007db35a6dd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983418ae1238691809467e47b1f0c4a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ccbba8a24a626d966436ac0ec5519525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1eb6d1242cd0ca08fc03fcbd50afbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96693229d39fdc5bb10d5d26a90ed2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112f07b873b0cccaf8246cbb8acef8b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdfdd65827b79bf8d4e6d3804018f3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cbbf428b7140e908a94c6058a8d3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f688f9c6bea60de21fd5e0f9acb8fa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda65166b38d0c30feb0cadd2a3df5ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f18f928b3cfff652cfaabc4a49109533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a07318f8546677e117957e697564534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02eaa47461b4f9ccbba877881b7778535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497607ef8b04bb2e83a794786e1fd5ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8ccd81b7307a4cbb4622e38faf7df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa9fd0f8a6872c4f8065eeadeec6b6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d60f6830c9a5b2fb924384ffc1bfe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777960bf51d98f243738979e8d38bb88540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a5c3f5617d41d1744ca99ac4880c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e624bc03d07f7312fcf9ef985e9f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc4fe53215d8491e7e85e5334f1e1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bed68e7c8cb626302107925f62152e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cace63f00846bc15cb508d67bab990c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f952fa4b77f3a4f81cff1b6e433d79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52a4e8197cffeeb32a570f5a96e438547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615175f58b69164ef1dda99b32927ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9917af7714ca592fcbba62b2aee9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8903ff873555e14b08b5ab88334f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303aec85a5b271603ff67047f2fcccc4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6649707bf2e6febfc8131821cf529a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3549a803ec5f9246b26d023dcc363553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67dec3a5df74132d9666eb82b39bec3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a9ce99ea7eb794fd1e4071246c64e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a83b78dbe530d666075d7b11920d31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcb3fde292fb89722acb0e96113e15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e176bea1e0dd8d77da8e18fa10143558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab1d9b89d2d281cd2394003afb6f71559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b40e5fee53465992cfa71e534bed4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340146182463c864e2d95f5fa2c20990561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e8877275edddbc05e3b8d3725407f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2068c85f28bd726151bafb37617237563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6841b3c2f59b28d6feb90379d38e9a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d0b1c71b2ee082ec243c70d6a96c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcb45e392310196f80edca012a5876566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcedabbd312d31d9e95164a121eb81a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b483365d1a908e5cfdeb7629ff05e32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3698a916d26438dc7bd54484b2e2b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3061dc553a3f1d2df7de213e2300d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758539f73f132dfad9d776067ef5bb1a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42412eb461ef10f2c80cd88b3b8c966572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>