--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12097293fdcafad2a2d4cb69df97ae881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e981a51a687fffa54080ee18a00b7b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887aaa4ef666f4f6bb5e11cdf70c1573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13978bd25b667d54c3f903c43fc8ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117113920665b34811de5ad857ea5765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975a4af8efb80c096c62736612530ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1829c8b90b843b682f2b0f8e8961047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf76515343acb16214e55176ab0cae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99401a89002c6817a0f14b0b214a1859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb56ac2f3ce317f84106d494012c2d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc370aa262574e410ebb92ea1f9b2e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e449da0a8bc1bbfe72998d89e8dc2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ff2d3d41d3c3b29d0442cde34c9a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d62707507366540f11e4ed0803e9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87aadc489a5a10391405fa46863d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db6da298e21648126466261120337216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77210a076990176c3657918189a228317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d508e6e64722583105e18cf5339d7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b657ca6d4ce177b020b3cdd01c811f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d35f7fb26776d16dd44c6a8c63740a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf75fc5c36d6662180bd36699665e7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b59478c2c5e602101a8817c59493022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e54775e8974b073f4fe35b79deff323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62819bb1fe7cf7f83fa40719870e14e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eec66fa8d3e34f8602b4b928aac6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393e1ac348267925353b2c3b500906326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7b93f618c6dfa05115d64dc961e2827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1471025401af882511f9a54d41a4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c25237f1a5bc80e4d2c1d22856bd8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec2db5f6ab2e25d62ede69fc14b36330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcf27dfb13efea8b411ebc2d00945231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ff5c8638c43a2dbff592d700d3ac432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6674b6bc165284efc97271f888a62e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bdbc57203ff99e37145cb23ddce9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ac477795a25c7d7d25d7f4b3064ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbace5df28a48638a5ce6a37b4d10c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445faf9d5cb426229410cff711d275ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd633c5756ab4cf20142368a51970c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab86c7c509fb9295b6458acd8dadbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95d219fec2aefd1810c4ff6f25adcb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2df2bf60bdd4556f20a50f664a4fa041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44724923b9efa397b1a8590eb498079442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c564e24947761b2576942fc82bc83e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f9e91f90b65dec54e349e704ef03044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d19a38cbbe37ea269b1f773ad7f1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2af25b7af148f943836da6e258632b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab72a678c4696a8869e4ccd93ee659d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc475b73a235cf038b05b01151006148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b116e72e5ee9a4b8ba35ecbe7185749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c0c49f279e611f081e376141111bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b39acc19309d1f6c89883b4408df1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eadaa8106629179869125f62d1183152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e595474dde741a0ee2220105515f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ccf9623d014b06ef5ccbf1d4996f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f940eb5cc3177b65f2ed731896115355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c44a2fd221a8a61dd8cfab633960b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8b5824f31b7a602f2bbd48bbae73a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f924b07ef549a3ba91cbb6a11ef9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe5d09cd68c579e9c745d029804e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db233e365b6ad9ce6f6a1816dbc65f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81d2fab739b874c8924e6ace50189461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fdf10f831373b45a652994f258b8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240cf4035387a2170dd8a1c73b0fadd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f8dae0ea7c04992941396f3aa41b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d5378a9fef75ae86c01cdb723bb7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad096555ffd9636411e44e7c75ebc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a9e0b73608cc197a9ac6cf701dd6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86057e685b8017621009290846a9e3ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea60429a1a2635d5bfaf9536ccb24769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2fa25b3e14cf7592b89afcb67cb2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b384b5d59399b42f184cae9670b7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfdb9d3250b544b0c98e14d3cbdf0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f313ede5ad3f2666a3bd9c081ad82873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206532b03a92a107d8bec61c310e37c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799dcd2d3ecaf6838f3abb991813c0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678593e5ef865b9fb53e56be6d6928876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a77223c30e7ba786a0c0a4e9d0308277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f3668b6ee4a3317bed0e2c846a70978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abb07aa2c7b58c426f7863779a84d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc7e0968e9f256d1d7b0cd971d90a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f2f70c6f10285e74300e1af4bcd9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb93803bdca3f9fccb657437c6e108d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac4b114284ebbe864dc68046411aba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda1dd260904d4d42ded5182f3fa17b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889dec03b73f172907f3a3865797fe285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ac8d40e8da32dcdd0788a23c99ab686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a272cb623d314ba9feaf9af7952d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9a5dd6f559f4b7e5e25021aab7d5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43eae6c7f0c6f029d36d345d1ec91289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25334a10f5c2a8bbe2a525a36cf4c5fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f9ceb41cb568e7b4d6d71439b636691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c631b61e5afc99dd3041487fee24c3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872690a0adbb6dc8104790dd41270ee993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea75e0cf2738fd58b218acf0cbdc894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054d4e3ef8b59b4b60e04eb418160d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e7690c3046eb0b6b41ad199348eb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24285bf7b54fd1d73a598b3807d477a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab036baffe59d3c47912972fbc76d28998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1ca2153703abbb048cddebe7c47ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a2eab968034a66bc1b164d407ef00100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd8d3282fc439ef00566e96e56524101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461352db9dc1ccf995a7c6e67fac23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a2f80fe98951f7b13863233cd917c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19426185a7ab0482ab5889fcf4819bd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28920fcd43d9659e05bd8af4951a476105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d34e8ca6b913060ada2bfc98e082a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98193ed3c2b12f18e0d4dbc857dde4fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4740dc6976b67866601e90b08a49f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ddf954deabe46193924922b1c116109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b527b336aad2304dc05e7960d2371110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f52286d5dd02358612a2fd3bf113b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99136bfbd68aacb92585b79edbef476c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a74a43a7ee5eef40d059b1af2e95c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad738cae93be5b7127b6bd287c7fc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441afeb28db7d3d9a3356f814a2342b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff1d6a7fabb4fc57bfe748b13f668116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47d10e28ad01c56c79dc20a70b0592117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db1f4729ac7f21af1aafb15dc8c1c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd56c38786086600321831f1d4a4886119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693aa5b19d9609c83e47fcfaacac0b5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3072aaa889c4fc3bfd83a88ee1e55d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e949de278a2795be1b0bf71fb7da2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cad1c806f02f8446253bdf98d746b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3914b4a7759f9fc85759cffcf5690f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379719047099c4cc29e3aeceeacdf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95f5ab8b124b45e1fca7c9eb8c6926126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698db86c5d9920721b7b8bbf293befed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85788bb6bcffb648116320d825a17deb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bae50b9fb768de3940a9a25f9ed42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9881edfdadffa0e625f21e2c4763c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a01f8cd2cefa1513ea6383a5f4a7bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e4a7030ee1966a57b65a9dbd7b7d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51ae5e31f8195432404a33d343f542133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21bf9f1b98370cbae51d40dca74978134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b726397a0eee1c475292b7664b9e104135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ba40a445c68232c77dd6f6f1fd618136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9476681ae7b3526bd4c42d7ddea3bb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0ef2f2e3b38a053a8813b463ba1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7914a7174954c4f59b0e4fff554e99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd8c93a151d9de972bbc9f7b6f842e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e0a425def1d85c56fb7b167ba2c29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369680057fdc0f3f3eabc983f697bc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4475618bed5e5b8080737abb4e54b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc221a9c69b59057dc8313626dd11b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc83152e0f9b7bdcfb745d9f26e0fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150a1d821c99f317a31655d9c19eeac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c1422d766ff4dd223e52de83e0ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9eb72ca239d65f026876455145501148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10f0f64ce25492e5e5af4e8ccc12fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2daf52b574c56fee3f7747bc129fd3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747748d57dd1fe243894cf43fc1f9100151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1182f5203dd464e3875239f5a04ac2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930fbb7d759dd4ee2b1e51a3ab32bfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e167569dbb5d1f71ffd6b7482ac32a8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e64bfa2724b7573a855e1f532bbe82155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57a34cd4dda9baeb96dc6123485284156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4753a5f54c5a6fc5cc354492149628157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2bd1a5f3ac991ccad106618cc7ad1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8f91f64835d2e01c437585559b2d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388162ba71d19755f9df0cb816c2c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51db1bc8002ec23500e5593871925d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88d40569c9261dfe9d6b90a6cadd2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb8499df88ff01f6d0a26c03c23b43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fde36a61912cfd28ad906c09e2d9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49594a14b527acb4202b06efd21d6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c824d789ecdb443b462a246170a48b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174229fa7591fbbb2a6e51c6159da72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4383edcc45df10f742525cfc72d6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75db8f74c03a71ddd4d64bda26e4b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167eba1f48f419d1274e153985c4d31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ff1061703fe8737f3f9337014a215171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec5146ee1b543e87411d41febfa524172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78ff8d70c89f1601e0c9ba70dcdd06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15618860b2571e729cb09708fcb2379174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f247647850336a21e14b4820f0898c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518e89279260ab1c3c4cbd47dfcb0e7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181ed8ad4c691225e3c5a0c06a96116177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e5ccd728936bc8ef1ff0b657d7dd8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aef0dfab7af4229e84d4837daee3d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d88d02b2ffe968426345be697147180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db96dbcede1050a255098252d24b2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211d7fe426462283e81e1c469227c55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd147bbc69226bcab9d599bbcbf867a9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cee939fb45b74a330309f68ac061f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2582edd79e2f4969447e351e44086b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9114d7c65c18d9bcd86db9f642625d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6e4b8ba5fb5cb68924f8c16e63fb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643409ad41526e522e515897dc137ff9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c649dcf29bc530d3e67ff7874daaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c471144c3966e624176a289ff3ae3f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a445a5ccd5e98074a1e2c7a4cc9dde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c6172fc1fa5c215095d0dfb53c841192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5d9437141006dd1c2bf9ec043255f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21dac3a1202a6099f0d116fc1c79f08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cd755fc73bcd1b5d29c343dbe57f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ce10c93c6725d2244745430b57095196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb598f0e4de690c0afc2df5fec1007197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34a0db44909c093abf616cf03dd875198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae7ad3dd7b6dc284a9a88f9437c7c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0eecce48e8999369cc81c561178d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbc0b49f637c3d3485a7e45cba5a98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb19ae4507c8260eb87372d36ab735202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0ad221b9d98ee76dc33cab9601c76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0799f52243b9f298a0cb5e521d60eb5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ea909b97c5c0574d161f17edfa940205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cea4d30a610bef3425a586b2b33c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c014bba96488511943213f4e8584d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e23406950da20b17f9a566faedab2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d424c39147b9619604b0dd454f203209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201156a4717627371d7feafbc78532b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6aa412c44e84f2e0e1b6e35820df2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbbd682ad7eb4d77a93e5d756f562f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507c55e95d7a0dcf9cfee3c00f4b451213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618bea2520f62f0ea98dfe7241e0a26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea52849cbcc363a3d4c38390b01c6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee014669e6a2272353e34334a28aaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f32a5698cc270be03e9798dafc35fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bfe008ca50a0415a35bf7d186906a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc46aca7e4b580658d4dbd30eeada5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403adf37105f2e21d3dc248c694fd458220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01323129bc9e34eb85efda40314d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ba71d77627eea560a2da7c447995b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36120cf2daf5553a1cc2636443d41130223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439023ff9a48b4e91ac00774efade13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4daefe9cef2b399bfe45cc960533b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975e1a17e1656878d1cb23449a125e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd817d9fc0f86f92d1a27dd8c6a212ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df042053278ebf9f11467df60d1111b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eae877e9c7a23c242beed8b287ebbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9215e3110fd19665eeeb20ed9c2ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291395e0400cf3ba15aefe42d6fd4a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a927586f53ff5f8fc11a7caacac60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205a36a01dd1b5c7b79842387c6f4d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560884324124842d68e792ecf6cc6d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f6e8d831e5cbbbb8d8fbbe89ce96d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6dfe19f252c85c2a82ffae2d09c8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7a6538ed980dc79aa03ae0be1f935237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7092f1d10a4bd60dc19575342230f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867ebf93ae7ec87e26f1399e53d47fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15ab4431ac4199ecccadf53bab97c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96557fe10dbf5f3f9de03ab2be9c9bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c88a86eb5a60cd4ab52175c5dd5ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1c56a9c1cc73c3359ecc0aa09259a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7765664811ba881a6989f519605b3f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ec303f17471226f658316fff99fbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba436486190cf43570bd7f1f4e732ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145f03cad380665b1fa849762a3acf8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf94265a8236542c020e73570ae5cbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f441309b3b8be1b834e77f3fdd0a5e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48416b0b4116182c676511c3673669250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020730550dc08ae2c9b4658aa267fc7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861da45d79152bf81fb3db4178e8656252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274971e3af5bf7adc29749e991afeb9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240109051cd80f6ca7a66b1a21dc7d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505d5a9d8d01ec1f1470420f68c1f78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65b48ced4738a881dca10dff0c97ea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373bbc57dffa1ec392a79cb02186bbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3ba9b1648535e8fef1efea87bc0d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8de459b043bbe0ec21b7de16858f2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dc85665d817856118d0c9fcbc315b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d7a66dce9bb26d0147f6e43a5d82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999685e57fc261a42f5893e6a03c846b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eedf1d917bf5fa1f1530374fdd17d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc63de4ae9464accb57cb76356c43264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29291f5d4721ae11066f11ed714ecbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a4dfdfb3256c58cf99c276c083bf7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d739a10ee9460dd28b22c49b7f81232267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3c0de0eb5304525a09d1c2fa04ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc916a1c9d1db29a996f0624fc6820b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f405a5031b81ae227da4f3d7ee46a0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb6eaa6d8ea38591bece7f5a9dc35271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce140bd6b3e15d4f1f58cf3610719804272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72bae47bab6751b8e7a7aea86bd245273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5ed4e67cecc9283aee799ddbc1e53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b61625f27a6cab6faa821601b35858275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42ae5ea28e0d85025493703f6767c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67595cded39d74d3fe31e2cd3e9843277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53d2d59b329b26c7100c9419fa327a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55af80ffd00b0f761ce9f12d8631e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627ae4f4713c4e0c74e860a9f8089e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6be39c64a54945485e6ddfa666fdb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfc508130da1c4b7eee7c638da9868282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a5db5d17971dc059f775dffc5def0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd89585f73802b53eb004cd041a8942284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7a076bd59ca4f66b80aadb3cf9be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9e5d331a37ffc4b92f66669036a3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abbe1edacfa65d27c2906b938f3a27287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f2ec6c74534dda25080a04c7e5f3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009cef5f500f4e88a03180da9a727be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8b23484de6a1040ad74d1361e6497290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001e8d8bbba490a9418059ad9f4e493291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eec23487bb0f9860f830940aa85e91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de17fdfaa34f04eda7c6e98d3629b41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec601d597c0033c2ae29efe5267b704294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d3f48c2bf2cc4ab031d1b18ef9b6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2561e808cc8ff097706e6ff8ffd3d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da74f6a71b415f2d392b50b2d82a02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1a42648134380b7f1f4a1947fe8d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05789fcd9a0ffb91720db645ae0ba90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e57cb57c39bf06867cab2cd6aaf70e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0b671979343dee165bf2243ed878d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459607a625864539c66802893134257a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392225b9572b44c04ba690f03ddef41b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c83a2133c739d88009efca9655c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd4374e18bdb4dce5d3cc7751d5fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07040c1576dba080802cf81b5b0f92f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152e5bb7a2819cfb04c41256e997721307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787aa9f5bf8a4bbe6367b8af378c42b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7487bee4ff059344df5c8a7c9a0cff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d6ffda2406c2094c0a477217a13b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd21812315c97aa801a63dd98779d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32de88d3cccbdcde57f1d6a81a60b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5329b83887bd334bb6cfa82a5691c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba76c0a8489118de7f28e63cdcee7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90ab3fb38d4629cea912a0c22ad3ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464049b81f133e3562661f1951350e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419523e544deb6c68720aefadab41e64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35a8a92f7d9d644b510e31eea54138318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a269a6dfa20c26478d5e0c921266073319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a167e214b61292f52193b3399fd446b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97879a2986f1cc0596ce04cfb61c7a76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb317e4488341bc88ef684b45ff3bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d5d7df5fc1530a51c01e0eb5fbe1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcafb97c68edc6697d31b7476878d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800d64128744cf9c789b815dd5511fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dd7d8861371299bbf02d513680ed0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04262b4e26b20f25a9b4dcc25c5bb803327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7eb83ad3b5da6016833c642e74e43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bf3ef9a45433be9a1ba21afc336b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64eb5f28bab47398f1d91e09d9be023330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ff61aa96232b2c20917d549574184331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9ec542ec94bff61794b69316eff68332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fd66138f3d32c18edb284149a6bd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e93d02e27a8e32a50f09ae9c694f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b40cb1f3f3ed659d0ea316032e6f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c7bf9ca12f4a4050c72298cccdb4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ae6f25b276c3e65c8b0c4171cfa3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a103e8fc714f67edca5713fc8964dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809ae3c60a5edb5a3b571c50a92f85b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567327e3202a61205853729e6ea4218f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde854d0538c9046b58bcd2cf382d798341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cac902c75dc1ac3ee8e1d56d160e9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60704505fbde8b134f7e2816ba01d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59683001dbbc56e85bf4ad3141f66c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b37257f73bd37f08e84c9ad715429345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9b85a271ec7b9773652bf0cac6075346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b8e99e70d9f4d1a13219f6dd6eb45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895a0da56310d4ec0de14033a5080ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87afb7116c194729b26191b789a6be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910a15f17ae4069dbc90697a90eb7a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36707323bd9dbc90118ff3050821a8b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e2a52bcda0d7c8aaf7c0997add2bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc775f0ad20aef7364aa6437931605e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60b0e447580f6b1ce0f7bfb224bc1e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe78c33b5b8417951d8a57337731f30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924cf778f96a78da3c611921fd4a7bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb8896927bba116ddd43bad9862152357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05261a2b764f41afedf435f9e89d555358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9d70c043f3224c77099113c7460a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447b133492d00b10e1107b913826703360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0067b9ed4e5ea35e040d3c25365cdc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd5a76343917f58ed9e3a7fff129e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a59431dc75d961984f8d4a209dd74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a17f1430d26cbbba21356da1c0922364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af799a99cc625eb11a0b58defd4519365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd999045ffbbf134dce493bca2b2dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b238b271fadebf0d82c8d5912d0ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76de928a35204256d62c0e35707daa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a5e16e152b5485743c3d624a9305d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0c3365c2f97da58bf8f4e1a1c847a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd326ccc87400841135bf6637cb0b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a5d06ac397bf53d27e2ff258d8aca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f522b73365236144c59ac00892d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e18f688d2bd3f242e45eec2e26df5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca0465f3fcf5db1997b07927133d3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752748ff63685d6e2609d318b75350f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b148e0dd02fce781a9bc455fa825d48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478737fef09400a53649be3425fb5d84378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccc09d8a9e76d2c31a2a6543097aad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2662e979845ba64f8af7e275748cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358352073094033d16d2e8485ea2928381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820e699c4ea6905fde34efb58f50794382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58188180f8eb43a3d072b84a5d1983383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab78f25eb960f545d746e9ac7ea9d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f416c02377806629c836157525bd8b3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be30404bf1b260828e6c5a252cf8f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f3b2348a2aeeeaa585758d5cc44fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329b42037ca290bad0986aef5a29ff2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5be3f9ebe397d7ca0ac7c2de1ba41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551f0d060cee577356a66957a3a592390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65581da92ef04f0147758ffa64d0d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5552cd7bcdf5b32961175bf1831538392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc593cded23ea82b98f3eb716fdaa81393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4190a03d793298d80eb1aa825fa4d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e9c8529de1dfbae0fdc286d70496c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ce5bdce09180857fd56418abc637396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc0d81774013c9cb807328c61bf373397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae6715202e9b3e54dfa2a629731135398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df062fd50cee54899ee4ebf406294399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3371ba86859625222baa4628ce03b52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b5ddb3332392925e317a9e0c3af52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff92a22cecb2c7d30d63a9a1480a17402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799cdea59423e4b398962318624bbd2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006cf82d90caf65fa9abde6b1d4852b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddba908d3ea032de9a8cf941d6757d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108ddb04d3c1e2238608304c2e100db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33893fedf70942d9f27dbad50b3f5a1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903743c85f3e9f7430b34af9f0e1291408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5461cb92acdbb44d5405f9c809a69e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63991fe4db5d5aa5b313022f53c6405410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd10bcf1878a8fd2a4fb46d2b09c180411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be94958ecdf19dc1bacb40bacacc18f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcf2c5e565d5c8278d1a2b3e29485c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac265662c491b6bf10488a5be2e7b1bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22505f4c3e9f1bfa47ea2dea36b015415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12f1dee0f9bc5b7686322fa7805188416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94a8c553b9d77869a9f2f024141293417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2af8a07833521f3977a6d99de01904418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad6ad9c26328a3bce12dc1ca70d6b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3193b595c4c31c35e9f0fd3a212c11e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830a91bb9a4ff4d1b4128f762a7890f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267d0cbb4fffbd978c9ae880697037f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6893cacc6f48a3d1178e141300bcc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790b16a152912a3cefa708303e0ed11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465722b0bf3997d6da8e744bf4cd919d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d6e6ae776b5ac11ce8e68a699098f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f6637d549db665aa16482a1ce7803427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae4d70544e96a5421757116a9bb7c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b86780ac058f8f9a3730865d17927a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24a4b54fb1713901fe41898ebe5c96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb7c9f048b8b16fa40da4ac842116e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9b21ab7cc880dc61538150f550df2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29b8a4c07310cef2d9e3f37a90ce88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a540b8b94e8945948e7b40361354c7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defeb3f1a43d1d2e8c979b0af36238c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e1c52aecd60e21094c568e4b0c8cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5627c132dd444d1f815671afcee1e7f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2d12ac1b5f3c7c4dc3d8a33d378f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4bdb408bf9156b0fd8b28cbdc39ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cd94ae5a308c5918871ac099b38cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6045250238f7c7660c8ec10b8e568441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fc6925bfa4a42b66747696a79dcc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687d47603c837ad3d3eebf5e255b6dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c1f7451132a2460d5f15dcb6b9dc9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c48e08cfa3159e2cecfff69a7bf1a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1a5bfcb6ad19b8f36ee62ef6ce3d4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc81c1a976644c354858b6222f77b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa637132d34443f1777dd948ab31e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef09ea66972656be7e2ab3a722f72c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61072a627c1ab12ffc3a1813c7d78876450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c70c7448c11c3060107a136789d56e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dad95fba4cd71ce611212c65f4abac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7731dc4a56e325121c0b7b422ca5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8dd1f437a41aa82bcef39728fef3d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcb87b54827fbab3bdc371bc4587c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3173f87a80a841f4f559cb9f6c708a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb40bb1cc9fbceaaddfdbb27b9d6ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c56a516d2592f591a3b13b03db58d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640d70922b362044d2705596e667684459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8068df9d2e67fb0c812649241c35e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14908ef38b9e20bf27787c9158ff91b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c5cde4b090e81075ff6ef6edd2ce4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570f06a8c5ea59386bef94d44f6f4d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baf7da5e4d892af969a87d8a1bd348464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6556e13c8101b63b95c3eebef2b5c2e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54460791ad0a1eac96ff655fe15bf700466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454b82bf5ec9179ceed7ce64925dde5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b1f77fd82dfbb6bde8fb590be6e1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8c9896c6a3bcbb5dc02c5b7676e87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbd6246ea23e443b8243cbfddc72ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355110a2fa5f1d0c69fcb117b9e9ba0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db0f624a374665b423c0ebfb7bd00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a5d2fd23cee1a342d84f53039893e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d5283b9d91212326f495fb3959166474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0414397d8e4c3f7bd469dadbb455b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17c5883f256ed4c6ec7a65fe6cfebf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5019f940ad269dbdb4aad3b1be964477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab5a2dc8f388e0915e88180c89875478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f0766d32340250fc9f2e400510a0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb892cf5c28a61927cb7535b866bce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5e3c1c1c6c0c745cfee41d086654d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e008d1df5146ff3e43fe83eff19820482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d85f80b47856feaee503c39ab682a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad81a719f740f38ec08f519b94ba1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b84125734dde759be55dcbbe5d5606485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50825b4b96131b1e4a329577631572b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a660704624e63c108c9a7ad283bf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a840bb9e85f632067b69660de7ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3648933dcf45b09571c51cec3209068489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308fd27f957ada7430b8fe10837baab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71004eec124b82184e68c220dbe74251491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55d9e693b3b23c06eb0521998cb071492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38812cf999b47d70098d3f747c33db4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cdb7ca2dfe5041062402cf8a1014d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a9a7aa40cca83a08e257ecb2fce70495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673c454453ba1eb07a2b5cf040a8e29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bd1c33c3fd386990171d3252730e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b248532c5692fcd08f2d2f784bd67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93bbf48bf5b534fd855a46348adbba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9eb9d4e94e4558d4c13b1b162009e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15455430740dba939a34da4c2591508501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57079a9c3f8bd770a0120f5f55ffc283502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af935364c2e04a651704a38963134804503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7e37f90b02b7c894527047aead81f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16c8584c5e7a070909cd8a0e6b5b45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96cb6b6b5608a1fcc7927dabd34ca1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e467b192d1824cd9cf0c7ce2f7f68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21198cd6c45db5d735c7b14c27c6bc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae779adc5cec7b618b430d45a309b7b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76d08451a32efb16d0838c27b5b711510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3c9dbef1623db519c5888e41d2508511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1cdcb6d172d2a8c609a353d04a4aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea44940e53586e3c9d6c4757ff3d90c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e1f2b91ff7a3b8bf5b3b4da626e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5e37133872b8fb43f7690aeae6321515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c2afa0305ce105362d75f2bd4019d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1291006847a05f3acd890df02bce6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc545410d4077b2336a75919a7ff9c54518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7a4f0fc298fce623d94c6f23e0e29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdbf3ae29c3d567441805fce5624c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff23d7a6a18713f4f81b643ca6d728521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb841a35f067524157dacd9f15435493522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef358366dbce3c946ef0f1f1368c82523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32430fc2b3c7a8b369666ae8845e4ca5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f579929c1cbf1568c30e177923b151525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a4e1a2eb606d1a7062a73fb9368c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757cf209c74942132ad9218b444e6cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434d8c8139f51c342abb1225fedbcbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f0636203891c87cb185de3902f52f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c2b2d8327ce8f37b23dfc62a52ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f32ff738da4117042be7d1bb3f06a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa847e2c6eae578903cd03c0192bb1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755739a929159c2c2e02553a50e84d1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b499549e35f487fad5e97b2620e196534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb527be6a124c32c0dbe0f4c6c854f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bb720c951649592280f48f259b65d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50667cc0b1166b6a526545a7e39a56b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357cb68879eec1267cbc08d7c8147ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0ea859fd385191427d5bf42153aa5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e883047157011d9d4e714e81aab99b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1dc1ecd0e5a4d1127dab148c52abb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a0ca3bf2245ca33e8a2cd9793b75a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aa26af5b3401713458a430f2c55df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb5cda7872851393aba6201d00227b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8179d62cb982d6f4009918f76747bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1425f9735d644f4a1d3f121d1742ec7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a773a52b3387870769c22e51a9f60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b889a31f9602d9597b94ec6a44c98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc24fb2a4ff52234a2c57c65ef04aee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae11258b00846dd98c654817eb12352550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799098d9ecc709ef2e51c500841b018d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bc962e9fe599a25204af6d305d9a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1de1fc6a5813fe09e45e7a9995ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086cb7ac62345e03b1b7854ed4095ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409f965dc788bfc9087e7df7d497925555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1eabafe2068c03f066e121f57e020556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a50ca863ea0855d1b306e64894272e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bb2abbd335fc7a7ad36f2dce23201558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256c1dfdb256f3983bbcbe294dd8f8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6a53a7e85aea2f3ed9b8f3d035ab6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeabade928bd4db93cb77d77fb6af99561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f52ed2b80c05bf3bd1142a1623fc3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639008ea9a800ae6d6b15f165f3048a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21ccd274341439a9095a6a1945361d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e84127cc0782c301d08755a7d7afe2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb06e52793f0182792473a9c2a219566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea3732bf4711d35b545e8d7006c4ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abcff963a9f5aaeb7cb3e1fb9b9c46568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1836956c003600a52ed9facac2be2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f97ac2803ac19d0224f15f93d0e0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8027d5e8b3d0b121532a4a717f5d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db7d8cec5b1f9ef44f305bd598ac3d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c310e13cca40178df40518301639fdd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcf7e61223457c39642ea54f815d022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7978dd8173bfb70fc38e5b768bb8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b9c447bb6d1ead8d03c47d7c1e964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f91fe1c3f9208d4658987d98fa1525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417046dca73cb83bc16bc3ae5542d4726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc28997656540cb244c01c9b39c4707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383183c6c5f3dd6ad901e97292d41eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e246fe4aa148b3410831b3bd3ed759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb8ea8d0303f85633df9837cf7a71110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404990e239efd9e251018990552c2fd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a046b40e9058d46a794ef6639d56d3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433fab9f46dc3e42286fbb8c35bcb3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35915208eec052a71a2c049b435efc1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693fb6d3cf3d135e2b225f4a48168e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2a7f0012949b775aded1a455604f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed85b1a17d46e27546bbc51c971b9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7badcf1d7a55b3d1cd3129c412dca7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60372b08c1a954f99bc0b5787a86d8c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de6a071fcfc226136eac31aff77ed920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3a0f5ec8ade7d34903ce8a5db6fbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527469d94fe8eb458b99568c770fcff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5ee778b4b3f984b04b600b8c521c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492d3b5ef1cc08051e173b83db3b86c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450939dba8cf417bdf8f8a8ace82a5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb0e455d0afe2c002898e7e244593a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df47b21fa3049d51c5b77e53e2870ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02099cf9cc02a54bc04a9f9d5275947428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9201c69162dbc25749dc869506d8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ded6abc7c8fa7869ac478e7ee717b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d154309885f6a1a4d0c6939c12cc031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd0f93de44c0f6e7a7498f2e00caa432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f083fe0dfc9683b06162526b4fc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994cc6dfd2da57a1556fa180269c84334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66a31b155befd4610c322d171eda8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace97c1754cfb83648ef798cfa4afdbb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1ac56c681b0633c0ec812ab6db92b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f7e435cea86f96018aca8ac05a6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9ee7d859ae8e508bd43d06d01ac839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d218c4abb43388931a233de9bfbd6ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ba440e276e00152b1dd4c6939dcfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d7dae6a360524d1bcf7a0ec4095e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35984b6ad34fdc77b613ee07747089e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705385f33d4c9a317f6587a8c98d2beb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f3488c80dc56b4bdb98267294525d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7504262d282854c58383d18327936146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d25f784a70d946a44e7497e88ad4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0048f801448879dae110160b703848548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33dcec6e3d6c2a77335bfe70cf43a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78652769d19b93b9ff257f68f934c2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bd9e03a3cd224c18e6bf90e5e972551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0733cf717c672642bfdc22fe926c3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3d74a7a131ec04aefa89be5d7f87053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300f51ba1af88e014cf1db6ef7e1ddc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28807cb3ffe22187519ca5ff27878955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb603c02d7f18009d3c0b2572ca3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813def1aeeac7cf93c78f0c284a6e4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9ed365fd698e6fcfb1b53b070473958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36754559548bdbf09abff7d9deb78fdd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d83f19d45ea39a96f97fb76bd04e9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c4ac482a542e1c16ea8f4af585b8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4152b5c17aacb254db07032fb621fad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad902518e0773e19049efa98df2ac1bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39978280486015e12b81d307e873a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee7532ae3be847bb9690151579fc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f412ef78d06b1d5c8bad66b0b029466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42975814fdbd283b7a77d85c98b99eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d26d7ce5777f69c4107c94a6d7733768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6457a2bdebfc9301369151bd31633369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d93e146f84e44a0a9da3c4b326476670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d1f596204f48d13dcf2372fd6b6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc66c24a8926bb30de27fd6dfbb3c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c1895639085f412d1ccf93d13dce173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61707e7a2ef41c867d579665e6999cec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74946d6e7587435a9cfaffa05d1855fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2418f8fbfae5b96b4220d9c00949e6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368ea4a5104034804a3e860fbcca75577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0de3e84640599405a6db6f7b7bfc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad410a2d61c0cb102c06c4bfee16a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b6a710fbe86c0baa54ce9b31541a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f44af95e589d5324b32c68a1329a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a379fcfbf55e8b519d21a4f9bf1809582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d26e0d39c9b3d52870c53f9ee6ce3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f1591687965d21c3b6fe9bddad35184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e9485c6f1653e107c936daa0f971485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5b04d0befa5ef7f03717041241daa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da68bdbac4efbb1d7531325822e949387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f0a1c799e5619d02ebf7e461bcd3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8873f4fcc07dac034efb95ca3aae0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce95cdb00ab5fb2aaf773444420af0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa99e848ec439d25a339bf774149b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c9d40e1a97fdf450a238c572d4dc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef921387f6ac570ad06e1d79877f53b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4411051d10473639e6a6bb8bd93df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f42af6d8bc939c6e9b2577f10c4e8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99057b855e48aae1d093dfb0c769e0d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f80c21cd1f728baf400b6ab5de681d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd9d2b6f664cab0a748807385d788398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e2d365878ed1ade91d63a5decd2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98b5f9ec58f15e6b270d03610494a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6fa2aa743ff6533f369539d2fdf21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298a8cca5958e1f7df6c8782efd357e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdac36ea32e23c53190babeece2fc02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9928ea6a56bf4896f781f28808180104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c268fb9806eb6b60d674699c92e2a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b78277b99ad2f5a87da11bbf020ab8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6b07c2cefad0f84c9669d9e4cdb26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7538f6bb67f4bba3ea60e67e6010c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de1c07fff921acac01d0f95c5f52ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9902b1a899089cf59a3344af2063d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b08ea6fb8dc0176925176e60b266d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b38aae339dabb2800cdeef2f766d02112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded578c00bf579ee5730d61f14081803113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52536cb16b1143a8922a30fb33fbdf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305920d320da19b9dfdfb2b11389000115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4fa2180c0b6171c941aa4fb5ced28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148277c7c0653f57e657beecabab21c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63d7f054b1b4bc0b41dde7c4578709118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5078610f896046db4b05e9b26d1ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27500470edd06287e00f0c0f65cd08ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b94ba321adc9637cca1f333457e921121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f5a633777378534264736654cff97122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ac733a75a18cb60bb33f4c8a7087d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b5811472dc9600fbd9a26c54cbe26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d194bc80a47459d7e6112be97f36c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbe022546bd4a46a96f382c9887549126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e310f4999b85a105b1dd9c95c4ca3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14e3ad24aea6ee5de4836c54a091e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a4c4d4d9a410ca836dd62b4b5ce41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e36c93d5e9f42682af3f3058c9586b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5611db251948c57beb74ec975871e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff531446dde9e250225ad534ca5536132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7d753f5bd341fd94fb31e6e0fd4da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4c7353e630ce00b78ffeccd9fdd97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8a37a4e77785dfe96d45959122f3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f594ad6e72961c38082f4e69de37132136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81becb5f6037287677c717ad77c6a385137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88720bc0b07c75ecc2b046909f827c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4379593cee054d8ee36d85cb5213f6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d160702adba5dada91251aaffe684e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a87166914e96a2ba86221f7517533141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad904694af36fb2ba9b883e58f79e567142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75826bf4256f2ed254b3e47fd280ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744f908953f6421dd441e1e1293a08c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ad0db1c62bc1dea82c81e373392d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1e043dc7479de003fa0a40feaf604146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fb37b8bc45559a05e9c5bf8363cbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64717db9c047913df86eeed541b163148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e978e630ee86bef5271467c48033336149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb232449b1cd48ffca7bc9810ef0a59c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9b6146e7d45ac2136553e9bd5414a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84290b01f24321c942b4eac2c94bf5cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125e2c233f602531cbe712c26c4435d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3f0d31730564977568c2b8c32279c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b625ceb3dc07b53c73d95a93c1631155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df338056516e28479d5220340716671156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157affed3e2f2d9b376507507220f25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca084b2485937836038fe005ffb9636c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9d1e2326a01d8e2e4229cd0ff7472159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7350db8cc946f6aaa98899083cc558a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6c15053ae5aed84452ddf149803ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e086d0c510657fcd39af15d16d4e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b50fd844d25a912eaec24d7fecc48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbb565ba7280cfe6062385fa4ca4ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f759ebe9f4812fcd5f239b06b7d1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fd825c27d9895e5f6873831197501166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32fb2ee9dbd4332e3290b6b04669ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfe40048a649478b50ebcd06846259168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb751f1e27c50f84fe09a4063c6356169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f07bc410d03d49e72b1b127e2cddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb4b246497f32ecfb9404535665c6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bfd41d4bc3cb62a71a81b04ac7de4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da9c8e47654ba9f5056ce783aa8b4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed273c9f5c42bcb2cf42f64c6c3b1c44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31bb01c6708013d9c6a5540126cd2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d07f8df058e30271ac189cfdf61981176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56fc4de1a4da0bd2ab37ec1f6ef398177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd6028dc25c186608603106bfceb2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1b3c8a25f1a5b6b98c8158b797170179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d778bd55f08976390938b859b0642b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17929bcf5feb22d2f5daa6571d9991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf834a883846a6b0b83ab9d464bc49f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3806076357b2921f02d9e47cdbf6ec0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe7b7742749dd59112b97c12c6832a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245caaae485b15b1ce2b0b208b3f0b09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944606d3ec2bebd95710dbc38217662186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475809194c5176a0daea8816213bb5f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0728085f888f0db92eb2b6995c6e570188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31092fcfcccee0f9f1b63c0f1add0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658189d96e5f6248b06c475c5e07022190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe08fc1c1d513fbc6de917a3af9cae7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7ed187cb1964de248c87294329298192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e349d12176fe0e31044100985ceeb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923b87af375d9ceaabe30aace2ee66a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de0fd6e662e60f21f1fe246aec8c82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8a9d424af51f38f91e45968360090196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22481a08ac6027f1fb397cf67f938e7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2790d3485c54dbf1714e19b810fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907857ea7affee3183abb30e8bfcc24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c3e9e1be55507bfa04b29a78aa039200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dd52ff39933f8e31ccf8822b89588201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0013577413352e26e16cc71ab969202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183aea32c65383c5a461ad2bf99e6e8f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087952a4e0a696f3479980e8727c1a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1f033405b2532d9692d215c4d4dc2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963b74d7ed04078b107b211609fcad3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee5cc562e2c290876770903171750207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21cbd895dd2e0e320a14283b29a24f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c1392c571d07cff938461fa3d4fcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b5d6f62b823d93fb0353db0cd4f48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bdd09413592ab48a63ff05838c8fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13144af7b096fec39c2b64fff1d687212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083fe73d1004f82c284ec322736f80e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b28b4ed527ed22df6d988d16e34ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaa24b649f62ac0e6f92d36ea9d275215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988503df6d874253fa92f8ab71da1a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04645396f6dbc7c768da7dd417becc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08cf15df5e9f0ddb4a8d0adcc4a78d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9726b093ff7f6e95632f56f5731f473219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29aa96f26b30899675d837e2205660220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42cbb4964bf2bebddbb532a0596f01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c14f7eaad5871081cec445c7b3ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3f183162a149f96b453ff9e584386223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1d8538234284c73fc82a538bf3839224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534460bf8ce6aff797a7a45a91cc0427225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02b7eddc2544828ad50c1555c2baef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20291f77b0efa4a96fe61f22b539407227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d45fb8fe5978d74c659bd4f511a02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069781a89034e153c6010820e18c7a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02b174822b47f87d10aff7b1493d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a421457630427bbf072c8b2c2ca3c5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b98b2bb4e0cb5df6d6fe41297827d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7704579e75bb5888856b5eb5b83eeaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f2d56d5c3adef1513af193aa1001d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a9db48a4d97efd3108e913fafe4e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb724480cdb2639934ddd2cae9a708ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c44047b975b6d57a17a48c44ae2a0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfca1d23bf270e55fa6dd5e53928c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e546c9938301900a6675d43cb3e366a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6699837dc65b736750a8771098f1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497ec25e1c039a2f53a1f7314c17776241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b18ea9867df363b8baf2291fa2c77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4935b28ffea551c2d38f8600e81e11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acf4d09466390f0fb2dcc0762e8774244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3207745dafd2f3e3838c164a5b390d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f8f97aac456e64ef3ce17a964aff5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9257ab3d6d278d5985cbe0e608511be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484af643052c812ef6ef837fbbd77ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8003695aa0824c66f8ecdd379b5008249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98941899dd72bdcbaf0ded2b0097166f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003f9a5bec30a6f3b8053b0ca1609c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cdcede72f81618beb8c34565afa03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b48b6e9f2c54a325097aa119e2df1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ff1039f8ece206e75b2f1ae34194c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ee0942fbe57aa201a0c9095fb21a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2243d79986d548f958bdc79eb1acc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa820c0fa07273779182ee0313caca6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39726965485fe79300b419471f6735cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e6cc9b755ace6ed64141c164b905b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccc8d23b053de9b6717020cda00b72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957029b60ccff987aaf92e01822bf219261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3980ce80ed9bcf05d7b9a01dafe14d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e502bbdc9a1974052d82a01a352205b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfdf291372393f873e5877d4a7c7c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4423c1bcada79f6eb3bc04ef5246118265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c645b76bbba72ed4bd3984a31e7754266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d418cfe805d3b1b706444811d5afcc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb94003be9e4f4a580eecef83f084bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a927d2b8c31d1373eab000d69b7bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6838e33aa14bf936cb84fd62fc56f7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61374794d58526e71956740ac577c69a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64f69e273a4fda267d085e08eac611272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebbd866001a4ba5c9343f5a32e1a0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea538941cd0e83af4ef93fa24d11fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf30fb4738b72fc16e75edf24c973de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a439beec86003d886260a0d7d63f1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d58617b6d9c104adc42a71cd7d6c79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95030f38fbc8a1c18794f9960a36f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063ff6ee800095be446ecd8bf57d45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6197223233222660decfc2d80cff8ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb03fa853e0aa65ebd43651d25122f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f17baed648a0919d5df3f36088d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23079507389d1c17f010da6b81e980d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658cf79c1e5ae7aae3a528465521e5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832df1e6b4b4fde510ad9f2300a7d31285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c4742108a4fa73bc1688cf4405d9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55934c77ae92aa7d90f124adb8ae6bda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3747c352ecaa66bd2d49b8a9cad8082288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044899e779246c0f8ba7a9cf793e16f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fc5c859f2d8ec37686a34ef8ff4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72d491075479d232b951017b09ba2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e227ff46ebcd8805175458076f02d64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97daebe649bee0489a406228714bb65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79655bbb0fbb1ecbe998413cbe431bfa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64128faf8a36dec569f9a4c182e2f43c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5d1627614ba327b478c8ba8abafe5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548a0def53d09550c2c09bce23d31ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe736e229437925f189b2db7e198b0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8035904097adc0283a4bc2486f0af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b9990c5f49f67c38bad7e65c01fa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681d174cc59b863dcb82a019f9e1a92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cc99e63eecbc395a22f33f9732073302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a20f5c74b55311332fd4af09cd69ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8933e016da83d60118dc8db9dabcc0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6e2cdc4e1450c6ca1f9c84fda7a05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a42c6a43eb787cdda07226c862983f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d21f1b186cac5543ee4a1f4789c45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbeda50c4af136b66a861f099ea458308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394538b6770a524f7c089af60913953309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e61beecdb5256b4c8bd8d2723ed4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d0a41c1f8f23a6a10433c9bbf585f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47e81ca95e49c42bbd6c94acf38a47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78676d14a57d71dfde8c91d7a1dcbca3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75ab83fc56fb5afe2a89b18144c528314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aee6aed93698ef0477357a7f96e8ca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd044e711bfe76ac356e0e9dc38a73de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9d65b0de6656c309726d0aeed85a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3ad948adad6fa0c855c600770842318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c1bf1dc768f05ed8063a7ee555e38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c342b8db3d63761c97a46923fc7c486320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cf5595a2edcf87897aedb5a2c1ca7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28254a7a1da496ac2055624165c56725322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5f417689f13b9b28a45a8dac94d22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a973eea18d318cda0dd3f47ecd0e37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0fbbaefcbad14b441869cdc2390ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eddd3ce0f78b866682509bcbc1c79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bfa3d918b5edb96d30f47429f8c5b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081631a4f0c660df1a742df347e68c08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68317c3cbd99afde8323fc4117115ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b692f480643d256af8470ec4cd3a618330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d142dd2a3b1fb4be41639b8e9b33a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36baf918f2ec2af3ef308cad4aba7852332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0c7dd8bfb6c2db655da84ddfbce0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e04995da07919947053369c89c79c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203df1b1e5560b223986f49db7fa8098335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db5e8ed0ca12a7b8e6bceb0266b85a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5336d94ce9796ec980c558dd1ba786337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3395c815adca1ba44cb098765000c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44cd490a969e027ab7098efcde8eb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038cd3f1e028e3355a6bf215258f9f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecacd0bb18728989124c7af4618d09341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5717ddc880296a269318b7c1daf8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e800048bc73169e5c1a3ff635b96dd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e13f1a32e83a97c008a79ae4b7c23344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48faf3fb4ba28eef547db7f935a748c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063064752fdb67bd54cdc6012be3021346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841a0a38b0723ea4ad242ea4ca34b95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0db056d3f7752cf1b5dadf303f33e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915576e000336f2bec07bdae72ae5070349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9626bdc062b944767497da7d33b031350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7859806cfb087247dd98016842414ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0130e0732a65158717f32ef1cf6be7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4981ffcd5c4a0a556b3864d9de36a58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8f90ea4884c7d56b3ec98e9b194d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa18b75b651fe4f773674201138961355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9f5d2cebb3200bf459fd6c7f04255356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541da62fde3df0cb1ff7732a81f80fd4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0514f1a2e282fa45db5302e9ddddf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286d2885903e1984fe82096edd140b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddfbbf9b4506888f3cb2e5137bfc02360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c5bf8d1cec8adc0e304f932264647361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e53030ccecb0efc44ae6076d894bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e20a4f3bb135aa2c6018ac33080de7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b114dec861f2230e5c517d60ae8ebe6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f87edbd0e48f65ce9a93469fb59ef7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739baf9d301b333fe036a630d163872d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6bce878ea2971345c1374f1ccefd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70dbcad3b03f744029706d6b4facfa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11187b2b4bf0198e42d0d0ab4e4179e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92e4694ba8a0bb124beb00e3f1cd97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a949e11a10af962941cd97783ec4ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f83429a9f6fac43a66498e6aa0266372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4e2f2aaaf2dea3ba654c077a7aff8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daf446051c660d73468e7949741df5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27bd45131a3bf0e1f899f1ee7cc0a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff08d4641656e449675c50eba2eb00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab54a9e3f57e012c48d780ff015e83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84569149ab85b4d89982a5e5ad8e6a29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49658affa18c74cc36ca15a5d659217379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e6fb86865ed0e7104c9137bafabd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca275894f37a6c6b663939577e3ca5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd8c0133c41347d6097a4439901b3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c5279b6d05e29455d7c50d8f7636383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b56d45d53e7916b9e0483eed393cc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16537c8a46e3b54086cd9369cc273f75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519387f2e96f3fc83c167ae7de487b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbf24592f5592d722fe4d5fca18d3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b413abb733e9960bfd5b88e8336e37f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ae6b24af00f2ee739de8f1d2a9594389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61fcad51977388cd7795b729b3b81d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43934bf14ceb36cb273b5eca200464e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc26cf905f39a287ecbbd4dbf86f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf806f68f675e4529a5e8861addc2f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da352def2bf990781f596c0005679260394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7deb8ae6c02ed838450958625fd2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760b7bf4cac928282aebd8924cf9e93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640aad65e8c3b2dba40142c1d3bfb6a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b87cc2c98bda9d3bf5735bf09c9a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af300eedec59aa49a7de8ab211277bdc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cdf01d0f7f761eed922aa6aa988e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df5398883a53f24ddfc554bcd24c5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d648824fbb4456e062c6b9cf458b18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed4e671709eafb61edffcd006e3211403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc843d13aaf997559eefe600d02545404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c90c77ea077115d58a5c3840143acb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180695f24df7072c9393d937ba0d338406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e18a1c6e110f88179155e15b2e271407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ae4db7e908177f54dce42dab9cf9e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9aecb5a0028567a592f9e8ebcd768409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a991bbb5d0f110bb0d96d1ef2a9a68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed26721120613276ffdff5e26184f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3712f14354cbe1662ec19e85c2033d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7685054beac7a2787a911850a5998413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa56c59b2976286134bc46ef7fdcdd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2773d9c76c79e1abc316cd6b85e34e8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e041f465839a69910438bede38a30416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd1dd33d6cf6fc873b7095e961ea3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a994d763b4039ca4c52b89c9a4e9101418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586cb0842a779ec09c8c18c753b5953419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115fff211a063c4a676c609971de4e2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f943856f0d7a28069a15d7ad1ae95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd19d11c3b54da939747cf1dc531e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cccef3a080eeb32b4d629bfdbbdb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087e539590d7cdd6104ea7f4ea2e443424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6e216f277c8ef96da72a2ce2de743425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd43aa1df776230ef2ecfb3474999db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec17dc3fca3a4255dca317a39b12bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5178e5aaf80132ec51ae447bc4414e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc660959c04f541826c99d00fa5686c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec8e95090941f68c94d5e1e24a1773430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1aef243a1e0869ffd15b1860f44ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ed9c9a861e5a78aa16455c84e5e58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ab8bdd39b45be94624a1ff6598942433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e10fc87b38432a7bc50d436292a3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59547977175f1ce5f67c6f78578e8d7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a8622a820583ceeb766748c8ea513436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8e9a63bf3ed0140ef60b26bb1dc9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a59eaaff5c7bc82d2a8da103a79ad5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a040482d2791564674cf5cc63b6236439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8654b097d453f3b88def3dfc9d1a91d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a3f16da6b9f4addbdd253e2d45140441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05893b120c21699cb27e7c08755f9c5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84933b8fe0ee1210b1af536c2ddb5de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5508e5c4bb6baba8334d3cc54820e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785ccda8e1b3d63e04ce5dfe7abeebd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fdddfb09434b1703f7e6ff1dba3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59943d3040ff69f27a5a2986bea52251447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cef926d09a713a0c3e2dc22c38bf9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c33111c4f0bae20433525be639bca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63cb021cee5c63946c513d06118de5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81a65ec41d1e8d829c34b999696ecc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ae68ebc8c85eafb4b81f60a9b5e8f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713513dbdcb731748d20d89151da2ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1fd9b01833b9c89e87c15bf7ccd44454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea0d16b75ff3533828d393708346aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1942a4fbe1656593c57174b7e68c45b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3135ede475239d293ed652b5eb88f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4c8e26b9ce6371bd0c6a23d7c320458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa47c9d08715377fcf7f7933dda5aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076945d0d96dbe61e7c1c47a9e2c0b67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700c8886bb2dfda3869ab73a4fdf5b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3367f4af3bf85cab104b663ad65c12e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd53fb75f52f9fcb713627b6413c7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9157c0e66a8e5534e369a603f78cc4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060b12be82ab52ce9cf018aff74703465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7ba245d07c67094c59e2ec3e5a782466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb518e2c289b1550748272d2e294151467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d71b2b44feb725b9d60bea315cb50f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b1d6579f12e7b850a84ccd1cbd17e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e784ea9e6348f8ff30d882dbb0f8b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac354cad1d73261bb45ccb802c2855471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ad0337ab61a4253cea69ca28b8ecd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490f3ca2f6ab7f2ba6d8e6035bef42e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e8e79caa9a9257e12e63addfd3e93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f71b02b771455f4d7690172b3a821475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb79483d101873580da17cf98486d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a051c45470ff2fc86da064345b78d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d5e21b00a5115652fa36f54612c35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdc82ba522468abeffebead97220bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28603d82a12b4b3dc2648f7642d573480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b727db4cb41902ba8ac163b6e90d782481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2c78d50b944574d9698baba0dabe2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475f98f3d2de2409e25af52b2be0cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f80dda95fa588f941b1492234f3ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d68199549095db6c24ac29909f375485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101030515732598269be2b919b3d46b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781496168fb613b5a228a5afaab90a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d2ff82f85d0e45cc7fb60305b555e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3bc7219ab91b00d4c3d6ec5f84e89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf0087040fae22df88f58562912658490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90ff1984f15799b239124c9b603bc4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0fa94277da196a2ee127713a9504c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ae52d382a62f077f322f0550c548a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829872744852683769e7ee4223aad31c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd3fdf4860e808a880822e6c4d6abd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989c04ec3c57675f49fed98ac82d1c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748384679bd204bc1c2d38fbc77f2b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f87e129c983ed68013bc32a8e0fb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13382a2d4e3774372de64ef6c374f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd66efc98a94182ab2223a4f840c74500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0c38cdaaa1e051e6a777a16dd6100501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762d995a37b9d2d35f9fc7fdd212f31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e81f81561c3e426582b95801ce645503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b346283a1df58e053a83169d4fbba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a454122b4c9337386117454b6bb379505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82189fa8ee8c3a24d5c8ed7fff30736506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5b369cadc697920d54004d53ef333507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078af5419a9058bb97d6ba84f44e91de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08e28a888f828d4a00f57c1393c279509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16827cf5100c865c6c293342162dd7a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87ee6b0b003d763579dbb4f13be172511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea2154dbc35f8cd42869e9b0836e9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ba7ea817c77ed51c1e0e958b348a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea5de617b6886abfeb6ea6096dceb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd9e08875785b3ee27fb7c537054c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c2e33c9bab22701420c38713c8b8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ca28baa682780023d1e74505230a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a6adc6e689d6a9127e963b7b4b8ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a87d66769d8bd648aa17357a1174519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ced61f0432787de0efdb9247e4c9e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b3c425b800b912891082a4a6be66521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16da07b1f76ccfac09e9c386cd918ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645c03d5faea39cb3b2286ec82ed1cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9acc10cadadfbc0bc3e1c1da2aae51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946af85c1bdf858ff1b66a52fe90f132525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17772bf163d39e866f5a05f58ab23689526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61d25757658e8265c8d994d46a1fdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffedd6fbfe2cf9cf563ca9ddce3d55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbabe06d26ca8089353956ab9bb5083529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58b4da70e863d7d7881d4991793817530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47ec91342a67199c5e03dc8016c33b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c825a0a38d0c35d3576a1c40b7a5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da2a45a98b427476984e485eeb2930533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740507095a3771cea355147da8a81e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121aa631bc3ba8d6842053aa59ea1f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa55423a57efa7b2ccfa8606e988c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2ddac4571319b614bad59dea80e8e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315d75dae56499bb2b1020e36556012538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e8d8634aeeb532b34863cc0aa3633539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d41360148c7eb4203b3aed194732c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e9d7b76aeeda5ed1610c5ae301fb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804065dc926ae5ed0d04b5c26a39797e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d60ffcf9f1b2e34fe1c4294a571f25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1007d193d22f0d29bcefb6c91461390544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4074922cb41d62b67641a907723628545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f1d24a8c8dcff9d7c383b969f30dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0f6d65125100c9a5e32f28936304e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f496b84097ebf33326ec7689f9f1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c448310a3c7d3e85583b3533d2e857549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48fe5fd7ba76f8a80e8f897b75e381550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ff63d9ce021d08467db1464df9220551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d20ec448c4c6785e03906707d99366552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaa340e8f66329c6087a13ec5df67b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef731b2e2ffeff67ea1477073e56a1c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe63cfe134eddf6e0baa4b5883a371555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358d107e0db4f778278d335a4e426b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f22c397ca73f80f6a377bafeccd9e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7271555ad75a9db74750f488fa16d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11d5fd49a9d10cf86680aa4c4de576559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733c1701a07549b285c8900ec834f90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6b0b42369f7efae59a5896a961cba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d811586a30b588aeac9587b64ef7a2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d532a6eebf7583f7e2f9337358f390563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e6113bd6d82af31d2b769b6484a91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038cbbd56e15a7e8bed6aa1ab7bd90e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f1e4c201b0edfe8f0218249795b51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc814c7fcfcca3aaf889181f2f10ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfa1522f6c263aa3973006f1caa436568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4af4c31ce0e8a92bd21890a53e07b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b99f268636fdaf65f5feeefa222b4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4196f0f969682c7565564f6b20b1ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b97a652ffdf488f82ba4561889c02c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>