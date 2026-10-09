--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445765d1ed832dd2c38f07b7ba9245be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca547fcbecd4566673863d3abd8d2cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4969aeae2a25645ff6113e6f37c333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3f27e11492e1e791e5f81ae60b9684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2e02506f1d612242eca07d9859b925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee69b0623dbd4b0be001df40aaa07f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677e551190dfe39acbfefed6d5cdb7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c372ba4b70ab7c6b609b6dc21b5e5ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8f651c181b13ae2841dc097e7644d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caa93faf18c7c206ea6b3acb7f235210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42b79b7ff0f1581e75b5e79fcf7c2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5435e0aa0567f82632c0b411cfe4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a2f6735282586b2e4fcc251337acc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28feacd8389cf2950b006e0af3121514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48814030a6210051c5cbbd641a511815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6c63f8a115ed2558d18d1ee36619a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e451a5c8249419935e9bd4e84840e6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b86a0cad65fcb406777b950e15194218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb25c9bcd5c20369e74c4cb442b2c8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc1a574d34fb3d279655a203cae1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ab9ec46588bbdf94766be693ca01421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d137fdaeb899edc556100e6dec45122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45233a3408859ee277b74e4759e252023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67aacacac19724783d4ddc9961d02d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfe5b919decd3818689b13d587982425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9289e083a60814547a57dfeaf46ebc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6ca376ed98a655c4862f9fb9e918027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b123f265db26209e271d39fc5e005428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24996855fd4cd6a182e8efed490d5ae729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e45f84f3f772fca03ffdf300b782230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d215f56d785db5b037a9288880890531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ff5f0aaa4ba4929b58415e896d05932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ef0c6a5f68d100e9f4ec086b6cd7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590b8748da9acaf24e6bbb706cab47e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bdb3f0c2d7eefbd72187dca83b20c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511932c9216219fc9ff61340b0e908536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e290c109a89ab78d1aacbd023a7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9153f71cd40fc2b9a9ab0036142f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc6f1c27642cde8372444d5b85e96639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ea8a3bad42500fca35f9f52cdf66c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a666afc4cf23a7ca5c1e923cae0e3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb447b4532f21d00d5aaf0a5eb747d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d055fda6f4c6b5f4b1779a03726c3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e26b62c3bcb0aa2aaab00cdf6e62644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b62dd06ad89aefb15efc76bcd78c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3096cee8560290c5cfc71d414866c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7711bef956f2affdd9b14ad17b6a63d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeefc5e1331d8ae8e141b0fa21486048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd472edbcea3270195408afe5239e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99affd95faeed5b90d881bc585bdda8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76d3634c6402be0f33e561bb6fe7d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850ee8e92fb069673b0ad84af39231452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820d46e6e346f3351df6a75e3b8bd1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afd4a5c02f00ac6fa174594461093854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a8e9ada702ab8ac976c1e837f27b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e417d008b8a8b041ec7e1b4d6c7aca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c2d302e0fef2ee206fd8815d2419257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d184942fe9d7c9a584bf328ad2f7bf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb98e4f11dc5820b31084bf4c1081f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485efcd29eaae02716ff3816fa1c07260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a93451f0a5d7ef1a0f59ab163d79b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c8d75dc74e7f0e4ac503778c7068f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e9df084c5f17bf566803b0adbe53363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797358cfc41696306b5bda21bb7cce1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2179cd1e64cbea5f9f3bd2bc8c0ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1c8d77605f64c608c5c746334282d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca021d48693ddb9a9bf3573eb1b1f8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0f68934b17670007de64a194fede268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c07739bdf5fe3de6f45f45a63dace69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535df05126595732fe26e290e1089670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e049419d02f8a5fd5784fb84fdb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df586b638398a64775bdb0d8c7ab1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179656d53f3adebd095979112b93ce873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fc4f4807decb3e62fb9c881cda95974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958ad72e720ebfacb2dc30140a9224e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079edb39560b52fe60b983b6ac41fdfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8b705640b5f4ff028734b84d57b5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a2817dc0b290eeab459b195a38bda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471a29494f59f270b6e4cc74248a3f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899d9cd959e96e38457caf24d0016de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cebbe84ef513f17ce5cca43e9916981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f40b85b5e6d8926bb9687492e1c12a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee45c7024cad74c0c518ecc47ad2de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e2facc58d294e31f5d940ec4091e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a813011478100a2edb1cdb24c8eb94f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243e31ca2d2b9a3ab7dd6df5024429286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068853e58d4ebd2914c98d4dfa894c6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669c844a84e27482bdbb7e15190705c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4caa517d1bfaad5ba71b56dd7a5b7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c99c1005f444a68b2d1c2109eda5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1d45edb37599949d65a31df4e106191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39b40b0f04eae968e89eac1f63ea2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e328df4780bfac76beebd16902ee47f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98707e5b6c69c593c48b43ebf21773e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba3b7ec2828fa50fd8348591fbbec695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea023d824e8f2dacee5cb44f1b7bd9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641921e08e8ae12bc1f05ac6bac95ed197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06e4c1627d8631e8c596420cd9504898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484496c4e8c5ee2aca21db53971ffc1b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6971a31fbfe73627eb05fe179560ea8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a50af613f63df75aacf7aaf464965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fee6bd5d6f4a8e34b79c51e350bba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f004c295313daf927b34358719b25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206cc6675cc6a5e6bc5f7193bc7b6d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975952413a6899c384703bec578ad89b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339979556b0dc49215a622926919803106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e4dec74778c59557e1ad168ba1577107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a522b73f8b7341e331bc5759036e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d0409f89a1c32269f48189630af54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ad05996d6ed4e2c6d64821ccac72d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973a877b4e2f36cf090d1e620f093f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cf217df2121103ca4d6e634df8ae8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4bbe34bf9f667b166020b2a7405ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9313ec4e766f4ff2ded96def995e395114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc066584d317ff00f37ac26fdaf6b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d801395cf67a1df86043b41c8c7b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a7e75a17c7a39d0b398adca48fab8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb557d36dbf24aa22808db550aac7e46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e4c206fca0f09c9a309b1e6a812b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f224d7433b7ff107c8bc8aef0556e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8d13a6dd7a5cc80c332b4a13dc891121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee71cd2454ade594c4ff664c6c0acb7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afb582e02c631dcac13f5d41f1daf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b884c84ca3eb20de6989b0dc259f66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440403d257b5dd81677607033c0fa3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7486900846d87c9baced65fc119b6b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b7f5d8d11d2bf45cd40548b6dc7a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabcacdc44f73381753fb85ad8f8669128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc6405f822c1dab4ddff9fa69fc9b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a85e34f176fbc2488a59d67043f94b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a24add5288c3d1996a6a4301efd234131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c97d2d007a7d2b808e64fbfef56ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592641df8a5f13604fde07331a80833a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651303f2c239418a1e5c7bd64011f8ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07284222008f990695b27b03e00b93f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535bdba77641027cc00d71d7a7fce2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351ca4a9d51d1416903ce168260dafa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f21def28d7f2cac130d7a7ff71ffc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f201f01ead5e3152e2abdff17ae23f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9e001e131e223814326d514891ea7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250592bc5d97cdb922490f9889dcc5af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcff4adc74d3b71349fd5d849d6a1f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5fb92d0934b637c346e4a2362a869143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160119c32ed33d9b242a04cfd9d538e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003662a31f1f5b022406e3894495bc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333c3a9eed0fc9387486c1161400378146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee53e2b885cd48a9c069961234abc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3fdd64f78e23d6bd5f18248942bd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfb83dc92381b86ed0a61d3610e085149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928896fa5e176dfcd6d600932660861f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47024e55d231655f6b3cb653c7d4d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6aac85d4be6a794bc590805a70be7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1d125ddeac0ecd25cd568788a0095153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e6ae5f3e5d1c9fe1a76a82a263b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb456320a5a3f08de84df9c8e6cf6f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c01db783d41f49468792044c4d18f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18901d2a78998afb6ed698a97733cfe9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d013c78a56646433a1511a6d1306ed7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88afbf7ff7b9ffb4fbf42c0194000c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814dc969a5aa7a610919599b92bf948160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407f5bd234a716765c6c4959661a71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ed0f4e3e51238a756994117f25f84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66061b2159f33030ca84ad5ed6389b8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a07faf0ad7019570bddf214e29cbfd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704a67a53ac832f267af25f0975ab44165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394744d015d687816ab08b8c87be5925166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e14a983bf249972869ef9e2b38e7be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6643d9e2dd6aeb936441b88e33bdc61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695e9ab7a8e7cd0c9d8e39cc7796860169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9615644f207c1ae065aaa39f24736170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d79c129c30829cdad44f22c49302c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e16c305439c87821fe4913d99eb2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696cced9000229a2e067172e663fd4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eafc3ca7c48e6b55b56696f88336b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34afc48c80430e70950f164eddc880175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f959dc7983f1016529cc8f578c12d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd76d240b1f15c1c1777a76334d9a7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c01790bed81a9dfa35d06e8d9793178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8301c95acb9ca95d115949e6295bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505198fd9b4010b832672e3d7301ad4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9466e9281bfa85074d94d3fd961b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9657bf693fc0d0996410f480796f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdd3b469f0d0501389c913a3c8ce0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670685a5882fc8ea2b68dfa9e54b3e49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ecf8616626af1acec5c3d8c98994b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eba8e758668a4a80630f093c346586186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabfc2dde9b831a5d239472d04922f7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd190ac59850f81c7a44ea54390c0598188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b31a97455f257da43705159bae226189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d337916c41090d9f9a14180127928190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accfc0b56cf07f04075ee478c34f137191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e10132beb7bfcd6a8eead892e6be8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a851c6e346c859cd4648b2fdbf1ef0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b0c3bd15e084663254dbdb9cd5668194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b84a72b39d8dd850b8124edf47274195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611c58a5f037f7d8bfbe8cabc5dc3c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff7ca0cc5142f261a3880554b15201197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b0b757245d0aba52372fde5a809c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db48f337438ea0ab526c56cb9127b0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07016f7ebb30f7905c4246d46902dd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59522038d6c20678e0594665879a04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38047eb12c7d7e47240056418385d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d400a54d3a4ab0a90273d112fdd2452203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588208e1d8d6ec95ac62cff210a8478204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8fe5fdde16e35ae5d20fac096145d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdd6dde14a28b30d5e937f804292e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d202e8aebdea62e50714db5f30d7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cce943df0ef455f2a25a92e9839492208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d31e3b1d86dbe117ae3eaaccffc06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59609b889f782a20a33d7fc739d311210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d1654d75e27adda292d27f6c5a4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263be37f756d06eb1f648421d541475212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308b1cb0092edde4fd73d1d28b8f3fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8d5966a8a474823193b61eff51939214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57316a15be854071e017c84bfdd8a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67446a42b7a81c55c6209f9f01459dcb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96e8f85969b2b05c7ac7185eef972b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6caf537d0f98064034e94578411f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22673d8ab0874a8cd997bf40114b37c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8335019494de41df72fda21f5676b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad4e5ed6a50500d0492f4fdcc73015221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a65b050eda3c5d0215c6d5e008a39222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd8bb26c0ddafa605925e403741276223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7020a681ee954df68761b54cf9631224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b870ea8db8541284157b9fcd4e627b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db05d471e5e163f3169165f460300c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37861398d732117c4d0bb0b201265af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f20014219bb6723dc9305ecfcd4e75228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db395e4d3a6ac2f58b673aadb6d6b57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe584653b7181ed5cb8f5378ff7e758230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0236c2ba0686fe110d959143c8dd11d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac219ff64e512661b9e1c93fb0da827232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f16d77cd0376ce514004a4accccb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aa6b4bb6792aabe87349cd9b56a88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a115b51fb32f8c49a4f3a1fc5484b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f5031d377bb8e7a14046090055c57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66a983e97eb56055c7ab6a18878a65237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918655151b9c6e4552457886002f0a45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83525867349caff135571d09bc6a16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40d1b572e4e1e81ebc262f2b361b0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87133c7328776615ec073c770d4f19c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c16ff2fd7b0b355c55be36b48a02a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d44633956095b163c045c892a8c3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9c28f40c88fece73c72c376cf29b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e3003fdc576ed314de2a680fc6904245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a4657e1785dc4228611cf235c28fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3bb8df737334d8a4fe63066f33785247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7678cbf3c1d2ee0027f7aad33545f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76718fddf7552769dff2efc586828ff0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bd47ae3e5d1be78adaa2b7b12457e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2dd211cac14f61a15cf33ee233b2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5dfaa9ad86f8b92d1a54895dfa36e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9503e81d604894954f767f2fdd1555253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d5e4998354388f34d54239971d51c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708776dcbce0721a6639ce4cc7bd56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba4d33702f9f155a60230bc2edbabc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c14b4f99862e27d0720b8f64012342257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875f71740dce9249a9b630ed98925d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c28ddc10575a8c4993d6edc2a47d21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f54806d2bf1b0c94cb76ccce6b28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ae3542d371fca1c67a8c9c1d1967261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025cb91632f154c084ab10b02c733b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ce198ca7862d13128de43252ebef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb58406d4651012e5d5411cebad07c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c5d66d81cb7cf12f6204d91fef14d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4baac0f25970f4ef704233ba47d8fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72e33403614a2a3788c3826abdf78267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec885562eb8b94ed6f19a5009a82b2a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2d4350b09bb8b880e0afa23295498269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9f995da2cac62d48ed74141b2ade5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5d0d7d7f5282c2d8b33ae56fc4dc2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33fd7a4790ea2f55ee5aa351eafc08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd53a6c52c76ae8991e727e611967f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281d2c2cf9b4890cf1a79902afcc2cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f7f2ee30d5967d6014c2a6e996a5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627ac7fe33ddf58f814231e2a53fc3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4885d45691f9c2a2944371d7b6b1c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe472fef961ac337ab104de6f8f54e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1dbef8c99c8429513d6c19676b06ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390483e8aa9416ab49c9be98383e135280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e6b661c2fb2b28294641808ba6bd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87668e5f63c75a3d804ba1da9666151e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac01232405296127eefba0b3148e9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147766ae975ab38dd9f70dd5c166ca1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae034e066b768aa0d608566d430d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb773a60110520518fb6cb2132b19d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59419738dae9f026c2a427f8a95567a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780e281cc4b2c7e61e86898e3f7e106288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc353282412f1aa7719ed397b85ee1dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51a23b4b4af7992344b5a199f663e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bdce4b9cfdaea2314e27422ed604f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19c77227ba3ff2e52c0a1b690dc7a0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668af357f7c29e5ffbaa67ec393bb95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754895901c83a319a2888e54f145d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e02a26bf4fe9801ca52ab653449e29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42f8f1ceed03b8fbdc71a85d98e2fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2173808bd337ce3c3e66d0f32b922297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88694f74865243a93a2ed04529cf0b8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372b264ec484d1d51ec95965539a24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e1353f1134a66e549bbc58df646e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f272322b271aef3191538db2d54494301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ad2e51b0de62247dab74e192e1954302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eb77dcc8196e4f3e452de28a800f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa25a9311dfc32d98d36ea5024817304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41426275184c092363d5eaa8b5a80ab8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd8ce163bedfdaadbbe9148eb08cc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b602304174f8760525fa4b15a69e752307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a15ed9445ee3b6124af44a1925cfdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3fed3805176e940eabc9ea1e90921309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f17c32101fcf19d358146c33f98322310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e01e8fe8409d1f8e69bb49c59068d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbca30eedc4d0a39c4fd0cb63751980312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fbf569f49ee1c8eee2c7465d86573313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5bda854710a03a0fdb58fec772d1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe62ef5b00014678b47a9a6327eadc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead757d1d229db1f73c67bdb6369539316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8760eec6e1f5b054937b76ce7cf4c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da3398f9518db351ea5efd8cc62da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7ed35d52228b5767ba1fcd50c2062319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbd4a7de415af0a7d59f05e36f5a84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ca9b2a0f205146b7cadb99ac0a309321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd73552fb9b3f1bd60f33637be4e4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5810170e50ca9d129320e82bd7f8bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c772ed33e95cc54c4d2652e3798301324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735428a5718009e5ef57e182551fa21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848e314f2143388c0604be600cd7ef7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aa2b4e6de31569953f406b5bbe272327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b6d102405914f551e10d297260449328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21f731abd8a87f2ce9c68a0fcab974329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aa3c067086110c1c331726f8307de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe919ab7c319d95bef12e6484efe69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60a7548455b0c0213bc03e82cb4ad6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea2b63312d0f061b57611024526c9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940a92fa1654ef153ca490740e06b12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce4c5a75dbcc0c8c21c868504da093335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ef9536063f960851da50f6cc6f461336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe04dd488f961590888058148f4f56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3545147462146aa3b2968b158e40bd6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac71a67375fff17eb2e204bf841bef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421e8f8119401aaa5c21024b5c8b069340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130e95bb804df426265327cbe40dd8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771838507be83c1c4c0915bc1680572342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367c948bb8e3c6bb1904899343d6a25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cb364c0c3a440100eb5e76a230b70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38ffae74c1b9efb75bb86592b96e93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad439e53a45094675c4f70eebaf492346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0d09a1669581a51b5918dbacb5172347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87398b1302892e3edf541c4bf65401c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa7b334a62dd9155872694ac911d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0977e7b68220365acecfa35e979c185350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545405677f97b44bf5ce30848f00e42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a6987a633fb852f08e1e0ba7da1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136619164b5d63443413b9461b0a991d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d181068f4b2352a89807ad52adc25c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd11800fc9fd67e974a1bc609b8e05e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd021014b321fefe694dd3515c60d434356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192f32898b61e49891416a47d80a2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd44b03eb33bcba1abd3c7ade74994358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176d36c314f75196f15c8ee61566c7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1154c54b42dab956713e9cdf9f012f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5982adcda5f69255168703ac59facba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6e0405e19e393875697ed92b274b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8aea3dc8c121e407f47647a765d03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85d5226e09bacbf4962cfbe7cf5caf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292c26051785e75271a7db8ec1d31ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e0ecfeb7a5eb9b4358e3a1df78235366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec526c92054e13aa624146d2f4b4ff4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484dbc326af6abc2e08ee613002ea53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183645a89b1cb06783fe48279676e23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9d835e9a362fda886aec9960a45df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cadae5232c66446a81aaf30c94bf8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc9afe1e767950a204e756e3db1f06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057657d89b99dc38f6fe1bb6829bfe6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c5d8aea5384b4a314d76fbe1dc5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986427051150d29b9a52f832e7bc7ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c11fbe96fca96b2d2de6c7069ba265376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cadf8b2fb6dc5b2e6f131b0779613f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bcb9e6fb8b3a4779357fb4bd7327e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e7aec309ea90ee0413d5c29a7647b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6935848835e498f372160c12a9f0d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd30fcf1f8323bcaf69cdfc47009c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f582327b7fe6fe5a512b5909637e565382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63943e42aa0d48b86461d2d24c717b0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2573f7f28f40ac828e8a635807aad7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6546ccc253b6390f70623f25f6bd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861511083e5a9a0ad0cb1c081e5902386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcb12366ad5e6a1eaab406709a7b46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53026590535abd1189b95d56f668b9f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727564632d42200213fb5b832367c4f9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c89d4ed0ba3906faf3d74d8d6a2609390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb5ab32f612250dcf74d899275c806391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7e6b1376f1a43b443a309d8e4a635392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef20ce843fab4f88e88406095adfbd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eafbfd567ec63e3ef1d1039617f20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857422789158b0fcc043c73c27e4d53b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545a44df2c7ab5d437135877c25a9ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b5ac3442e24c83cf13b33ecb49c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17734f90dd886f5172d0ffd1b239c917398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02335cd338490277f02418113ea02e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d72242eb29eaa7bd48e290cbae875400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd69fce3aa1843d37226a767535b4c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcab2612cd2bedf680cb9f37754caf9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7363ff8f40424199b4a926acee8e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5105af9e98d4005ca79430d200d04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d327cf0860989a62cad5cd637e0e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10eb4fcde0d22ac6240dc01818fabd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e19442df0b96ef80d6804482e7c74c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b86243028e8c3a25a304f888db9da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bd1a39addce2f79c70ff3b3579f34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788422c6fec40a573cca70cc31fe7a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e13713fa516d8d00aa4e4a405be08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48975af27e87459de96af11d9e36b1a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c9c9566a83618dda65bc273c15d78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf800690f553f94497b529ab364fa0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571003c233a1d72dfa7caaa9e829f13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd4564f824cb24c5104f106726949b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d65990e345bafcc2f07ad5fe80e90a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8361ed7b2e42b7b38be62c6586f9c49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631033848ef290b32716746a699561d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f066d7a12bbeaa238171cd4817febd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db14e275febb3b8bd13d6337cc15e0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03c13d8a1549e9fb0fe39872f49e06422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa320d69ad462a5b8f5ac3f2924ea38f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354b6f797972c8389701d18217ec774424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005eeec2aa7171295fe5ce6008f1d0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47811a9f1fb19dffa0951d2210dd1ed2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd573878ce4eaead501db3f0502b7d6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da7d1cc1501c33528c13143c7c72fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282ded975aea4d79b445f104165d320429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d8f31f9642a6810e088ad114aec5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6b34ee0e57e1c4b4bbcfac3ed5ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751edb9d9836be6ece22571af4d3d7f5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767be7878a7640eadd39f206cb723834433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2a36cc8d5b06d28582a0cdb2c1b8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ff7796f662a335181c711d98a4932435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa05300a6345c386bd751ddda90050436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1989b6728ea089ca5c54300fcae6e87437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7debb7b73fbc0f51b27c09dd30bdb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5daaa5d418fd10094f55b4854be29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c09a16e675077b1ef8050fd7344429440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa8309996bde3fe62c4359d620d49e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaf275a00c09758f5ce4e659d76710442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc698539538df56823855d9ac78027443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beecec790bff602527bb3245a767b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c5dbb42e23be06d1e6bcd3eaa4ec0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7f43f84653ae3a9abed095ed961e2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4a748ac77825716ba48e0fcc7b952447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc614da51b09b703cfbdd77ea28e7059448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b930d78c62b35ffe8e7423f55b7466b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ef6be12c9fdcae74e6801c9adadfd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c299476181d246ed16326eb894f165451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a47784884a25922be1f84dac531134452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b42f1ddacdb00511b1b95565de04d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf505b6f2cade12940750c79edce0e08454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c595775c19b9fcae28adcae6dc1d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9522ba0925f98b3780ffad769cb8a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d484fb48f46c2ead47a4c9e03e8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55777f2c5e8e67f7dd91a54695889e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d075bcc792f6c0f1e16b038405afd81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d1ce85885b755982562c31a93ecf5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d240634fdbf7fc4ce1d9f5f7e4eba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9361a401ce1d9e9af4108c8773ec181462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eac8919635b0bdc4a8c3bc2b34f81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a26776dbdabc9d5b417e0ac5eadc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a35cdf8569840fe14d162a810a53b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ed0b81cf5f3152f47ebe5e048de1b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a99777e481b68ea3e5b24b90b61203467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069d6e0a26b855b8b48fe83d1b84ce7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a85d43215f0e19688b8ce52a2dcd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3cefae6406d3cb5e4b328b009b726470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075391dc436580cbf934c34350deffac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e1e90757fd4c6bcf5b7619ee4171c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb3a5f84ea2df0937e630b90fffe75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d70fe482e5aab73ccca4ad15fb182474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f8408a01946ed6de9abd2efd71886475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e550eb488f440bf9b5ea69dce1b6ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec1032ee1cc190cf8980301f1787a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940b7d0e434072e64e71177845d73da478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8eb646e4cf6a31698b6c4ece916b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fe085986f8c512b5ffa5b979f3e51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ae2465fd53f6610ae88354cb8f2e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57c149035d703b9547785ef1398cac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ade1fea336632445f1a60f235f73e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d55a07321057c9cd71b174cf7fc33b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034358ad6438a17bc553a124bc50979485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec170ec9783551f66fdc0fcb69c467f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3b529d64e44033795bd76b05bcb7f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984656bda822e27e7071b37f068383f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb159b88885147b1849892a0694f15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5103451501bc651cbf89acc31b551490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac7a36b8ec6d2ada6481d49f9aaee2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab711356f1fc9547e45a985462997e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165f5968ac76fdeaeb153e47f6bf7bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748751d14c1f1f1741679f097c6412d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab6934811086a50f1fa283f7acd1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfe7483d44e154f2e4ec7b409865a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9cd163d92bcf134da877240eeb7d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ebfce8018a0237989ce53c2da462f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d00811bd89b8fef2d09e60cec348b2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62e62a7c6990d05a70491acfa621a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662a2d9d074268fa48d0aeeec9cd167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a35f635c41e383f4b83ea0f9ee4d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b604f788c1240a656aad101e24c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2923d41bb28346f700f3a637e8f7777504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762230013de3b602799270d9490e216505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c896486fedb271a96b3a812727ba4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbc93dfcbe381b2c5190a2cd1cbf68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1da59c1742ad3f46feb87238618b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994cce3ab24042d3be8920dab2df54e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb97d9816a4c8b41af0d9316902ea7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73ee123bc39d8fdfe8e10018d5ba95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babff81d9621b6361dd34f4822d2224512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126b1ac1c58622a7bc350621f267aa9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bafddf7b7073930c96cedb374ed2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2bd1acaf360b152066dab5e0ad937515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e091e436349c7bb8869f734a6daecfa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c6972c9b1113a94052d809dff44a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b1e5f80613b386bb5b8e87da8f0d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede881502be453bfb3ccabe76939e1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba563015e3d0a21cc1a033ffd50d32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de67abe3f65fe9539fb74bcf93b1974521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5168d1319bdfd3f581982346849b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805049f8c96bc8577b31d047abcf6b90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0f59edf733bab8452bddde2afd72f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438753dd6ce19862580c27a0e087fcfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963eaaa384adfebf5846c4014db1df8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e0465f98188e2fae686d1f544f2d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ef589f02aedb998a813d59b59b38f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d7cd4cd43f7d8f3a302f7949ff043529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb6ec85219d96c1a5d0660f8beb818530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b6db6fc882d5cae683dfe29695507531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8de2cb7e8cf348019a459fd6ea35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93b108e6272bf8295de224e3a6be8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee47f25f889207a917da2e33f362732534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cb7a84e7cd8dd492b82c04db91eb2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2478fdd6dc6b4c0493129cd7905711536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace68c296122b996300b5eec4f20933537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935706da06e7c6251b7dcac600ee1c0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffa3812302b4a7109df1433a43f6ef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a848d0329a842b0cba9a0923803d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b81aa0b341609999d5f15dd767b73c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad1b2eaa477abcde85fd9214e84f71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf51048ed2648682526ffc2af7591b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60897d86271933119c11b656ef513f62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab4bf645924c5f7dd667334dbb9d55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d0395d5a3b6a32ed55fa0597b8d93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab630676f05c3be5819723ccc2c877547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3dcf1e35337de1e92b296a4ab5f07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed05b0787dcacf1982d8a921977f6a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd0f7e146b265df6b635d70c456117550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c04cd8ab2d7b4f4548e9afe65ce86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee0a571dc1b1b525dfb71f562f5839552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e7e5e46c62180801ade10130bb820553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c34b0a0acde947bbf45162d530288554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569966ef29fb9f47da82c5b9694ea5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef970ceff150f3089a52d77e6bf07d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45817cabb42166cd93b13787177de571557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598c2c5737d2e64d9de3dd87705ccf0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392a3e8e2de8566d27a6504053045b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647ca3ce97b141a1c7e1262c93c85b6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274a605d9e0f670963f3a40c9de6a33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796541e578e04a4ec5f83abce3bd96b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce29ad94d95383a61031f727cb213563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbffa038f55be2f7ef39285a4d039c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ff61c0b60d3ccc9290deffa416887565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a1995f73b97e240a02a4ae635200a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba885db44388d61f7b3ca2510506f6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1ddcc7d1e15111c699eb648ab667d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4051ec9ed091987f93bde9b75b91e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c04befc2cfdcbe66371255da1618570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645dc5219cad6a083cf03cd28e45127571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ba84fff8869b1022b6a904ac69e8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd3f78c1061a657301757dfd5810fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e8ead9b424431e6585a149ad783812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f526ab48eac58306ce4dfd8e8916a5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160e4186b2f21c1aaa6fd50657482474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98900bbeb22aa1d132e64016b552185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0a474dd3397b081c0fd4877826aa46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77144442fba8ec3515a8f7f05ed7dc787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24869b3726bc2dc0282fbf7fd605358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012b4577c97f91afb56cb63c6c763709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085483dbc155d8fbd408f71921f8ec610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05449e45c7626cbb3930f521193aac0711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc3e83055401f356edcc5687d7b1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9293dfd753520f4704bdd6b96d806813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0517c569eb7cc286a43318bc3ec94e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742feb054221430ed77af2c50d1735c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7c7f467c53fe082218c212aa4496516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d2c56e5df7964aef9b52d97a7420217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d047133f58fbbac2aa0ef575a1c32818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b715261580d9b84fcd1ab5e9f3267219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a077a9147cf12f2b24230d58bb4dbef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd134e1a3eae15009ceefa46f789524d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028e6511cb86008f197df782bf324e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44a836e65e66fd090a2843ca425a5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98cb8e95f5f2ce0b0149ee6ad7cd0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7074a0ce8b31a78b0254fd6e0835b4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72a9c7f4a68fa41663b1f01990c91a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec7bba4b624ca1d27d7d543a4b147f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790756e960403ae5d366b31a343330528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb4678ed6b07d3a84ad0f6c148d8cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad47055a6fba2d1964cba241a3f578330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62847f613b0c1c61e1eddb38b53be65231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e991ac579898a6bcf37d357651557c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64d4b0f90ddea38ec747b60a6f9fce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c9a5f3f3dc306a31a7fd5a8f781f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6d2ad0dfce62f32fb5c645a7f8e1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fa8b5310dbdca2674f7ff261bc86236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c8aeca36f6c7f6e207756581ac84537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b8d382d39ffac1fa6778a43992b9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb256301b77afdb431c4ac6ec8bc2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfaa275aae9dcfea7ea6c36f4c9e6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d9ddb5e824ca3765f2de0677692141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd20b283530588b1bab223490c670f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4e99c05a43a6ecae77001ae598b3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6527b69ef7100509806d995aebd8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41263087bf1015a51c8c9cb059e955245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d80ce03a43e6962836239102e32b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca8b9ed3e61d6805837f9ce0772d4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099efb8889d56c7925bde605616831cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ddff7d8e1aaa59158b263c9ee6fc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33df9d3322fc074ee97c0278f711c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d66279fc37e202f402066b765c52bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259788161e825c024bf70b133cd3b5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6cdad105b643c8335d12cadbbe75e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6072910b245573ea0fb1fc191afb0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd2f4b2b6bfea9ef001fd1e68bd67b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902993cb8915543a126d9e17a6a8ea456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee21664290d3caec16e2ecadaa07b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05565532de00cf653bfdecf82eb90d8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3107a203bf5638007ec83cd7b2a1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af6bd2e07a27fa5e0715e09638824860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a15ffbb92c9796bcb4ddadf5277b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450f271bffaa259bd2d0a3c8cc538f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e253ad4a2f1455c0cbcb2197f100263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d2168c9acf973b79f72fb9212254c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fa79f742f9f92f1386682736242ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a0af4171e309d8e5fa79a30e6d99166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bed963c3cf103b73e5cdfa7c761cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240ec4a29904f63776352ea0c0db6ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1b1207bc39258a02cb1bddb8dbfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045532de8d276f82b362d9cd716becbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc38a295a19a2b8fbdb655ab38fa4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a9aa879fb6b1cf647fccb933edc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bd777193ec4c4ebddc46c1cc9a64073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b19e7a8de1b8e89e27a55e233310f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f53bdefdc353f3b01ec850623afca175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d443a541922b76267d87a97713d9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff6fc3ada5fc4297e79aeecaca105177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af269442b6cc2f96975091846738f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b006706476693d5f46ded4ac546cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81c2952e2b1778d73215337301924280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea111e50e4d161785ab079255a58dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc65ed16474b0423df336c24fa9e9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb67332d8a6ec2e1d583f1e7a4119d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4a1cee0a6e1264a4c9f49d479942c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6c19654d9c67a7767a11c4ad0182485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34263a36dd724fe873d53e14e37d0ccc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69791f57fc2558f40f75fcf6e6ada1a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca33eeba451d30caa836a60d21b08288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd9a68a240e48ccb7b178b118a8c7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caaddda74b82980c407dd2fc62680290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fca1caac25c944bed3be32d05ae4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf46b23f4adcea71d5bae150a9d5e8c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60266ea30a2c04f68b655ca34280b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfb09b4dc0b678065e499cb96160d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d1dfe475a8d2488782117bcc2e02395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e81eecd3c1660c60981b8794a88ccd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769df1bcdb5889315a13fdec9c59ce297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf342ab6b13e36dcc2e3fd8e6c03becb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620006048ced88242ff321ad6a9404e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6a8992b191d33e74a731f265bc5c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b71e456e96d7fdf16b79551af0b4a0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae00519c7b70868a9124ac41da119c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aa5ff56d5448cb34c1b423cab54e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679457348d538bedb9668181f9c90188104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6780424423ceafe216d58e99d8404105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40803c9990dde9ed52a0794e02a7a26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a13c88cdc963d1df627f00413371107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ed605705125770066ec0e73c64ffe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fab27fde9fa95db10e97a01bfb2837109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404005d8fb584ab74ef94ad09c9319ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a6e586db734635c3c388eff3acb87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903fa4c1f2fba6ad48e00287753df78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79f059a7dd3907b4f1601b4ad55049113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04b8d4174ee99fad9098b4ae1a65aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c2ead0d495e95142adef5c8bd1a2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4279d2876f0a7444d2d98dbf818d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606827530a27c70fdfd42b736559648117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd032414e38d1afc0b3de5e16620d0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1f4edb0730296790dc97ba30daf86119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d402d65682db681e8f5d545d94219cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfee0ca9bfe1a4540b825de2b6b79f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728575ec3f6fa59ee1e03f64be4fb76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574230fea3777b2c47ae2ed99d2c62f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf36ad680641d7d6e5ff41f17606e19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548780991610e6bb2ba30b1fca1deec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba291f08c9f1910f193217f54fa3bdf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6121e73f8256edede0d201cb1f12c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1b3784076e1a3e5fec45da3fee4d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee69d51e623f04e4b64073628e87d2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b0c23c0234636b342b30b281b2ac8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84271d84ae77deefe29adad81d39fb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe89a2e584b5b5c4116af77dd0ea8c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fcd51b24d4a275919ab7d4ede434e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e457e6ee63de518301491a90523bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1d8de82dc02d576b5fc7683ee963f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0f64b2cd1a58118bf2af75600ff83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258cd87b98a77dde968ecb939e1c750137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc25d6eb0720ab5bcb7ff834309325138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc461fe5a386dbf27414ef600a4d212139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00858e3f5e90e6acea68980b2e09e27c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12114eaf6f0c9e5dec893de93c5facfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54cf93671617d7ed6d9fbf692c20ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deb39772bd81e948bace9b1800d114143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa992f13eb090c7a379997e629cd7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c18b4b8f83774c54e28ded7717bc23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928b0868bbf265805b369e8e45aae80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553d043d33dba23097953ccbe99ab1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb4bf8eed6202b81c135dd285c62a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e16a22cc30eac0f6033da6d67ff18a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d879d8db3e0e602a46804a50a20bb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651e7ca4e469ecf02719d401b7f6e51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575f4b781d14aae7e146c11562da894152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf7676277c0dc76d9229885a1a4692153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9377927abf0b5d12087b70c95c248b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7c4c7c70279f4891ce517fee2333155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d5edbaebb90347d38a6675c93f77e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d3264670dea77f919e1168da24698157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256b857e00892cd61ed26770699347f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ee71df33c24369ac020789496940f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cefbd45157f4a5646f034987ad31f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d780caedc584251b222e13d9c9a5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8ba60f834789a9952ee2cb00637e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1208cc404e11988c7ff1ad5b745bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b913e30fcc8c42bea55bb68056dd7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f3b548fc019ee8479f0dc74fac317165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074558b7667ebd129900669893f661c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf323a3ad5a16388a35c22e55f06492167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fba80ffafd8724389fb713eb214950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735704f668004610469082322810981a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f88eeb144ed155fe7010509c0aecfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06eb04cb8525224b791679d95c90406171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bafc5eda6962f24909777d3156faf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cf0ec16f757202b541e99e0be1134173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b4d3c1f9067c326ae04719477875e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27daa94166c47d589dc0d7c1f490880175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75449ec14dcb8696d14887e67b282a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da0c5b4e0858ed6c85785d04dc7791177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f6c2858aab45b72d4f2737aa65a71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf421ac36795249720671717204b1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5305bec5d78907457cc7b7094a0f0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c88e4a47a7e90be1f236f1fa46988181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf155b00bb3ae7cb11ce7aa63b4b6a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1ce1d16e108d33379f5d000a1a676183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde09b50824af36ae2ba7db3657745f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532af393941538bf8cba62764b6b71c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56accfe260a33b2856736a5d0864705186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c235bf46f3f784d882fe038102ee0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6c19fdeb083c199bda8c6ce1e6a30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcad549ff3ca3c78097e5004f9bd4c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1297c0ac38be60d32b3854d61fbc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f948a82d0c9138808c41e4ab842ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b987735eb40eac86c797096d0459c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45cb56e90088029967d98d2617c292193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e349a65ea67f06cb077761ef7ebe23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8af5ab9bd6d20a61cd9f87ab79b97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfd738d1eb8ddff848c363ec04e1a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d489098710e0713b58734e9e30e373197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9c99ea5971d59d6ab469d99902be7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a1a6060fa25b8bc172a660894eb21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3715a8bedab1c24854760fc79cb9a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142ef7a44bc9a56870945c3011f68bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781c3395ea8670677407013cc55cd72202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a59be2faa795b4ceec8b9724ba5fb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767356da8c9fdc1001d350a8ba1b102204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bbe6aa63b0aa77cb58a88604a08b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d158ab534ef264914ce5d98b02ba18e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dd7b1f8a4a875a25c73e2b204b399207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eaf7266e996e4e6baddfc0c4616e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b984625cf16f68f0beb77d9f803086f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a495abae0ff110c1d12f7fe8730d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ba603baf033b95d324bea13a4f5cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d08c8ee661125be9bd98b63ab306f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f44c6e73cd7bda4e262fa1a5e881a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90016044efd657b857e04f3278cdc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598f89deff0dcfe1c3821d52d587647215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea1f2b532a54455829c29755c8c991216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3353760beec342793330c1254a3ce3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478f416ca6a60e80349fdc6dd992b88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccf1bc5d1a76830f5d73a5b408fb10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b439cdc69a5c5ab4d8f92c43d5831b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a433c7427db209855d0642fc2bc95c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c14272bca8add198bd48d45f2790222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d412106caf2d3c0fd72858b7ac0e7a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10778b91d3806e2ceaf4421e6c7a5e2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ed05ada60c5fa1de970ddf5e1a630225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc44c3d9fe5f4be5641facb61430f33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06933868343cb34b708a203802be50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181c6e7c92edee5b2baddd122cc5d48228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b81c0e69367240e3a456b368ed877229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1526a09f100da7c53c916a6c751f28e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bacb3747c09940368393d28d889bea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b902cc40dc87bec8eadb812cf83452232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b46ee1418e15e92df75de6c3ec65b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74273dd1124f1f412326b47d78d22129234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad2dc9b4430693ee2bda8d1ce60cde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4355468c81da48040bcd47dc4c4c80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5cc692c827cb90d03072969239de56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc30dd84b85298fb4d0db62e96e5a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b12ede6f4a50cf2ded52627d8ab0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e8b010d47bee485ca2cec19abee27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45729c6911c5490d8cffcfb4deda4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf14c44c58abd06c294217334168c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e85eb15e9e67290e6e2a3b6b308792243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4c185dce51535bfdbc27d9af270aa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af3b7eef6c01a60d58efdc92624f31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11e78db26ad8541722bc5fb5bf6dbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625254f7df21b5363a872b931f8ad4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4e5a513bb75774c1378b9cb1639c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b8f8b6a1b6301f2f89048e3e45917249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c372d5b446f7cad9eb51add06b2734250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484875b7767abeab80ff58873d537756251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb713d8168be9c19bad489b5ddee3859252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba0805e6c6e54df6916f5c3b353aa3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50c6898edb02296d5e8871bf56af69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace346c1c4acda9313236c5a3bd5a480255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb30aa7609ea05b1765ad15fe1fada256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeeef1e5a2f4ce28c8049b9597f471257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424e17583fca3a8c9d50c2acb8b903e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596834d9a8410937868161db27d0b43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4cad1976fc7b0a8f1bd3f14e6b6a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1132cc183e991c870d8de815b87363261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47d92136f4dbfca73c1e6683a5f8eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d68dadd5ed0439656e284d4ad6687263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e540b20107dcacd54c72a19b3233cbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e08f426cd89f6e65bc09acf3891752265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658088db6b44392368e9c4a9d9976838266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954ae4bcf542faa9c669bfe1889db07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8c6e993185e51476b65395795fda2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5c04289ffbf41b4ae78321995a22c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946be000f7d7db95fcfdd3aa573ca60d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074f1869ac4661535a39faa150847d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933ea23ceb9b261535fb60ad5b82a5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d537c006b8a8b3a3ca40df0c710a828273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f712a89b3cc49de1f4874b658ee64ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101237b415245641e50036771aee7632275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be903e1abd6718cf41f42e34f8d442a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6db478eed358f417482fb14fdaa27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef356bf1b02d3c61ec04a146bc231fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f7c81d0028c0220e696bd1ffec01f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9950612e9030148ae81ef422b3c7de8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9824cd4df0a296f7a3c2e40ece33f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6492f2e5a8fd32a20be14b7fda5b01a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e034cb7be158b86db65bbf76bca26c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360ad440e889c336d08cd39cb615956284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fa22ee210968a1f35d78a6a320584285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb9cbe4ecff50b404ef42d45ac95c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237cbfde3b22e2338eaef865c93d255287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80294514780d52b938949b19022e6b4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b47335652af8a863295a37d98bcafc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689924c3138f028a0305dd53623688cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b99a3f9714b4951a744b3d0016108291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37efafe7eab015eafcbeb6b1a332737292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e1d21863b3d506b0ca65850c89613293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90a1b3f6c59af026941966abe17e96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94f05d7c24777a0d4f77037edd0505295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043977135d2bc719cc59a77ae9703e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74096e3779478684aac0824901fc9a96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401965228ce7b79adff3dbad7bf0045298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68820bd6f57e6f3a7fb1f19a387d55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296dd6b03bc44a78c6b12422b404f7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85a8b0ee7a532941072fad0ef5695e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494d851a55410865da78c5704c2770d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6192fd3e1ec62aca7b5d357bf84756d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27455db49a0c43ca1884f8a9396b41fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106285322e68ed9f607d631b47fb6705305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fa0a7b4ceea5e5c44a50c526bcf42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501aa9f7bef6006faa4f5d59e84a402307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4407cd0a805bc710766beeb0de225f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e1fdf777ae8a0ca9283678754f9b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef9b2ebf65809c40fb09c567359fde310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfce0b59cdb60914784e1d7af988453311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b240dd0ba77410dcd81c8d1a95942a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ce16aa41bd45405f6c102f9b07ddc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13833f4e099ccbacbf98a3ad2a891363314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dcc31bc7c8615c6a7a66d88dbf4ae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f6dddc4b0503cc2eddadd37d53313316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af933e05a323b093be4397bcd6b9cd0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac44ab9e1fcab988b9f36f75c5f1bb3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad593ed0a7800c1813d2f0668151f49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ffdade13b6a0994be6e1ce3c1ab78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0c217734eddb473977b728cefb80a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41725b38b0a1d492c23d069f501b5ed0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d2d64ca92adf2b2013ae665f7274a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347dff1d26608915966b1a8697c3919324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438e85b385fef4b02b3d4ee88d7fd4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2621f0232a7314ab27cc488d9309244326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f067a2218fe8a37feafb2d97ac45a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be816c841a09af5c4f6bbb582bc3dbf9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce08e6e3cfb0c0d75ace8978df35b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72d1ba3245896063773aabb0a043f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e45d2ac0f0b91a5b911fa13c35ac5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7505fb0a2341ddab8ffab119c1b6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da388afb2ef6916e38d2778348e8a273333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9479022f5d6334ca0f9c1e65edc1bd7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a72ad73310201f8c6149ddef3e0aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff94b49b47779a534df95790f4479a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191404c3953ad70aaa4526c868ac98f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857705205decaebc5965eb0f7e17a06b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187760bdd9c7a670b827111dcf4db55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460247e15712b7cdd151013933762ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd41bcc2ef00a54e67786027ecb4c14341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bc7f8a2dbf0538751803a12d14ac8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a391a87b1f38b97c8a42b196e7a6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b116b7217a3b813e5ad475be07e28344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee179360086e0b498fa668ef10da4c56345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe878cf16b0fa50625d304b6622573346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c592370379b574b7a405298f12ca7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a43b1206987e54c335d3ae41e652e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce508be85130d1f6c7f55ac5f2c457349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b325924daa6fe3191fafe794b04b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79653f35d5131de533d4a88462c7bbb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fd9092ed74bdf0f265d0a1e20fb96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5e8f2d2be9a17e19bcdea160821df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a31db33252e22d6058a06dbffebff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b37bbf05b2f022d005b9c306bc95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa741815d6773f3047bd8eb6db321f20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea61bb2e7fa592f043adf76186d20b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e584c3679e9b6e0127e43ae6d988c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd5b4db3300b6e9e71f7bfaa33866f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c079e43616c69e5a6eb134dd21023360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31d89ab65825d86575ee7569dda04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af92a1abd1567a98a397ed1506aeb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88838ffdff0060d76b7c5cbb86c93572363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc58ac2a4d4ef848b302e5c864efddd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df228bd7452058369ef9f7cd967fb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3622da0c24559db9a3fa189a40cb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a361a00bf1922a563bc5321099142367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd7c9501dc2e9f5b0b98c0acb0e9d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a69fee210d24b5f1511823b54bae45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9547b155f5a3ace1d7fc6819d52f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762776890b1eb5515f0928b1357d1c01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e4815ffe786762fd69845a258fdaf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f67b7fcb58f58e67325bed9a14c285373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c26456dbb6ab04d3531371bbcc0de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ca565d97ca40b242792bb1f46e8e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b0d8a393af3f09c7c028fae040295376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59997257c40dbf60db71561f4f7318e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221bdbd5d42cb16ee5b4cdbeb43f4d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30508c513e18613e7ed2511efa0e25d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4c7e6f43b23780e46472a4cb379dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818dba75c0e32b838958454991c1aec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128ed38786f2c3e3ca444a59c8c55d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30470c39e218f74626be16fec9d6c8f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e362ef40b8d116cde803996d355fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b48abbb132a829f96aef202540485b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f373d2a7d789b47495736a292206f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3af1c65b824e2e2b1d405678259a97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ba309f7403d9a61c0dc1809709613388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade55f8b4b3ebca388178a1baf3afc00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef5b4b3f1d5d557145366a8efb42aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0408622617c13c4805c682913fb686391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbef6a49c88028762c36e760894a553392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e577a09546446a4fa481341d5a8598393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23334fcdcf1ac83a891e302dc53b9746394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8e4f2a194ba23b746dcbf4fae8162395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bebe2500a05d496b402288f276cf84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3eb3393f3ac0eb166fba7796fc4a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaaf61e282ae5f9d18d560626e2d2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a430d6003858af203be19e37ac26e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123af06684145d20af40829886033101400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9ec413c3fe4b3bc05f4c27def7d4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b18307d8a56b677e25bdf585dc105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993d58ac457b1ea0d1d545cc9d90211403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eccef56be0b0bee7165090af97e35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987d17fd3f0072e1b5359c6f0fe09f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea2e25dc33f8d787541bc2ebe7b09b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c66281f609056c7ac5b8bbac8c4b0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d34b41fd0f58def6989fa9768c77e7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bc9df39b860ac58cb8699d262279c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c685f368752b6ef39f17ef3c285ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616bbbb01da1153f74bc43a42a800e11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5052ee23d8a755381846bec14f391412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7c7c5ce8927332e5392ae5e3c4fa7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016395abf3d4d4a6ffb06eaa3d4264b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b73659fcd214a88b5ddc42e444008415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30034b98f540eada815618315ac9296416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ea99f073e401adf5261da50a8e608417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462702b0091d5ab491248c029413c85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb62fc2fab53926b215bbdf64e08cfb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec4904ecbfee9ee20855344068d14c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32b6f91135eea6aa5fea0580daf1c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41048f99a9696068de2757578218006422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ba181d58cb7e325eb89cf0cd224d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8a4744367366c4e1b6016bec84383424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0407ca8388a575973425877c0b018425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f6d5a742c641d0d591ffedf7e6ea6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302191e19f6c718f5d9cf96059f926a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447793bb3b8874b5ffb508cd9f2e1474428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c12ed34e06efe1875c4a227d0f0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd430c2cb83bd4b2490761642364bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c33b55d435b0fbce68291535803672431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049a8cde4a20bfc1f16cf4a95c13beb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a63ea2df574f076b64101a89df189e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef255d86f3158f8a96e5780a7ed1298d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45bc9f5c452b13e95b45d365e04ed2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa03645e3389bd43e2152c7dafd362436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc75daa1ff472b82595a361fcd4ece437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7e494ca5fc78fab1ae9c7d44bb81c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff4b1e742a8c886220002b106653da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba0660642f648fe5c480908847e57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b88c7212893550d255fa2866ba6172441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ba01f7d81e261224364e702d85c7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66455e207df916621e4cf92e043c5dd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab6a29fa0eaea1e0bfc73318b8e50444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b25068a05f7dc4670e6c6493233b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e199df691e2c74146a4f43e8ccdd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0290b19ea78324751d23c3a36585dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc129f976ab5cc7bbc5f24d31b8ce2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4a59cf4edd40fb7dcab706309b0be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b446b507ca4151784bfa34398aa22d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a67d7fa4f204f563f8d6768548854451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc29310589c96ba3f5f9065466b76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7af91fffd24a0fd0813ca16737ce95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f1c66a573ea97e6304658f5d0c66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692ff5f7f4c57920387bfc2f3d746d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860a7f407b520cfe4b5a65a157309da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43db164b31272e5e5b23f2f58ff8758457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3786f4e76e9d103c943a918e2f0b8f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f271cd64e454fa92b8654695ea28a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff9d84dc479b3be83eb827b076bb86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b16f2999744be93ba37240e2c41faa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bc5901b23582dde38d5542d046f12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1c26012c1f58201bf9d857dbaf36a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ea69013bc22009c4026ba893286a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928f50bae5fc43492ea70b823a65697465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa4cfd320d2cf862fb64a6490a1676466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8360dfc83e7c414ff157654b181ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ffb39ac6e3de1b2bd0df0d64ef59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c49a2cb1250916959c6e069a7bd2c9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e4386fae50ca3e1051d3bafe5839c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68b007cae7aaaaee2c771c457c2f82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0aa833721334a2ab0eeecfabc9208472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145650b15507434dc381de02243aaea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f83c9d1dad527a49dc886f95c128a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4985d8169c56289efbc0555c4ccba6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652492d6979568dc07239a209485004476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79460fd5d59952b18975e768c90989e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7cd5f70b60bea1cb747bf5242a32c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e186b814914717081f04a7abd0df2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d39923dacf590ea85855f93ece8d7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac6bd76c1e5011338d831ec30cd36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ffb88b2baa75601eba2567fd550d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2eab64d922f09761ac0ced5454525483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f48b551a7c8bb3eda920b88daf172484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37df467bacfb546c10ba22ddca3a87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e3f191adaae7204c5a34f564f39c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c6720eda5d882a3418cf08dbcaca0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257f66405d702eae4883b64e93edb73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e14d229753e4531ff95f296a3be711489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7b863e313d4c5adc32c68e56d7ae6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471c73f3371f4998c47882eb869bfcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac93f7d79528a5d7f14883d08d473e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48ee08354aab78d50ab861125ad673493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfc1fb8f49395627ac9f8da0b83635494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c74bd69843f34106b790c302fc1cda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e85e33d557a006294ca6d10832bc2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60468e8675f22a1cb25b1ed5638fb83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5bfd3ba7dcb07c85e41c2271bc5ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5271500378177a1f0a28613dff875b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90606cf6a60eddfafc7cd914d8cb7d12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df66f89f88b46b5b8220f5a6c6e11c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548b48e59bfb79b386bf4d745394ce6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1582978a7ce6acddc076a3e48e6a51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b26cdcc2dfa7e6ae2b15caba61f491504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94336166eb03b152a767cd358261839e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aed90a0ae03c999e2636c26263b1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38649b96247aada150f92c39e6ac603507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc48300f14fccd9995207017d1fdad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff89aa9684862b91e33558e6e068157509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b956507e584eba4d8531419d820d7c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf503b11d3d4abb3dae8dd9de8bf2b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846855659d1ebd53206ded53efa8d71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f564c59713ac516f6959c6b113d3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2fbbb99015ae8a098bbf546652676514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69784f3864ee6237435681ec8bd007515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd7fb23dc49165ebb0ac2f3098b5eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a302b37ad62867f7d2f805651bb1d8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6600624f8a1e97d5d8328322fb626518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3317d094d09ec5039958ee3fdfff671519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff50db27135a414655e431db487106520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d7c25edd0c0c9a15e426a62e2da88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d146dab9d887d4ecaec8c7f14860f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188786a8f9c5327d27dfb56e42c2b67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ded9d9c919ac22ff057adf4196c56e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd1a524b0ff5f07713a9d969f9f64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26cdde625708b29a0ac2908755da57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193f1026fb5f43e4970ad9726966c4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c701492851d85cb19f0052056a5b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ab1474f60a0f2561f208462986d31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4550b768a8cf5846a2196376c00f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b7e5a167e877c26b1282f2bc9d601531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be62d7607b5a3a43960f11f1cbaaef8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9196fbd3130567e160031593a9997533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0ac6eddf64bc5d0ec7c75a65bdd01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447f2c95299cd509b7c43045441f965535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb55a23fa9d22f665bae5bfc459f85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff9ab5ca7db5271d768165508bf912537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671932c2a732d9150a393605d52e2d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c377a9e41876780873c4e2a414d10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6477f513910683c7398229396e611540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c9fe77091e947c09ba5d8dd28b6d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720b98a29e4e6e10492c49ad06829c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec27a5f5d097acc9770bb7bae31757543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55931547fdad445ab7856632039715c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f4e9d249541f43f83870cccf64189545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f3e8c968219ad4f520c4ab2d27f93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4aad453d3ce80ab652590515016497547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf2d8046c3ad5e58bc74205acc2aa3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096df289c92f66d50be1ff555b28eab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7fb8769dc921192f20c0a457006d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515513d1fad9d0cc3298c22a12e3014551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcf2623cd08c4344d56313cc57515f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7d5c1d99da9a6451cf4ca71a4a89b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28f3cac93f1d39ce78dd42bac6da02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe290a9cebb6d7a5c47ee0dbc92d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17111f8d8ad002f112dd4f0ce623e3f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a298f994fcd14c9d58993c7bdbdc6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc97d475ef63cf2b8748ef0001e702a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e344d3b1ccbb2b05392f8cc0e54b5c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164eead1c0786652c9df8ba8a56147560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4fb45de538c43407ed39f1f2d735d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ce2b7e725eee717f789b19cae7060562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86a0da82326b7ee7285c8cd413b520563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f1b1e0b9f62884399f0923875c833564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e67ecb28d3b1395d16bf63d3f9559d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2018aae530b0f308801a611aaa576c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294262ae9a0731db55c6ebed8e308c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071e9bf99f11c4ed8fe5810ae930512568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f63658b1631e50b89eeb9a89301a9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02266079cd8310f86c10be715779ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef9204c05a6eeea0b75e9d53161821571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18dcfd9583e758445575eb353ed62c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>