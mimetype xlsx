--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e2278f92b6f4fadbb59519e0e4d311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfffa59f4127821d457b57239f0e0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0535cc71e94db56099ca0f2e165523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebbebcf39af88314c4e45fa58f48f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196ac623984a1ed730193c894ad0fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb9b56d664cb000df38bcfe90d6cda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17675a0ce49384d97de18fdeb3a0a477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2820bb4e369fc5573ea0c12da92e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d3cf9513585d2613198b2d8940e849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9dedb9d2615b7c22dfca02a240d7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b97dd8eff95c6620662c6eebb131011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c4a7476044545e3ec47e7e640167512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aaf6906b876e7b8d9339d65cb54c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a9529603cb5e5c3cf3b0050bf3c4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd24723a753df8f67c6b6f716a1253015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a36c99c3ee0e9255b34898e1c470b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bf35c8969e123ddbce5ab4f00be9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1ec3888d6627f761091fb90bc733218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ddfbc894d4e5444d7792b3427228819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4dcb2b4997fa0275c5b42eacd4a3520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c355c848be70e88ec1ca2c07cfc432f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb879b0f8bb0094f4afc3ee0687c5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed48a5a0f8d3869558bab65178610ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d284771949a36bcecfacd4bd4aa2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6893134bb0a3d99bb0cb79b10538d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5616b20adb6c6b6cd7acdd4a5ec6b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd6882961909a4dc876e0029c3409027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f9c6c2fc334a44399adca365d8f2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549a2b576e91b17b038c8e1d691857529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc5ee88c33650ed013468df20b8c2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54aa9181b8508a0f18b7e13474c58d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30e60f5cf8bb6b2325db112b4162e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f53fd80c01b0f63a5a055970f4d0cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dae9c4ce930bced74a719780624ff834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3321ac5f86a9ffbb35f662432f9c5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171ebb9ae1c25f4d88a5cbeff6caa1d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9badc3f617133470f407aab709f624f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06250f39537929e30be1b2359aea360238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b57b33ccbc2bbc89a7883fadebca5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ecd7260bdd3623bb97121bb34861640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b5a9b53a84806cdfb44ff8ba70e0941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413867636151aaa81342629d9441464742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8e2b4ca06c145cc11b49929f057ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8cb7b0a53847f1dc6de4a46dc5eb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77489cf4bb46981641cf65e3aa14340045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791109ad488167506a7cd896a87a8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325562f1b83c94d850bb20ef851a8f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0b16cca406abbfaba18909b3255fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291f7c85624c61ff3e80395ed35ac4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b5445c0cf80249f551a34b04202ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d363791c3068500d3ae320e0a4eaa4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308f43e985a5004b84cf3112a2851e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11776ea5578aba3c3ccfbad8b6594c5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5cda76470fd4ac3cdd284912d4e8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2803404c6a23acad3f09b355e2847b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ff6c1533c4acc3e3b3c4c8abb792c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16f8d8b8a8bfe3eaf6a2068c48765157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33f4d19a349179763e4afe41ce657b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52adfda37fc47f944841a016b32e67a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e93f3b30d8da04bee1e13049736bff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1dff24ddd26885d5b48514a0106db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f34b7be9ed462d77f3aa96f5be19062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034fe2044bb9a15fc576b4d7832d08363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf97ab0b20c10b2c7299c81af8045a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b355a561d658d54c11ab097fbf83ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca339bb8eeb9eefbfd4bc11a7c90f72266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6af2ed8111d1f3f08637bfb542e1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b2e16e115245faca9f66c19bf54968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfa759e3094e2cc076431a3f64e95e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9c48e448a6817bef89a03e5f08f7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193a9c4d37f5864b997887476ae95f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba3b99ff8bb48a3c1ce3d7dc75d0ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133428d841afa92563d5d36842c475973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139a10ebf992f75ade00a5151d2903e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5283fd37e231f1bc6fe313496146675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16515dbef2cf61825173b662d291076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b65893a62056b86bc426b70aff33ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401c8494818493edd519fb3675de24d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa291d39a03f8fa5b08f52b8f692b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a6c16e848540b5f76d52701d0e2ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d063e5cee53b53311dd9f0dc1d85ab181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fe8c82e2f0c02f54dd05214bec65682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e22db83be1ec26f0fc0011907692483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8eaf57965789bfee5a44f4d470cdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068d1b3cd3380c494209dc287630bb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e9bb819660f72dce1efcbacd02b8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aa1e38ecfc1af67bc710c399ecdb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5545a30d0635d39dc135e6e0d143788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409b6d469562e1b25a9c420a600212689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70834f88fa417bb29398d1ae44a9e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad27bc4a75dfdfa18b744ca998fe9eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4671129364b137fe3d69bb4f2926e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c6009df74c087187fc9b8585e631693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671057722185a016ebe90b18e8e53f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317995a26d41fc62cee661c3db78000795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d21852a4332a507f2ec3e0a3c6695796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73193261d7456fbcbd4fe15eabb0d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04bcf4393ae43eb784b5e795cfe11b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aee9000c3fcd5ad0aa3b32779cb96599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539ea1cdd65cdaffbc8fff3a9bc5146100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a98ecfa012446513ba96b952ad07f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2c7eea51dbfa10a8ddac4691d9a9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4175b63079576f0a58a012c1d1efce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8457b26066127386ae464bd5d27c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b176d54d3c47e3e4dab6c4424ea8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce9a832d0fadfa5f6e117cb0ebdab6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea8efcd926176bfb485e144f0f176107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468fe948cec6b889b4cb28b02152c24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344bec1e69fbb6f235c59045659b0aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f05a19dbe0d3e9a743860fe2b4ce1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22459fb7f47094d6760950dcf79091111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff912e913fc9834c1989a08b90b52264112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709353cc5782e3c807636e0229e4427113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c50eedf617df20551c4dfa45e5373114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9c0c176de7c98dd5d0ddefa01d619115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26ff97d59e9e1388e6b5ff65689052116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca686810465e3f45cd5f3abc867e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b217ce15b333c62834c352f1011b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a33c3b1f2e20caccff9b1d87ff439119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9368b554c7c85d0c17355fabc309a33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209e980ad4d85e473b2c2ee0878148d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b089bc82f0febeabce0821893a259122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbdd41c0176a1b16b61bedd4656132123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d6f2063dc989f5d690b87b4ee2ee6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c7e21a0939a2f86e5e1f9c2eb85fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff6f7684403a78e94546d5f125287126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20e2aaaebd7bd66e39aea26e03698f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4f78e511ad67e1bee1b1b215f2a91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d66ea978720ec4301ab441553041f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48d32e9970324dbaa99d3e66815b97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa4599de0ee1c9f85c85b5e0d44408131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcc684ec99e9f727d238ee33900dcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a91264793c25f85c007467b2ca6113133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f8b66973fdd8f057154610452acbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f1ea4ee1523ebf660f620aa94435f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e5725bfdb974ca22fe86ff562400c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db70826f4cfa4cdbcfa5f26b9b99ddc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146ebe74de17aed88acf916d142a4a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a33b85bb7bbb6b878ba857188dafc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc495023afeae125585af4ec1cdeacb2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5584e232a9dac5617e639e54f50f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e448289fee0ee67b731c14091b2b04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658812a16ce54afb126920211851763f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc0df259d697658d007d5d31f8f425144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c1d7974344e1aeafcd9966ca53b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a79c31dcff49ed1deb7df366d3468146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93262ec8be2a1ce85d6ad2d8bfd37da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13bce6ec6fdf9b85989817ed078025148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6766ccc95e58d9a40ea4fb7bdae09f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401e876359b498a99a12e408504bdd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c4d02ab01ebca2ea48ddd5d3278e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ceccdd1fc03ea473c33bce609ea31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48b0160eef457b7162b100ecb94f9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bee0f9c0b3f35cecfd8519efcf5d36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280a3ec0636df4e8a26955c67dd09bd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b939d93d7878080bc508bbb49b0d567156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b8dba0d314836dd948ac73698b90b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6cd38940641c5afb6f9dd520bece7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626df5e8c55cd7ae7422b1dd380a9a27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0c42d069941d446c528b9e7400ac8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002547bf4a225d2bcee382180076dc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517b25e2d75e4c4a14bdea26fc4b230162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412e96ec3c980c334264cfa1c5e0756163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0573e142f60b4308a0a2b38e7c166164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65f5850770dd0dcfd36893f44ba89e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717bec84e62356e6b836802dbd04137166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aeedbde3df0e23eec2f7c44094c62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd829b5c520932abc59308f36307ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31480cb484c4876d5e46b818862fca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953860598e25ec684c676d98b1219eab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7d442fcc77fe5a528ec0ed39c3388171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbbfe3283f3baa8cfa518e320f2a2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3baf41534a43843c13475d3c4b4bc7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486be98c57f52c1e46df17433746895174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ae826f315cbcd231de260a44cf001175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d15a20dabcd9049c19a37da5e6e14176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b6b8216bc4c01b80c8db4b91f958e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c9c4bcb3e798b922247dd10c2ce8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6e1748c46804681e6b23497ef466c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d160c1212df4e4cbcd990d573d09965180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a814eaaccf8098aa25205068d9f0e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b1a2682928902df383b502fb16ee1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91b9ec8388408d376f297c1921a2a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fbee50c0c2acfece93eedeebe762c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102e285b33672187644bd681cbcef8e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ae4782e4708a8bd6f9c571478c000186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dea9f7d5c523ee79282075691d4150187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1315876d40b07d073aa5fc65591d32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4f531d3b0fc73a218f2e61fd5d6e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7325e42bcfcaa979f9ac0146962ca7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9711376f86607db6613dbc725158b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3089227cb0ff1424c8b7395c72fbe6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c47ba63b884646e1c5de284cb693e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0654def4be6004c541d3aae03a7b18c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fea4d2548eabd89b3b219b2c0774c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b22d88208de7d2ef06d5c34c5ed40a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3893d1adf7a8c3746d9b07b6679462c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43b67b9f4e4ce226ed8662c51d8616198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420d3e59c5a2ae2ee9159f3e9348853199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1b5d40430f1bd38b853da87ebe72d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a221a503458dd4cfc2d70f21440d7c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0576c9381c5c31aacd64fe1b7b1eeb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bba749c2c9f437d393e83fadd84ba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06147345f6ef5d6fc95e99cde1b34c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e59237da77dfbd2f99ba4c1b40d8bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69680342c51f457bfd5aa16a2f3f7de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b00ea1a9fbcbccc28303e65516f1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0983e8f28d006841da2db16731566208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc955ec983dfd8b91de777a6ce7e5ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b47685e812ec7fbcbdd89f83090f67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065232e11942f2a5346fa64d6773170b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41c0c21559ea2dfa2d30e7f7fb10bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59d083d3c0268a4557198cb723e3c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070810435515c6a0d84e16832b7a18d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733be1532163a21bb9fa27153cc0dcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a62cb0f48403f75a25e503cffb4aaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362993c4c711c4164bc2f44d733001f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b87b14f0ab91e7c89b5bb5c7a9356218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368132be618ee3b224b0e830aab6a38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a92c493e948b56219b7ed53827a34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75053681bb6706bc9d42d41d19b9e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e19c065b3063a8355c1e9d5f75da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f508d1f8b976fe59ed5bde7d776b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f44f1e7fe90ebb1eb52757bf79270224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c25a2da40ce7fc5cee151bc941bb73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105fefbd2db3ae1bfb924ecbcd4fe13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727de693c6bc36eb4d3bee17b8dd1e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8e902458333278628c7d29649d5f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624d9b025559e7fba54bf785de5e629229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087b81041e2c25dd584198b42dce6f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5128c93d5ec18191ddde8c5369e0ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcdb037ed997c0af30831189c9744d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e21c0049faacb9663e8ae406dc7679233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75addea7b0b13cd124e2607f9fd80b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f8bd9421ca4265dd2c57c9171c3e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d308b35a98e1c7946113042022763236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98517099bc2f4d22c6ac4bd6c071d62b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d8b877b29c59b98f5c75b63e0f15d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf565932cfc0a124caabb66ba7f901d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d68d4655d4d10300931540de0bab85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57170af1fba96e1ee6fa8a7357f2f1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea02047e57843885d048bcecd0b23bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990d026ec30afde152a612d4080b735243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9bb82fa03bf704cfde9d23f1c2ef2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688fb1b8f5d8aab3751222fb2debeb4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cf75b67cc3b40d177fb476652586c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227ab61ae48b58065538a06f31acd79247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f0de1c1c3c0a5a349cb5f6fedea95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f81a9072a959d0e9635d7f5973d1ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a51f8d987f690a2fe915f8e6bd2380250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b78130cf1a41fcb96a56d1eabb377f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4802641ae50158a0982082b3fb9ee1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef519144a0a238a7bc136f5d55ec4f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca19be10f9b02794bc5fac40597ad18254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbe20832503877bdd7aedc61b3ac62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950095e867e5a61313cf026fc2b264d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843645d1c05f17fc3d90c131f890f30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b528fdce16a4fc9940090fabf41db8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e100c4f1d5b1fe0700e1bc99cb1823259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c0c4b90c768203e45b9660ce876c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6036f76eef73354653c4f32fd1184d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f959356e80a8235bda4b0830800036262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcf11d11c3f2014fa87271533ed3df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944303a206407329c8ec513cd8a5029f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a430e1dbcef1d18123f845a2cf082265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d8dbcc989108d0567ff93d75fa1b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb743d4f0c79e46aca4550320fb11b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0c2baeb0cece2b3c22d8181447630268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a36d625915fa722024ae6fcf9b360269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876b8eccdcfbf32b454b824588cf03a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f534d41d61194fcb33e07927cf2aa70271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b29a66ff441421750878923854cdc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2697f642c30cd373f17771bb576c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c8fd54416c31154a9a94289040e60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c058c65037ce5ac066b6dee0eeb1cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b460ea8525bb1edd4c345ce3fb764d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625617d06c2c007edeb44214b7c0e10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f88d88c710d7248507efcd3d837aeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d3d29fc3c86cef371dd93d6f8678e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cb5ddf23240f251380efcc2cd80ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42a92172ce246b2ecb222d8e50a8d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d70fa94bc03e6c3b686c92d7aa2d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484214be228e188dde8418f4ca59830283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf2055f4b396d25c11a1e7407b123b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127f8298ce1bc97fbeb129cbf1062de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9b543d0596486521a624a05aaac64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cdf3051c8a8e38d44ed3f2bd1dffd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457908a3e0d0359385efbb3dc4bb11c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce97960c0e3bc584eb60f4ffaf6e90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed22afc8bf42e2d78e22002a81f386290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba11ddd949aee709187f3d9f761def291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff6d6a536293a26ea4c14821770685292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dacb06b554b95d38ad69ac62dde2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c113df4b0f507717b07c75e69ff1094294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d10deb3ef69b806b72bf6b2fbebfea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad5044a462e1b5ae3534615a37097c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702462f2aa8bc044f877c8e8eb2a9ce8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14404ba1405037f51d5b004f060f744298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce048892ade2e1c883674b1664f7e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45024e4295c9f277e40755551d2c7285300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b41327d969a4380461f2694bfa9e6c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24529470db1ae5fdd0bc1e5dc48635302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b2f9e9fc948a627012e17d00ff96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92514cdf8db8a1f7f6332f96cfaf44a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a7784f1e48fb4a917a50e26782a7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd3ff288eb6095afa96816716f046e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d76cdb71690ddda7a4d996ef0b297f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9b58bcb2a7e534504709cc047dd11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25074990bb9b02f1f53b1f3d632781309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00906ab1dfa3487717d93f176e89c4af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b05e67ca2656c2683c4de3c20f489311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a948192f50a550bf5679fe497511312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e148f125721d05ec2c3d04e2f8e5fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f03ffec36af916bd665f1f11dd17ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12073dd045a747676ec6cd502b3c602315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1133cee2efa30c5ec4a7683565b72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c640125b77233067e6fb5a47f02014317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50737301b4b30ef86d8d17e70c6dec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055afea37d5ee26b9bbdf18990afdd91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a98ee8f2e5327c2ed93c455d0c3fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a39f0c29573aae33b933cbf5e35dc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee126c2e88a41668f406d3dba7436d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328145749b784afd77316e880e0cd676323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edbeebb4a47f935eb3155307cffa46324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2002f3d019ab7ceda9ae66f04c6b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87345538882ea5dd30810387bd4e88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34023c69c69a6cbb7c9efff0cc33139327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098013f67e75cdab3d3ec7370a91cafd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c07f007910b18dd677712f2ab347c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1dc7a2273b977ae946e181bf8caf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce6d796cebd7c6752d66749f716131331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76111ce1e6022ec3a72470afd10a14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69c4aebe0e4709d4f855ec21b21587333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08d30dcea9da8ba891ace221848a6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e5c547e0e300ed693808a2d6bb3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbf987c444051f02a7a9bd37038da2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942ffcf6c0426549f9346d7169d6e57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff686c13ea0d3dcb2e7b0856f65525338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909cfc0769890121bfa2bf819a38ed4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638b772ae66b6c02ab2fd17b79172fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e087572536414af4c169fe22e259b71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6044932b2db871e01ebee9e53417342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1271e37ed2eab32338d4cf0f553f6a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e4ac8503633be315241617bf03cd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fa3bc2d05ce5d794265e8bd39e1cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f8db58582aeb46e4a0ced9e762f10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d4030cd34b671f4e5e349366a5b8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac418046a6b4f641bd15c293684ae2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c00b649359914d73fa58a195a79eae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28770e384f0ebf1a88115dce4e19604350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c916d0c2b27d5989ff00a1639b4f4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bfdbf9bd783d070d5b171f1a6fdf6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecc2a98a7df8983c4d8c75f21057e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4506d4a06c3999bd103d3fbdd1999354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca6d7d0e6e7e015818728db8cf1d94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc912c1895cba779d1f04b3964f0fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b5f401341a9b67e6614bb3287403f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a26d6dcb8382c04ab264402b5645f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f77bc752a2c8677c321ab5a00fc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848fd8bc424259b0a3cdc61ba5727a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4e14647f941717f5ea4f196fa4821361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d497d6d66755161a633cc25d256cbbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a2c1f0cb3b9a6d9909588ff27fd9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683681b17f92078e7903d50eed794eed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572109ecd5b4902402857383e20b8844365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb553d606a253f9887f859f88aac97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30ae5fb70a4be3a815718daab0256d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382afe599d98c29e74a6c5e067db4db4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab89ae507cb5241499a7e06b7084dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f02818137e88b752ba354a463adb07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626b86c61cd5af00240b0b520ec830b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d0175a1aa7a01886b7a1bcf32a039372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135896d0097da2c48bec2651ecc0cda9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d04580c9851b66dd15429a71a1b9a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77f906f981ab7e2768d2c36adc64d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d294cd2b4d442dc5018bb3cd836568376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c066862420f984fd42a8d9a13776fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c552b41b65a67a3ba4df91d59d8fb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e76ac8e4cbe513337de26e309f6840379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa36f3de9a3dbc672fe5f211d095de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556db13a16b0524d536c77863f6c677381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df171cf283106be33e360de738a6bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b2911443c273f52fff6a326aff75a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62785d093c662e0d28962cd2b9dbdd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffac2ee7ffb97cf6b38974e3e6da19385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378d9ec565d9e8f8595f214fcc9e832386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006eb5af940236e9a97ec83e4d18a31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182629090f6e49be514b99c5ef92da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373077ab9348da9dd793d0e5aa5b3ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a017f7194cbae81b68bc9816a86e88390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d1bc928dcbe7748593abebdf9c4a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b68cbd48d5ba65fabe3bfff72b3040392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca50667de1be0d0756d1c8d8bdd2db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e51343c4a68ed0dd20ac83585492d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1fccccc8c4185791ec47ea97daff3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb8f5db18b093536db4d574ef60bc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b6dbc7f1a22e224b19819381527cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd8df554440355a4442b1b18e29eb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361791e72a65214a021001567ea4a56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391b934aec29bdb071405f1920feef1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a99ba1ddddf3e8f4d855931a571495401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e266fe35662029c1da3ac04361ae7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da99ab345aa8a6b1e953f26f716e9e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a5ce32cde9c336bf4d410315387f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548145cf16b318ac1937406a59f7550405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eae206c19beed0f23c849356d80e18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6023a40d6c3a7cfb03d940ca83ac01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d9ec5989a3487b35612fbbc564704408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc39549171097508d7163ebe8ffdf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce976c2215923f136e77181975f34495410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4481fdf47d727c53c1cb9ec9c8c8d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348692d8ee6c3cee2b8ba2dfc6f1bc28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfb0208f7632574800e94ca30132d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12d980c26e010e88e2f63bda5b588d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d52b24f20edbf001c43cdbec331a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610174f0bde14c531fe42951d87256f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c4de1fddbd36fea1a3b2352eb52e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0479c0b567fac7cc0252a90adfb0f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf1209e93376950233eda5e6a07f6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adfd6ad8802e548b52db416936fc52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5a553d3fa56594273d26977c8f803421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099621c43fe7f264cc7e0478ed8d773422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c450246bf4536f419ba170de55bc7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5fbeaae3ca0ff48bac880eb9bd51e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf46acb8cf6463ea1bde89c177130db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325ceb0f743f801aa420ebf81916cbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce754633c7da259e2ee6d0b57984865427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccc32b23ef4866124f545a72a180e0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436772a4c6dc742717f935b65fb0fb05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c72d775e118fde4c4e252a8519b4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25aaa76962756f37af5efd1745e616431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb20381b19da9dae8746e0f13daf2cc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66b0cb31072bc2e8c15771838d7f5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e025a2ee07f571414db2dfeabb085f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a36787ecf5d1e38a100c0828631d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416305dbbc7483486b116d657255f655436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce80c484879bba0bda0da797eea8e04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b6f6e2b510bb6a69cd982215e9fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a6f075a300ef0fec1ba2d53f85c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6492e0b688c36a626df9a4ea38e56e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1c860641f61c01b3d9e2c63896f8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84268c1b745d50b7b47d348e940cf07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e725b2b62f17b16222e216bf48e6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22bfcd87241a73de5488e027b32a62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de823c9924ff5f432dbfd00760e915d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b85c03377f773e8606a7180123aaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76e8ad206eaa3e724df1be5cd7b609447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d89f76389d28c5be2ebb74a658bc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15622506f83f2374b5266112db60f66e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e017a89a0ead6003f693b8d27813275450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6df128e6b655b0c6fac32fcbcea4d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4ba870adba4d55f658670422cfad1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb29bad4c4c297758f9c9129e32d082453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea356c81888aeee24ef6324ea5682f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02993aa8a786de71d81e16097b979455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9236c39e9da2c63e4b2a83c5f2b8ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b5928057fa648a07ff97da624eabb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115c2cc542024d87fa50c87d49691b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1664e2dcd14919eed808f055d61d136459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac88150cd549d782646168a5ab63a68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd15614754378822f7d98ac2be5a42c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c8c47916e3969596527222b425787462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12696744cb35d4998da17c153649a946463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea545ba817b26b81fa9e8308d229d923464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98c138165fc1003c3e3def7ee90937465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d684319b216334a4699fcf04f76f87466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee2917ba8b7e560f293952c0ef797f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03231e83253d462be35a5d163ec1dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ef60f39fec980bacbf96a2785e07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf43e03010e8d393f60ef3eec970583470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bab79ba21005b31673a2f2b6be17e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef277e1b863b144edcda670a7ed6531f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd594eea0940c3d80893c7d1c60e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051279e67cdc59fffeea2eb0274dc58a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8be660ecf88c106df08b618ad9373475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef1e297629413fbd9c68dfbb22cc75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdfa3917e9f44e20172909b7bed333477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ab866c97b5a41fa860b48c7ce1911478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76151dd1bd5dd8aab80ed1d80f8d6cba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d0db464a2b94a0922d139198a4e54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961aa07c9c3de988d094a32c38a161481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fb30ad9c4bebcdbe0f9ac7cef41fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6a8ace7fb260ded569c674fc3a132483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef96b96fdc4f7fe857f51ed8917cf2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832ea48e3e39e094bb8fa2029820a6f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb3e97495cc253a20a8863247df35e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d8915b632ec33e005f46fe3ab8da0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb6055836368db80ff052c47e62c95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7515d7649d049318e969f88fc5a57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc041409f63f80e873df51fdf4ea8ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d6f22d0a861685901f66186dcbe1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af168dd9ab73f8e730c7ed616b3a225a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d47fd9d3509bae4a0dd8683222b35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bc197183179ed238e23c4fc0d39ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623596796976fa0c92cb28941d15d32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcff00d07c88510edfbe8d624833c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c821aaa106a8ca96949027699c9dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5d73e41e078df32139ec56acf20c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29803321e38106b878cd7b506e76e5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca258758c1a26c2a3b792fb98ada580500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0577f98080f2ece53f501d9ea9c71b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c07b5b71be6999b5eb1391b5910b6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9c9948ccb438c3a7edb2d90b296c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a087dcf63857aba67405958d73a9cc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad62f9f304137ff96ba126e42ccb78e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727338de465268172ada1303e7c5b985506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4e003328deb7d43d3606bafb4f8f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bf195ecf337ac8d542be817eee638508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e3417de72cc33ace2ed349e6e8e17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841de6c93020c58cfa379e59943a50c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7258b5e8fe4d10cdd87402ca8ad3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeec5267c48e7fe8fffdab1cdfb8c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39f47f993c8904c40505bea5c97c1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ca014f9520ffc3830081ebe169a27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1fdbfad7f2ea405c827c2a137a685515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6886d6ea3b02677fc417076f02981f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10326915e15797c9207c5d462540d74d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b09bc83ba1dad938b0b1dad6a9f14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda6cfeefda71e42b3a06933923a48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13f4792ef8b90ff34f8f81fa3fc9ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44b8398f165769deebffb1fcadc15e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc8d6d98331c7fd00400afc836194c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c1ba85e10f1bd05bb668975263e4c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb65ccb1160343adb9c6c5ba705941524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27110f2a6d2cb63cf4a508e9008dde2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f074d37ed5511aab31dfddb01ea97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa86672d484c1d930138fa68bc436c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf03d3d6f1550311260593c8ec9f7eb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d1afb6588d22494a93250cac298fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596df7a34e55e2fcdf63b6e1fead9730530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c93716a6b86a73c129e895336ffe6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ea7ea987cd5e24245d5a28637c4b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc6409776bba6ec0219fe823cda76b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127bc8a29449b749760b47a83153f54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3f6eabfce757e0b0f7a61a1a3a72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fec278be95877b21aef533c1df9cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c903a8ee0666005cf266e160e120f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fa0007595887958a0759a4edc471a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59d320ead51e74c4b73d3807c915a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3964b532f94b63aeb0cebf62b54e12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4b567186e7962092a1b180929f5a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dce132fe0a3aadb6ead1c41f41d38542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609a263f6bb315e0e465c9e6cc65944543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df328960af5adc1661c4baa638566d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382633070179f509f8c831cc9bf4af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc209078d3e0d27d1409be372563c0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323de0194ffc8402f7c2ac44e54abd27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8177650b11605fafe6cfba556a4f1e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f024e13a2737ce2a1360e6ca74fc32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dc7202715c3cdeb45b9a2e213b92b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8beba6d2338eaa0922068cdfd142e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ac7c6b7bb00052b7b9786ff9dc4ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a20cba9c23dada9954568f3ab47be553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b54ae14152cbae1c72c1f98f092cc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668b44e906636eebb10fbe1d4c897f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c3f7482a809b3fa836524c4a8ce34556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a095d718772f48a3f42208dcbf56e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1847e547104029ebb10d28b2dcbc0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a01f0c9a8be09b45b704f95353c0bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d96ad237ae386718e2fc58198f05e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c523554bb4a82a2f7cfadaa422ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021f4e3a4bb5e3514280af6b48f2bb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d8c0ed248b61da205f6727d667414563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e39554fbf5015a2ddb6a107c342a1c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b80157ee28542c58816ec7df0d905565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b366277b27388319b2c938d244184566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee676b50a38417b52d644478bfbe29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091ada34ac18a0383d5090dff4fd7e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094cec5345f81b22634dd63a3b4a09e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cbb7a7e3f740291bc509c88080b7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf506398d79016fab68d639bb75a3d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443af2f00925fab7dab587129d004940572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27a54adae8c69674464fecdd4dc9681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18f25fd57bcdee94d6cba47e29acf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98e0eebc7af3c8e410742f248d2c323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79143cfad108e8c6409b61dd040b06044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb27a9caa9b96b71c4b06c64dd278045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a4454a0e96375124234a346d2994f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c82eaa4fcf533fc8451dc5b742c4bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9367852a8b88d56719fb5fa0b56938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb892a17d47a7bda7c8f154f2c32b42e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c862786f77211eabd82efe5ead41cef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6397409ff970a92ab06c14cbedab3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb0c1af1d774712353a187c6b136a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c9f1811b9ba5f8bbd5b39db2b264313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4c101d417e7c434be644c80da749914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e20c08022dc74a92ed3bd0b7e967f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd8918804271b1eee38610a629e0bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f767a8df4f1be3228757a6ca8431fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85266746c05d75995ddaa9e8bfe410c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cb1e230e86c8f6c8e40c14466bf5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c0a8b5098f137b503decb221d966b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f920aade0b5b1a45259a1714f11266721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a100266152fedadd1edec84b96e4a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7712a4af55de07a0e912a479010fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c365f6f8bdeab35361b5c83eafb8b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81320bf1188322949c33a5ef1e43959c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0ffbb0d43eccd9ff8d92f501aab9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cc047235cdc83868af4a408a316a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396a2482fc7946818adb010a90cc71928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de53ac3e10f6dadbfe9ee29126221129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ebbd0013964b6b1494a3576c8cbc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39921c545ac4920462de8c65954383b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7af4597d0c9cb6907ab4735288acd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01132ac55339d6c6fdc54b999facaa8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf4a59bb830d5bc8e032ad87fc4e0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeb85988a3110f7f5ee8df73389ab435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97637c125dd8da47502f45cc9a02a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf87e8468ea60ed46687e4a95278a1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531e4e22a72296d925c0285436806b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072d2c0d2c24025dcd1474f2982025639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879f05917078a6171d514a3bda6ee0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433bcf508c92f4b6c574e966bca925341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b23a7f24859538f4a589383f750a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a111ee4b20392709c92688838a7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9aa1bd33a9eb2b971b6110e884a3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bcbd28283ef4361fb79743566241245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004e1b217988f49dd398da153ea1f1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334700d4fa4644aa8c67f75e73071e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df51a6f498d1e8011e7b7740f1232248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c231804960dcb38978d1cb267601349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2d17bf3dcde8001b5d9485aa55b8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3228c4f6778b2f0a9b212f5ed413d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff1f9e32737fb2c01c0cbe0865837752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b156855396359e9394c1d636cc31753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f345228bc9b6bc1c3c88e12a73cbce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d22744ebb9a037b9538030497962655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42e52d7a5a9098f360010fff5ca2a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fd36d52f4be7f4756bde0892be4f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28d452ce1864f0d597f3a4b5f551dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89df57d571a0f076d0a9f50cc6d9f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771dbb6d79cadb64033807a356e08cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa27c62e8cc913db7c304931377f3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94afbbb91f21444f75c24805e4648e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f855ae96cc150301ea93a7e1cc6d91463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef2c40052eb4f5857e64b81260b9f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c278297f36cc9eb136b573ffdc1cb7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c85f5018b739a34b0e0a145192d68866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0032ac2ed784ec69a279cd3ba4fa4467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1832701c86abef5076798183fde9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7754fbfc4aa4f878d52ca29297957069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b565577c0f1e6acf085caf6d77dd0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692a5a50a4d03823e039c5add88c8471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77437cbc5a4a86f02de1108d5dd25c9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812920478bfd98cbd4ab922091deb5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705223d61c38f599427545c3ea25114d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab012b3a061070f81f17d874c977f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be79b8df9f1f1399e2a2cd59bba3e976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103cce4fc485f5a8d8b6d9ef201b33777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b332457412a9d472581eb1c1a5bd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f293ecef1872dd3c156eefcdcb6d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b03c8ededfe3a98d64726dc2c89b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e452e4c65c56172b8fe1ab4e6544b1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3635521ab0bbebc553af305b9eb7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646d1b5acc056f979c9e1a1a43658283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7fd29eff3b4171be2422485543bf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a8f695674a2f6bd4f1d6ac1441dd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14423107562dc3fdde64d1e73ad41b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615e11eee57ec189cb492e48feb6c4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da07d75ee884ab4ac946701c647075388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c303fde10bdbb097ba11e4e2869a80b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb239adb8f77cc16f903f438a94fc3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36454c2cac0558d9e27ece76ebd3438e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6251f5a6d2837cb2c6cb37f0b3a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22559c392e9df517e8bd21f6a31cbf2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2c21f633cdc5df9f2c955e275064994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75638fd0f4eb0c2d80f99c1466425c7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c96568bb2715584c8df315674bf4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7d7c9023445fafbd0faa03e00c7e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b71d215f31a39d2eda53aca73e18e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6db3f259b18b6c1957bf2bb5c5f49d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4527645dca57e1f8e34b8d86a7319100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b835c6425fa937981b7a7802fb43b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fdab0d658b946f9f0be4660fcd7fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aeb8f2bc96c5f7510a2bcdd828ae7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854891ff9e1ca5d95107641fc765dd6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdd81ed2ec803f7e7806b7dd7d309f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c671ee7684608d4da1101908b4ab31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c882fca1484d4117b725e2cdc6bb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00396dfa2ca3590e903ac9a0deb91ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926997ff5f262934a025219f1948358109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ffa7f1455dd30341c58e4ceed2a6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddea1ffdb80b03a1aa26f4a295844b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765849ec005673fb1129b6f1c319f009112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4048f0dd8fb7d80edcfd5d3d03f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bceeefa5ea579abba2510564e1e1361114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd07616a2b8d3c91df9d6ff915e7a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5a9f38d74a9699aaaa5cd9d789fa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe17757a54e1ef885ce10cdd2c454d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a969d3f26f168d36473717c21a107118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fd179c289589b8e60b515d91ca74b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64786e7cdf7b32fc509b2f15e34e6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1932490958eb0149f5478754dbab03a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c79e38e53e38e9e1d2fe48027c4ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b2cb4b8d22fe8c14cc974e281a97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb27ac3633efcd67b763bbf86dd43e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8d2767ab5a6ffa7a7d6c12b13f2e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4a45bf1b9bd63cea46e626f4cbbe0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a93337c5d84346d927fa31c4d15cc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d9b074875bb4891fa930fd0964db2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fede9e6a47166a4c5dd7a1d6b2ee4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c004e5e2e25ab3dcfad3a7b71a4691130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cc56f21f239ab693fa8ec19a12ac7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc024bdb9a75b1c8a1dfaa46e573d1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa41401b7f73a272caaf448b4ae9612133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742d75c350d81366ccaab043e2b3fbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ead8b4d9eba843b0ee88babb12d193135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6476a98fd1c735ba5a852a883cd364136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527ec9235570c8b5e69b602bfbcd2b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36959b832c6603eeb2ab5b7fae854f7d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb893f599aa8b681a7dd9952392a1fb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038c211f07b58dd1f2911d847707ea5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9937c45ccf6a84c8c68df3ea6f13dae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfa671f079f2d8758a398ff5daf342142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1f2428dbb72fe991a36adc896055e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7d4fd20a7e12ca893851dc54d90da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f237a3324eeaa42ed364b54cf9247d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ec0c6faf4c7287ef7f5b9cb2fdbb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284792b57065bb27aac78c1caa54cfd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e726aba76ca6f3683d3bdab32ee6a73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e245a3ee42d69c9be6a91c2e67553c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010484bd17af0e91615a233f16b5286f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4fc63c55682423691534dace8d874151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f9dd5f7871eb0bd3b7ec5876b1c5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08e01953bd9a74adfd9195ed59a697153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3bb86ea4ef8fd0d7e139424ba5a01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e96c45605025f9bceca220c81e36ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4029c546080e2e4e55ab65d71104a0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb46f3bb4bfcddabe99aac7d294994157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2317090f94b5d0e59d2e30e6789f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9332c505c1ef7348933eca54dddc51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec595bdf9038597acecb47971d5965d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54323df262312de8f46d8c75e119833161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c603fec76c6e8a19a8dcff4627935f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f82f48d656335430db3de747ba53b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382744d81a87c3c96f1c2a12848d2934164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915441a06f6847c20b134103e58b830165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9d501fe2b93b2a12fc394abb36593166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d362fd7cb69d63272bdd1cf14ee067167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e304f1b5c1a0825b09f3dec7d223168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b77654cb6d8078163bfffe69119aa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0031e21d58e0f6e2a0e1d6bba1d1ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4be4a169202f652f117a8e692ff77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa063432b068d3a5eaa018622bb9b36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a33b780b6ead86b3e4eeb6d93ff15b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadc1e35c56e4ee17ac316d78d38931174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a99036291d5ea82e73ded00fc8f908175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c2d93e64b0b231769f56fa15ba74b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be739c1d1335a773d2b4dd3bd2f40331177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54449afc2a573aeac2460a32775a34d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324490ac32d8c631b2849597e5117b82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cac3aaa2a27ed3dd462573bfbaa097180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8181eb15d694d0185c4efd66845a89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7158e9f4fde20a99eac1ed79b9c4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa635e66d65a515393f5b7cd6df2b25b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4d8e08f19c1452a0049e864ce57ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e115887c634fc7b4dac33fa68518e1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f00a3582e0dae58687696f1682031f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1abf13933ea1b4aa8d1206465d37a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411ce4e8846fad9611b67ebdfa9d0d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d670beb353701763d6e84d9687be1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6b58f72dc8ede13130eebb699994f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bc58ebefb38b718cfa86768a7620d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac95da8acce11f60fe422a79a689198192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67552aeae24eee9f7341dd03eefe1004193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d4e5acd9d47e3ca1ed170ed7d05fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6db644312a7ba788bd3c0d5cd087d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d1fb3a6b9d288e9e8e1f4e71f21d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be902eda2108236a07a4eb3e80b31d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670f18f1e3985522867697b88211e4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fe65d745e836e7d8573c5364f277f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c555835c45fc914878aae24e141c9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfc8f308391a80f14f8c0d0ab7f812201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50c8b315c7cc77e2c9b0b7116e2d30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0be27dd35cef296ddf0484fceda40b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a855dbe77d0a2685296bfac8b2d1c81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a22c618736cde37a46799081fe8968205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288230bc19587b2b872320cb4588486d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f03d4cc6e090afd19db879982a72c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b8a27a81d97f2f7432502402193c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfd4a1fe8d76d582c6c8a8b53ea7ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57c3e457a47c46806919bef7442a75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676aba2b9d922e8146a1045a5a3ee63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d226c53d3c801b831778ffde083ea41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ba02ec5260beb73120818c038fef7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106198f6c35e4c3f2e3bffaba139399214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f31d933b883a8f82e95a9d195f9e6a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1491b20fc8e50c96acaa94523c9e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797dcf931051f09bbe0eda906ad2568217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d52b8da80a41727a023a9a5b5640218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f53ca7e22c0d9d49c9e333d5e1fdea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3065371bd5cea89c42073b5f495ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96b25225be487b50e64c6ac6a75226221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d8526b97934adf5c58eaeb987f959222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9d739d137ac6cca46cae4cf139435223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac272ca6ffb241c99f7319296d5481224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83db62dedcfe138880eb5264344383225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfd67189d0c3cdda7a92dcd0945ab9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6462d6ef2b641af698c7b42e55eec2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d536ad89c58e73ec8473f873a31e94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb606a84ffbffd4aa329d8ccdfbb2cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b55020b832bef90bec047afc5f7d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb34983680dee5692af2078d2b4cd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935cedcab084f3dd4e9cc748ea9cbd6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acb61bc2a186143b962046f8a7db8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9a04abd172b8cc112199c96faddc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea05fff111a4a8d8bd90f6dcd0162235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6d3ab7c6962c523e4a648c3d9401b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d1c88df9117f6361ddac779b4d94d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf43d3efdf06075ab163eb7f43a42e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17456ea800f5de203a30c901c1dc420a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803742278c7d9f79fdfd09a56d37101c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf167d64055f3096fa71259651cd10b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca540770ff8a2c71c2ebfc387c7dfec8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f1055f57196958000f2e1184ddc9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa53399bd314030d841debac09b807244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405a6a91ab63a98947da2a33f8dc853245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d77c8e4e112800124100fad0d07bc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c68c263fd33a51993b430f2489df6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eda96dbc0b321ab72260dfcf68291b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1078cff9cbe97314d9f75f2573f36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd26889e8fba2d6584042ea3e8bc13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b84ea04162e28106c487916c950c83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01a47d248870dd8e1da6467091a7b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae871c1f32e42ae4ba67291e2fe52c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadc57ba4087be2cd9684f0695e9729254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d76cf6e0eb6d26dbc3103d473211b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07058a212ef920094b0b0f62e6790fe7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3726550dd6cde0b90b6b305b3fb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79750d7325fbc9d7c72cf3e25c568b2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74006492eed399d0c78c6d250a8e8d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91957f998b8240203f9cb3006ae8654b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfb279b8921656ed6ab9b8c9f39a50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61896552f4fcf12fc8e06f3302a944d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6adf2d5edcd3832226d2d622e078ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de0e03981a76d8e0034a4926251d75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a1535544ee512b6170d44bf31a3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db747be7f66605b4a55e6115be5722f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ade55922678461c0a9ec79f956f99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca01a7cc9d92d716250520af41c978268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966dda4dfa0efe50f2453dce897cad82269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d13adaf28322df3f990f2cee3d155270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e513eebd1f5b6f553dbb2d482366933271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87e0e84b09b4864973abed2f46c408272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3ac21e05ba3863a310e1598c538f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5ae1aa297c6688d14c75f18608294274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec7735cc69d650c682e86624c2ea64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78e1e99a22a2d1a12b1ba34ff74a7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe74ad1b6994a4589cfc288df29d692277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af0b89436aa45be7c20e2944f73765278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae367c36c4549721dd793975a4849d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f937a9a5b4615a70d0ae7f7c37ef64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bdfae4fc404890a3e1bc1de5660f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff38338c90ec083254aa0fc1aefe2c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e112c792c62b328f4a50d9cbc9ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d48b76bee01245da39c82236efb89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86bf9f9f2f65fefb3de24183a8ecec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f016e985a0c6f2e0ff4531dc2f3c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbaade300c79d7a7bbf18e8f60aaef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c69728ca5b7943b2446774764b07cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7ee2d6621a817968976eea82eb841289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315bbd8c8b6b7d4d1504a7d239dc3fb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f395d51ae4985283eb64d03a26f020291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9440fed46770c2079b8ac4fd588c03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b1a235b30ffb600a2e7f8e972132d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21308882244bdfa4f44e134cf4578b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c37eac8fbdeeb017cb4206d26c31bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75a33eef5cb2edf651fa9e1347de3e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28215306661e44103b92f711ac1d7e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d8fa699c85f250a3119152beec84b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e94406e1002666375539d79a51351b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86b8b7f667a0f88b1f7d4f72046220300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921e4949ea3707a87eb9b13522ed53a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94ac85117bee07817af8dd614824c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038329033da0a2d9561a3012cc84d085303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90869599524d85ab83539464ba2343304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b58d69b8121d5cddb33221514c16a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375ce833413067696d7d3a1cbf8a7ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3795383fa21c8235aa921cf74e4b60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc3c41d6c1e7e59dac67d04f68c4d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2762008305f7471cd15101fccb2fb6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c634ea3c4a88a88a21f6f11b72e7ec2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5168ce56e5eb1ec5c638184d58ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5bf765b9e420eb866685b731f4fc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba0d8559a3a1f35c244c9e1b2a2f83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8425b8bc0fc4bfa9ec59ba3418f6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff97dcb58b3ad586238f920916cb9a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd886668c4ca27a1f2aef0fceb4602f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341e358b3c3ff1738f264e193020d02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1a6e48aefa9e104977787ed2ad701318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37368ed67b77d118ea89a6de59be17d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a4ab8a6904ff89e2e4f4ffdd933e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af697786f93d1d82fd1d05db4f89d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e86c04fd128c5e145dbe24125be64322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06850d26b164036cc1ba029cc15084ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61140db3cee9e06b35a38798cf554324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ce1d380482e3b772baca1b4a8776d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b47f2e003e4333ebfc2af023e64d30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d09badec3f2b5dcf2eb2c246f55c63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227b23903b58db747245bcdb823672c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a88e4d5a66676b820b0bf3d4aaea3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f36f9b154b10bdd74ad9a195d0e324330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18753afc58fbcdbde3fa2a3657efe9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5341ec96849969c36937699bd11faa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e322d6f01ca2db8603719671dd86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02e7bce9346dab86611ade73806485334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014d12c136399415077cd0d0088ff8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8662c8e190280c89eaead0886049ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f823a63dc5d2c4e0b6f5a0515e1e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5511abe6674fd52dc69c6520e79a67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba8653f8e091e2f1d2ec41c4ed6321339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b1a2ea5210db251dd8978118da20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26fd88f6ac4797b2a6a4c4c75e5b40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39fc0c86b1cc486c6209815100944342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423d7e684ae226d0b9c4b043b94f1d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d02686d5c8d3a3514d698ece72c65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc6532b2fd0da1960abdca216ccb86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b30b5e0f0b404b9291e4133ed908ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779b6c901028c0cb34165d6bea30d76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c02f8b4b3355d521c6a67415b81ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3bbcf0150a5c62a0437b4fcfe41ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d42d82e674982fe305626cc1133a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64fc27d711d138d0ff6b90053352d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269e06d6f7ee2c027681962ae9a2a8f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da57903b8ae495690b211b29536a6f3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fe972f2e95b2f1482a5db4ae6af4c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08023274619b0121be802335a18ab2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291c2f0b43de15c9c2b0e6cdd1654af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b8464049b06396a535066dbc2c97d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dce2e33277c65508a680e2545ca00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6973efdaf32e0bedd6b3db251a5813359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049314478e7d9110a3b508d68eaffcbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3452ffe40a39005e3902513969a5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45293ba9158d8907d2629d487b6e61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705504661a9ee3b2d4f7c34992533182363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b22282862033ab4730f3c68577444364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe64745cd18b2ec47ec3fb57b85468365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81be1d5b687ec9fe557c8968a48cbdb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7a8e468ee57947d7b60f526f4f41f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da25cfb90b64336a58b0097d6fd9b44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbbb64b5566e72e30e5602045183a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a538448a39b74c660d778852d4bb09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fe3b7fbd363ae6977f50af26f0ad2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d72dfe4bd3ef9044cf4745ffadf65f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b4ef78770dec9c489f217e33c837e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccd7c1be7d376db8acd70e3cdfca0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66373a03c53d5b02a1efdb518e0c852d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b817e33f659c52add7409b4b3175fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520abe207d327fa0ce62df61ba766ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939926370f273bef79437368130e1efc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0822b16c0826dffc3f5b1e46b1f57e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa18621d343a200b0a7784185fd8f14380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9f042b6f56e012036112e78c9b20c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df285d05d5b4fe87295b3d01ec75921382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa173bf890d16a01cc37449a22d73e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb02e215db74ec096f4d0e5e2e51fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86354c9d7b3e7d7dbd1ecbffeedcbb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9832ce11c78508146c1c5e3d9d2ac4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9e7f0b814a12f08cc85d01f59d1c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95a675f34cdff64d6a83de166d53a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f162a2cc14e97f797c54b7ea4bb5e14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffb3e8946ebd723419fdea1b013778390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb9745913478732dd402bec757d991391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeeae0bc8374c1cfacd03c458cd97e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335da6da4e61c4be5173eb0d5afb445393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37a4e34350113f0decf13553fc36d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b3ce8c9d447aa0729ddd5f460f2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea374db0605db0af56ac1b8ceb68c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4bbecc967da6ff1aa7e616f267067397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f5ab5115ecb8987931202adf464fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cf847d0b19352cd87e26b50536f73399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103e85f09b13031e5e506b76e9da030400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d65044cc888885a9f066664f69148401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d597f064b6b415b1a04617122f9ad3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783e327fcec15284a21eaea235a3ef9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093f6e8ce937e908c2479165e01e276404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797530893f2a363a81eb3bc543b15a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aafbcbb5a9c17e8e194feb88c19b7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e234bf5ec78a8ef17feecb577a5e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f105f92b5bc95eab0c3c62c44f9fdf9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e9620c0a6d8521b986498e7878c85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f9e5e815fc75ed5e507e026355957410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7997b0d91ed461c262c989abcacbd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe456e186de1ab3e1ba7179659c838c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b50f659f11381920cdf339e0c24d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656feff9b385f590917c1a2cc5941c80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fa73a9ee7cd9ae925ff906842ce7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727d65e4eccf6f856504b35f6ab1ac2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7239d9c06e1645069d19aa0c650ed8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fcc0f2735f1c3ea6c239b952938d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c372690736936a02b8027331292a106419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b42962864d0a5b5a999034dd91926420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f5e983b84560e800afabb2e8e6ccb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654a4d413fb6a5ec294fd428cfea164422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfede7a18bdf5b81728ca8a37244a1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac319e26f45422c1c3b2187f4c34f33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac1f946b8757c0316a835a8d923775425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048de0764147728e594838b64baa3aa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47debbe3b4ec4a1e565fc988253e5c8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfe20596b360e4b6c5dd97a51b8704428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ad26398fb7f416d264b11e9106744429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c85f1805dcb0fb30c416db1759922f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463fe074b0455b4df8ca592886c8f12431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352d02798423f9895162c2aafbe59fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efa14f01faf23c9c62a4a33557fa0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a678d59069a7903fcf7b7995aaef4e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02a218b9ee04e1ce81e43c552b9dca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608b0db3b0051e793c048c2d8999d75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fdc3778b0ab2f216535c2b23a2460437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a50468c7263414a7a57d31f3b985438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe10dc6374a9c53a2bfa5ccc1ed8cbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d936bd35b18172c7ae291b868885afb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1db41d6830b38e9096e5f5a50af53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393c10c681068b97bfdfdddfb5487d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34272a4cf280a81ec65bec3f31a4cfb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a2c363a137372c17a6750561c0ad0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb7376258aae63a95dd60ba1548e70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8524a9415dde54f817529d5bba2b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c7154297ae1627b6b2e9b65a6ab4c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4badd5efbbf58592802f5e599895d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646837a75a75b2619985101d013bf3ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459906e0489ed8643a274d9245eeeae1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5c41760acc3e0f29205676661b96c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae76f430290cf253a490814e8bd688452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e4fdc8f97c1221a1ba982c339b78a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b912acdb7c3950ca669c84249b470454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c83199e0165fc0f72d1e2357da0ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d8d95c1cf6eb46f4b023404543b3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a93a767d39d4e548998a72b6ba0f9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97882e9254cc2945ab853a8acf39c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807c42ee0c782f770cc4a4a1c747eb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c55b457dd0ad8b66c43424fe8f7a53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d891d0d531f50f02dca4a90e4cb68be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541e10dc8529ff30da8522b2e59b351462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66311a41355fae8fd605aed6c107eb53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995807e36807737bb63f85e5046e0abe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff0a8d57067e05d7d461832320c435465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13708cc85d93bdacb796f2b753986110466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48783b63982f2dce744102fad95ea6c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d470b736354d68f3fa45919ae53653468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56be079dfc68ecd6d2555e8a94f0957469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac5b6311d26f5d893c2b532945c2cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed90e932cd2ca3f124af6f142b78dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888ea8d8b22029b4a857e077a9f28c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733b08b9302e0404d5d58480e615881473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a54019b601d139c00de8f2a867e75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc1fc3485bb6f27fb1de0d4267163f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66e2c91028060cac00f70c2a5f515a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606716381adc7451347c72e2361cc51d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e666ef92c68662d214fa8564726c838478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19412b3fdaeec945d5a48d73d58c128479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a5fa1fc509157ab5c4d3dca235093480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1023a31ec81f697044c3f4145f87955481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4179d498ed6eb2980bfad63b3f8408482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7e71f97da4a09fb5e222fd4a807f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31c9b64645e0d7135b87edef069b89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601e125d151c2cf1a173850c0017211485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141ca505f11c2e666593e462603c1af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1295332b88181f9a93c9e9d5832f9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e69917e725e0fb4b6f5dd260b7950488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685d6f40918fbc4f3289110c59e3626489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdbdd1a9a514f80bfd81b1520f284c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f864f5516332c49a2978361e94bfdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655b5980c8897fa77783777527f851c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd44ea5c627092e04ceaa98e5ae57aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1a6777a0e6bc8855f1a8bb2a300f4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248846fa8f0554557e98496d85594a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62efaccea0a6619001320cd8461708496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568d44a8e074f90a68f75d00855686e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f7e2114f74770bc241e156dd3292c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc452dbb0f68b74705f8e1d10df187499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b217ee2064579d1a54ee24252e638500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4e3d3e71da4e702753842d0aa7722501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81ba354eb39bf9e56e18b0ca87db5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d1934bf15087044900c176ebf34a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b129df12e9ace9001e07cc86ed53e17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe97ae19809a32a01c6d7019b088261505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525a8a9a8f0e7a75a2ffb2eaa1be5d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c521805a1255a85f0ea9b933203f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce607225f6a6de3f0c4418e52e56f5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022432183227605d30129942c895e4d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78707edb5b60112b01a5d4b81165f236510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80103d836bb8da648834ea2ac2a47a2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342d35277d652a3c7a52b1eca74f865512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf90956798a36fbe28c9413dd7cec6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0209d01d7d544e653f7cb0ce848113514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83353a97f271f0ce1843281d3e9cdf03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aff3c58d20f344dd49a382ad41ac4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d59c62ec82114112ae2b94dd4d4db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7213dd8cc308971de1f1c58c05db00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e83796e2d214dca706873751f601f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14927f1a4da89833a98f4f36e21a4996520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0e1ef64d6bebcc0b939aeaa09e47d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26aba4191e009ece42e72d8703ecd0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85f6b82fa36178a174a8597cfdcf86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c9191f953814e3ab6be670754b04a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8803db7d6366823906a886c588ce76525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4220348e178a5a3655c56bd7d1acb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecceb0ef8264f516db21d6f0cc47a05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb3f016c02a7d3b303f2174b6c2f1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566c7d0f76b1473a52d8ca64d19b464529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b17744fdacecdd3d2ee74af647928b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f434fbd75ae01c41ec162e9038113531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd6340b28de3be51f2e07ffec422f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947be4b3e57402072fa0f69c4ebcd61e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb1c3ad23b6d9a3c81b1e399ff5216534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1b86819e9e368da8350fded86fbd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e1cd12100c6ef6ed3c51c08d7e33a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d51b334e8ba6d09c7efc01383ec78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b76200d914458ad8759f062c08d355538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2276edaf8ca77ce7bb270d5d1954e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f852b2668b5c8827bbef1d4ac8d3c7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ce8d1c98a8e2ce548733c1ec42a80541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ae18e3dfa1c0931044bbda7a7dbb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb7393a1c6adbf3af3731cfbfa2d6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce7bb28d5bbc2cd5966ffe40b25e4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314a950d2a8a280d3e39d0f4270b77d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ba6bb1aa0c2441eec83ddfa23d611546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03589981ba5403d609cdf4e320bff917547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaea90db7fb68172d58d8eb27cabc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90196a2eaba9cdbbd8aa76e57bcec2d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a7a62ed4df13313157e10d07a1c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad89410fbcbde58f04df574730cf3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e777e80948ae561b31ca374bc4018552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adb8e34cd79567eb7973595f27009d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b218d24e269ac1b52300ce56cc86d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4daf7e4024270af295fc1b25c5f507555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925e20954a9d6e749b68b4f1a4d7396556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dfa811f88e2852d7b6487c6178940557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4e892bce1c3d33e3b6902161e9df0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f812b50ccb5f7d119babb17dec5f3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edb26aa1f2538970d622cbdf63f3ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b49e8c8dd20ba71da8cacb2e937a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de3b6ec5f9bd5c8266ed007ed3f16f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57349c06cb3702463dca227d852d456e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a8c996971f7c3d3c6788fd93623c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f5ad7a2ddc4d91f8dd0cfb22b48a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d0a534cebb925356151f384bb70ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9059dea6763941a070d53494a28e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5926384d773993ee69bbbf49777243568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb9d9caa4322858c121ea053873410569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1034c41219f15fdf9e17b4af7fd6127570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841db107b0ec51bac5327e223c27a02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da0ccebe9826576e95d7dca2f2c931572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>