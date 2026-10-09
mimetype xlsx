--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d93e53c86737eb5cc5ae811d041931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ba1a281576fc067181e2ffe55f7d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781e57302c8422aab811ec241582d883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc32b9a3d0b629bf5db1d3b3b90e0b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f5a91e7fb949fa1ff4aa5a73552235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea3709265b313d2a6b4763a0b65fa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e291d5717aedbbfb59e3237d2e829e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95062fb2fa79068fd8ecca3c28685ce68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29e80c9ed57b1fbd6dfe42b1667de59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3dacccaf825214585773363c849dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187dec557e3aadda0e4d2618c3d992911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752f8ef77be937f81389462008fbdd212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235e631a673a07f46d6249bdae2a30a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0669fc5bcc63731295a9797495e5b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507939c7fb3c9de45c12273adbb0b7e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8c0307a21fa0be0742e149471f8d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7809148cd057d259d158b1df151bfa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ba1701d4457d1db8abd6169baa42d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efa5112af8fcaf1dd774308270547819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd12237d81642b2dbbade0594532a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f1304afe9b69156a37d915b6bf5c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a6ad2ca720a2aad9dae625ed110a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697b96e049776e26d01ccdb43ad4c6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49e86a2a0484acb6768ee697ba583f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4d0d3b61e86517fd5d7367acda98a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecba5d3da980a05b109d5f43bf0aebe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b760f483989bf4295404ee9cf5479fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829bea424cfbd1cdc0dc4094ecebd3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b287be2cc901a245ca31e65c3bc8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999370a4ccdc6f2368e999b94d2426430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294567499ecf2a0241dd328fc825ba331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398ec4c5bedd5bbce90d6a5fa90c98732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad88ec0389fb0d03aff847dd253b2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c012896bce11a6854e525f90f26c4cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad903b759f9d6ec8cc74fecf515b42435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052c17c454cb3790739b6e380f6027a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c990965dfe4ead31f7d44c4fe031d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332991f328f621db9701479acfa89bec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f50ad4d1a097edc3eb5284156539939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aa639bd9038e5a82dc70778ca838040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcb190c41ba3af6d8c2461d134f3d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544d07cd22558ae3178ee9c2f17919a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d9b7e57c7b69797fca386f28ae5a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c739ca914a73209d38adad9d41123544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269afc1955f598aae06b99181d3691645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15fb6b4f08b79c1c9f4d7a2d865b0546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444792bfb8b2e14b25f7c9981c2695e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8097dfcccbb03501c1513f7f9d7ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101174a31dc00ef037ef6786909f20b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5eac2af47311fc69de34f14b71d3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82bb59cfe42c675bbe773c9c6b5c8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd266e971446afbb4bc41b7a3c9bde8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cdf7818af6c003ce5cc953b072aad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bca0303f914222b77fd9c4e470a1e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ec7dca22b4dc24c087de5bbbb5a4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250edd2065b68c0d550ece76a874f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644f38f03205cdbd1cdc726595bd75c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e9a462c77621cf6638ed0fdba6a5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ce576125cef4eef4d9f07a7f3a27259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc4a34db757365f86a7c6765a791ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068e55e019803a571eeecdeed5331561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1790db822414d70be6b18aacd71ea862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dcae2bafbba2831121f88115bec5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc711e5a7f5c10af6c5a72782ef33964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037437ff233d8824534e6e270ed28db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f92540816369d18b9e70462265e5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac8953efd1e4a2cdf078899e471b0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c13d7bc5e1508220c0ce5eec809db768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623a95745b13a2911f8f782a88d5eca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c375f48e9ad0432043b913a5639870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f6681bf7055ef7d4458191a6682771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc0d0d5cfb17e16d0825ef498cf4c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e73e82827e9aecdfc452d49707cd9473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46de02c745d6ea3edf09b05dd934e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5eef33c163a66967a94d856f4c37a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6f62a73060a071ecb47843bc3253f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2a208ed752a18c5063d50462fe11977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287666b03e4e9cce31e44c959eb4cb4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e6227e42dd686025d451ae8b7ccf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd5237009e14d3f87f84d7b661e4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f8500484f3d7bebb57707ad69661581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9129947976628708473922cc18bf8b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9352a2ccab25c7a2cc583296019c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3432ca7b73fa49a0cb76be16c32eb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035960a4e2f745b2588b842334cc19f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfee60d1e40a0e962c7a30d2f05b21286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af877dd51d3f0190291031890fd9a0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ed10c787440f71f299ad68fe1916d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb45b529544181491814896e57b80189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcb2243dd297986c9ff777a4ee689990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994547594218d4430728691f6302f3ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa6dfb2d9bc4250ca34238e2eead9592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b49c46e7484de908e61635d5452e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f89ee8fefbe742a205e1e7369d28f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b374e964e6541b49afd8c0fc1fe5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb5dbc7aba7d9301ea335a4472a44796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889470cd72f21e4494f16d9cbf5420f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37be091e0f75e860e849b2e295199898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f335d356d918c50d193bbb9746f74d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921661b899409f0f1c9784b485b43ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21483235f487bc32da5fa2b06c0728e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d196dcbea71baf4246e3acc2c8bc56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e6dc2ac5f97e85ea481bed26f6bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4bf90284810d6d857b145a26d5ef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962020f91bbf6bff5d08f4185fb0cedc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac8f78963fc5b3dfc1079e7d753d72106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78969f0f673105f0241aaaeb9536155107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca98b257131e4a6586e3e015079c78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a44cb4a7f42e0476ac770492779e8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a39a68de049972701773c4e064ecb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64aa71abd822255192a714a5cf81d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7553d0f4bc0641b7a0693803c9ca09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78aa780f31af7c190e51dea05bb89d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a71e41b5d7e1c17313b55d76d7a940114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd51807da5b7b41225c8fd173b3101f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539c64c68e1d7ebbb5e6803d9a03ea7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8b57323c9337e15def7837a9041a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c95a3d9c1f9439ad8dc5c0b9a9b8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5711847ca2b1746bf8f5b10b8e5dcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067f67a16e056ead282d9941217bc2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322827d9e90a51c74dc09d0a3cba8c94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8af0d164f57915c8ed4314f36ea8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a716f80c2aabc6592c2a162854bbc9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d564a949d31871c7164da928ff2a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab685f2cd79e34f24250ad945d254e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd746ed9e5c21eb3aa64a1df97722bf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf437d5953270e45bcede4c5d991abb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0799947eaa74a3c0ff5157bdd0ef5a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53071c1889fc69c0b6b9d954b42bd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8018d8930a39bc33da77234b9567d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5e54575e1915c222e52b27c55a77e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c901545ce6686cde81e9415468e7a6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1143c74344ee0f853d2654e9a7bbd14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6930598247bcba622e6a84cbbb28bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fa3d9e90131653fa01d20e0164259135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad6cb5b391de77d7b5dcd3ed76b735136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950e065b3a37e74b9a76cdcf6605e58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c93313472f7114699b06d60da41d07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef20627241f7dde1d6852fdfe0c4e68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16666be2663ea603fb4b2207f73dc72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61116999f4acac2fcc5d8f35cd90f377141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0f5163a39f6d728048d10e39fe20d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460b5fd083a4c2946b1d9afdd4ac2e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba09875dcb73ab9cae47e017d1a043e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13a067a6ca989e1ade1813df9c189e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa7373b0a8db940a2ce0f61fbd94b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc1e1547174cf25bfa250eeaf67cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e65c29aae00e5bdd0b7bbb675a9598148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947439a8f1d18ec0a17108278d54722149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ca57ec9276003ee0fb13b7f156701150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8c51f30b511b0ba6f790bad5d9c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb867e73641580bcf9b205532b8c9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa2fe3be432268b42b75e26261bd3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c02476f0871413eb34e037c38126fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7752913f845b46beaf4f37bc538ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a29dcdb68cb2f830f09031f9095a9a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30865c7699391cafeeb65a85724b37d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa61c1cb358b3267be45dea339c142c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb99c738acdd61aaa83c24f01c658b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce768306ceff3bed2d837fd6d52c324160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c33e3321037057747e6c977a9d865161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc38e0df81acdc586a45d9b9535b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0e50bdfda26396fc86a82170a8bf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c5b60d9e65710c09bf57f99c2535164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317773324eccaab7603ea2853e3e5e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee57181f80821530a14581e216212c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4413f1bc4d373797024cb639c428a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062425c949d52ba5349fe306960253b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57971c9f80471de1df77939881be63169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf2cd9d4fdd9c5937c594de832fa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070f69772a71b061ac62f70792a931f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe1f9cd62aa71e84d170415e937e62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d985a8eed83855d0b9dd72358205b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333efaa55c33d311177f09980338f0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ad95047b6b11375aa302496f9260d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb46ecf681484a8ef2ebfb06a364e55176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a2dd4ebd73862c8dc4ea152f52cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ad3b6efeb81d0c7a680de60843b0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d46b776191bc7683b9eb8d9732e9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a67ac472718e472a4b849cb7065b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0d8efd909d3666a2d5011081524de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa2bcaa5facc25b8259b04edeb50bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177c2c27bc42b7765d8715de0aade1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b2b9adaca8759e61b503d54f6233b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4f4c2908190d53614f2016e61e680185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c9c567a02ac5c87f1ab38431ee0b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e589577b38e8966ed11f681776c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74711910c3e41dc0a8a3b720779d07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cd3d5985b1702f983967b9a2e26c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de97b73493b993a0ab2dcb9cfaacd6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c6257f26bdb9c2daed8b972323fe6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29ed634b2a0b31955643120b5c1026192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260958250c044bd39ad65a4187553aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cb90d06a93e30d92306d436b2d673194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782a301d0bfabc85cdbbae750783564195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5106dff28033791d5528a24b6d233b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20273f5bcec3d2eb537768fa6ae9e067197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433de46f05b593e8660f4e96701ea9a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3074929eef9a3e641121a879df46e33199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768026eb6fa620b29d3384cf8840f5f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cddac9b74b56715c6f7cdfd975a917201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffda1625c43c262a7fdaab3c079395202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609674e40cf7c316b16812dfccd87a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77ef8f29f8817a3aa0b000568f0a04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ebbdef45ee6c040eae1220c6066fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2850a4b83c60e0993c3e35ac3387fe1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62082e3493828718a8c5873f0a465b50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025b0518c041c043f93c033b3e66a7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa33807af136778fc9c4bebff3d0bdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4d065f2de5ed2fd627b965645f755210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43cb4b50aa94c1379300e7c99774ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6971b3048175ffdda937218baf28821212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a3ffde491d144437c69c311880ceb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6716a0a73131834c9dad73307cd695214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3be24d63ebb946c646d468d88df81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f0653184ca9c1387ee612f0671d6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2006648b9189aaaa5f8eb348a48d176217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4b67fbb4ef249a978596b69bdc586218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6216ad2a972dc61e3ba60bd941545219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4ec754b077803d40be514cbf4472d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bb3625eca5194883d0b34c2390df3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f457c51625e751c9575bc54f109fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce85c15d7285b607950c95a6182ab67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68393ab7d285b164532f531182b634e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92168357b2f3b382eec5a15f47b0d596225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7eae244ad1c7e0f31c5f501323282226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd165e855cc0a1957e53e2cbf3d42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088320ebd26af9639fe2f0e897b944e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b06114271e1b1dcd2293ef6b5a8d71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d836fb720d60f3e7db875dbed4e4641230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa913c9b0ed7e6688ea0a302a750968231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c0e1d9d589be77711eaaebe7b99c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1905a551d08ddcbaba390b63610e0b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171228e17a9cdecedfdcd3d856891424234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a63b17dbb9b034c6a7541aaf45a93235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946284ebdeb8b11d4b321a42cf1b36ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c3d18a1a761928669ca37cb68ee78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154723880390d5e638680c3e029d8d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a4c105a555923fd80c6de21416bb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491feaf45513a4083d2e847f52a064f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190556bcb22ac7306c2bfc8d2c11f26a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a148fece95b15525dc29428eecc3e5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110285c88105c6c85bedd044b9a34e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7e1f334ab5b60425cfbda0990435e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee733808ed1079f3d7bf1f090e2e444245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68466c62b9a728e4206debaf40ff2005246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2838ce4159d7e3f2f4800461e45ca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d542311eacd13227480d5617d637248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a18ea8b0fa4ab8bab17dfb211a83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22386524b1da1e409f7e1b0572a74b26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f4255b2a5476e5a964d1d59c441d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822de461c34ceb4529243f15933b4b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13118729b4ababccc0d68306b6c2d79d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65108637d13ae971cf52ebd99d5a8894254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ef315acb4ef15921dce8dadf13fa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7988445e2211b1a82c566cb67723bc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94c511dd0ae302c8847f153e1139a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473c366dd24f8b5905550170431ee03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe4bf347c93c2953810980b9ba0581259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4d84b9b8e2d8ddd0fc5af015ff07d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba06803a14c36ebe95bc68999a3b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3a13042f679cc67e4167f99cad2e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d201a1c28ce1f78d4344ff189a3ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f073fd372d223298efa87ccdf2b53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cff00ad03d8f51c2402f4248c452a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca349f82068376a66a364416bdfa3e8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d44aa925520d4ec20c1801410ad98b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e3a09a32a2135890c87f87766c6e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b93e76fcc9fb5183b27a0f8223781269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e067292d0f418acc850feb23cf218270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9f9b1464832fbbcf5e0458c96d0e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb160ef6a46fdca9c95ab287a23a7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e2d603e41ff13f428feedb90aa72d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c40d24acd269eba4a6f8009e5a490274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10692e053ba0aaba79f7844a828541b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19a3fc88e49ea5dbb57b8a6c3ccfd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c09fc945f24e73129be20462f0e8b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040964e27c741de799b493d14511892278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e2aad44d1272ad7d43f5a0bfc0ad4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb61bdd78c25a77bdd3e0dfb4499860280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caeff9f30621b22543390c84ef4ab6a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458b02bb9bae0815f953d01d0425f60282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020b05f46f8ecc48f1920fd5ee1d0e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227e0d824052d5992d3cfd0008ebad6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f1442396dc3c93e060258321033e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934be8ee8daefcede0a1fd91f3277123286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb649131091f61598fb870d6d3d2dbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445e73196ff7f1f96fe0610ffd58284288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c320a1ea5bce4be78660cd24e015ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270dfa02f197937a9870d6c93199156290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e44a18ae5a8531ceb32caf57d479b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de330ff99a80e807f8ee898ebe7655d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad21537c29bab3c323d01f1402119f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2877213ec7a55d14ad5d2da902cea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae73afba28bba209b2cbf76fcc9713295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea0e568a144f8f1cd0d26379dd0141296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564c54dd632fe742382278ae1a37621297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6597d6e0be91339f3bd410bb477dc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4727da80d50964e42d4e77a778a54c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b4e18bdb82144565f7877eed78df5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd8ab737794fab8141744f980bd569301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c533e975d7c628621567c61fca29b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90e21e35a183dfd13d4a895d962a0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c539b4b633006c5a3668e14e11b4cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3172fcac142d778c31200b77b20ede305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a00dcc57a434bf36da0125ae805e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840042379efdc745df2a1b8488322fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9663adae25722d6c9a185d4df608308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e42b636002fcfa9d224b3975d99de5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840173512ef41b705952e3b60416020310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c668fc062380c9468d1d43a36a2d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2e73a8258bad2ab99216d8c5735ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eeb994b322cde2092d5610a0581df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef294889a196f8239544be70ce45825314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505eba28b39906f655e9e9a0e9c04b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319cfccbe5de8dca016f66e3f7320c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d613374139c3d42282af5a2f47fa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d60c8c85325b169d5ce009c3405e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d816e9ac080e94e185bc5b5551bfb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa755a798bf0a8e1232ff7de6d5e53a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dccdfaa7ebf37a6e9cddd677ab7e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab718c31dda4913614282d4765f84b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc91fc11d1992c98056961e2af29bdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d002807ec3478e1cb2ec18a2f143b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daae76f21533e08c30e4a65f1aa4e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a480dc6c2a21d6b17c00bcc7f935ea0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e1af44648d8783367f260c9dc9624327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99acf470699f6c831b1b19d2c5953d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605d4838bffdb2f13d879986491d78d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64b450defba0c27b260eb7e0a74060330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad68ef15ca6dd854d388bd37a62f627331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e522208d4c3f2113691a8ca6ac7e07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc1d7542db5013f05b47ad6a9c2d98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a71b54c95e86ab3d91fba3e5d739b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b799b25189cff0046a0fc414c134d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5068ca57dd2d64dac1cdcc274afed3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d62dd73eb322dbeeaec25565e9f52a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4f256c67859355e78eeaec29de4c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdc08ccfbdf60a67ba658a8a2d7b51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30309f3a9fc2083a22548f35aa1e157340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d32d65b9011d883288dccea5750f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef792bf45af84775644eb7175710c51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880928e65b333ebed21553559a6c3a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc56264ffdb37c678ef4ba0ed8329c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac040aebeb0eceed0ecf2bd18150b451345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe389b62e77e51b1af9b2b43a845ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336feb180f9bebc869f6b820fd0fe9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab25ae666498872cb142bb3823e959348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5d26c75fe7dd3d853ae14eb3e216d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c39b589ee6a41e02014f509da71bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cda89b7445442250bef55413b71c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a8516362ff938f465577baa4f0e9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf499a01e637689ae83cc4261db6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8df0f0c83f513dc9c6c39c04b73c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe54965065839cb6d9e8af30c837c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b038556df5d0cfc72225374ed2e1974356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1582096f3d5ccead16a0c9ff711a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7707c036c13245d353ef9ac89b6d8c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c995d6f22caf3c321951014b05338359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b5ba8b20a5865fecd5fc5e1238967360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868802141f08897add7d50bc3858834e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c189b481a18a976823a80727d1e24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee5f26ca8d2b6120318e4ec405ea02363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3b59b0c45b051d7adc55905caf181364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3b66b1d3564cc4adc14ef2b939e52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b3f5f6590675c0d79058d61cf843366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7a0d795c8cb1531ca95efc258f40e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f0a6105294681b4a01899ff095d9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9de08faecc1df9db140e3c77d5a44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022e6f299ea66a698783585faa76d08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb3d912b304ff2efe56b5de6220d7d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11455ed39415b4467429e62dbdd9be36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ace8b3d7166006f53a57c72187170373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce84058395cd83a16cb09e8335aeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec0ed8bbe3043e11baaeb0326a4020375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c649a94feb0a2babc4c6dfa248d0fe7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfc0534cd33cc5ac950d99dc480b65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59851226797cef039428da9c3bc93b12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea66cb9208060478b3cedb5034de64379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ae95810ada46077fd1e7803b02169380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc26a61d14ce42ef3039141630c8a40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73179d7fe1f74a273b1ab985e340e4ec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e033f199c44660ff5faa99481f771383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5a175cf899360a0bbe144d1292ad0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfb96a1541f30005a3e002487d90e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe960132845cbdb5edab76957d020f46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352a63e3035ee4a6f2de7791fbc807a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6ab6f173c5ed9483d0ad69aab1fb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e000714ca5f8ecf47a719c79ec29eb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc110a3df907d01e02426e8023afd389390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5f92fb14f8eef99b917503d990585391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368f4fc3b8b6e57762f82d27938cf76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a2ce58859330ce88a532548ec08ac393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce53a34b716538b5bc42ccd70c7955e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9adbc2afe4b3a36b7e7cdb50747c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739ad805ff77023d7343ffd797994f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71ed931d319f2d0668aeaf952b5125397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9533aec69ddee2c243715d851d5a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d874470bda34d0a1996ba6843e1aab8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e709a64ce739d9e4a76ef630ce69af1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3be131f730252d54aaba91b6bbca11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafb35be12803b9e7a99317f5275d59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8ba536e32b5021f3a03dfcedf11b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fc4dc5d4fce685fbfd5b1d00e479a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b788eee2834e2716d412c7cc1943dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6694d2502641f45bace5a0ff8a3ecc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce9b84572b420854f4c375737ef68c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed8aab92ceb170c3ed6f9b3206b3b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050fc16ae1c9763bdab3a4563f8365b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b0cd45f0957ca59763d07105cc5de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66938a3ed462515f3f4da566cb6777c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e5657641c16f6ee154257eeceea43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1b14da516b1e93deb9495ea67d05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a6d9602fcb8b8eb0266bc1dc4661b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3b372388e4885bde83a7f9fd99a5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d96d45da2145056543aa3734a68031416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99415b3afd7e97b1750d412c8a844726417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c6131f1333b77c7cd1997667e9104418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6b7c1cb0b8f2c74464d21e94933ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b8dbb64a1c323d54d29413f1cba42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4988b2f4dd0fa71cc36823b0553d93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5321a14c860c557f24d7711a31672422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f442d4ed54d1f07cd67c5afd75603423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029450ae9d2667c8f69e508954bb09cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c1171b4328daf9aaebad75bd0e4e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef550163962e307d30ca24428345a2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687148a8d38be8abcb56cff36a2438a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002b3da8fa25842b4fe990a83b8f055428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363182293d1a6bf99949d1799d489aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054c98f3d3c0cb836e33ac752b39d5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4496257ec36077b3a0af1e67fba22d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf543d20482b3257e984ff618b9a3e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfacbcc2a692a8748e097baf5faf27e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9b18eca54ec3e8a5657e38cb5ed53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214e3c638db64a6c223a4b8932569c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38465c31eb284d4ae9eb9be35c4165c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926f9174afb082b7a93f88dab72e5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591d2c9be58ea2df4d47828cb6baec5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27c86941d4edead46dec26cfc4b919439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373b8571b3b86ee671d27bb96f23491440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0dd242a296953dc2cb61a32660a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e189b3fa823bce825ad37f27460ead442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee004aed72966e86726e6cb9361eee1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b575d85f378a9c17e745803be21f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bf80f98221bfb08728715438ed9ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7dc4de1b30db512fb23102b7fa652446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637eba6830d391357a44dc3c6801e8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f60e1a4a2b924c159f1b85cb2c1ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ec7f2c9f86a67ef51df9071bd837a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1e6bed963dadc0e55e2a38e78078d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc9771c058c6913725ee047d723c0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07460473affde33a3227c9c355cce50b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03952caa33b8a658e604a02bac2e568c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e2c11923624aa118104e5b1583f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4b7f0d2bfe8b5eb7e5799fef46e1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115606a8feb054d2bf7d393a19ad6a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d6e84620aaa071d67dc4196f8c3a7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef890f3395440c6becb1a6f45b2b95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f838ae4941583b21c294f76aa7153a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58abbbd28c9f87af621bb39df1c725460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b47c1b9036bc52a30ae5d849ab0350461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b4d16b44d0e178bbd6654433218d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29f4c05238a4a92f91f45c8ee93323463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6f19e8f13809c5a1d05e03d578995464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d46622ba8d63a5d808c352a647ab77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39244680448bd67341a147dfb86d79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c8e33d682ced0e4f225c3d8640b35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb626bb42add2df0016197efeccde63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175412eb9922529223a9350ee0738ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0041a5063216af92ed58244fb1460470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e9991af2f555d9c4ec22a250e5d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb51c6761cc2cac25d04726a847c1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0f6c56ef66df594c2da2d222e112c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39746a1577e4a98698509bdf74af4b65474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31165ca819f78f0a8b89aabc9ec8dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fefa80bd1dee922ffb08bd5e4a91d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f6f01a4a8ec430a50d3c2481acd6e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c071bd84fa5e7a92f4e0a7beed6f93a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29e0a4d9ecb11a8f2b3e8c6a4a84ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f20fccf34cc80363151374f6d0f05c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfcf80971b821770676987eda922ea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a85251c1f144328636c9d18f89a13b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3b4a3dd8fe88e367f9dd9f70559f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572748ce05078b932bb68339f19e0fd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ba8cbe51c89e7fd8551d603944def485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb2dcc4064c3f61ae8daf099364e92486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24e0b700dba4fabd3f93b23e13fe83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd66c779714e2021985807b2f05527e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ed474a8ac50e6f0212c2e18690dee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c79e5c49c54b30617f4c053bebda7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31e0f5d5ed3eb416c0e61853a5c74a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae95c84ccf32ed8d006e6fb7bce511492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003709bdacc782a8cebdf9d4024ff7c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8b472d87253aa2e0250e89d512f2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145ba85eff0e983f1688c133def1d8d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11be7f38cac1b143a081775dc1376c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b133795b58ac46909da5aa764da3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eef199d27ecb0995321b3252ab21f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceaf55050e7415f5edd155acf23645499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40d4e5bd82de3153abfd7db0772373500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918876020364d062bf814dc5789a96a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ef495cf133c7619c0176cb8b523a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b0a0d6aba86286659459953859b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ba0ef936ab32afcd479f712fdda06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259abb77f02ea6caee68c20609c67dfd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd0ed491e5cd8c70199317eb4fa041506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738672885fa2d543d3ce24c3c0341b63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dda698518d746fe5aaff66d0c274e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036e3139a7864a975285bcfba670eff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a74949bed88d54b478646791972d7a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84a6e03e20fa4e142d2942d6af062e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6554b74e7a1b788f012b6cee78d173512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a826bf12acfb4bbc0293102573d532513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc452c0e9dac62fa208474595610125514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d43b380835ad3f004e80391b18932515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4e999b93cf2fd267f55e9d10b7b20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40fc70d02106a0b4f5f3100d2163976517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4b345e89e0925e1c8a22d0a966467518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe764299dd6d6d9111daaaebd717e42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46b2152da1ead2812f549a1637b29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2afb3d83baf3c1832d576ee4434f80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821e546974f09d0eac7621097a3a82f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5914f091e7ddd1aed39a95d4761de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b12936f4cf702e9d80efa2d537e93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811ea0683a68bc04d0a508e00ddec62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e37e58f019d4781171452ba3f06995526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4294776b3c10d154e64d45d5f561d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d3d211a60e18a28f145135d436f47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230454bbbed95a0e64067aec69ec3f40529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75d2d02a499cb75d29801a1533eaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d74f387db6fa3194e5fb0e76e8728531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3982283bfa83c0d4b6750689b4b948532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecc5b0a667c22e6be7f1ec24997d3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14405d15b4468b9bd4bec5a073cf8239534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da00e79b0b9713f90b965ddbe1308f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cd5469480331a41fc58c6148b1cb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171f4d4378231f47c9364d9bc51bd78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac2d1414003d6c801115f9fa9aa19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8b4dcc7fba1f5599b085f3be098bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eb32920a0b89872622237de90b00f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa58227783060a56189cc51b54831e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c9525ae82ab0e2cb9ab561bc6a874542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05075d258cacafa79a14b961202c44c4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e36a69790cd218f1877eec87ce483c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2e906d409299371e5cb4124fa5958545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887c3478328ca6fe98086594eeb9505546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80965efa139af55ccfdd5ce73f8199c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167fd920ac18e6331c6012fd516ae81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b4c1155496567d8ba82d565c46ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec716e713898a0ecf41b3347e31af006550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0f949b67f04b8975be52ec81d3fbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca00f1bfa219437aed94ca05cb257be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4a1f010b63dd9fcc569a76f509e53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351772ac875df23753d3684c41758b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61e7791af243eb1db5b85f5eebcba8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc75f699ce1487d9a4906351d78d6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713b4f8bb4a05c93a6ff59c99b3634d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bfaff6a0aba994a9569098c22ae60558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef76c7cb36d9fa4b3989202636da98559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e167712c8cc03eca828aa997686a763560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dba702f637e188f8c1ee3c41b8a8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b22b642e774149a1f793b29e2f5d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a55e9e3f1ca46b926623d794e88b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca445a630b5ed0563938ae0487ff068564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ddaf4d9af06b3eba6115da35d7d30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24ce67f1c29a83e9879976a2616623566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5742250f9a14d8e456809f82e5d1b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe84b47b30372f1d390ba2922f15a17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a38d0f5863adb273e5e5f6ff1fe904569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5efcfe23d2b3a9f61918fff4c539f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862afa1dd713156c85148c5a5189070d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb248f9d178a3147d312124d1d5d71c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e86d8222d23b9cc404fc2706ed9acc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f6c5713527bdae515fde42425ab0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc2d01824f9109f30b89916e8de4643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12ce6fb72e041d198ad4d032121b6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324d4afa1038ec6f172256ac37f66535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418be6de84c873f0f781bcf695bb9b376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a861a13a1dbb75ccf917bd2bedb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193864e6537ed768b6d334d29dc966738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a099369a3053846d4dfbdcadc76bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218648baeb13b02c262c033300bf16710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899264d6dfe3fc6b7474db7cd90e38f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa56e692658efe35ce6efdb773352112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b050bf12bf1fb8dd672d47af62639813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782b5859d1ccf6e1dd1e4671ac1b79414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c942119ece4fcff000560a59ec28515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19951c76c2a2cf95d32b555281b2fb6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5661afc5d30a6def9dfbcaa2340ad717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52fb71b049962fa865166bce2e41a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a87a7b4e1b968fa3e7482995dfc9e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757366947dc683917faa8bf043c230e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43939cdf40a89f51d08f8eeb1b48c3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf9e9ba7830c5a484b2e1c21334d8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ad4f8ee479ff87024aaef9b48229623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748c1adffaf0d1ee1067866b116305424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a117e3a32f8b724ce70b09816f12d9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c2c482c64d639da4567af521de6eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928503d22cd04cc9820ef5d6eafab24827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9156726f1510e20dc0ff5a8e1b68528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6a782c3dfe13b1aa4e398409ab5e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07eb5665b2996b385be55e1d4a3aac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b530bbc28748b192ad252f8746117d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f43485fe870d32e1e761562e4fef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7637b5bdf48020a30f59b8371e413c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68656dfc40fe4f4fa258e7fa1b9612fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051b1d9a9453bbedd8f7e26a240c5ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93473e57d7c2c65c4e5833cbd77835a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569003e42022d4a0f328207ef510aff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37260f5bdd8856b5074c7651b0d65ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9b51df8b19a1847a9d354ba3ce36b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8931c8292a0848a89f4fbaf23cc133740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450b673c7e97f32e49887cf53b463d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9be7f454faece07421de91dcdabd8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a09a52c27254f0081609aba164cea643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19eab3edd40dabda0216fc0926440c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2deeb630e227364a78446411e35cba345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3825717a691d99f01d09c85f5689d7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ce8fa23cda9ea635f7cce120e2d1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b4610b2b22dbb2b0e8ae4930dada48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4954a4fa4c181774d1286000188b5ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474b688c96b56e8699a65edb4dd877050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c21ef8e0360fbcc1d047cd94268bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92101454d997c7e846dda6b2b9e06b2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff94430fba8075c14445edc54e99f8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516028edb86468134eecc8fb57cb09554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0df574109381fd7c994954e647ab655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afe7df439e634c52b03aa3d94b39de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821167b20317f9f9607bb28665a592b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2b7766a63c3b121f6c6ad1891734058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960849fdbe3c1d2c8d509e97a82c9c3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78389ac8309bcd7916e83870e90fc62d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f2e2e1ed90f0ce993df032af7e4b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32d40cd67f2aad63a05951f094156762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86933225b83e66531c05a9c559d70363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dd8a29476c87d49fae5a9b7cc78d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3075e0e3d2d231eb3532d074a0517b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb85840598d08d95649d28594950ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336e8c719910f5f2aa4c6a5b657e97a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede856cc7a1b9a17278f5f9f5df3352968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed533add7c1511d7481de4cd483bf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef66ee90116228014231228b2bc7c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e664538df213e132260d462a3a85471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8239f36081108ee6977be876e9c3f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40816eda9ee23f5167620b019522bf1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b27a54becc1ba27272aaa1d2e512b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09517e630f00c1eddd5607cc4e11b9d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a73e92f2f570af01147dc3ed972f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fff3318487b24b0f75b619fe8b6c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f777a922c6f36a72a610e13c0e8fad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce46bf76de4fe3ca625696af33fb1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57fb41c445dc900961a64938e033c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff775a58d9de48df0044b3005c5e10281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ef00ed409b0ce4b10a9adbd78b1e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9c734a2a4d89124d86e859c10ad9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23b514b191ec1070f8c9047957ace284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07862ecf59edb1451ade1858a846fc0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7494a46ea77cd58a8dfc17e42342cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11152772b6fe29747a39314148865087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37fb5795bc700878b0c524baaa2d2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d306e8a0310ec162bc483bfe26ba389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd445d826395922fcee34941c4dbe5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0fdc20866e289b1c1055757ac8c0091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d785bb59c062606c223b9edcf62392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ee993e614e8cf70bcd5f25c86fec293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f4cbe123e4db96f60bdf015cec29294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4125d734df6b121b64e77d0a20955cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e341db7b2026a2231c407ceeb2a482496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21758a3abbdc375af55e6ba59c39b2a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5245ff97cf8c4a0d19818eab25d8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e1a5865d76b7e837adda18a03a5d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22ffeb2ee12079ce744273dbf3d29f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803de20a4c08e41e48022ebbbf11982101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db8af7743353c4aed41c948a652d26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf58293305292185cfaf595b620136103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d8e769cd6840e3e4ea615281fe8aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf92f907e7bcd93a0c17d79c8e6b3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83159f7835073c1446f59f4b5e6c5fe1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb12dce8a869ee471ffead92f485d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71224dd06d1c7357f315e3aa78efb1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961cebbb1381dda0bc84cba07b7ba7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197270f091d96c7258071a5587cd695110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4bef1a010884a10a8f8f559928b15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169cb0e51160127f0b5a1718bf41e28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201c569b7ed3118184f4df15787597d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707fa145ab918d274a1a7a51f448f4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbe6082fc828d3f1d006486e746648115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c4acfc16351dda585a7e4092953ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140d8cf2cc8f458461874b0b8871354117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aafdb6467190cee56b83311c0ea8e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbeee3924d4664cf9ce345bd8141d67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a325a6f9d39e2e7ea2d850a8f43e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d3a45504ead8b0135dd065c4b7d97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7e902fa9f86a0e9d6441375d085f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d78b576be32185b34722f4b814b0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929e4a1066c2113627c755ebd74002a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248401fb98b337c8c1ef0a91189a710e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b1244d3a8dcfb6dec4ce6f6f79e00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0e1085bebc6220dc4a814eaf5303a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7e287cf760dd7dd9ec9a84ea2c87f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb603713f64136165632fb14b535f416129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917eb878570e8c254898c0a2df65a761130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b351db370eed291afd8d5f245b06c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be62297d40dc5ca30aa415e7e07c880132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9386eb6ffc626daa66003eca03c73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aebcac631382284cbb4db518b3b66134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011bc8ba44bc11f9cccf8d41e79f77a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd639564be8f3f5ef3549f5ae886905136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfd4369a537d6d83d95aa5c3dfdb7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a267497386ee166036650b5a3009fd0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788530e263d7536b4b0851e4213deec1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a07885bccb44d89040a307c05db29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c54def2e42b1d9f3cacf94671d152d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1d166e435afaa8a174b065fc4855142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96f330641a1d674a664a198c910fa1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878adc2881e461ec8a8ad1c3d8b8cc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c429ed4980584999986890a5c3c52d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4ca87ea1cc4c00ec1dfb28c3ab2b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eed8ec0459ea60bebf9b91980d293147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e593d6ac70072ee86cc8744e1359148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702995a0971ccf999af78a5447d50670149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc312b3d0523f3a9dbbde78329130401150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dd79036162a2c4ac08b5f3700457a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f466bd63b18ac3321fb6a94116647152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b06872eee35d6838c2309d7c6423d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f85838215e81009312c955128a609154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2795d05e40d006532b8b00ac472a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b80619f3a9875c2d956fb5643d4e69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9892f8056a8860f8b1c228cfb153b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929d7381cb02a2ab4cccee4b1db2672158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3173703b33214ab8690dc0d7ca070b3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7b4145b0923c5a779d2c80d6487a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e30af3a43fa1f1c1f4294dfbdec74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db717ca2536ddd114fc129ee9c8b3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953afaadf7cc4aabfbca8be754544eb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb55a2dc2ca8a6a4c0b31092aa366f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b79da3eb036eefb8417c07662086d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdedc8ace88c525f4b1d3062e2a8d4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a167f6c5106c18e43a95a212e427682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e05851d00392474bd65cb20de7a52a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2c0a91d0d9306f7181086546d832c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca324758b5b84f723d8baccf89fc7b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3a27950ba0ef30b50c4477edd35bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0841aa2e569e4b72cfb1dbc7c0cade172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de9ee3e2e36d46d9db9f3285b7227b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e02a443b21a4d66f2ea091bd99f81174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568620f9a2d399649464114e363b9ed6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31c48770e1050b1a4a1dd0620a9022176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31e550f0ab83f2d004b55100ea1f23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9460ae9a02d56f58a2c418942de00178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff877d675201dee4b8cc14ae9a907df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652a96234ae5239696662c4b01f85a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b972f9dc1aa73c4f758e2c98bc1d2d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a12bb029303be36bd4c64b27dfc5ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d4d849834381df8b9ed457d385c8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a6a81de24b2f7103a1e34eabd006184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0089c6cb5114504b6d75958b568f08185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa0bc52cf1765654c5b07abb89d1b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f3c6add477390d00216bac780311187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f99def40b04e2e5581619c5a20fd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec498df3b2cd0d3061b27b1890af91e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bc225c713a9c254740dd4a4f31a8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09855b9a8c309d010722066ae3159912191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6684a7f8eb10f58096fd69ec210fc42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63181003aa3e14f34871b53d7ea0cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a9a773fe812adc6f00427be318f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370f767eb9932a29817bbc590f8338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607c840abab403927caad97a03c6ca0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a4e19ff5128494249b6d7b7713295197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752e48a5dd9574fb58ee0409ca5441a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0319fe42c398d23aa7a804811c743b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd57c4d540a64d12d87c475d0b89996200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf698b3814e583a324dbfcbc4df8814201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53c704d31744bad69454edbbc95fd7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c856c1c9d4beaeae8feaef80382b42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cd95b1c11597bca9df7cff58a2d3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cddeab92bf72f3db7895678f796ed2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaf33f516d1fed391ee88a9f7cf560206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d4319279fcc84b49eaa3f5123c857207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f773b834df031997d65e1ed1bda8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9f77b2416cb1cd12a2352b61a536c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd110162eda8a5b0985c751a91fe7097210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e9158e11454188730745e576f23f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17610f1b40178ae3776cd5b385b07ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6cd3f6450a5433b813818011e02f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35c5831592acf2bf8e8b09f5f6dd79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e426e452533dd7c8fbbfdd8f9afe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036e831efecf432bda7b2d100d10f27216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6424a616c602241544b9480f680f7f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d635bbf28d21ee79406fe922609c506218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d0a8580c730fd55304086e3ea335e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9088a31b2ae7871fc7803adee9572220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631866769a04250f0fec2300826df98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4e7de41e7cb09f98b01a8f23fc0f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17ecb83e0819cc67b4d24b203e92d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48014f6aa277ea4a57cad848fffd20c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc2c2ed263d10d0ce13db34f80027e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2f7727836e8749360a98fc11d09e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd566df8d9fbaf49da956eee2c873850227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da7e9453b4abb78e243f56ef8136ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcaa4446cbc32d9be98fa84ede69fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c6857d35d7675f4e8c8429ed2662230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f513ca63b140c3a595d5f883c71657231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0051d7cec9fcb4e3a832536277728d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88bfb623eb762462aa8422a973174a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d99d6fc50dc5589e819dd963722f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c8bd06af091953461d1fe769fe194235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6db0278aee1b15c791b533498cc73236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898342ce5371c21a2e91c498afa87bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a132460746317d034d1f76c22b296e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021fbc545b4adbc535a7836f4520220239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352403c1e014cb8972595108d82670ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af0a0b1110af1663ae4ada6f345c26241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ab7572b40225f06122df521e29344242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe332a88d863572d08de325af38687243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943aed14b93563b8fe2750fc57d15d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da03081beeb9bbd194abc28a6c5ff9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140eda3e973c79ae0eac7e2e905456c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c34c7d238410a2b5b7479abd0a5605247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953968337f2f5c6eecbe8381239fd7e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dd10a45600aa94005612060a05584249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8776b1af00fe20f406a08af15c8962250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19500b743a332ce9d2144a8b11a85ac1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926435ca1cc9a09e061f70bacac457c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfd677433f0f46e92ccc822d62eb41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d75d015dafba90abd1bfeba441684d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa15e2edfaeb35e2adaf35d4a5f076255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f9c869f4ccf60b5f3ae6c8d68c0fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98db371cce2838dd66d2db4d79e2ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee122212cc34165ebb586e9d0b840b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c026520ca5d58bf60007c8a24f3c35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde06e94860ba0d627bbd08dc3c7dec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1fdf731e16386c298bfb5d5fef64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70aa20a2341ef449effc6d1faf9742262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570687de8eaed7ef94ff40fb6c76309f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35987ae0cecb6a9da7b88fe47f582510264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80150f3c6692a0257c614b67684801a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a887539b30bc0d507e4da07994cf292266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c69a29f98e55f3c842545bf00d6a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1e8be4f10b5a3da381cb9105d7251268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cf4f7b389bc4ddd1aa94a0a2570e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921edd332da610ce4998e72d3f30e56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d39e82e34b2baffe153e858d70dde271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0367056d8ddcecef98e62db85d9f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c5cb3ef21bff4dbac75d297871306273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9f7d0bca481ade4b212a309c810db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856f491fb1f284824b24577c02cd249275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6689bce575a353af83d25928a31744276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d8e0da9ac9e1a827dc8ffd7996822277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984310cf927fa3d9999ad71149d23b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7352d60f8743c832ecbb4561dc28a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac98f841644eaf9877e6d4ea38a5ead280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639e45076e56fded45f13553b35d2cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534c0f940985c0b1e1eec8b679d6dd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd44887a4bf7c7dcb9f7b928b918476283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763922c57b5611c015119debb1c5a51e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e26a16735ffe29c4d175b50ee5c72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723368619aadd9cd515c48d5e29536a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acfda2027363137de623be34551f4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57370db95b8e5f6f1431a8b3eb6a01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447e4fa505f936fdb5aa36155c58714289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b94350d79bba4572d05457fadf72e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41e2df99e2e13b5deb58deefa4b621291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a96eb1f4363cde807e17bab19a6ae8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ac04aa7389a29fe74d7b929d086a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1836c4a550fa2e4c32dd5b0697bff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e608bdc661864ac840505651d2f304295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937053f5e434737a4de5563012df050296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe4ec71fbc652088b1b2decf109e60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aa785cfa94ab963bfaf9b2d03aa55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a9bb41b8ee6d7faa10ebcd1a15b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728937bc6f19abed965936e6585552cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2276649e9cecc62e318e1e805486e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841a510eef1d691ab8939c0f92affac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d18e74098a05ea2a02c52e4e04e41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3cd3a9c0529fc7d828eac47c0827304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d3f3d5f919fea472010990278de94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ee344dab8f1401a1987e20e28a691306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d27a0416df12b72d7af9eb42ddffcc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cba6c9d8e80b23206e6891792fc5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1324732c52067673592cd0ac1413f40309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60983478dabe03aad123bfe44fdc6772310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0c75e326cd3b7a78b5fdc4ed14ce1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee650e85baf4566814b3a955b1798312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48386b2bba49112dcaeeaa61bacff75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23c35a8c646e7091f0b90e4dfc3c3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8480dc61e4fc5c0cc72c88e59d978dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9cdb08cf0705cc844fc5275a55098316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c13e73cf77f6117ba5bb0abc50646317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18453d5f2c594610503c09900f8371f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7291ead950fb740b6a8d86fce1cb8fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9134c55bf722e90e09a3f235541f11c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d4f82ac4926c52acd99ddbc1aa23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9641f3f24cf4f4ca0f608d38544e38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216393026f649b5245edc741f5fcf92b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d1779e1149a87961bf30257c8847d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7083e2b58e2339e01a6f7c42465bbce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc69a707678a04510a2cfa7208a59a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f856f0838e27782c21c08bdcad26a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613389d047b27124943ec6e43ee279a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2713d1f8ed359d54c568953d8525e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde38e254e3252360cd2bef8da0978e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce3135797b29c72b901cb693efb6ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8b7ac8ef36dc3de1d229971e42833332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5363b9f09726a192695e000868385333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8db5a2cc2ce3c9f40b424f749098d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275750f35cc9d038934b1d192932319b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acb6b2bce05c068aaa0091ea0da1d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c326f3450cf3cf397d392c1860877337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309bf72e19bfdc610dc6d86246298b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d794bebe906b51d0983f864450570b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d10b891579053aca723c55f85e9ca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de177e15e15f7b91b19ac9ed785136e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f974b3b5ead9ab3942a329c256825c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49906b45dbb3f53e13fa965b33a0376343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5df6ef912432bfe1f711e8b78e4202344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d86e27e9f2f61b3dc4c7d670584ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b598eeb978294d656a09895e100f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd1d73a72a56c200de66a1fc815619347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4459a45acbeba0a0d519bd13bb544348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf05168519e285a120c596814016aec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a5e97579996d4bcbb0e246aba4472350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069dba4c1bf2e2a1a7858940763119d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acf6c0e88116b1576998168b39db3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c801e51f83dcbed2d690783bfe724353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32bf5496102505e7e4f30d5156b3c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589597be2c9dee768bda0ae277b910de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dbe5262a27605286ff48b6ece846f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e799cdbb1e19eea6923502a08ca4ac8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76dc0d1f376933e30f3be8c50bbdbe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2790c78a4ec290cc68be729cebabac4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8040c4a913b71464fb0ecaadaa00405360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ea484b36dc8d674629968042ad94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe00e984f6296b68e67552c54eec971362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c698f4430e1f77f2ef3671c4d890d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a21739ed226a50c222c3918e0323e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731332a6f334d558e558e9b6bf1786ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b50a9ad914a7f87142df6d699b5ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc3df4c6387d5456f50e16ae6609bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bcfcff485e32d6f2602e56b0ece39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c1c3caca064444bd1893ce8e06eab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaf657df82833d76c44693bc2d87ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0666a74046134f8cf5b6abaa575ae7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b00dc8c4b7ac7e2df6bd028d9cb51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d790f786fe900c89f1af28851ed0b7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dac8d59e478cb0c44a91179ae5913d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa030feda742e5083c3babcafe7faf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a66009f232399fda94a6971ec61f2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f34bd979aebf4b41483c0355e6e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ab0f8aaa11a7c06ad03d45037bb2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fb8c46f516b6164ea95c8cae2ebce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d93948d53bc84bb33f1a69a72c4cf5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554de3a32df2729f5c3e3e45f1ce3d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c476cfb6ccf3969abba1d188e033e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48681c00f8a3b19aa110a469cba19a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ee5a49c3de3b22f4cfac7e7cdbb42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377bc6485db3339ad39a26b24b5277e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51de38e04a472f1aed95f976ba972c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac3005704201bb0ce742c530cbb9ac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648595d4ea9eb74cc968d23c14817e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3c9fca94c760286572e79b6cc0bc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b82e0d3de023f6e985be0d25c8715390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe36f59c03aa7485746f62668b1987391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971099c36ff393d329238383d511308392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8700ab860c47693acaf386e37029188393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e7f5f8c57bcf2c6e7223153d55b83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0046c3a1ad38f6af91a02415c3fe1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80aa9bf6f10661a85badbf9a36e9f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5679806617b88d93dab41e986ad7d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554e532f6f463e278d24f2abc8f946e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a87dff7600ae61cf6651bae09dfb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63f45e1fe9efa36db786c42460c096400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f214b94e12e1d0734bf90910becb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e52e3473bdd70d9f45b7af023cb02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2550a039cc2aa2fcbdba7ee2db144403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d1da495108b22c3a1dbe85acd5f72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2980185eaa5d65f7d49c0b89115b4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b063c0f4d0246328a185d79de0e9598406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229b39acadd3717ff7455911606af4b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e5ca3acb63595b3be3b894c5f0fb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c78b585e4fbf2e8e7fccb6414fec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10353c0f7927a9b0749fb52b9e4923b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea7730eb57b1cf131ae66e5541b11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc7ce2fb862a562291a2a46420fba9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1d63878694bb225407a5138a98543413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aed0ed0f375f09f462d309725a927414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f7fc3346f9b6533a6c881b8727547415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71873b08ec951d32c30934ae07a32be416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed484629d549d0d04958b2f87234b2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60924372d9d0010615f1bdc788e2e114418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60ee4930c0ebb40b969d7ee2d9aaaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa53ed310a06b135a232db80df44b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2035107b39c0eb66f385fc5eb2defc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11203e743dd1193afaf1231dc3b9a5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef6ed70be4ab596083dead3b93ea1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6116fa6517806ba103c7622f176f52f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1ec24e9980f5b1ed979208b78e727425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77142470a886f1581477292cadf27e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec49ca0100d4843702e42f08431662d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba88f3e9dba488949226469b7ee14c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3f44cbd7fd17ea125dea419ccc973429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb282746de9ea7a993eade24120ef2b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7e2ee25c111bb1ed8a1749ca44199431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b617d90c3c8a68beb20d90da4d45c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a608954a027f447b7506a4d9c84a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fe4ced3f72b3f0cb6b177f50ba8fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343befff3d6cc2f2bcec5e32b5a5ce8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6f3fb972d43a5bca21ec8a7a12e82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd4bbffada743409f1d32897cc420d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23011ee4522d5b9ad2d355800fbb90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb6f70d3687ba50ae0e0da86e91a5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5757e7d3ea11db927bbec11efbd2052440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65100f6cfd260b032b826cd975a8767441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5858c9ad98dc00252942e6a31caa62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb9a7cf4b9f73bb7cc34ebd4872b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963fe4c641610331983b91683ea5d3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c895c10e24b1fad2777d5e26919d92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32706a8d98307a69923331f1eedcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bd0e139586cd2511b1674ed00a66b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da451520b89576a13b98fc0d4c6e03d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416af06ee74539a4b7cc14cebfcbbc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4feb183debbe9daac39d16068ab41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebf71305b7fe54514e2205900a9a27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bb7af0acd845ffb453fada5758dec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601dd1c0015aafb2d5c0e8d508dc4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100fb777418305f8ed05f17eb397406454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218f523165ac18907ed0c34950b3165455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb273d6acececff68b688fa0b12dc66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3388e37aa194d40bd4a8537ceeb3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bcb844eb866bbf1196385e0f13369458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8301034e2ac88205bcabc0e971703d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25af7a0cf91b4951a11ab72bf7870bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b571444d517f4ef05b05c41d51c9ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d3b49b8b1dd40e0b2277d2a995fef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7c47f1d3695046abd93a496c1c870463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0c72038ee283e88b59ff24bd62605464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458eec4464109f1074b74d12a801b91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43e50c6fd83ff318a100b33fb8cccc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e1f89bf56c6827655ec37e7130ec4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a15f060aeffa2037c70011b3d07f0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac621b42ab2b61ccce9a96a6aaa2c97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f13bbb8418edf6fc39edef171eb0f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b75647d843e0945d95e3f138d5fc7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99782baebf05d558d24fbe28f44c1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dca34d10c5e3e56958b70158207fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04350d5e52f27d10185436c4d01779474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bcd44e6137cc6f3785ed228bac2dc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3015335f1e3c1c0723f7937eb87bbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bef75c45c66045714223319fc434e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fb14e46d02e47ad66ea2ed9ef5796478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25f13214cd6231c95755107c6ee77f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de05531500d970f785aea76475dbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e0f112b980bba52eb98762941950481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9638203e7f2805c99afdd174ef83b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcf1317af53acdbc85cabb0f46e4f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8bb7bf5af9082d48632781f907e3c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d9c2c7302db5e41d0ffd8c8a8b36c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7af3e669025251bde9c3b52c6fec85486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4a34f01a94e5f32d8d8149ff2f645487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c45c39597109a1c3de456e658c81e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117e37a71680b72e60db0901b5db492489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed770fbb839a9b4a2615b6be367cb3ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b509f5613c1cc6fb7ab38cc37d04e8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c8f5e6b59e3290ee1cf8aee5825c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db0940519823f84bf3f496e777aa77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c94f5b27ef47f770e83e4e83b66ff0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f40c11114b8ba820c62b19808e449f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0a409c946b24ecbcbb3ccccf9b0fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676f3c039c1197b911a809f3b5235d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c33114a64a333bc5911364caf80ecf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdef465d77dac9b93eec67ebc38ce49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3416ec18c73f1b69d3f822305dfda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a3ff21c2ea1c724bca79a7bd476e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e374acedd296bc30f218493366982e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5604dd3d893b1b15ef94b0145cc0c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d731b98cc65684b67b9598702b04c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfbedc8adbe7fefe2a37f8cebd6f72505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1c7279b360c321e0f5a3266cdfc8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531da8331f8148cbe385171f60bfed1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fd0bca1c015c77d4b6eddbccf9d51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534df6ca874374ed47fdf60d185a68c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e3f17b99b7d94a1121704ef6719e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7710c35bc0a69ba7cbd677e2247209511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62158c7366bf099e59f0c3f85b5d3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869003192bfd96e0f14791c5e7cc9304513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c049dc5030d0b819e823c45d5c5806514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeb1560b72524b36d1b3fdd3cf1275515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998788715711e3dd7e0071d3bd778b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed9c644029af17a8e63a3e955a7f26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394725dc8926fa06b75aa1145e53d66e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03703712a7cf9ec71ff1cabf062f10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8cb237441ed87ca662ccd700e9f1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed952d7128b3875345cebb2596eb9416521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311736fe5209dab82cb9d35bdbeb0c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f469f5737fefbdb5a1650f93faaa002523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353e00aaff491785f9aca3f6de5c7cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5623cce446ee21209b73bd5a27246b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab88f2a1885287279fcf38e3cd3bd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2066358d48b01f36c378f111a5fae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb0333b986aa37e902e2de595c3207528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0881e9714e0ce7af03577d3908486529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078e08a16e250b5b1b748f40b0be3ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2dfb2efe968b32f51f49cc793e75b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05504de8041e018257d131406cbbf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a22f9ba164b32bb973bc0b85894112533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0b96b72850db860805d29391314ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b599e548eb738f859a8b99d28e43ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca085506454c27fffab0bdda6d2e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c658519fdba3af4785386b2062b4ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074bacc3efb4c0704c62cf60b1cdd65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a644224074cf15a6e7449084cf6e3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcbd79802abf35090ae1f41d332dd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad3a5d1e61592f159c6d0645c8cc6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5dfc0d94fa4d3f00406dfa069eee24542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63face79c1618254b0f5665dc3636b9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a56e07f7cfac8247161f0c62f769a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589e554988c6261f94ee3a4f7264a4a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5334179f83bfdb60dfbf8e24418ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1c15256cf2153d7989c3f8fbdce5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413f4e8c81649f492a4d6e288672a54548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac30405972863a93ec936af93b5575c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34d2f75409b3811b73fb865734e571550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1e993883d64b7c8765cf5a4b4b733551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c7a3f68940c594a086c58a464307552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de8fd2ea25b3f44ec5e01b4538698d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27cbc2b996ce3529e8f1f09b9fa2d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce8f695cbae653a9ab796cc407d544555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dc59537f2a328a19561093f17b222556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e03a873a103c0fe632341613ca8dea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd52a07d85f9b2b15412f60d4f84531558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee28766c98972664f258675434da49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84caa97355100b11ad849bed40b5300560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe74adb815fc01acf0c74c01fa5e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17c59ae6a68d8577f345c5559cdd15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14fd0e6a40e5ae32bada17faf9ee24563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ea8c02d4c88808eb7954afc333f58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204835fd5909e2b0ba471b084c9eef80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c787175b927a311fefea3a4ac2546c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb495b2e0fd8fcce1908d7cd54825f3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c08657c8aa98b928d4bc74ce9d85b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926127253e95d1dfafdcadfe31beb9b9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064983115a7185f090d669f58421d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b38e454b0ddb512c2a6e3893e5ebf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0711d13ec0fd2b69c79d0136c8c4cc572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>