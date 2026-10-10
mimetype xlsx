--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe6afb5abd4505be91f39e866893d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a269dd4f5672267b093c3624151d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503b3e867be34a579e58a860b9ca4a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5d29d4de102c4eb6792ff2a7114924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce36c5a7b014e8c5c1fa59c953200d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab31d09ab753736a4f3a9d6665d9c336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061546a79d20f038120874b5848add47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b13f259af8fe30d1c43bbbadd9a5808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48aec4927b9d00e9634b80471311189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc7c80972d7648fe22cdfd84a4860310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42feb57d6f4af51f91b14cdb0a6169511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34982687c843504abbe3b265f2f8fc6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf702ea808217706f38071ed64db54f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ce61c08c6053be03e600f3a7369e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9141bb36aea454c1bfc99630c8c1d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c117005fb252093ffd8be5f905583016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3931abb9ea1721a14aeefc3c2ff58e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12daad0715f3ed5ff4b00a784e2985f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf818799b18d9357070d92dc2e57497719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071bf2100f9dbbd4499d390d5a061b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152646c39fe4d2c16797789e961ecdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725965cca45be2f58ddd0e434ada7a5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ef209a4ff38825386bdd4d74d35123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602bbe6e6ff4d00c70a98a4edd1f3b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a3bad18e80a1675d8939e058b0a4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc8d790b83bbf1b73bef5dbb8636e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669f0fc8d6d7bd180daab680e6db13627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fe6b806e9d095ec2367650cce133c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470631a5d3b7b373d34f9d2570744ace29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e3bfe4cf06e1a98c75e4acf55c12930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10049aff17cb0215f5642a5fe0e3a75a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4d20571cbb9907b540f5bfad2223932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529454adf0ce145ce4c7f0619ffd6d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb09885fcbc3d495e9679430412d86834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef63e289ca374138e91a8daf349edc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240804556c852e0bbf4bde3ea48892fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4c139d081ee6b210b23b7481a077d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0c50c0077d66851750e95195c2c3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1aa5107060167d9b1e71d88d0641439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7c1cb0da81067193b154ff629055440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5ac6c073df31ff7d57ddac136e20341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dc0936cc9c80ba21e1b49cbcbe86542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94158d4d2ae4191302e082a013c892df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaf427569cdbb3ab32e5716fdd987044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0dc2f05e3e653823d5855ddfeb83e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2224f8409386c899236c91da5b42f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc4e9df0681101f29e7f6be9b3d4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155a1aefdb2a40b1e751cca024a5cb548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b488ded3f3bb86a757a4d5dee9011049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956283d8168be97344387b2181c339350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec41c2463097afa407e4eafc6b9423e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50b1caff6a55f3fe559bb911966bfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b1c079b196a6b64ade72cd11ffe4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53a7c09c4fd6e56c2f5ac306549ac154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1414bfabeb7d88f46ba909bab9e4ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3d6a30d1c36a13d1c76120e54713256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5230cac4dc44d6f309e74c98f46399b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975885f292137928af4d45548f115bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090f7c4de962c59d912cbd9dee6f02759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d971c2ef49ef6a84926172448b9e27f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cb92c2131dd35a80d26124c675fac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767299b90285973cf1c47631468d2cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d8d3f7860b9f8baebff120dd50e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67fd06659b47e25aba547c6878789964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbd780964611b45162d60b98d5c70165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b61b4f46968f47ae9a1a17a421471b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c649fd7f77d08b36375ad5001d20d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3e55ec0c19b76fc64c1224c60455268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aea6b2b58d50c514dc4c2098f893d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59841408457dbef11aa1260bb0d28a1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c94e658bd4ff411b38334ed41f57b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b68bb82ab26ab8d0d0fc07c08c23e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350eff3b482e21c74fefc6a7aefffc2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06269c2e1eb7afd8e0a08dadfee608b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b2ad2030a2993d6558eee5bb128dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a23bd5b208ab63bf3d1f84044cf96a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22cc3c07d26eb6d02ff3597b8fb57677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b61be193acac8864c5644afd0f801178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff9e8c36f7d23ce568ac6dff054ad479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e1b3bfb2183f4e9e0ec969bbb457480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca47afe76a1133f51c629fef3f0c73981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45febbeb986d5ec6cb9b4e0320c46182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b0b7449c2614c0d6b050b43c44f0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6d18f3ee280c5d09e3e42b6a7f35384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034e2e1d7e94e45034933bad9d626fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ff78970e9c72abccb359af9bd25a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9180fd7b2c58b884ebc0ceaba555e1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37405ad6c502e6480857ba70f492b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443b76a344888c03f8a452eb1f5df3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932c493c6c5b05f7b1cbb75ea0fba8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4834ce0556562625cbb2b69d76d68491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defcd8c4dce51b4c12e539859dff8da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ebd336facfc9dd811f7ffb7d3afeb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c7ee6066b1409852de930621e0bfb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1970c6de48811a4c795e020ecc7fd2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1fd12fa424842a3bdae2c8161856e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26c69c33dfd41e9f6e58588ce2d81197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab993e126ab4b26b652b9bf920bfca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faab79b8ffc17461ada712c5e9d4b6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fac6f56f38b18fc3c19dc6865c1ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453f6d0665f2006ba0ca5a231a77d44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7cb9ef810315e2f54a7168eee2167102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12936fd861169a84d3faaf1b50335ec9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfbe62c892054cdcd8b4b50a4a052e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd93c7df8dfc2b959ec2e09150c8cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751a88534178a257c7d3c444ef0d68b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d58592031e1f8bf5a61f76d3ffe589107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca2f877a5c964466e0853397d3a8a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccac2eda2c46de0674ff23df376ad45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52beb17a69ed9edd22ca6d484ef4b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e64f50ca76f9693372d7f231fa02da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd93be6135aaea45de837db927ea324112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c109536c0bfdbeac34da1b0f721da9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952bf265a2503b82c5a2076c1a4bce4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb745f5452a465d1492b1d91f2a0aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ab75b6439866a9a309b47706e78c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb823c3c333001f219dba2b4105435c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7095b6489ea41b79806eb8925a8d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cbf5f7f83b905bc2636bef05d7684119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b77b57e9f15d483d8eecc78a1bd20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570107d9c40befb2de9640ab06b17202121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab41dcb7412eb2b1c55e53ff53c4cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4110b5a4d23c1c7329abcc35c5f411123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13925298dae832f2766604b4e87adc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263ddf81a644617c37bbc2eed53b4e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e5bff986c90d526e121ebcbc54fef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b234e0fd69438d1ff634f6bd2cc05d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b68a08adeb223abe6589b6b4f90cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06196030ed43c81480bd890b52296b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e95b2c469bf0e698f5ae9c2d285f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d6b832c1d0af681f4fcdb0c300d6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f191860da290ac4cb6b3b51b44f9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3edabe9d9e620c855819544e57ef3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532a905f5f8bd78fcd38fb858de621134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da167567a2d996814c6e719ef57bf612135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481cc543345ff21a86fd832632af08a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056fbbb8f27560cad20735c5d98783d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c084a7ec650429344ea860d2f48cc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97999f0b1541b7a00e338b65b87c7c21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef793ec92e4e22f791e74d0f395470140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d16858cffdb63581910d3f6d28305141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d039336e94b4450fbc501a6133e6ae2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad522330aaba010afeb115fdaa90e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad77aaa0ed25106d368119d339e950144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87e7eb0b2104203c3a45efc1f4ea64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3581c7d9a67b4a4e0a1abe28bd03c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e8b7b2daa62d458aa7109f317fe76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e6f0e5792b96949974ed2ab3035bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782983fab5a543fd7b50adc257b2199149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80347e6aeed22c29df3b6f5153436190150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1c93b125636e3bff4b101de530865151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fdd943e3889fc350edd4b5dae38b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9513ed8cf3238a177af976cb850d5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f40d79b5dfc332b8dfbce6d253286a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f300d3b592103443ed1cc9dc30a1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a0386a1c891e77c8cbd201762f2fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e869572a33e102fa0c8dad9c036b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236616d1435938b71414ab3644bf577d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21981cbf5c21e220658129c016a1edf4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d32d66c6bd55f3219422d77bc16cb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a3909034b03ddcce90cc50316b993161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c4dd6b1c48e63a9513a89c116350a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274fa6dee86b29f192d89a29730ba94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a15377875e5a344b8cd47da920a1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd90d7063a0a1ac99c03c394617c241165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9c178947c56085bac95f15cec9134166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7d24e6a5a67f30b66754ff1365190167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadb5ba788fde23a7f48b34dd321d33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388b916b9303a6b48f68f610cadbe5f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b857ad78235495eea85e89d0916d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dbed1a83547f6370ae6a55c7a1cc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69bdf017d3d6719f26580e6012664e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeede7a1778ab40a5b78491f0d5c48f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2287086715b0f561f88441aae0caa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b5245e4a7e9876a9fd58a7ff10f52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6894de4992792cc95af44b016198b76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c135f12ea1fbfd0901dec8b7918db2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba983e8022a68fe73ba4f64fb96e6b0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799382a6346d71175a90f8c16a8becf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6bb6c38aac2ce9cb71d86a43fb5e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823e4969d4b41f0200209cb8eaf3df3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c57eea2c4acc12df3e6e692d54e4f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad462d45991ec9286cb8125b5404e88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdfc3431f2251364571c4f0ee523b6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271c3d70bf05652174318b93a75dbb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7400818435eea27efaa6bff05c6ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61878c79d4719171bf52b0d270d575c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabb4951a73df6ff76dee87bd9735a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608d9349cc3e7d7d700a14f0b366c11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec078424bab8ffc2250f90fb576e7173190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeead93777c2ea8746c39729b2f44969191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712751f98b65c8ced3db2058a951034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61095d8cebbd3153215dd02b725f618d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9516fcb3c14d78228e453c4a29a9836194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fbf5b936d45a6b7b6d74df96d9754195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b344e0ecfa0aa37dd0f587aa7292a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b067460bb82f373fc2195dccb5fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b196bb468aca5f4a535867e247d0c1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c37fa16cc7b1b70a90601874535dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7b46f17782328bdad4274782270d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2183a09333d5eee7c64f5e05ec3e9a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72981b4e6d1191a313b3552481ca70b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f776beab05c5bbb7e6c7eebb31de33203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc66a0d2cc41377fd6fced2fa6ec8e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c60b8a980fce5026552cd1750fbcf1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaf2ea8be36f6738b428bd8c7038a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db27071e0fc056f68a7e019ee8af0bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05b4af901c704e32a2f4e4716755d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72432f87b5ab1529c2a15071918014c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69a712b57d324d0615a88932297a65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee331fd5c89d967819bc0b2f3a8117211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f47ad807b0444e0d60c157c99de9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8f6e7c672b7ece3fc7fd6fb136648213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46f46b9799a6663a348889689a1976214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec11a15bf0bdc022bfa945cba42b1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db873b98bb70c0b7ab88f181a87c84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48f6b22002e44aa8dc056d3a5194e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264414b58d35ef241fe3b64fa8b5a2fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c32a065c65fd616514a83bfa2716bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23cb42812a45d77c764c8edef5e972220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28fa0d7091145d7e63ac6f30414f40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a891858d45f6f6fd83ada051e851e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05faa36847d90a2843661076b282d52223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c026d2da2a7442b51e6991d8520470224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca6d33696c827fa4e6a567e4f2f435225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aff71881c0f1af2b8acf21d61a2bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad7abdc04559601046f115f4c993d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc3dea20da8e64fca603b1136c97f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c795a92bff6a4b886e9cb0336027a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40353cea249853f81907cd40e66521fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5001382f1c018ad8759715257c6cbe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de6ce3990f46aa21086c9f487fad31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508f7810e04633c14d8e0a607c3e270233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac257d3ddfb2bfc2b96147ef00aad8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970753675e19829869a03dba6724e23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1b09b413d282a1157db7b86042c1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f3d069a39202adf13fd79da63d9d8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff2a30089b4899af25436c189d34b8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012015136c9f9440767d5e3042320ae9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ed9beb6016f2610b6fc8c3a37a277240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a584c9b63e6063c3ca40ffcc78be10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ce4590fa1aef8cb86ff97faef0a94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8aafa7e3d6f783a9968864d292958243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fd0389e7aea8e0463bd009ad0dec3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78796c390c148020a80b396345b5479c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f045d5c4c856a4b32731168739a889c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaf85c0033b538e58bf653dbc8cff3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcac6557215611232919bf2b3ac5ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe87464925fd6be9b43d69a72417aa6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198f4a7583e1ed70df197d088826416250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0badb65df0e9ab8761f37eb9bd2f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c86c500a71cd7ecd826aac27a1972b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d14b7b6a60638efcf34bf7ee6addd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d1c5ccb790bde5e11935d3ed07b73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c824f415e875fbedbe9cafa487e9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b9378c568ad6163566e76bf30767f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fb7143ed1357f6604f5149bb6a40f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a190d138014ceb9b7f6b2af2a52d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf84bb35b23a9a76cdd0e8d2280ccf5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04140ad7892d6b54130c614d8fb22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f5c0cb6a0896228630589662bf9c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadd900c4a040ca4907ed179b580744262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4df5a0bc275eb57e77d71418a01a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4ea1b73582ee6741210e65b815b4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317683dd234dc5c5bf8cc677bf42fc76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ba6a3dd7c4542f1ec71746eb39341266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef8aeaeb0d8ea84dd24a83fc00d4d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d54c1cd7e08eeb4ad7ba7ee22aaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c2fe85f7f5522ab54256a6773bbcd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ede1a4c6b9bc000b39b2e6c078228e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebd38e6af4f34de28ad0a90e020d5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578413bc91c207298ca2884c885bcfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d8b3baeca0c70aa546e2a9102a6d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd236f43ee666210c6ad907a8640bfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e199bf9d0302ca3f885ef5118b2ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796bae7898d18e6547a29b59c85c6b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62945ad271a241ff6498c03908fc2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b897b6d2f05cbe86e2660baca1090c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38691ee0a826993a7124b736bd3cb2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a507669d67626de1a60ddb527b5597280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00b92aafaaeac943752608adb4c02e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a00d348f6a426ea6f088791427bb46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0be2b4ce213f94a445ce8a694dc200283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf2d2d1fa4d0579de89022a0f096ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194f2b7ad2f428f01f8fc17ebb8ca81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16174165a8e915abfb10e03b00ccec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed60e22b0ac808f98b1afde173ce5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066afd6310124830e0b2f14a3345c87b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53fff0c4565ebc5ecf8aab2add274b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f21b550db20791c47bbf9d96a6e71a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216241577fe78e3caae7fc455fd2382e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24354693e5098604e5fa91f58efdcf9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1758892450ebb1a64f14dec277d9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a468cbf4c609a54019006102b0449d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604849d4630e80024c78781098ba319295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11520702700aa7ccf474bac7858bc65e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011674e4b7e3aa001b21ba1c87b8c59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c0cbf782dc807606c81007727de76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aefce9a86d695a3336c246401b1ef6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a323740429bdabac1b68f110a2c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d9bea3e21809d629c9963bc7dfe9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeba35535371ae4f6811004d702d359302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff10a6f9831b4cb12d0ce279b4f61b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5a1039a26954e39781a30646e0828304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0820da09d2b4715827f5d54c8fb2b0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca947ff3dd177b864d8db8d0f6ddfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9bc2edd16fe3a924e10351af2feb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e2fa8457b4631900e86883ba346d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050baa622be8c7223ec727a3913e3d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e37a3cba3c4addb970e5ec9c9c31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b139ea4dbb55b59c898dfc83012a5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446caad91154781bfd8ea5a21d14b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3de7b7bc7d1dd8dd6aab90f40b8235313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeea89227b5572638545f443f6324d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578da8a39e313f7be4e327e7c4f045d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d236c8cde5d1eb2c5eeb3e7eb07bad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665f16dd287296e3dbecc7f82d537c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc20852a5f50c88e02ea63a08f9ec1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b5941b49f4e0e935c796fe733a576319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ac1a96bb679a311f13be2623df1de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10051485868e70eed0128a5bef2be864321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb22bde24ca9b2d44cecdfd44a6eea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829572f05ddec44af8644483c9c783ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c48a2245f7cb5f130b8426d6a29067324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcb83f9e01af9410440e9c321c308b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274712b1e4e014e35ecb33e22f43fb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c7044f37c5768aeb76dc32354b1c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac80c294ccc60df1489aec7a2638b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905bae69f2b2e3dc09cab2618bb6cec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377953a67c2507e68ba5bda7a9873e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f8b45537b622f2ed05a124daa3327331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723454f709051b41dbe7c80d5b6049d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471a9773cd419ac703b6fba0c48f55b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e5eface809a952d491b501c88202334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92297f33b02d6c22f8af1e899b2855335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3c949987ac8c68df7855002aacfd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959d03f51f4e2246f69b85be91282ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86b22358e06248b90bf8e2677cc20e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288fbdde99d30891c9255e134cb03dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9378b5ea44092f965023ff69f5cc0a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4a3c67996b9dd363dc04652faedea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed879989085399d661a28c9aa8a942342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b0e303ff3a6039267324a7963496c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d3d707758cad035147103503f4f8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be530886c470584186b94e6a5ef2a916345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c6245f0f57633a20e4a3f9198ff5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de58b3c3d45d104add414761f70bead347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268c7d1c359d6a6ce3c444bada301a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51f6ed917c99be8b04bf4d9bd5e7a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98717e1c7b7bad6a079e487e3a035222350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3ece681f3ab133ba43310041c33f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ca1f8b9de6df861cd33ed35b007d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724af5a222e966d2228276a70546aee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fd0e34727438e3548da23573e6203354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee241f948600e259928e9c4df56bfc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7db42535bd09e2b374e8c9fbbdbfdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2f02e14469881be6a3ec697be4e53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8992587daefa14a100c636aba30625358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360c6f4e242942b716d5d8be6708684359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c9a8538a2e345553f2d1093a69944360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4d4a823949886faa4c3cfe4bf3020361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ee76003be67e952c3a9abc1377d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba317075f4a1719a8437244a73079a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087d1fd3d11f538889207a2937bf628364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73955e99a6ebac721ffe7b4b1b83f0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a95eac7be9bea0c75e1e96bd9e2bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e6fcf5502fd7ed8a6614ce14fb27d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677f2b74b689f01351a834ff9b489ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0373b1d0c0bd67cf0dede29c81b22c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc286730064fa1dea6d3daa8aeee24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fffd0d85b32de926a739a662fbc052371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b4881c9a48510a9534e8c9441c66e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d355cc558b1127b125b3ec1c252ddb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4e1ca9be928e87561350425fa2a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901d39a15c2059d9fa6ccb1cbe3fd79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258b9c7790ff0939be11abdd68e08d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f0a6b3c58dbfed4c57399504ef3db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10146ddbf532735c56ba8713fb7a13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602ec73a1247c65ccebf2b429dcb314379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ce202e6b8edb483384c0661417b87380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5700cbfbcb024945ebdcca4247293fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043916780f6e1668cbe728949a9f07b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fed1d7c2fd4621327951759485e1b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40506c19c8172b763640c944d98da5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fbfc283da268f642508d7226fae1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f9ebca05fe176a1a215b159f467f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc5956f425ff4cc4854f653833e2fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cb2a86c4c15535cd92e8212041704388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93318ea518dd5d98a17a188f1f13c3ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1252034d2c195f1339d1623f4c80f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec416e918f5c060b37fc619a906e6b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ba57233cf517bfc2ac76df4e7e40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a4e4e45eef59139874764c84d8f65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56b2cdb9f38445e290e4dcfb2d88b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3e59a0f9eaf20d1596046c016717d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b96728b4e7bad995f2c85f4457849e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea6c88e6c51f366e315491ee8c5b30397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bc97dd96a124614ba59a4e9490794398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a37ec3cd3fd8cede522e219250692e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a739a8419165b23886820f9a7afb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633397ed8f3a19709bbf5fe4f8804059401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c9fd84fd514ab96c9b24ee3f363ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d313babe544016e4c1559c1b84d85f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155305c1553c1253af47c6bd782fea52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125b4381c0219d08e6dfc8e25de292405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef19e5ad0712ff82bbee62388beb18a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c258402760f78edd8d13ca9b0da6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060da1965b4ba176ad6aeb2ae739d98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452d84519e405151e96949bf4d40dd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525ced99574ea11e708ad38ef99f3fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da429291d68099018d83cfe8fe4af6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf140f23e94f9194d718d7dfb193812412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a259fabf376ba8bb756eecefce295dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950d04d04d39d70403a5243440174a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1fe6847582f8a2098c0c50033a609415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae0200c509867b505926c62bda66d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61f4e5e13facac13a09ae82b816a74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c0fa21bd8709fd9f54dfc1cec8275418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deb997500522090d8f7bb649f3c3a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7a7948449df9f3edc12e1450d6c52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d2b7730bfeff1062859f64dd31f3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc659dc41f49abd27368bf66f404caa3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3d80ae3bb07b082a43cafe3f4325c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978153e7d481bb1cdd0a9997d529c4cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18e653867c4d756cefd4e253e5fd0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbf1e928bc1e3e85294921eead3ede426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02c509dc0428643f1890eabc9d6229427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83935dec7a2315532672e91abe330d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d72d7949d86242b7b6ef1b0cd2dd5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffd91cb9bf69a15e3d6e8dbb2ec62e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a11bda3b24ce24de62a40910a0bf35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d1dd5fa803add6efd47e986940da4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11d9371cdfb45466c68c8c7af6299c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67322fb6b4fbb9b5fccc2a21f112c83a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d896da7959f5fad11f88277c76a157435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3096e2cf9e6c4f4f2e7394acc0f38436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc713c44f6bdb798d6c1eb9b0fb662d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e580a7c4853c3454cbc373dcf38780438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09648434dbe426bbde552176fb2ca7cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ab036af1ae40c6a3197056da46239440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01c8a63d209cdea23aa9acb3d350ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c146a05cef0c09a9969619b417b237442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cbea042d3c52a6e081ed8a036b4fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f421e8c86f5f6adef6549f8309262c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e62e5c74cfb90feb14a49d8743146445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43842f13d6bcd8f1439b538bcf74fea8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c23d6871aea8653f507b1edd94239447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba26fa012e7a27f6bf04c074bf2cccf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19496e875bc9f46ea16395f757b3ee6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2a83ed243a6623edab862bc1ee5c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee01180afaf579e1fcfca26b6234448451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf2058587e8afde3e13f787e9cd9ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19a41c8f479f2f04069346fe028432453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d071ab03626c6e7d3c65ac981531a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefe1b8b6dc1cd13b94cc8a3f843c18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee187e50abd975b76f2cffe6387c54b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6ebef44e2b6a74876aa67c0002dad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d3e68eaf58b7d93a91d6f7db8a74d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a12c34c715a46b9d45514c96bf520459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f8a5a75fbe695a86caa64df382758460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7ef383929b0577e01f0b086c49484461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae8467e60e0ae64d1e2a37bcce4bbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a13bd90db36615eabea73a40c8ec6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ba84079a4359061aa5d1d3a63d9aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9516243f89fa6e46517e748c2abb153465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d2876bb3001c7b475f9b1eb91cac3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b01fd363c08be500a6692231850a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85672116145749673cd9d5b7da697d7c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959087c68f12f5f827fd275b625fbcb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56001c75a9910c4c3d90009f114a8ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f61eb55475aaa9ba8d2da5e5514fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef01e34e036ba8b16e63f9153b51a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8cbc04e107917f82c2b26728d15d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeacb91316cbf3df3211d6647e9f2d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3370bc68f48ac5dec2bd5b290ccb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f17395821e1b877316c55676fd1541476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065508c09466f204dcc3a11343ef5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10113cf74ad618e295ecf63bcd526b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c540a9378a5aa84a85926d532bab56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bda518260af4256ee381593f07d391480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee98e5db09acb8a911fcf30644079a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eff36108ea6852ae6d8ba413e241f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568c25b8e8d600b7343a40ff8e629c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6002449b1c8a5d9c53c12fc96f99226484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba592a48bb3eedcd93d2b6e9692a62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603547a302858d16e62a9c70d4154cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c36a68f59011a5bbcd6499ffc96799487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd2e4a3ea7a6eff58cc9ff2303005a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426914649f80fe07fdf9625d8c77c83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be75b0c21e43291bc030cdff374a88f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c221416aed27035dcd8f33136a4e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faae44654374965b706d3507786f32c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841c7a6b66a9fa222ddcf9a92e8ba51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14b107b09cb53587dd4e3bbbd69694494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8294e763bd952cc5b0cb8779557e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf22a0155a60cf4f21aa607a272972496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d482e9986a73718eee7a414fd4c46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839baa7227200137b0e6180dfc140280498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d78230e2b30e63a68de40becc2b69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253609635c07a1e863a3f6d94c36858d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1cc3e15ca582c5b0f15307fed898f3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d20c392f298ac04e86b790be2f80f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7f14802768c92ea830eb00839d82f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628d3b09e85a7a1c43dbc3f3b3861cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b04d7cb4ea79c9d7321f84630e16e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003fbaff1e34766538ab3daf4fe2f76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c9a3718ba7ee62916cfb118a5eb92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf33d1c5caa4d7ba8c433a2aaae51c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20fb8f02ac6c3b64a815f02d9d51ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e61fbb59a5e61ab8ff5aa9a5f8add2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a9a601edcf13d882ea72c1f81553f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ffdf855c96ca5b1bbdde32c599280512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052bd11bffc4c4d71a533f117eaf316513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedffe931effbb55c1383a90c9ebb6cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf828e711e9f9a836d3b2d258b82075515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27149e45c36ff1e1da1dfae6a14e3b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e22361d1cc423418e85de19d960a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51988945a632c8396c7e700b0f23dcb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9891dec07b14ae3b91bd73ca2cdd9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f9e49c7de8e37e8b3c6b532279b0f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf85172add67ec9d0a0c11d653c4395521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d980b985d95f05bc381fff406604dc9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ca4634b4719ff11e9495d2f327ecc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df5e0843feaaa431359d33243626a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9623c11792073547440ecfc9c91071525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e2f358eb4537a498e6c5000b1c07f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff618bbacb3b12e312c05963947b35a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c816912220795d0db1edf8c4a4f3cb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b42621e219f791bfe323c2759ce8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb215b8d664462ed9a9f3b037c0fdb65530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4baa6df1b5a905fe7c88780cc5252d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87712795c3a268f69a49b38c730771b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152834bdd3b398b85f6363b991e9f2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d313066b8b1961559c6dae4a243702534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c8eae982bc9756ffbf2e567b2bfdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d00f34857ec42de15ca37cd96a13c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4133b900a21d67bbea68e4dadaae262537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202bb5d00057d0bc4af9f4110a61692538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661304f08fb64e9d08339aff5c4fbc5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5fc5d94ebd24ee6de41d8073d1b02540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22926316f451376f1daca5ad22d89192541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106f0d0124808922152344b98ea955b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926761cab27706d35597b19865b4504e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc147937daaf25e8b51a22c2b39e18544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a165dd648c588af84fe11afd390d73f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869465f5ac104ab3d763c542e633892546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d16c9eb41e74588638bb167aee456547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3447a1e2c0ad3389a1f5c002fb2d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4a78e41dc230e0e64a41f99421f07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f4651f4ff540ee7965657bfc2b381550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cb7421c2dc717cc63a90e5aabebbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b32295279660a11ca79db7243816552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa5264cb4c8d7487e2006b54eddf3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceb7dc47088feb8700c464ccde56a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2db67c98444b232b96611afe158d56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0ec07963bd61ec007a1a827506569556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518d485fe4dd9255ec4ad8ed7ab8b0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a33e95025692094bb4c73508014e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb65c5625b6977d2ee7b8968e8a3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b93e1d0b517645a50b1f0808cdeba9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791ab5bc98caa31a454323984a7651b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def6c6b3709e2e3de1d3cfea3c21fa0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365c6edae52e8bca0f03ca273dca84b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4039d593dd27dad1096fce37682d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb1b593594820abb49441fbd04def3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172de86b7469db9cd678f1f93348dbed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fef4561b737711c6d44d506c69386b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42ce4f714d87efd1094300d2885e68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560193e9d2411333b49800d898c64d30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a9bbfbb20c100ce5282579a21c83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e318060489eaf79fa695b23f63cc492571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c0464a5ec26fc2af99cdb855c3adf572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d906239f2c94b96c33fa7c4390822f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45091fada0df7c50bfabe58ee65094212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ac55860ee6e3de75679566ae240da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cbb482117ba6af4f3a06cfea4a5ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71ab4a881783df126113dc40c88c285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f130011e46f78f6e51fa74f107c2c206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b36d1a4690affe86391a2ed1a14a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69b8227ce76ecd2fd3904f2bc0bced8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e40e1f63bc9fcc9578d7f5efe678b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18c59cd23b31f0ba08bd6256ee17e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d17e241fd3de2df7fc87facb5e5c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6f3e6bfe022201268c15944fd5f6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195102ea00db6a1d23df5b5345e239b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f012d17579f8c19396edcdffd037aac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a74d25547a8d94c3d7fdac6d8b1df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba26f8c15aef6c86fea8a0c69635a7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b6654e1cdd241457555e64bbd75f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de31764cd7079e2d34ebe52f786c0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532945719df5643f8935ea4ec5cfcf1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2153f588b698c61b28556f9aca43820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a94fdc11ace63e4e3456c85bc418021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c071ca15a41252b2bd8954e40cf58422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5e667a53ed08ead48e74806c06c5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf64437df0b65bea586ec8fb9b5298a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916db6d39ff48baf4f63c37e46db1ddc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b1d0d11821b72752c06f247db79e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e3c5396841b12739d1bf87eb242b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea82414ed4fec4e89d8b9a6e24b50c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bb6be023e1fb2cc2601f8b2cd97b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d84fddb43f6bb0d3f90615a811149a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5751c6af2a85193d05d4191d7ecfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7432ff48d99a51731e9baa3ea968332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1574505cf89d231911fff7e5c477433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60fc52902cf8f77a18846bff38529e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be97bf05557d937993ca0560308bdf235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b0a6d800291c3456cca1d51eed82036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef621a127885c8d5855b940f38f6eb4b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f0c2e55586bbf20a6407ce187e71238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c3c622aee378e80c7f056be10ea1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86438a461f5ff3103f3800ab6e7bbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fea2c7e3c3f40d241f6822bee72b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2f497c8be5719976fc3085435e7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07edac2873a0ec44bf211b43898e76f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce64791b7026b15713917e14151a7b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11925e37374b99227c3b22d67e20e4de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6777673ac75adb45888e35f003c3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63157cbb70135c3c702a45f763f1a51547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e523bee0dbc35b4db65d1b005c29c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb810c1454968956c39f3eacdf49a9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6e7cabeda9a11901ed0299022d9b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dc8e4600726aaac62bdedbc0687b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f98fa217fb74411da4c0b43e3547452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5843178baf6dd78bc811b2a3561c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23db68bedc952ba94b0bc1caa38fd9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7630ef575326ec6a0d818c71f3da955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b260f0318e38083a936f6e937496856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6762fdad660611260f39b8cb35bfaa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4f25d6a8f2b6e15140431eb851d5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732bc3e41eb65ea447d8850d8358d0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7c4b27f702958f9c999832c4bf62860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdb4cf221a7f0c89dd5d4791c17dc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33284c9724e353121a8899bb69c1a09562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83148c3ca8278ab83aef199983c6ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b311ca5883f4e21604255cdfa942e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c5f93e2f9bbae802731a15c5342ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17a6cdeb70644549260447544ceef766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73306af01bcdf160e7ecd0d39144527767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fde256733f86407aea7a9e130f2db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb655d8ad5da835cd73c1f781a899d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e30068b6129083000c58d343db116670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad7aa26a42c390e24b790e09e1d45a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce990efdcaa5edb484ce5061b1deb9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a22438be227984d6aca6d8834dc2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3bcfd1eb5740c7b778706076b21b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef0fecf2d9ff98a6e538f7dd61744d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0b24b2c629967ea1e698af5e0fe6876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e63d5d17be056f90cc386af4debfb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8d9a4b483fcf0f7bae3bde67a850478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25718fbd58ad9fd9f5ef576b499f813579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2718b6e72463ddc8faf2cb6a024da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a81216aa9a37ae5b702b0270b93781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478719b8877e07de4c447847c97327a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2b49848d7606c83972c8de8bb4efe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0da37e706d8c45e27c7e959753bf2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce9ff24910514379f3228c38e1d87885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99194a3cb4eefc263a2741879a6adac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985d2aa1649a22f267f638f037db84e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318098c219fddf65124ec373622ec688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f72e2410255c4bdc0b7199505d65f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddafc9ebb8a7d2967148a57ba4503d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ff79bc0d79c479031eb0ae509963d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc827f6d9610969a11c31808035c31d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576db894390d03c6a05af5d96bec02693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f37416ed7c0b45c5ab28cb8ce660094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a42f88ad2952a40d511826eeccb6bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fee911d0c6136ef750b4a85152ccaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a483a39c62b735f9063b0dcb47bcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654e6847769501908077a44c3fc4c8298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeeb2b79e0b92ae1c9f5b66c331727999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a14e83e084c25f01a4a62c3a839be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f955e967705a2ee58ebf5252723c4b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afcef9a4fc8496efe0f82083848a22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9aca4e3a0bd20408ad45b3730e5ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e2d0fcec05a08877c80ca725cfb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8107a8acb2dcb25f5c63a8a89e0c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b3f322d93e88d45a060be2bd97692106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6263acec8a27a814be9ec402c3fe57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a91b8942ee2c280c49a4f747053b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd21c1a31b7f2218e04c899309ca79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ff3bfb1aa14e04b00d56ef58273cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bb63869b2425833b24dd5b82503be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6a6b4db1c32a69b557665644c6d46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea85b658260357a536c2b93b4e0fc4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2dff1cc1273b5f128f6b7307311f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1b901fce2277102c5428dd62469a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb41ae9da7e2f674e1b68ed5dbe6bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0efe604f7539e9bec065a41e3dd9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2beae0174416d392d4f32f240aefd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3f168bae553df444df22a68475791119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb31787be33f91e12ecce6b396d2dd5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86c6fb8475f0bd67340fecad909acd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb62591c58b942bf80418985b0c576b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5abbd7c43de1e012a213df5b15c9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca428bb958c16ced24237995b2ed66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da029b2ab7c4b0ed8543a51c290188c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc3e6cb93aec891363edf1ea0aece5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02803b9fdab1c56d79d0e107726fb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4380d1bce0269ec3a8d5fcb84be600128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cad0ac045ba10673e0dfb201c265c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f784f9edbecd872eaaeac2792d2e308130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fa6c5a50c636e049be3d1963934f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c4e9da62f5ccaececaf9510948f59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a3f79fb0e31f00ce85f0eb7577f34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d09f7483a03e35e175abc9857a00c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c542007fcd70515fc95a9a29cbeb331135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae43acc0f2e55223b47a3dbcb0dc5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb337a3492dfd66cd7db6c1390c9ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78044f85759500db0b623377a236993138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990efeb9cba9e3ab5cb842388ac98c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780258dcb9345476aef89cbe4c31713e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a0196b8886227a5e91f8ea457e1da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb89515c83e9d315e0409f92de89087142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8494f1b23319960bd4fedcdb2ec656143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa1d284fb52a29c57a4f4ade0caf85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfbab1ed0d90409756e2ffbfa9bd68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43215d393190752ccc331842b42c66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cab1621d88f66421f3b22adfa6c7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ea0ac1e55e51c48016d6a6c7cfb4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446518a37a020daa0e7b9b53040d660c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171c9f8a22a0e04f920c2c6a6bfe699150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db09210df19b2070b0c671fedbb7f2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d5e9f175c1c79fe73391017238d36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5e01568fb339ac09bd8d716aace3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aca6cdd3bf381316a818fa63b9be42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cb555439e4946b2fbff30b74e7f81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c689b6edebdcc1f848a6e9be08b0f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c724950dae4b2032a00ccb4b84cc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf05a2e37e7420f0d4da74edd30fab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2ac2241d3101c132aafd1ffcda07e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25342890a5d5991f23cb2df821218c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2e5a43be4fa496e2045ee22fd4756161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003916f09d0798f8e262c241cb8c043f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a65be5a4d125a575995f1a832d3f46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dea45a5b1ce2f19f2afc4664c51865164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d311363be3759298d3796ce69de8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fd9922892eb9e87aa01a0beb91b8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27148b58edef2758ab439ac874869c54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9de5f5d82167ca17308305ffcc2c69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f1148850f4882fd079abe6737cdc7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01be4a6fd654ee8781cecdc65d4348170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1660dbe612107422c2f18943f8de4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578bc6eb5db54f8fae01a2b2d6ddbea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7965be2bf15eadec5c5780596751af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d382315106ad0b0c2d17eff73577e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caba8b6cb04d28db85861814f3ba62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618da63e40743b1f7ecc5284501ce73c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f51719244da92d53d560e26a0df82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33e8a46281cb3f2059b234b5632ccb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2562229c750d3e4a6a44a08a1956bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a88a23135c5e8d67619eb315d331fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c30dfd0cb40188d73d4838c46350181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4eb2487ea20a23e09e60c757d78b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda33dd95421cedfb29012446b19ba3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a27dece19ee4176c6fd79ab5b70d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad478804ba9ee3ac1c4bf0e726776bb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e805cbaec8ee4972efefbc1272646186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f4aebfeee5374f1862b9447b1fb2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f6f45cea58c45f53df395888a5558188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b35ee24d03c3d3aefee65620335384189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2819d43fabd16e1055783e7ddf1721190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45971a7123cc6957298a258c8e8deec6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce23b74873478708db6dc3f9f78d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a33c549bc79cf694dfc2d79b79ac4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320c75fb9b47f2409095e89bc4fbe31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2e9f8e2926e8f328b5ca9f47a0870195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c0a1dc74cef2f634c4cd3f1b7622196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ba2dfcc37f0be33fffb46104be73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eddbdca3a6d3f7892ff9ae77c3b35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ef7f30b39b25491c76640cb226805199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb74d1b1844a20a435d3e4a4e8ee742200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9123000c1b6fc88480ad7058a07396201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ae8cb48b8bd40691e8e3656547bc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d788f27eadb41c668398312fdd26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a7d63b7ae2906d2a45d7bf3c647e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3ce4821904966711121f962cc6d77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529be1d4ceef6205abd530ff68cd2c73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2507139f17444765edbc75c5b4310207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208f342b61b232dabae6addda30001a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c8865ba9cacb257217f0c66207874209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf3c14441118b31d75ca3f5fd46785210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddbd0a7ea0eb958273de380c5f3864211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a2268d0769b0c79c9459ec33d5b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1f961fb61b99e6c40f72819848c6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f224b312c71459ef34ac3ad041f1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988320b7875c84c17d081431b9f27e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458182b93c4465a61ceacc501dad3bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890980701f667d09d15886aa0e15d03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325ec764ac80a12bf196e997ff0bc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb71c9f7bbf4f4f7dec67ad34abf99a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c25c79662be04a41852db15a908d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1a6823bb0b4608654c0a012dd1745221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c499b97d3e0d002385e2616e4b5f89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb43b7fa1713d179f4f3fd376093a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9139fabb394fb493059f0ab9a83131224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144a7f29a5b9d407cd035d899592931225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da29fc7d3c4a157c10611bab23962c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3563205b9a9f84105c33d24ea5bdc26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171e49940e79e404cb914ed673219c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68599f44f0ee741120a9186704f9312229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54727cb8e3ed7371e2786113e8023e38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9339882485273c027667b90faa61d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ae11290049a53e1614fe25ae51f9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b563cd9e64e17404004e9cef57900233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93020e4be62733ae48a30b3d15cb092234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fd6214f69c38a6edffaf3755ad34a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfadf8857795e09648912318e8d7d01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10932f285e30b79619f12f01e09c9b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fddfcafc0a86703b5cae5c6278f52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24b36891962b8a700337c0c2b60301239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc753dfa2af67ca3bea20039468ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96713982b7d910cc3bc52073fd0f31a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2ce44f50630ac09e64126db2bd05f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a04cfa814c079b40559504ca06943d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24859e11b4868d7f2fec2bf83be13c7b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1921f215e276c5352d62575dd832fbb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431804ede3d4d0929f97f255a471ee2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf753058450ab06f6a6b6f1989ff562247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8144fb2c95f741717b591e288f25a8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c456ad8b241cf5da8144e611a6f3b8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601d01cc91e5f30aab47d62f08c3def250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5ddc40dcf5858374f3d4329354cc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff4e463dc94a7f50e4f00dae993623252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051b89aabadd1989648a150b89a3a28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91922a1210d00fd5d7a210e40e05e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa837e673803068d41ec799b0ea144b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8e275cf2c43c2d135131fb1a7c11f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73d1fb39afcc0850ed8deee07be24c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4d5bbc785d82579ff99a17982dcd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e4650e16ac2f811ce97bccb3ee90c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c02df1e59b58ce201f140c3a028bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed3ae6990a23ba4913f37cab75f6d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ae0635155aa778711b5599ab411b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8802e6f4ee3dd9c24b89b19ae1c3ed3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9661b2abe2843fac2caaa0aed06dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2df952d03449c3f3e14c639bfed17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a51e2b86d403614d1e4257fa7dd65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95413f8e7d948283afaaf666ada00c0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6919d9d210eff30eee0c6e8f6233371268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3653a6aa712e5c76d2f20db06dc2a90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2796d3833fc7014e4bfbec056dc8bc0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef90c7cf5141845da0dee5cfcdf4164271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318123a66478db5628203be280c9570272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec279fad536e316e1cd26f2f60ee07e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae279f4b0dced3b6f5f4a3ca6f318633274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d66e201a9e0dd87abfd96f0165ae3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0793ff50259c6a33e2fa52ee7bfbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223306694a8a84c1049810a4e3d2f003277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0112de60af6afae07cca21174fe5ee1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d76e4e77a562dfb23afe6371f224279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58874983d4de61a5dc60ef71cf7f34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290297ac9c4d81fa2e9e58c346443fad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ae822e651ba7c4036db9706138b9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6473b2aa10419cd7e6537c5cab7970283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a628df476984e7ba81b03d0390546284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93b22b8628fd0b5c7e83942e7055b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f71c864c00dfeebb1e03cde7900c0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770629b1d7364b2746f493bc4cb7c87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1043aa159062c642fb0c1edde5ffa26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966053c3e6e69bccbdc16f4eec93393289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086fa3d816c1cd47276b991321dc4e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95473c967d932fb95e08752b403413291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2bc13e7b9155aaf5cf2984d0a8007c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb161b599d4055113f28f3ea7edec822293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3e052d3a91e5398478a95624c454a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a5793a4ddf821d58502562ab00bde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b256a7ca5941469fd9139dd1684f0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed792ed3e0df3229a5c4c953e0d477a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ee1096d513551f12923dd7bc98dd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1313d29967c9a08f066104c1a94d2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0743527fcf4499c0fad82765f6578300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0faf50b6d8c175c15baad9b1884371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce1cadef587b5c70182f9a86ca1941302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eec86441941859fa7d406d4368287303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36628c39bb6f63c519b4dd71b2eac1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24a8fe6a658157cdebaaecc2c4a185305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b531bfe8c329ec6bfcdbf0b22c94221306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236af802c3c51acfe79f8bde4fce1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a980bfe7723901fa7dd440643e979b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26259e7b79a63aea562b14fe3b49c641309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1659789aa95aef09aa0ca05295f6d6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f496cf4035cd7fc456fd723eef662e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4430815df8e41921474255cdcc7f22b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feac173eb8672ad1981dc27ff0f8f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a774143e8f73dc78eeb76b2467a581c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dc8de4784154eeae55aa44b95fd58315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b9539adf8623d3c732cbea545c520316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1c28961e65d6ad2fc4812279cbb99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505309c25cf31e04fb77a229bd5ee4a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e62e50189eec774a30f2b56f7e366319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be353efcbb58d682a0621ea6602de1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94327a0929354a28a306ce3e9f3b55a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e1a2473bfeedd68b6a503e361534322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1e0fffd8a2dfa611c2905a56a13ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a764277f3ed98082ceb13e103789f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09192cbb147dcf4401d693fe4055832325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2601ee8591b7c523a4eca0ab046121326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028519374f83681269b22d0e906a635327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e7794f11d4db91df3ff907158352328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce971719ca65e45276e404a5ea909329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cab3393a96e47376d09fa2690b2b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b05471714c105ac38a6835f1477c00331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffe954103535b7e74ce985af2b62f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1caddada140fbb50c036f3d666206333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef9049d9e4168239472e23e022bb46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2f53d8f47de4b1ad6dbc01ce9724c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea8850dbd4fd83ac04fcb36d016fa7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bd4afa1da4ba9cca24af382d8998e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5150008fcc516fe314de579be1b1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54c5703437c9528e0bed242ef3a15b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d607b4fb1a830e053c237830854ff8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a7a3e72e4260e30d708b4f91c5494341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb47b9a958d3e7849b2a6f3fbd6ac1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ebe9edf30db90ba0545df4f504348343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c5fd2e8581a2320eb4714b6bb75bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ef41121c128a0441ce61dad829461345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb11a8ca106bf12eeb5423452033c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d94cec36061b4c162b519448ecf1c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7455e74db5daf13d0a434ab9889ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e5cf6cdd21ab42d7204ccc4d7e42a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f9b654377ad783bf49119255849cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a65ffa9b68a669ce5eefd6543fe18e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef42c4c7681dfb5f5f55fdd59e547d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554162d304e81b33e83ddc9ea48ce14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d367d3a8baf7105868c77460ef73bbb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a7fc64b9a5ccfc4c53b7bc0a7b8fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f8fc35a486361f9e6e6b3061effd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e358ebc2cb0974f371344a7a355b93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438115becbdf29c1b1ead1fdef583ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2cf64da839cc25d5447bf75c06564359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a255769a0667166fbba76c1b6ce4f12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066e41d1b4f125a8fdf5565b31ab984361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e519f675898655b7583a0a4de797f69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eaa667c80cda6456f3594b098522b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219f54ba103899eadbe1beca1175a5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e5229d504e6cf043fc102f01a29ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dc14444f8eb97182b0ef3c173a2cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28648eb47bab85376bf553a2faf49cad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954219357bfc95cc6311dd7c742a577368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae4b0a9dac243e88d946668176b376369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce24b198f5d54c5ed415fa13e1039b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75bc05d7b1fdc51f08eacdcef809156371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f6db3b996375e88641e7339446177372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68060cfc974e6dd5c79ff4144b7bb3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97114202273180e80e54fbd0c107e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25771650f8491c68586e0890b9fcce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da210affa24e0d75841d9aa03a5f5a47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308e6cb5f00a3908512e665c2b3da03377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec30c3b4ab96a58791c4686a53e8ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45b87c6daeed994afaad5a52f4afc1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a811cc3e96d1232038c9b6b1302f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c346c4b34a94220b50cddca313aca9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a59f33b1b82ba3fd0e1b5d1319315382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99599f8199553f9baf4a2164fe16ca9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746628dc69294e6448a42f01f3b8612384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15aa350205f817485f3091e6c91db05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39148a43c99270a6c5dc59c0cfee40386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b952958367adaed5d895f58de6581f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf11e889cf3fbf84371bd33d1afc0ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f48728e9993b56340e4aa7756fd5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc728aa11ecffd74e6035e841bcca2d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeabc7ef28bf9f434a67ffb18066d5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe2147277717579416cd4ced3ecaf6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da81a81fb8634a9b87364914ed32a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa868eb4703dbfa3fefc44808bbb1273394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773768f5a8465d8758e1634109cdd6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca576d9a48cc88c4d9f2a2c180c25df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bf3acaa5d1f85732c06ce60d74ba0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c60a241a3c9a309ef872e2440d70c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738541ff2560a399dfe0703b438f7c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03251227e1000ed49e29ea525217c930400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b8c14388868520db80a5f63e7c63401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8940f0db61343ba284093d72e88aa6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7174de7408061e9c9374c7b00f6c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d2509e78fd835ae17cba3cbd46136404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a65f6d7cfb1ad711b31cc7c8bd1725405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965a56febb1f69a6a4186acbea1e84d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc23a96ffcbeafc7be699010eb31422407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844871fe292d98c5469645c7a85b6810408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd2e6029356481e6dd51845882b9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a5d390cacf9c1705c3268d9c5087410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d423f35ec2b319f01974d744140bfb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544695ab5ff4cc7a131bc9b69a852d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9994d74179b292f9fad59bf20ed718413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e2ee1b46548856b21f6f32f7b587c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f739882ea9878e3d52220604b0f591e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7e5a52ae6fcaf45657acc03e81e18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39b70db3799e1931efb648b19f0be7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bc9a906244711385fd4e5a77670f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae833b94f92ee17a706ad9a89136c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4086abdaec6f60199797c1654b2b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f00022864149aef9bbea2f90bd23a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee06249b0b855bd0344422038178a21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45fff93b1c9f911889fe0928baaa80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067662e35db0f68d5c7b137c3b7d8f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f3a117248c13c9eccde797ba4c75b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6058111ca63b076623dfaf869000c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d845f9cfe02e37038548b58eff18f36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bd57eecf7b50d5881eef2348827f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e06da0dfbe337fd5f742318e42b9c8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53976c29c5d8eabe5a05f728d5f257430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6070c54cae76bae41c0e1c688c093431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b62df311d044edf1e0d3e055d696ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b134549232e1429ad493cea357ae3ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5fa36c09f52063daf8d9846c7e0fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87c1f834f4970adba9ee1fad43d12f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ef8e1dc77f3952e37163253867ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09619480b1a97f80df63ec6b24a4a21f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1534abcf12d44b7fa00e81cf2592622438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb118a085f4bf110b5d7e9947f672aa5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86068aff4d77208e5016cc8584b3b4e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f526c09cc00432ce462f0da65735b09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf65c046ccddcda1ed286ffa340b34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f9da1687c3aa4ad1282c7f3ba2b5f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effa4f30e096deae4c7e160c3d786e4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1b36a3209a07fc5b7327e735f619d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9ad02941d722df0d7e804340a3e78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9d5d0aef22f220e90eac12f060e87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5a100c59199f1269ef5be55ea5859448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28501cdd05da530ae01699803e99fd47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe9a4d16bc8080b773d3508fc9923450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c4d54ca4d839f6d88e761269a61be451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d718cf47806a41968a7bd36f8489c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a93ce9c8e2e8e264b182c487c085453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ed68de7a8701132f70c12384cad64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b9417c66f3c704b0c295a5bd8edc2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088251df3c12f1c3b1337448d689514456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063af8a75c587b54c1e5aad92f68096457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f689f2f9d4c4e6986ae87545d802f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f34d967fdcd471c486d0e70d48a3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9015b875ef8ed46a78c2bd28fa97539460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac4efcc3543f148440f17b102ae943461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9426ac3efc45cbbfe1e53b026e5686462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b84cf3d11561ee77569c5aa854848f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220cb03ad874af2df55eb644546a6d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43ab8a8858c6fa6630b89fb880fb1a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0934f6659decaac5b1ceefca9021da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a34a5f646e871a2ce5f8545e8e5ac3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551dd2ee835c1705fd084ceae428642468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3158eb544e195b7f2fb9713f7412a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c282afe25abcf3d6f00901e7cef91b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08975d2381410d9ac6f23633907dd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8eff544657dfd8f2e40f8eeeaa6ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c9ed61318e5879512c443ae67fa11473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee7b35766eb86eec0e5796561a6aae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d3840e8b2ccebe545112d2bc41d08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643933548ce09d460de7139351e28b72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694c29eb4eec20b13d611361ba7d14f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053417136184f85f013fa73c42828eac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee0d3efdd9ae480706f6b4934dde8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736c451eb6aa612dd587ee33b26cfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45752eb73d7f0007ad5e3ae6f9130a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36f1bf4c7405bc3a835a813e9a7373482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa63eb1458cd115605fa35874a31a4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddccc387d28550d57eed7d3d8eaa197484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9c48440de721b132bb49a209ddcb6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab251dcfb889d3cd446cc3d83f3a729486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1c646f793733485f69f9753ad0317487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d47b5eba4c4a96dd11c6fecd2faf95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365c5544aaff7eb764919f14c62c060489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f7afdbde55d01309cc86ec04f6b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014563bd801c6115fb7d5043b1d7542491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3f1d7a30297667c30b0df2b06a294492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75a37d75939b585f0e3b0456efb600493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd1a979341350eef64ca95471e36d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8b3e8313b0d9f16bdae56d6aa4c4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1a74aa1b48b322738a368e21eeee8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492d661b69d8702e6555cf9c636db74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc94823b1e02563c55fe14202f96f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fb2f1cb7d483495bbb3a34a2cd371499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33a81bc9d5c568fa73a2a74a60f868500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d9cb843e23bd598d82b97ab91a9aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab8e470ff32a7c6cb88a4e27fb5bb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacd175b758963618ee8d52b71df10d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1579a0f84185ed903537efb0ee2cc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e37cbc9e4967272edec33425f9f3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400611f3c3d4f3afcf8aa33023142c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb89c2bc7ddbea29c47a4dcade5b7cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4f3a0768781444a44b29131d2790f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81238efc7cd86d048c9b184c7a56bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e32db8c7ab3e40f2214e0346e6f7e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365b220d70f50a5038ef6b1b42427e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd357df7c8e563dcec2979faa6942e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de79196488d91041f083eaedd0cf60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdec267e49e2a9ba2770ada33ec9b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f2975671dfcf4bfeda5c7caa529cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f870d066b62c0088214cc628232507516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a705c4792ffc61be2cafe10d4ea42517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87eff98d972265847883af7fc4d878518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faede947fb664b6002d47b27654ad4c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbf995557a320536bd43c0dfd79c72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016dafbb4e269f74e01c0b6c363e126521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5c0b175b51f8463fd597014ac2018522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4206d06232f2a46e337dbe784fade523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd5939ef5dad01a8fd4eb6e70e91a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad11bc78b7e98c550d0518f956ef887525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ff5029038d408876c4fb077980137526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742b46c53d4daabfd9ba027896b02e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e98beb18c1ee1f51634688af80c023528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ed98e35cedb1e734d5dcec8c005f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd762161a7691e38cc68446fb47b705f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb458a60d7efc7e7ed596415ca419541531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85177b9783f2684e1e821d3e49dbdf15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cf863c0aeb0b8fb386f855b1dca5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd45baa0ff243cb13ed0d112f62834d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49626379b5b00ce01a6475ea86cb2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d97c1c789091b36ab8e7aae3845a85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3471aae49a7da63567eee142f9e691e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269f28198c5bc8f61c40bb1f0492806538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e525cf371674d04c47bc7178e07c07d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c779974bf1b88fdaf4e4b50e7cc9e3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c048181432e1b06eb260832334605a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6875b9590bf78959da24ce54c4f56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b45b5e4287918a8df971109eadc9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491939af063e040e9e54352cdc5d1612544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cafcd8ef2843193a804fca8b8f748e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828d816f09d700bccfedc8dc70f947f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811f2d994719a19a9d9fff118fc8deb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42633eb7bf4f8eee79c6919d4905582548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5207ff00737cb3829918d689647444549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4ba5c9859bd46532de19b9bbb11ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366adffa28a284ed9e3a7ce221fed37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35e864e73e5e34bd260a93f577d8b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff88e115a301a6e27b7918743bf68c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34ec7988631f99ea02cdcaadfcc80a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076ca4ebac266817ac99677a1d3a499555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618fa439461d5462758059c77a98d4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4909c9d2f749b062d0cd0decb900e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1193aa5cfe319eace82f7754e3943e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa4599ba82614302873043bf7d054a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110712779c08bf541f4a72fc3cca953e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6f86a2ba043fd78e8d542f808bb07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04378876e665c5630bbb1bef658e21c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bb22ddb2328e79793a1ec5174c006563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18996621e867dadfb707aca919f8fa8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf00f0e5fc551df42a39467fc119ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d77ab9397e1500e4e3f10468a61987566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8225ab08308fbc2f0fb91613391d3c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729835c4f00c5877aa1a59d9cb4781d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60831bf13efe6e75b383f57f657c12a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a24f48f607be7ccb5d01f15acdb16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7200f45e66ebce97c3ef533f9998cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776725471536b6f7aca2b01886c8b04572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>