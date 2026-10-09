--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659dced4944c6e703a5c7ab512399be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c480d49a418a15d43017086b11982362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b3eabd0b25575748fabe6686ffcb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6310c2cf0ca2a13303876d6a20e634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd226ee8e121196d48ce870d2ae108255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ce260188739242a35d3b36bcb26ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e3dc090e6ac61975a8c91e2dbceb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e32a65ddda3fd07bbde2e806b7def8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17c0b55c85875423fbdbbb83616de69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcd58658d493b4799b5e06c87cc87c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffdf9c9f2773827e27950c3c34734111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547c1efab4449b5c1a9b1cd8e5d65d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218728d1aadd8e47d0a939247847afea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebaee2208e730dbc240e6a16c1415d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f07979e1e38af5d0d3c48869627a915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561abb9b9bf2ffed10cb5ba92a2f846c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6b48b2b03e90f667794358700bd4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81afac83c2396510921dc2d9b124d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce13f7b3675ce193c46655c4b6156319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314840759a1ff7c526bbd827ad988c0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e383fa0d98ca71a63579285aa59fc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac770b995728544fba4c0453b7fa8422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d36667f3e4ef1d5a2c16345932ffa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d042a9658c54115d340925810d9a9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d5339c57106acdcc4dd84012a967c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c946d9ae6cee235a37a88f391f8d43c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2405529ba707c8d95b42fd70e287427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed3d1718381bf84679de6bc450676728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba19cce66ab22238563114f624281a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2839486036755e397cf51b0efb6cf930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf61a7a04ffeb6bfc1dec336c5426f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fe5ed84081878613301c9afb2a1f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7085316ad6185a121cd19fd446b4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68db98c31bab0173749462324b0d8d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404be7e63104b911da379977034a236e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170066cfee3b5ddc3800521d198ce236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6ba88dcebb37ff647447b9876c06037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee596e811a46beb9907c60449723c1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b789890f9e0c6b61fb3dd6b689250939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec75f5be5be144edccf1072dac33140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8784d7f1cd6c45ee2aa92b7ad749141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ec64d2546fd64346497ee1a4581dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89133eedff9e6233be7a30a58ba52f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2da8aab6f32b96b47626362f0d76e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4224d07bb5794e370b243c92a799cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30419d1dec8484d1d135c7910cfe9e9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f117e6493e4170e3fa7fc4a0e879647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37affdf95d31b45e22dfbfe4262f2d7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf48cf5afe71ce88f0f600975a19849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c088ec12995839f66867720ff5c73b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d564cbe05d8dbc47cb04a7872914b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c18aeeac73e620b80e749b11b3d1af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb1e325d813d3be52a1370574e63be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e692a31afc9a0bc4a0ba94d0b9c88f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c59a1a4a4befe4bdafb7c9300b012855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4f0b6c787969f3f0506bc28c2927356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dbe342c0df244b326d6307572663457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95b56e747961365502a9d23eed4b6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18f86381ab7c17c14e2c42c7fe18dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7292fc5c7ee7a24cbe8f8cf4aa2ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c0a9b0029b4192108b3488cce469661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17010081b68b5f06f129f1e2382b452262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03095db0794da0648d341c2e33cc1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aab44309363c8b7a67550011d90eb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da09c06640781687f1fb9e214c40b2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ca833e93c06c266cc3b5ebdd057d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938f33e97813ebd4fd5a35f616d078567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ac89d368f1668d9cab3accddec3e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db41a5baa3497f2dcac8d8102e806369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b40c0988870693a842defdbd7bba3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521d0d39d61b7b1c348393e858301f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ff07235e125e112baf638c57520a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28af5dd8eb8d5ce11bc7e9b5aff71ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56059d69ffa542320648845d8b83678d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4b4a550300e28a343df90ad4395e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215bd7de3bf46b3873deb6e515ba81276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efba697ebb7b73e6366674408bdc9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdea5bba18599851fd6068be1ffb89778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bc818d60c8e16bcb42b5c2a3cf7e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b121cebec3c0f5ae40c9df723721a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cae0b866eba07093ca926c53d79eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafa5fa04b8c8da86ad82fcda817ac482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e858fe5a7b7b2cc6278bc6e87333d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc2e03d03ef51e95b0e233696c0a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46231e0315ff1d23e334425c917efb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991bd3116541930bc2a382c5633034786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60668db0512770525b4f1f5e43662d8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043025b2fd5debc54bfa265787e1cbaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f13b8afd89e514b664ef7e550264d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e087e88f748037a326350d3bbf229090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870de1e2212bf5ca668745a307b7da391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261d340b7c8a8a869a8834b9c09708892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b5ffc39e1fe516cff1995c078b1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e67d080e6b01a953fd149cbf4932d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9253dd5e94eabaea299f9f0e822c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5293d44a9fe16a27ca6bcc514aec7596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02261fc746aaf82080a8f9a1332e23b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a6066370f7804fe59b06ed356743698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011db80d4ffa0df05d5581a072120499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1c1b217397bf0a5f48ab9d68104c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3e69fa8f56e27cbc73086b897e30c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6fa295d7022a58a06fafe794e6cca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275548adcf656e99c40674a04403faa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408154d4a7e5db046e83671a5cabd34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d9d756d4f7cdaca79063f5875b910105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e9df05a704f57d6169aa44e76e444106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8e1cbb6798dd325b79ddc65d7af1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d1238c5940fa215306c8ac0bd6c3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69709974d9e8610c52a6c5a8a0259a46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e518ad23a71487c4214d93c4d80af78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668ddd7096c94542b534f32a2db481c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55155cb7b0452f4dffd859547c95c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc699d7600ad686e10e63575809dc82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880953ed83eb647e289c65c1cc277a30114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da220c6555821dd9c2800a86d7078b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682791a3e7a09938e70217c3756e422116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742662c702de99fd35d06f1d24c2f846117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a68f5a44188dc7ec623d438d81346a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f459c9db341868da85549aeaf07495a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d1b080d9942c1e94cc0dff4e6e52b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5e80ab235ff8c8eec14e756100fee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4b4f6e0a5c160fbe7c5b058338c77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac435ff1391a32d6296b9729528c0cb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd49eb82f65d578f8c32a0af3ab79a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce2e4b7c7b7c285866c4e4d52c497c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d538ef12b7dc7010a451239673689126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff79db8e729f81997d75b5e49c08fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0390c38bf493be4b78d9e8612e2b4ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b7d2b7adf6525a4747a90f03b8cdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83437b095ddb8bae862831e575b14bee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332c5ecb4e275d796ae87e93258a3bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73dee4fe7db9ac5331840f42ca9490132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813303c654fe8a07199abea96c0852f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ee1c62ed474d6319cbf01ce020432134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c826aebef8844cdf9e5c0d5bc837135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde316e0ba15f274f0e2fff6e3e74843136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f1d71a474602ec973c74ba53ec402137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191471fadaf564df90898f6970523540138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51bca90b6f6b8e7358814eaf65c7d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a44e5a3722933cf03395540e580b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea978ab0760da0282684d6f00694174141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a5898ec8e312764d021a0e824e102142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55416cdb6fe2f37639bdf4befc07d5a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e31124970fbbfd609def43dade9f88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a064f409e429a56177d8cb8b336b00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0e0e846a4631eed5da87f006c2353146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eeba1c1eb7885de2c1ec49188f22a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1838e6316cf3adbf89fa2f743c13d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe47b04cfe2246c249e01207a971f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2076fc842ee5a5e096fa82b6136bd9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc245dd32738b7a4a6b0eb110dc119151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca93e9d0b82ffd477d2ed2f6b6f16d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012c76105c0d9e23bf7700d5dc00da8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200e728f1ff3bb28a48b1dce9425321154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422fadf7a13cc974b37d8870f254660155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f16cdeef457f2692f4ff09a849fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c98644ed5eff3bb1652e520a4ba4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7dce8acfd50abff905c47408632c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb067f9ceb067cc86b07c69451847159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef849f2c939735fb9913a9a779c567a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdddc0abe2f9ae742cd24ba479746c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef642348f4de4b94d5d327e6998110f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428610cb7b987e72234d3575f16f552c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927191c63e6adb0093fd013862bc9295164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d69fe11156ef1585eaf1575d16bb31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e55be0588de3dc86ece695f5ff1d1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bbb5c9bbfd56649f2610d1a6a11d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6af5a2f758bb05c802137a0172fb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06af3e827b323373052025f01313c90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3fc1eb19464c392c2ce1a05f8025a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443bf0739e597031a67a5748515966171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f2d72021ec5576289974162a415db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f13a43046d0660490be1310c9b755173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade5508eb9e7f236e2fe2031dc1d7ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6e532a5329e591c28df21e1701664175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccab891cf86f2141eb4f21db46dd41a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e781c5c015a1da678a063f68b93e31b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d2b6910356adc3fd4dde68d9be014178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b594d9c4fb8fb5d9fb73c2edf8001e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb864c477db8569aca2bfa87cf54f4d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e86e870e6ac1c5ce0c594a97f907181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9864956fd935a6a37135fb472a12fbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291110bb41b1674e6bb873cd4bef0f78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ced7e01198a5cd643242919e610e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9006cbb2bf1edb5dcb0c91902e2c825185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e67498bc9a25093806d7dc5035542f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913539119d06508d84a15088cd79b05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79721e2fcf3e9eafe9be8423dd0949c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f37206a8b35858f2637fc5c386e17189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d95c55db9bc1b10c8297bbdad9c45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17903b1463864513050efc16d1b81fc7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ab6d855dab48dea3f255e7ff182b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c328981bcc05bd12133ec185123b94b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94311377f112e31027638178429cb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ab926edb0df281c363b7eb0c4647a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb18bbe1e326d1af94894b7e90beea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b2969a6db42cdf7d16ba9e4752f2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19759f85e11bea5dce09458edfe9c06f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cd0cce4c69b9b09ad1d7272be232f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea86ba995dac0dc2ef8b1731a6908200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60ccfd5d5712b81e49ab41c2eec38f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d569a713be981c3f4b36654ffcd18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa52d953b2ade2312f88e1aab98a8e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7fed17e136b102828d8c58bb9786b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489af03f52b759328974aa5ab3d8fcb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480305dd425ae8527f6898fa98d735bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7247cff33f826a943ddb9c6d1436f11207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca756571ad3f6c86aa316f3640f5c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab8e50452ddcca8e1173249475a063209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd7bd49ac96eb04edf58829644fd81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890f9e87dcd4cd565a6fdcb0074bbf2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4fb139a18dff459208ca0977f0860212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12a83a8e0fd1d3f52d5c658161e7a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9bbf148292ce83c786289e587e42e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d637cbce4fa8d82548bb4b2f9b0a554215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1616cdb1ee8438503403398c6c464216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6963463295a034e5c0220edc8ed4a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5878be7e10c0b79c7814520a2dcc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1cbb7bf5fe76d6cf1ad088275ebec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd76a2ddad890d22c31cf5e6f8de806220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb7bd064db2ef7358708116117eda8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2d942d4ed691546f6cd4fe9e1d0f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ec0c2efc3eef801696fdc55fa7d45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60715d2395fe8ea5de3ba0d0835d9a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cb28feadf9ae0ad8ce245a9cd1aa7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8539083e0250c553c18e3908d87d57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7bfd2ad35bfc92ccb679ed0e6664f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7e25e442ca549999d30a53fa16847228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5340dc7d28ea8393490d8204e6a371229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03e3f4d2912a4490a603a3f8b3f34b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ec1165672d8c6b519055ae3edf6db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72e80d1e6fd38a95c47cc8538a2d53232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318cd28c879f60f69edc6ecb5c5476a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146e56a5b096823912b0fe42bcc390a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfc1ca78138162df0edf9a172f5c00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814004a0797180ad58a1f3d6b61a39c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8980e81fa74c06649a2f5c718c82d17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d747f1c3d73365d23a2990d4fc5ea1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562880ad14ed58b7ed5fa1330f906bf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aec526b0f58715869965990bd6215240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50001c0356cc208ff40da8a740dac76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270299221c5744c2c2d9c98561d39400242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e6786628b1ea1573b43707c72b622243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50d4065fb7782eacafb24f4d27c2dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f710481697ba15e63e0f2a0a61c0d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80568da69dd282396b35597874260640246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83df4eb3779d9151d8af67f2db9763247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c5d5990e353649d3b3383c5d146d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ffc04071c5f566deb87f36f6aa397249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bfed3a2f84325f187a9d2e156dfd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810df3df35c0ee330079ff04c6af4bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb9928977290d1206ed21f97f04915252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca92db7fa48d32c7831086ff5f9b6b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6348f6ef1e8d5c8b2674f599395ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5588d9823842cef9cb60abf2a851c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ef932cbfadc4a59063bd63af96bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81892a22c1f0060401b946af34fc9cba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c463d9d09c39f9705519e57638fef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb678164c17f79dc9627bb590e33fe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a19598fb891aedcb5986e516dd6a39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b49271060fc2284b7ca0188d8050261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8729e4f843fd3b976fda7ed62125e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c771bc655b926743956fbd61a04a7f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbbf5020125297750f571dac26abd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff004f5ac44849b7d1e5cbbd33bae17265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003943106a2cc16f7a909cbd181ef3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564a21e39a19ad0637815affbb2413a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3dd1727b418000d2a2eee21ee6149268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dc4b0c9e19cf7300abe41b031bf40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222912babd1a607aec8f389a98348b36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e2441c427dfdb19d542cc16a86a4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaaa9e56dc5f35cda2ae14a4582bfe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e175983cd50204707bcf0ecf56d5ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3414ea053c833ccc0da0ef8570312274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb0020a56cca6b97fee875929ff85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86473b19c5fc5817e2d5e3909a9ce0c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cc8b217ec5ccf2fbc5b07d29c725d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38157be5c6321d272fa585bd975f7dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a08c8142db1a8ccee9c27c3cd5a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830443c13eeb3be458e9afb4a87211b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01644d8911034a88f9b462c6e780803281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ecf386dabef6592b2488a0a3c9e2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a6a021cda894137778408d0b2d20f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d48667353d21e60aca1edbe80b4efd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441098714cb42ac0d5d72ed67e835745285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d3f28de35d9cce33bb7d8aef6c22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80aa995b02efc00dc8c8755bcf4392f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409043b55b911d16967266be197cdf8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8bd079809d72a4b20bff714ff9c50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e37dc5d8c39e82128397126d04b4a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121a92559e55518025c1e5c233ec24e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8440030e78ae4f20287b5f49cc24371292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169c9fd9473b6035ce74d5c96a262af293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458157dd8313c93233464e3fbbf1ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82996eabc9c348082166a2536fad0c92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226de3ca3ee1ffd0280b57d3556451be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559bcd9e5d33e393907cf5737a40fcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f178de7cf66d5caf27eeadedf168df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042e25e4afba02f4124ddd2485b6096299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8262464ada3c8164d7779eb5ff2d71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eee11f34f8ddb22a8d875d8ab3676301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1107d849a9c9353c6ce7f10b0b2b1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17e05412995d0ecddd07f2582adca9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bff47e5c27affc38589f225fd8b6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887a7cef2d85d0e9cfb733ac29b065305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ce894998ef8ec5c326355794bf321306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7316529cf293eb30b0a9ad33a3b316b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58029ba1150c6a4888261c8b5ec041308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04422779ca40164cde16b7361d243da7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251671541afafc0e4945b825c5de0ca4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baccf7b06273826f542dc11650e0d35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000e03e200ee1f79c4c5467736b1fbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947882d33320814bf081607d79c6361313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c97d45d9a3147d324ec6e0dd786ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fed6d6800c49a4b05de962db13ac0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4c277a75a1b5d6f51f3c729b5b8bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b09eda7c3fd565ff3b09cdbe66182317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844f36f952e3d8326740a60429bb79a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781a120290ae2cdcd48c26b53126de0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ab4b2ba6d9de724678775324dd3fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d945cf2682d73c5498840ce5493e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5642e018da51e69ef15acab3a0166322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8cf0752f6a2e7c8294a2343ac9106323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c930f3e0c3d0c7384ce002a8fa8ef1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb693a3c41fe8e23391177c4b86e8cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b2727b3398014a6ea54f60c106e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4a57dacd7e80be8563646bcd0209e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b83d3a4b409c87a2edfa531052831328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f48f9799f514026b956912022d985329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac960dce7e45c0f70780ac300cd140f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6189b154b39f378199af734cef892331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e16dafd15fc10e3b37d8da5701087332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7cb7bb2440185f8c9b53c705f6877333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673f82c529c9c14b6908e1305758e97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4e2a45d51813d5d2debc29ce8fbee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0574511afe08ba75b6e961f0a0671336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6224a6ec7903697894e31a21b331ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8a0786598180738e1f566fd89b7cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b883fb9eef46fe96c2143918d626697339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9089b3b5334408ac1427c511463c69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96900cc84783d60ce766cd4eaab8a25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f29cad8613f431641e97d3c0f755342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877d69727f1e486685b113676f26b9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9693b4246700177fd0e45a268ba9628344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d28832f38ba1344fafc941d9906b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce9bd13f726c05ed26ab06c71ca38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380213b2b93c5c3dd204b41d6bcca48c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba482a000329e5dd7927ba72c517e81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacee7d546b8fd745d2f671c76efdec4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e458372850bbb353b997efd50dc014350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e30ecf2600a38e34febdbda56f0d75351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0487c85ff35c42e880f41dd62e2e677352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff4afc61e73a10ae691ed32aa819d2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80463caf91d913112ae07239ac867d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d025240bd4a2e46bd1ae239abcad66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909b6e659a22ccd67c15e5344c55ff5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420371054822bd2c4a6ed3ef134ccaff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b91e0ed3ecbbc719b6b4e416e31cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb0ce06ab083ff8a6d9926403c8b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec5462eceb66f35627124870a54a69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83005129c72d513f6a5c1bca6694435361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35823b605ca175f4a0cb738304a4ded9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55402e0f72a937315153ab535989098b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3444eb6ca497ecdb684ff5613cf58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab87cd0d5cf2f79750ee0025bc413a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae766b7ab00bd5e170bd282de0a1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93f8460d11a7b886cf7153a7b3fdc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faeca9516d50936f0beb4db402c149368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d27e49fc09e5c6323803342941ec07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a2859d1f84cf76e5c09d8d515e89f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6183d2e71c868f5d4d3ac744de4a0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437aae4d1eea8fc7398e69f5179c5d4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8acdf170a5326261b18703fddbc2b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64656198f56f3cece6a56fc43eb0ac9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab38c9c0cb5dd45f3a0c58ecf714879375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bfc9687fe4b63c3eb87e9fa90be00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a23b4e8e0f3304a70156c4fd0b51de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06330937547acc0487e76dba776b1fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921caf603663308435d8cf3eed831fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61793e88898843b0cd681db58395036380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75f79fdac3abad8d6974696420d171381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c1319543e1fc61e0861241bd1fc50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a4cf9c7a265012e9dd689bb8753c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde8f644893f3c0d25992433e7c97df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f001c019ca8c915d2093f9df687bd2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e27b1982fcd69ca535a275430eb6df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c19fe9122156437ae19179633ca1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf921be8117d101dfaba1de2a2734c90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee986168db460de5d2c4b675584f6e5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e15bf6ccf472cbd6aa85c1661cf105390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200267227963bc6efbbcba7d84ab47f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662ce1486c22fc9db198f8b35ee9d0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef425aa061b8d17e517cd5964b426dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21bd336aeb72769fb2e0b571ec4a92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce5f1705b5ad07fcf7c0b93221f512395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6576e7f8ab2ac4ab1dec36f06c0c0c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee18644c5db2509933ffa5276ec063397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fd1d75a9a0baf7d20e3e914051b15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3f9fa59b6903364999bbf3ea37161399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17019170a70af85404305536d8dc9a6b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b24b3320e407e98d57d3d143f8cba7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b1044daec7064fcf3188f548b418a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80135158c72428668d0c3f6d88ce287e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00097c9d669cc57a93c56cf9bee0c7ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb362efa861c812f96f42c950ba07954405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8fc3297474f6991c84180a0a029ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a19ec1c004d163299ee396218dc3d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b4b087b78cc9bbf7aa7f695cac5d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d671a080ab9db6f7f664751112bad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6d2d5609cf142a52726d4ee00b0fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58a74b212a43b14133b8a9756484fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754e3d4472424255f77e16303f12da8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff393f30bf660ac06e60c7adbb182c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f439de542001d24a4f9dc67235ad1bb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226040fde0a6b626a307230fa0e7840415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45deff921aaaf0bb8d213cad9ccbf4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d06fa48b17a16013ab95c0c4c8923417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9752bf52fa2d449f697ed1005c4c4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40eabda8b096ee3aa319f8d22bb3e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e73f0b2c84238dbe85ee3f405c3400420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f54857204f473e3052d61cb71afb6a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4227125657db1d04a6f1b7e4114692422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ab9bc73492ab6ae77ad8da6b964a4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a50287406c08a51436e838541e588424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8dd21f75942869186d2613bca4229425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc110f86f49cf54728ff63c42e6c5505426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2864d2bb3da75b7481690b9a5131e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585aba8fd8e4b35674e3d69a045a155428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ff0244c50284438bd81db7f09a537429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ce888eb81a9c4554627327e4f3d04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11fc6d9edef87171e13e797e69fa94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a97b26636de6bba0debacb9def6bb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eac68fefea67faad91869ccd6a0db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d0adb59e583efd1ae3b4b467d641a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e900ea43358a7bfc7d9430229abe4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b535562b21ca28488960bd01fb692b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde2af2f1ce8f822c121a78b661afc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab411aa0c7a388425fe60fd1b994c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c3a6687762c1a2248731c58352d9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec70f40389b0292b921fd47d4b1c03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0aadd019731a3743c701c2b69a1d78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567911e839a369ad0fb6ad4a2b67a7b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b690be48a9afb61bfa4f0baab6fdb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d847e706c976208b05f0bed44e515444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68f6fcf98bbfff430fa3e5a24febe1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8dd9d35211a8bfb6917728e8ee530446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af574971012ada85129e24fa627869c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e52e90ba778485e14d901f4e51482448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404ce863d42afc614718e6409553aaa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030be203f7d7e63ca231b54f72aafb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ac6b746f1976ba3fe1c21d72abb45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43c8fc8b81379dc2be0784da5ee4bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f371932bd4bfd27215a99177737a521453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c14d45a0e3a340c5286e0c9200d02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a7a0189f4c99b20f738ba82085d73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849863734ff57189210fca1edcd2fe08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01a9bb9e955fa280330f1de27c3418457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2a0439926d8ac91405dee7394804a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44200d380c4fc1699a6c88adea6beb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503db033a8f9d8965303104eb40705cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b22f0086d952b01937cbf621e3b544461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7169d7cb84ac517d3954167d7d92b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf014daf5cc4e047bdeb8291c819d60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55942ac21eb84639a0fee98eda5bcc05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdf791ffab399ff916f528287c97eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dea5bb294d25450063316fd089fc9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddeb50a82406e640bbf23e3033517e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16ccd0ba03f1417755644049515576468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5c78fb2f8b4936f53432b65ac18ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45824fe14af7a3f47731446b6c3deb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27db841bd0d97017beaae67a78951471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487d128b500242a6c1af29a7ca884d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8b1018a37ad4fb826fbdc0035a72d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359571b25e6b263ebcce52ae6a0a16e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21b4929937279de331f5328722ac3f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65187ec3dbff1180862735f48f723d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ee2e323e8cc79c0e9a384d3bb8803477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34574c52dff091072aad0a70b4e0849478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728d5e71535fb3c67e32aa45e4158d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dd685e1c9157c1439d815b74fd27b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1288a1ec253573d4e8b516789e15631481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aad265a706b70ba31ceba9e38e03d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130fc5c23a22e820eda90c65ca801a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa471e6493ce9dabf35baed2fd8c54a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4994831f9eeacb7d02a67ec575fcb34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f326722ee5a6a3f7725b3584c3e63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f30f6379804d1839548e1d723c854487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcf666575deec19d4e195912616e0b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec9ef1c96ed1d2147e3f4fda814c0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314874ca1afbb88f6e55380c14ccb30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e7c4834b90de217d3d0335e185480491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8582b51210cf008d0087187b65637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31c9522f774aa59403740594bd4338493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9019145802705b30e754a9f5ab4bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e992132e62ba0c0f427981b19a6ecd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08181cf5150497275276ec5616c823496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de6c4cadb297e38000c70fe71e074d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2867620e936167e66951165edc4beee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5817f326c91b32578d27bce23d0050499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eadbc58bf92b935b9c626c8157b05a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6511ffff728ab73a3feb141ce4d4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58e76912da73a35707fcc337286a18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceab4b0f015979a275f8fde01b2c918503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a800309a60e3dfc3d8fb2c6e32624504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b30d006e3c6b7ff6e2e25dd589e67b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ee0116a72c7a57fd2e6f674b2318a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93946ff04a878b0e9fc586a2af2b3f53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cfd63f16d70ecc0e7aabc2612189c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc19837304f0be3551a45db3e04b58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37451cda9eed77d62819557a17cc0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8560fab418699633ad59667ef0063b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814fd7ae52c6997a85b9d76a31e4e9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182276ea69c0b625d93453b7d5064f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f535492248a7ffbd5e71eb5d6117d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5513fbadd4eb10c1e85ec440130b2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed814c9406628d214326bada70588b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d92370aef16ba04d4517f15bafc29517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9394f587083c74aa6ee2487cdc2ce66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bdc37d37535262cbe10f4214898f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477a6d41e46ade5b3cc32e44958f53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d81dbc235442c672355895a928f14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74cc4c011b62143e3e8049f9e3a046522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308f8d828e6fc847cd689c7c17178f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee0adacdee5aecc43c7edbeac7a234524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850f585347e315fa14942f5059625b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e816d10421e05bbf3e1be9a7aa3a92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db73ce9b2e878ec064c1f7eed68d86c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba128c1138357ac8b1a23e9371a7d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b93fd9bccd858f156a747db0bacce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c0f5bd43a89259393cac6f925cd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3109248346dd278ebed251119b9d99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6170c95b3c690c6eb2d0ec8ffbdd6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2354ec61fb4cd3cff6d7fec474218e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b75b5343ff4f7ef0f853b25012ab5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af6070cc704f14fb4e9bddf0d7965c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e3fbbffbb4d59cda32f4f415ab87536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67110daece4458d9544e1d7a7ece4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99467e072c4c4dd7b7603fcee332acde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7293a08853ff8a762e44662d0e6af2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f079eb089d655d1b3ff58e1592bf639540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6c0b0355d7d0fd0322d07dac7ce27541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a7b6238431f67667af074d5a5229542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6983ce0e87ea6e78b33d089c08e5c93543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663485a81e14c9cfcdc4e78c4dc77a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49329add1602ba84d52bdd1e2f71e15a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22046b5c4984ab7f6a0404d35a5bf1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aac6af4faf72c0889476b422d20b4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895e351fd5ca6179869cfde95a3b36b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccde3d96b2fa5838bcd0288210f797549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141dacf01e1f4b9da2ecc52acf65eb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366021ef5c56898ab9816805b5e8361551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc15fe7ecf194ce24dd44a5c28b7c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821e14d2f1730e59062c5273b83b421553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712151ced4244c383e57bcfab2492d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d691962bd1037298cbe06ac743a143555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddde532b9c280549fe53d5f4d8477b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3a5ca5042279a8b9c9c44534a8d53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a187dc32335f092e1b615cee9e40c85558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea8bc0ea5cddf6e0d2414b6e1100c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc1178244efc095054cf297d9f69e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd68c2378642d9ec5ee38bee60b2b40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb65f4b3fd76022d0b1abf925ce21e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16a05f277a6a3fc08cda646a23819563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0a7d38929a44cbd26c0074edc94ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bede205f3bbb8d2683fa0c94dc492565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f344a40ea11cd2e7f6bc955439dce2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801c958d271cfec2eba733f7d153942567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b173df6584060ccc9b8ff26e0b931a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3aa001d395b0165baf8a98e19f271569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fc1fba09c68e2f6cc1c2cafa1d57f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84369b4083e67ba4f33d9edd81ce68f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56281e0269e8fc77f528653479c4dd86572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22b926f90d39f3c65b3798d6b866141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84e324f6464eb0d18786a7bc860bb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505f7dbef7413e026e7495286d9b7fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80868b1faab6e55c59371794f5bf6ff04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9248543b02382bbab70947a7ca4cb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf169c94f0d51bdc23a97edbe10595df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6aee2548b109034883ce63a6c9b6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a05172a3d9a173acc3e07126418378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683dee58abadfc893273ae1b2b29bd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5d19439c7290358da6a4677c6a2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904276fe510f16fb1ed14dc3aac636211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e069b624e94e5a06b4994038106dca112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8757b6ba69c5e8b817995c65a6ebd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44367cb836c08e1e75ac132f3fd8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34b75e38a213507842210dc3aab50915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77583d322e1266ad5e15cbfb43d4db3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808d5d95bd4a14f2ecd0022694aaaf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5e8ef1daf441aa9e3b4b1cc52a1c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a464bf61313a3f9e7ca859749c679b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314872b76ba968149fd1bf83e28e4f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb4121262932ecf3bdc676a4215e0a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dccb024b58cfdd823e95081cc838e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87562d7107e75ce28ac7fd12de7fcb0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513259c3405b8975c249fe4f9bcf500f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead149658445fa662f8d0aa7ba4089125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a3445fb56d67d41fd8bef6cbbf82426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21226743886519b07fd0df439ef0768c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd259475131ff4dda07b2910d2b775028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea628f07a5ac946ac4bb9357de01a1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f5fe17119ecbd86d0bfd4032879eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39f502a98123f39eec5ecb0467a97831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a4fb9001f956c6b44bd83b9c83eaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549d1914296a448612fc2c6c97816c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c1554fb58c28a55862de1a3866c1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa889955ca083a44d33c2e8ed3ac238135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca0dbcb5c34b837fc334a31c7004d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2466ebd27dbbe1014db6f5fce994cfd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913193748a1f0e20d89431f27fcf30e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004b2bff9d795a85c7dc3468b6513f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1f6af026dcda2ef59a79b4904a43f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08051c838bfc54aace8f2fceebe4bddd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822537d78d5a7579d54f43d21f68a8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5027a93ab8912173b88586be848922743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b526745b600e3ab51dd11e2973625c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691085dbc12744504780605d63c4e0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13d990f0de87e15902f8f7f0f193cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff64602af2c7ff40c165fea522624c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a334f3233c2611c5d2d93f8de2983048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de671d14d327057b5b6905a1537af79849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ee97a006d8324df3c93a01e56529a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab9df12f480a5bde3c11658d65f31151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81996a9623f17efc3f1ad5ba26e97952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313855f37979f812009f944e478ea9c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59216d732cc40ceaf6da52d2b351c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfc20ee34388f345dccfe3aa31447555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55e45c9ef1b35ceedaf3ef4fd155d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb438ecb2cdb5cef7c823a769dab3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd00a2b75ea9f4d34364bba80922e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe49a330f6e0f14da0c9635a73d31d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fd6954a627270b7acacc2ccb6018960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34919d36d5f27b4af8820f4171f8319061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab259003f38e3ffa4e84db8a6c89ef9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b222482a2761254c6c5d75da6c73c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65406268ca2a8d3640b567abb41c22064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45c11ce4a4f45d9b34335d941180ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d6026a9d712b63aec476326ed045d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273154d81c06b6632eab26457e9459b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede9466995f4928155e52c3d4284e6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f043a8b714d63b68e48ad41a05433069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5353d2817eaf204dd14757cbaa859070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4d00abf065a4cf3dc8bf777ef623871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a4e54375ada4b1a12ac06e8342b2e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f955b5fabd888a67e59342425c89f7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20203cc0b27bb441a3ebcbe949016d4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801f71eeed6dd2344bdfb15dc213b5f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d50184e56e6f95ad6159fa58dec19b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a480d853cb8baaee1bd9e87aac1962477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ec97d01a98b71215f72b0ddce5e8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d737484bf8ebf1640d1a88f1e732279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0091e5e01cb735b53994e1ea004b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b70b81247ba3b2490d8ba1dc0df47a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61ca6397ff3b0d59643806303b8a8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973bc7fb8642c7653980ab32465e5da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeabeaa70094c2379eb79c64b7fa9e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67e2ebba8168cca9984cde2f6b9cc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8195023e07b725a7123579cfba1b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64692a7267d82be4bc53340486db14087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428540dbd18ff432eeec6a79f3dc4b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf0e4793ba36a11948ca2495d1d0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ccb1ec7e1235a7f7d1dc6a1ab36a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fbf9f91ab25a459b5f72330d6bd6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbbb3e023048fc70655f6e20a2cb9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ad01d01a89fab2c4a37fd824a07a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98346e956c1e1b1f4b1b6feb7855d9a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca5509cdb904c9fd4e41a25c8f3abf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58301e85195caae4a981b2e982c65d696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46c0bc5f58e8a4e3d8d5beec45c52697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0274bf73ad1191a5356bd9c3a9e625f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383f6cdfec58b50027e8c5f6b5c19bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456596da271666f417a7ee693e54b98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8b54cc35a2bcbf59c7c64d1965e66101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96254dac8b7dd44b520accdbc3c2fc56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ed99f9b68f174c48d910290eeeec0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817d4b24bb221fa4b69dc348239d47a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a657d2afd3af1de499c5279741ee0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752e2ccb3d5cf1c9fcf87662fca5aa2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de5c5baa955d51ebe12147ead59ec6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6e2ce4281d7f740e0fd311144feb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1210b538be9ea7255712d52fefc0b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ae5ae9d0f51c42b073e64adc87ff3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abda6e066b9da649b4ba4a0722ea51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18376897a37251472ee0b7786b28741e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fefb7b1829b7c0d24da6274bd2b99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc764e076cb723a7c5f7bb5e57978b5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0216992f07a9b1f8ea454bb17df31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca71e268e85a425e1633ee3f5fa384116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ec3193509676ca47cd2024d23a55f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e16d904ba4cf3954b1753e2bd9ed91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aebda0c0a6a5cc4e8630f24a98a1ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aaec7cf87b676238ab482aa15356e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f04aa34c6b18fd4143c3998bb263a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca3ed8914c01cc370f0238640de8c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d4fec9f7929eae1f7562ab94de4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58387d5693a50e257e1c25878849740f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a026976b32f1c493799dd1c3df231125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78559111cb8626c2dffb89296a5d35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542050f06bef1aad96b4c3735a9e807127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6c08f87d73f406c9ca7263ff60771128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b46e3d088e80fb78abe9e6017feab2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3e360a0e2b1716bd975bea18b9e36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853da19e13c521215b02b394bbc7b20131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef385f929370b18bb87b450d4f61660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3d638edf6a8746f98a53d4818ef86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49703485cdf20c2b061051fd0cb8a129134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ac4a105e5a90ce113ae0d13363536135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c77d985ea2ab0b1557c4af12b1c0b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078b0f33de539685becec49246a3746137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d19e86942db568bd844cb28aa5636138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682035e6f86bc53e48caeb4a45e4c6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc69788ca2476215bda2dfab2bdfddf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcec084f4a1eeff4b5da48b79da701141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075867f89218384a5558087ba8217b0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67806147043961b49990c10926ec8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930aeb65ef6b1397fb1aa7bcd69ebf84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820e2bc1c10885aa4d99f80c8202a8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de09ea484eed26449c4ab17134de6d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5342aa924a9974d46fa0ce0a9473e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98983e8a5317b58da302f12204589372148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f20710c0f4e10a98cb210629f07c2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39aa0b2f5eaf95de9e6302e9c3f1d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c893956d43371cd086dc41fed50e79e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fe7bc731833de15b38aa775646912152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec1387d25a0188b491080ae650c20153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cee0acc26f68fa8700cb9d556e6e3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c0761225663ece78b60276a15aad3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d98709aa5de856a5612aecf416ad2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e396226b7f6268a8b48ffed28cb2baf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db46962150260ea6d300b6b45bd670158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81361596045ae9ca500957093b55fe85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac025d15228a00a47b3685afd7f70a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f653c28cea155cb7c5da936d4c91b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c88097862b1b023cac232fa18d569162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dbcbaf57ebdf5b83df2089c2fab9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fddd0af21d39b34389ecd90013f32164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc1049f5fc09d842a6922599929a66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170966649d46f65d90bd968675baf6d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c11829944d6c1045f6090b10bf5543167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a9d27211e720531a8a5718d9795dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e865245eb34f8508207d082be1e2ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5d976921332a6f5d65ae9156de76b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2259a2da33866260a2e5f5b3e7a124171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80594a58dc3e9173b578b4be570dca3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61791d4afee155d913ee94fd572f1ded173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130343c43d8c7ef71f48f1d51bdcbb3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0887692baff94aaee9ec36ebbf6078c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14c7b910375fb3c1e52f8534379199176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e2f5b5a955c6a38fb1576a953c60b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e224a88ae8c99cfba730685ae7a6a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98545726bc25ef60027f0855ad2ed453179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b917473089c57ad1b569ace462d00d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeae9a05cb1b9268721ff0c1c1af47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884163aec46c315dd9aa1c83eb555008182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5d21719029f0bb15a1c64b944d3ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08756622918efe38a3eadaf3932bcb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3f0efa6c2ec51a6613eb3f73f7578185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f8bf60d067dcddb3d3040e94796c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0df3737485ee3feb16b1ce7373f30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e48b8545353e0513dbd6f65cf4deeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598f8eba8db21df77b2ecb0be844180189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cee1ac7e51fd7352edb1dbfc4bf40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fda6ca332919eac21fe226e48b5828191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fcc6a1badbb39df4b6fec595e763e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36072b26c9a956bf51b078dbc67b00b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fb506a607fa32b2e7ab138daed74e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97b4dee7f66b7f0f2445be02df14bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26971968924f38a22651b5c3ad7013f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738fd9045bea79c91bac1c7294c927f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d971a351af6be615db6235b86e1ae15198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a917417f7592ffaf5db6964f68c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd88d617612da671b2a1b55c194ceed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b80dfddd30fb7eaf61f952c53391a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d88860e0ad6294f1186d983409a8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089f69a017459bac4d5c3faf337af06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235e3a623c36a9ab37ad40603a2bbc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520ab58594da814883a2c24c100b89f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1db2151f491fb61f0d815a0fb633a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccbd2217359609f24733930105ad83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b11c2257a55eef459197cb30634465208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c750c0ba7dea5d0fd0787804e438cf3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0080aa04b8e19adf84f954b47cde6f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7aab579ace8ac8408dcf8057d1644211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445990962d7b1d858f6828921c21065a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e784bc1b1dd8f4e32516c4db6e88c04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48d28e5346037246cd87294ef1546a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c75807757754506bde1f9c9c2f28c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31dc6b4b6f1395042f48d7235e29c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9f47bb87f2701e9dfd9144d7e9688217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ac54a149d0f37223931114ccc506218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef3cd463abfe894df86cba8c2cb802219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8dad3374010b3f8688af28d36dec3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f6400576b03ff96387522667e0ecc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61bb5706ab408dd6f21a19880617f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bfd809d3de7e8f2ce9268ed147246223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd128cd39967a321df2559013489816224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6855bcd9c723a7d852b286ef302c51e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fb3bd728bfc10d62678e363a7313b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d8653c4db3703a113910f44f4ca04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ae6a7bf5631ca7b5ef79c6420c82f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fe863a8b547305031109161c97424229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685458f357d0cf6b04c39fa3d3b98c6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab71a6bfba23afce3538e82e8787da0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf69f13395674dbf80e5481e1cff718232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffcef38f33a8473c3b58dd057383f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03732bcc45dc4f83138dbcd1d9db7f1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fc83828ecd82395bc874e8c743552235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d84327ca63239e5b15cb5b07305047236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee8ec2f136b864112b2291b8680292237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfc0784fd3e2a5b856e2fec60b5876238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba3d3eb8a51ba50bcb51d4857f01b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2ffc30b5eb50e2ba97866e726c6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df232f69e19eb5c0dfab83bff916c96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc4c1742d29d545ce9a54a3302a6e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9781813d6d48756b7944481c2b4dbef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2407a2aa30a4d49179d7b0544da81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36753efbf309a6e4daec51f97232d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbbc380bbe2a2420dc742415df7306246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbf449c8d52313ea54becf96e3865a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d99fb72f876728682308e7aafa6548248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264932ec66cdfcef0014d7485c27fbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a354dd7c51257cabae87fbeb47113c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486c4dcd8d82b66ac9d779c78a45620251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010032ccd5742a54ba4dd4aea1da6f6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377562a3306e0daff61d1871d8132997253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdad37159dab9a297fa9c8b0c6e1c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56736123947b706de458c9be3132080255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd02402350e1235077831989a3e43d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893ff803effa0b4bf1537178af91919257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad8be849c9c4e86c2662b687ef01a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6463eabc7519d96230cc43b506e829259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e37cf5f1e81c655240ba29870e628260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25fbb80044d80157d4b3c64962471b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c379cd95070e1749ec152a31bbf97262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6404fb75822dbba235c48dceb5be0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa917a030899c58facd77b006b150c7d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d72d2ff730cbc6d331532feb8b99f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2907c3619e98a049a00501ee7b15e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c6eab1b2e12e547c33b30046a6bb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2f8f0d64a8e931ea4d27f5b8f77e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654970513ab5ee0dd321990effe6ed40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4597fd946c98fa4d26971b15db1357270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6417ba6b3ed1293d6ef806efb11ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843799cf7bdf82ffb8eae27c8d06b01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f57098c2b4cd96e4be8f29daeb2c02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e8e2345219aca5c1ccd725842daa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ea6378c23e4d8b3b3bb9c11cbc994275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfe9f14c3d8afd5b47dafec5ff96fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fce84ca3b1b03b68dd77b0d9f44a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869933eb1cef2c4f5a1a3d378fbc2b60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8833e78270e5b857aff7de92d11bafc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e63799804fa6f5951ab79567aea478280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37365e501ec175e7ee4353e2d5fc12e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29cbe3e66001862d64eb6f7cf4b5c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9950eb163fa466b3eec9c0c50bc338283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b26d6c64acc47d2078c6ece281b7b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5640058732a5c7cbe9582817318ca6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ea507025cc8d9e1afb74957ea2b68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ba907871a55fb80f77a26b6630a1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e3a51fd090e750b564fd8ee2eb2c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bae37851d8e71dd50e8b698c99b35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e729b4c5b83047f6cd8a0b03f95bf7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3608e0a8b3d6cd191214bcc210119291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4924807065f44611bab9be772b29c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad4473005bc29c9033dbbeccf91c69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e227cfa4dca238c8f95f236d8d83a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca493881f76db21d01c71581e91184295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93682624fae42de034de2bac8fac48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be84fd170919acb47123548aa248f7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949c08245865076e0638cb16174ad22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b17ed08ec1c3000462af5bded2b3a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753cf88a5abed5f8e247aa1c53b2e82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe689b2a11ef00dbf480c75ca3ad71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb5db58340c196b0c9cf0e1046bc7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a1c9889222a64e628c92f567ec5b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad0a6019940a2f63b93325a4f5f079304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af970dcecd936c639b823e1d3ee33d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f395c829cca8fde81b6142e826d36e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8847275bf2b4338265e5f76710a92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727932635771cab650e65638c5d7a28a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723249df28e82dd2ca102757cfd70f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50dcdfd7082a9aa1a2c6a314d7a02b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6246cb465aa731d8bdbbdb8a9dbfbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4822bbbd958d6fd2a391c30435ea3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78ebf5077c6748e3895868d91c788d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df1e14d04e53020984d23c1668fb35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff2e4f88619de886da1adb2db825fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b40771cb149305f7fb2de3aad4a28a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d62ca4a1341369d33b2c0da22081f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e055fc47ec1f23e36393d877e4fe78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa58c06b9e3f8240d001df52e370e0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ef6e137e82249c6302a5145d3e1f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f11a2905abcec8f73781cc077ad4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81998dcbcd40fec2bd3d6b0687e358d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd838867ed1115702816fdbcf74a15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582af71ad4a0f767c3a5d15dca4e8a1c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497498631f033084c4b88fde2df15c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ccb16f969dad4363515dc2622d1f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8769704e5faaa7700d9aebccbbc9895327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81efc6465d8bc7a1003a8bea0e904c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86638c98a0c425c8d8a3245f975ba91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240976ef898b13373458fda10f277937330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b818fec2c15636af87f3b5aa4c8ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f5f9e7f23968dc6c45f0f730792a2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2455770e7191faca9160698ad69979f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a9b4310e52fd38e128ce84023b716334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3122c7a899a0a3a04865604a3f059335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3428c704a40badbbdb5eddd8b9bc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac622391e01dd1a15ed2fe438fb20c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6c9bc61e4ecd170d15d6416b29706338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b134bc4511622a6d7c7d3dffad5822339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9839291ffbe35ceb5266ce14305900340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d8277daaaef942f606020d30ec9f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a865f9f6332a20c9b0f92c6994210342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9a19a66ef6b41242005d56ac8f92f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8785e9f88c176f01c5c1b4784640f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730680b7c5b0442b32ee04084a91355345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d40f4a3e8cb1f5f59945a87af8815d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fde8ce8573a37ba8e3a47cc5a31994347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa079c2c009596901841c3edfcba9dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffabf724f6959acf1b92590798e782e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289493b3dd79b4d3ef0fc61bfdb8c0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0cbd5c565f177db27baecdb861d9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2db55522cdf0cf553fba61d2404ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f16dad2d6d307052677e85b35e5fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afe542c85572f340cc60da046e9d2f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b48e04a20d99475b6002e739935c63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b21dc0b4e99d2d13059f49201da5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05df19f2e5a9f954e3baec6d3ebc4e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748461c8a4d4f51ed2309f273e5fd35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713665c9a531f64e18b8b7c6efa474c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b68601f79711bdebe74aa1fca84cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c842a1dbbece369dfb0d2efc33822c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321964da8b5fc04ea002c9b4c26ad2f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0818618a460f5f7ec090edc80a13da3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf34e5c5a34004f772b3a1bbecabda9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eb8c74dca54e2b4233593df44431e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d163183285d31c2c47ad1a038d0929366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c767f49d002cd1d8ca685787c4dc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376134e83fcb70ae117e715698a230f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e07008635caf9620ed13557b0d5f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839bbd4680663c84264851ef31c37b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c96b71c5265280697b2c4743fcd15f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e161f4f034385f38e899d5cba5b69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323ad55208bb23b3bbf259d32840ea2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d0cfe007efc21febaa22fbc037788374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2ebb70e07d57548f87f7f55c46bb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea90468a6798426d522d8884765ff57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b223b9679bf19d69091acb5a596cf3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c23fd11089866f09fd0c7fda0b124378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20ebfe59c75b2baa32570947523ec8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00790d0c3909f74ea123be4f48971ee9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da39c590f20bc77c1d105bb3c70ee4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72072bd5203e4ec648ffc9d24c8ee8ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4269f5f2194f504ac4c8b9af22c4ade383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faeda63d2237e82b299db0d3ed73a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4afddb1db5c2ea69cadd94b193c18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932019a58e7a4018ab9c4c779a98ce4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b110670c4510d47ed5683b9f2f181387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855b8f659c0eb6f7c104c0b99c52643388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c583a3cac1445211c7143a775af9f1f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f8fe74af4366017e1ca5d3c39487e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0371f6c0b6f67b9eb2e760f0901cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88d3cc37771029c857fbb686ba636e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ebe72a781c115d176a14806995f0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc9579c2bab365a70d1836640cbb74394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aca40f2bf7d385cf41083b0529605395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a992d3473342d622628add20e7e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89307341e661e1c79e3f977e1d3cc4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aa310597810d969c0c0a988a43a78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e923fa120f3463d6e1f0765911489d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0c3d756e1392e832bdc49b3ce5099400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09af6cf69e06b5dcbed67183ac2ce30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686e90a87b81e0cfac62a02fdb2ac0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5c38e6f4fedc7b7cc3e178b2d0e47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ca8bd1efa090f245011d475e2c34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f12eb29fa07f4e670601ceea9057d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736bf343214822fd58950b6455a6f50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ccb1a5791c1bfc7fe7871853f7ff2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34706323c686ca795ebc4f3522f435de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3282c9f7ca297c79ae3045fa01ab38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d37ea6208f5d60953e4af2aa1ffd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113ea9ffd0a9c2c397cf47ac6f8f847411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500618f3be4a3088719b6ff7b9552e5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da71bb5dfb241812fdec2d53c3ef42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3812a24e832e188f9d73e8198b0e3fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e803157435b5b84fc97bd633ce4116e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbce52cab2f965235dd455e14a79b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7fc063ba1adeca8061609e0499e57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb7e6bff11c6d2145cacfe3c1e0aa0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dad14d82296f83a6104203cdea3a90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5853b38cd760ad10d5adbff4fe5b07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb4fd847f92543dd7c4784147310ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc8d3ecc70f848acb6d004ae511f5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cffd9fc5bc6f18a9d7749fb9883e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588b385ecac46ff8be12a3423762b74424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c5e9c04fbda3bcdd1d358bac64233425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beec39b275bd9ae211df2c83e5c0ec6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86233c7e6c709521146a22924e5346427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef379c0be69a576581d5ba48d2e65f8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f947978188ed99eabff5608e18e9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dead1261cfda154c9907d8dd2eb8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c9f3c79a2847b4c4a3daa4dd54f86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59205f9ec249b96dd54bd29060ec66e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380d1d1cc0efc5405df976351104385433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64533f7e42cd384d675e8ba7472c4d8a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5187cf530411f36beb573768528ab89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b029f892567f4971a67b41b751177e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8777442826faeccdd88f660d0ce6d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed002e6c8e738399c194eedcda090d0d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d9406509d6f6e6a2d209656606a7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40e3fecfecf6a02ccd663fdb86220440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc9fb50a590742dd73ca7bc2eb35b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f430356fa5982aa59ffe0749f34b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2797f622f972476c7dbc8497459fa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5390838c866f60a01a1bef37f75c5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0982cbb102fc1fb3d4fe7f600a800445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf1f91f2dd1f53d54395149b14e734446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd1169c4a5e13ba295b1bbe75c9f48447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74998dda187507ac10fb71b0907d5ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13e9f4a7bc2ee24acdd3c768d758c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc0b8f3735934871cdec1fe85f14e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365378aff4afde29845c335f8e5647b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886b1c0f024bd8d6a19a582b24a2233452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228285d7d6a793818dcdd5161af10a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732dd6a1f57affa50567aec1d1abb41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa78eeb36357f53609971edadb8571e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99d5006c2462b4e56b6ab41f0c2752456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad563f1d806cb2584f34218d07e67ca2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f52cd4643e0f22b9bce3b183a5018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb63a8759f5c91b0c24bd73bd97a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c1f42b8b9778f705b363b044dcb91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb7c3d48ef14646f6204810189525b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07743889cf300c0d108482f579bfd46a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359b74f6b35f7ae91ec616259f172e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53721c7ce33d37a0ec9ec9bbd86545464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90cfc476195666d93f669ddef7e4a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a8818ec866510cd01ba64e874ff1e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976228f415504e4326035844bd9b58b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae22c9e53e588ea9142165a5197918468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38801ba88eb1064404c649d579f8d79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144688fd95ce7cc6e89f094fd2e82679470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcaa2f0f7f5e67c9400286658e1aabf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6053d36c40e92a5bb7bfe25278fad3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351301cf6ceccfbaaeea8ddd3deaacb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfabef4c9b4f6ff334037f36f1509a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6db47a7d983bd8c35744a6f2a2dcb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc998c2dd0df61688b7bff79a95f79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a1044bfecff9fe5048f1f6688b99b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9a1ceeeb2b7b36fd3144dc4f44440478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69221ab817d379f3be6659381b63267d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33398a57d04ca8cf27c35cdc931d95d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f23c7807df3033a74d33615994e63a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a78cbafe860c43ddca2ed966604510482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18243228a297e65b17c93b990098efa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb8dbf0e913b73e4c6c137091509ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0d77bf1cf10b030678919bc48af1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743358f2dbf32eea1f47ce3a3aecc9ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d734d7d7c1f2ec461ff9e00069c8c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a1c8de9869874ed9d0ab7893c0711488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea7fe2cb430fb860917375b8ace497489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16020270bf03f384f6664e66c09db46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc50d90f88ca3877be825a08d20b87491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a51e4677890d990339535d3abd3a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46ceaaf1b4c4ef4a9763d41cdf1e50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d24197db53fbdf48e3c394ed1bc3d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7fb2ea1f10c31cc4f2098e2a556fc0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2f66d287fbb9f627796ceb01ecaaa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab85f1e4d787327768238a6c0dcfdbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcce29766ba94e5d6d44126644865f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ba2e6c64a527ff616236557e8d1ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8ae813ba91c867a4f5050eb1d44af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8be63c6b563c29bebf97b52197786501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa0db582c7f21245c3e8687ea0fa08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028d0e00362c17803f7e816b9792863503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cadb736dbcc88351d5b3b84c04bb3e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cd738995bd235a9ab44fdb98af446505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640e80953e1dd2140f035b4bbece002506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af03285f61da5e9996f42dc20573d95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc9098bbeee5ed2748c77bb9280f57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8f594b1df0303884e0f2ed370c6c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22c474e71cceb06dc54d68a11ac2f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba0474a30c829baad293e5e6ffcdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c745468a775c00a71ceabb92489139512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39115146d2510f7b0ff6e45036584ec9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d402955add6c68d3e649da06dbf33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4549fbaf9d06416f551c5def04fcbc8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee104fed13297e3f0941008fc71956d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0189f1edff768d5c01039bb7432939517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c35fbe187ba5a47b7d302819266c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433ded5446cddee5f824da14fe82e01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f65c272289e4d174bbfd18e68c528520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d817e78036aa325ddd738b09229fac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896de6af85907cde772c76066ec676522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21805707dc6c4f8c26685f691f63de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a569bffdc96fc26626424e2117706a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a2cdd9394b23a7ed43704e8c2cdc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317aed55b3d926bbc1fb235405fae2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42712d08848d3a8192595a4062928adb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7c5b0a3ac1cc762a806b42bf5f39b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16296bfe6d1562a82c13c2c9ea4a5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde36535804d21ea8845c594ef9e36c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e33c455f2ebb396c7852f28f90579531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e44472e5b8d98f6fe84d7e7a81201532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abaa8713433561855514d2526197ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb883bb71ce7f0b24a27a279196e966534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecec20607bc0e51bb48d55e974beb8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138f2d8db9a5e8fa1f53c36c3953d48536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee8dd459985c9443c11c1689cbb58f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e799da4c1a9ebfae41f7b65aec3d81538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9247a624c51fcfab7859c90524c47a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860db9c8975a1e78c2a2d12736ed122540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c989d693a22af6bebf3fad7d1e2bdac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da6ee33284e05f2d0b0a65006f73b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5a651c09c22ca5ea1a5ff1597cd18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ea0217fac21bcd9f763eae699be8b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cef4de986eb2a3ec6e42cc57c1ef1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d023c1408944459d284e4943d55d1b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d40e1f5f35ec9f6ed638843c44aa90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b38854f24ade07edd7c05524e3009548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ce0c2d038f20fb0f74b01cca1b339549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7870c4c0a4f9f087ce0196a89e3ba5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7748eaaf24574b98b83a06b2b3ece551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f2c1380742cef0c58d5ef71ec41f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d196ed721de873ec576359da06fddbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a9bbfd900c898f09bab943a3d42e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aac7f6627cc820d6684804b596bfd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42b6de562b954efa58ab1ab17043ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce34b1b48030643f23cb7fa84acf08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4dc5469c3b4f304cb1ddcb257a1bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ebe2e2fb335bb0c6c7011a60d73ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79094d7a2ce6e6587156410851bfc5d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6c9d4a2622e8a86c763b52bc32aff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68e2ebb3fea38a00197d592820ba13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8eba371e43daa770fbb6c027682d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673483f82479019a66ee8125c5aad06e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c657535b017249c20916b4fc10a37a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a069137753a7a00795601b51cdf08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10495a493ee2e15df271a96232d61334567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64224fb436a4d61d152f2b0a995b6a7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1df8bfb1c048812106532dd59a9c8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c77535e45349976aeebb735f35f88a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad60cdfc7f199188aaa2f6365d662e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e165918cbffb7d794c95afd3fd9a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>