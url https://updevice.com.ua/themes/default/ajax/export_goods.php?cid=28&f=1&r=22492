--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7db775d7d9c70c97ca51d075eff1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58331adccfeac0187d4474b174b110702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a834516d58b725397eaa29264d9646d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c9c365b6911ea5c73434b234d6074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cadc0d09c0844b3ec4687d904bbaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba46b176d1fa1b2bac634a87a5d1d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f96002566c9ff1722b374254417f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ea2be87a191d0f20047009fa393f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c3374c03e171f23eb180aaa7d5b189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250503e31c77a999c8d71f3c736ea5dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc9b3d7e024703186ef27f7eaf923111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417bccb36af9588cec92b821a8b797412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d076f75246e82bd015e00c15c6c4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1320e2b903178a011b8871d6a4f3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0b93bb9711809991ba6863026998015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d430e896e434fe7972d1ee561e6fb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8d6e27939680d9c536719a6f6cce217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaf79fb9449988d4a3a0eca82360ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8b858df7d66cd65586141a31673a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080c936e7802505b721a70462abcda120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400651164c8516daff99f81cdb22200621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914c6a5cdf37a05fca618531b2997bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba0a94b7e050f74e32daf4b82f9e1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507faa102b3f14fd2affcd4c4e1d2a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978c1514333dd875fde2ee66712add25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a8ba24a94c977025f75a6db5202b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833d048f1a87e0eb18050e0758df77c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaa3c25dd47f6d57a2ef088afebddd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548435ae487cea59fcec9f0e2890abed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc358d4481d11b81f68e2a19e9f1dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adde427c3eda6e3ad86da94cfce624431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67774cf880a11dc49ac22231f1fc77232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399a345ef16976f26f14dd12775b17c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b727d225b0bac82c3df4b4aa90bb1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1715c21d28cfbafe02d98273d9ac4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5191b30cb2c9b1e17da31c58e622836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171dcf0ad6d162844389fd4a9342dd8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b374f578a49eb6fa4c45d163cf2d5a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297cc789e139c2aefe4edc2d1a2392239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5fd04bf32a42585d847cc731d4d1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4644662cfc7d1a1ea82c0a73634d63b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cbd605a78f96da870dd9c7f95225a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb10ac052b6e202c6a10a61208dc95e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139be5b4c104002379c3fa3edef2c7c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea37177c3da27ee814820e4488744845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751fcaec9f8d92792d487d585c1518e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed003caaf2e69b48d93af46fa1f8048347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985f428df21dd896457d287c9b5378448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6ed36c1d8563477518b629ebc79149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80909e70707b5b3772f73ac7027c5b6750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447da335b2f783be02575ff077c88f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee01b9a89ea85ef173c28501b57eeb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1750cd0509d722a84d41743a6e43653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6063576560d8bf19c10250d355da2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5bed85335df964c29b200ad171e9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c76eced5f89df93560af1c56318e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ec8006193bd5e582b06758fc0f9c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915483acdb52916e6e2e57c3cbc5dbb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69eca98ae3be59c997a27817fc9527059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468cf0901b14a8fd83a875cfd581ee860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49d3a6f3da35d45250813aebfaeed361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9ac7af271160f53a320b7028cc9a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323edd7132da75b0069df34d406069863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17715ef69c35ab69b03635013b640fd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eb518e8aff74407871b01012015d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b321a7415f599b8914a3a7acc7e7c1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58980aa66e8ca9016ba448b50e6be0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ddca2d0864ed67eb69e121094eef468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95954b56b3fa353ba26ed88bb57e9f8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d218705b546fa9e18797fdcabf498f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba6ade89c379ca1b9b8f8d42a117dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e09ddd450424ec65534396b413d7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36ceac25e9f029b9e8d74abb10ffc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa6351cdb8e11b4cecf46279b5500d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868a91720b69fa98abf33d82c1af96c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8e669d5cda843d369c8f732eda9f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5af5239352f143b182b8ab5675ff777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d264f8e3eed1de1bcde11267a60823e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc7c1ab4ace24a99da7fd71bd8bffc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0e30990da530d3ca9ccb992449e3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242fd84f60bb0a755fe66a72e7f1ae081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4378e2450f441658e1bf413758339fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf888ba380a2f3320f832584d23e0f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee290ddff62ecc276fb6eab3c0b0a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28143842aa5e8012ac3ffbdcf9a1a0b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea011d83b10633d7040fc2c81d2fdd1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6cfe74a604f9ae9c472b8fad41ab887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d29307f956bad6b5a8eaa8afcb145d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ff22006925ec899e5d5b043deaa4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c2dc6a286674fe0647f14d2d8d1be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8129d1d5e782cebd05caf75001489b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e119b9f2d23d669b64bd72d626ca692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ce6d351f2fda7571de3f77481f98a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920893caa61a5b5e5c260e644b12c1cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999848a463f1d332620d5293dd5c6b1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1953355a48093a3018157981d7dbd2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d637110a1f1aa4acff0d7935bbe18e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c3bdcdd10b56c20f8803f870edfaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498a845ac17b1b4bbb1b12b5c97edee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691a19f6045a453a9b6aa4231ef9642100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c2cc73b1b48949be9a43524a3a288101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db230f42964f5ade36330f7e0abc2e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7708179a431d046784d0c946f82852103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42a3899709657927da06e669b1ee02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2499090c2cd57ebd9fdb2fd57a8106105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf8201e0a694ef9d48e4c297d198a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c4d55872b5139a948194b956f5855107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28f0212dbe62e893b083a553e8c475108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14338c2f6e317447b1c6e6e59b1392c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e3906faca1c15781ce2196379f18f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858eeffd7c20e382055d157be3a6dc3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2a4bd8999864c25f5ced5a3a7ebf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eb4d6b0f4a002266e91a1b507d2c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4dba6e8b18bf9135d5554b2f4a27d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031c9e23015cffc1dc881eee97d9aff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d7ffd0fa09e1d232a362c1f4d2ea1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a72bdb76e4124278c095d3c7ade4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640f992ecba20a01af791a01cd907b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1fdbd3be8094dd96f21b0f7527992119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc566ea4a8dc8b47908354188442516120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b91033a4582c1a9b766b4637fae14a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fb484e9428c378fb22602ef6fa4a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fce4efeb4c20ba6a3d32fbd98f154123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96709b4ff73f98ed458460d4d083ce8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c691b58725ab9617bc345dea2173b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e8ea68593b46173aab3e53ae5b1fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c013785faea25e74a136355195ea36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cf4e302ab0bbd543519c3e540657b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a966b1d53ccbc874432b35306e13ecb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bfb0dd8595804e8f03ece42c75c1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c73188699e50e447cb8d5a7d49688f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5008aac48740d63f4c3c270191df3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e231e8119c8757a5d9c80fb52fb63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4ebf4cdd724468fb05e70e62c5753134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f5855644bbb784b598295fb78f10b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3411bfbe4712e7c10fbc96822e7ed4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2798fb4a76a284224a6c724a78ad7b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d1e345f8c5c99d3a8bfe69a9e6141138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c690dd9bc18194abeb3a972fe5edd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d27df25dd43d024669529aea4f7e3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f21a9da6fdf08d06a1e67139e17471141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28818a5d2ddd507a15aa3faf21c952d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4db504f96bf76da32ff36c9e51448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898d72c915ce64b44c104214431c10a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7799394e4c7ae718bed3702824a8a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1370bab07297307407ebbf55a6c6d29146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f0e38134ee12c1d900ef3a3387ada147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf38e79775878f812b60f295ae038148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8608fe0d952b043e02117514d30674149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7db4131cf72e646cbb80fe44c9338f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994784df255b45aecb42db1e00a0b049151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a7e0e030b15670aac027f00ad5a5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd9c93560eb0bbaeddb40963780686153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da793598b98e64cdf8b671bf6b14723154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bf9bb63ca378c8d4059e336710ced155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d352c6278995b2883c33a99c99c734d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5c7d64ca05720b82159e77c5ad271157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1986c0979e42f37fbc1bb7c29327a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9188e959519b28c4cf2c29e0f87d07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532158ae126ec84dacea2c975a557fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d86345f36390a088dd9afde1011522161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941efab1e5868ca62457f7a549439e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f81b7528b7683cfed56894c0079da3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5303a175dcf8b5eaf8008e6592ebe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c31383510628e2fd08040e963abb1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa260919a900732d9c2298fa687f5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f52396e65be82bf79ea31c78b7976167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea0cb426fca0ea062e3fcbb0ee7413168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaba05377fd04adcfebc65f6a6fa822169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b448c34e28fb4429ba0b0b1bd3d0557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c6a3385d3a7e9fef1091b652a6df2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1982391292b86e805383fe3f0a47c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4862f0fa46ed92fbd9ac8d68de654173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd53e654dc532ee7802ad4c414108a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc1bef202fa8c8e00c05b0347d04d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002dc02ca4caff07c29f0ded2062d75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4d5c2711210113cc79af636aa97cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b4a2718817779c959eb883d8d841e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b520b32fbe1a1f426d3d5461047c89c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29a9642676eee6f1f590a069b7a532180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730a167d496ccc05599a81db7470fac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c5544516c084b0b536aaf09a362d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89729fa5e114230a3d3c5ac138d2b695183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40914ed95788eac2fae3870514ca8b1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18073973e45978264dc397f6b9f025185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb04d4dae55272f5ea2aca991786367186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d87c8d5bded7995e59143e01013bdb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a096581741086303f6e32c997308cfe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55550b4c253163b5e619c652d9067df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a21d9a7360848b30943d694d3f87b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17be1d9ec94550cfbec7083f740464191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8e3a091738aa7273f2c5a37b7a40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375c0f59c3f4d1f5f35fee460fe1c8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c725112baec8400cf626828787a445194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a6a96cfd01a7677de71b1a0ca781b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d28a1585c49ea9ffd6e65742fdd95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b4423adc7328473c18179ae13dd57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dfdc041dc32eef6480fcf7677c814198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba9e61b4e6d83900cd89b9304e574e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7c6c80477e0fc17f569b8113d15d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b0a3574492306ab6a7b20f079cf39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e0bd50331afd123c647491971aa07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b7f3ca89c143768348bf2f3aa0934203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6630607d98198ee8f0c420b5d74f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c031cece93ece7f12447f231ddac606205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd3a37881d8bad53a152abd5e86acd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d901cf26975d294ea29bd34876bfcf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef523b489d1216d74262547f11b6c41c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b31106498d1b3e493d20fe17e2cc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bff49192814123dd4e711c1b331af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848e2de0f3d05513c1da9561a123bc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d45a205678bf762e48126bf6f2ebab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d83be0dd8db25598d98a2f4af52817213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f69f85d6094601ac081fa69528c45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22163f1ba3a2268f16f806ef24fda8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b91f2486d45bb8063ec67d023ba936216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed37559d33d6f651d35121b764a4eec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ff6e8bf084d41fdfd926227d4dba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30a0a8d866c7f7f51f8fd3c04ae878219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa3dec882673c1897412fdecd1760a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e319a70123d821b4c7df830ee5675e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878258041f787b62583058339b23379222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836197356f4645247a59ecaa4c26d3b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba361032d8bab1696f73bbef70697983224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d0e8089320cf54e114c752314a0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071e44dd1d84274e277f9147768d50f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666172f013d0381bde59ed1b4ab8fea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11075c76811791bd9060a42ffaf470228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd25d9fc5296aa12d72a0a3e88de02d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90f88de386b89e747744161b510ce0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5ae240dffca38706c4e08cf41a32d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2a82b9fe1a5db7d37cc9ec74481e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d48f116c55250927194cb14840f448233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e8d35c42e2d772989a6dcd7b2a9ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e93f84f2977c20359f512bebf31341235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8765d7ca674f33fa77f1399b142a90e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ae043429cd5252e964c9ef9e7213237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e227088bdc08625de67a273969793fe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de01c9a9207631f9604475efb211b76239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac4a8197c92593590bfb9f99dada39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da64f393aa1203de6609fb53d7774d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec5ec8d7eeba1ae1409e396f4bb939242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a3d15a0c74ddd78ce187ab77ddb19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eb0caab439517be8768747e7ffede244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd90aba1c9ab576a8f7a3a86dbb41a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e23bae302f0f66758e6e991bbc9d67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833ecd61c00c767578ed0814d4259c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb608ed918d269f518052c24dada35ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3b6aa9d84e72482dac29535e88d5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3223d0d2169031504901dce602e46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242904798d3c9c1b1dc516da658ebd3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dcd5cca2425224d7e7891277c5e91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f14da7fb706a0bc450a91f981b482253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215c770c09eae383818c14aabe9b3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018ab3bc005ef1e0ab872b4d2e99714255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e3726db73f244cc3dce313f7e1f89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7542f4d0f05323ad23d83e60c296b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b30d71b6c0ab9d96d9f72b3a7ce0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545fdd679156127edf23141bea87d6d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6d57afb6036c9ff6fa0ddddac2dc0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a896717830029a7dab5fbcfacaedf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1641c3b153b248d7e7301d1afb565262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598620ffe882edcd0b0dc08ce18f726263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cde3a7260b455ce0d950562ff1b1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b191520bce5ae3478c6199d11591b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a19b5109c52000879d1059277bb549266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5debec36eca47cef76bc99af09aad8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78915a06f92e99e15a7c4f23ac56a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa7e5557ec9ba9e8ccaeb2cf24f5b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039f32b4d4da8b92e71d10d659e6ed5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c57d62310d34bdbdc43f2b71f41ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980b3bc64095c3fca1b339f57a14976272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d371dff04acd61bdde5659ed46c83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe1b0ee323614ac955df203edc6c2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e92288be3ea272c862d9d2b666b974275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0383d44eaa3275218c235ed6bb496c1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49a9d6e8eec4bb40dc05ea98fb75b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b78869d4073ea76e2fbc338ff2a1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5021ff85cbe2c1533b6e9d328b49a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f592d03efe227160f5ab0b26203b3da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6687d39a9ec8e83d8dba331818b4d33281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc6bb4205e3450fa6e5ca83ddab1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cb2fc63e18189b1f3def8bcefce11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b8a10a47a8e4c954b7a9996afc49e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fa1c20923819d0c8ce06f978cff15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805309b0d51726f56dd083aa4fe3e338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b21b48bf6780505a638476b43505287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2b45156023429f0855e34a3a32828288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8da202cb4157d0af6896aa6711a0c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e063e32fc07e1708b20000aabd7bf63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120fb39c58b726d1776a76df9ab029d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a3aff34ef517f45c6334004904457292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa703773251ab218a72a401fc0746c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628d1902b095e006a532cd7ef977dd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94498d396b903ef7dcffc2ce35143327295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09539d9bb876c97ae1a6acc7023dbaf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dfde6cf921b36a5c454892d061206297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468816af99af1bc3385b2cba67342e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473afcd54d0f633083134620520ba9a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f088cbfb55635b669184f4a627220c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b4aaaa6267cebc76d16fa268f77f5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a86e90ac60f4d738ab89ac47721a17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f083cd2c092c73a4dbf83fdc3d86cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b62b3d014d5bfb057bd3c6e524292d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143c0af328f680368ce8b53c701c224305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf448a0254228779af1a85180b52977306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aeee79d7ff3149f3a32cf67db68b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a85a47562749e1dcde9583e015618308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe46b2ecc64f7559446e070358c60e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d94b348731b3ad8ca154476f0a291d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e561d8f8b6e0bcabeb90e1294250a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf632721c5f5960e574114232a4d3ee3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827702e3f6308d926302e0ede7d4b8b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcf7395c23a6283f7c5aae5075bd97314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf4dc6bdf62643bacec7ec27039388315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf799dedca7363bf9bc77e2cf75976c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9b2c826dd949211c94f8eba8111a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29801641b77ee0037618bf9b1308c716318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995455bde908bc61d881218c3fde0313319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba4af184020768deec068fd22ba857320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12fb502155444bcea88e499e80d6b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4682b6205222795950be340189ce537322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febe3b606d556f2b0858929f68695ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22175c023b937c1ff490eb3ced0e47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576148fa907c12dcd30ee9cf466f61ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fa878396946dc701ca05e3726dbd8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247b5f716411e32ea18f8d3befcaff5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b80e4b0f5daef029046d2178449de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef924aed497573ed0429a42cbf13bb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8fcc9760818e1b4ea9aa3fe3b15ca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3295e22ac2f6ffcfdc61bbd1d25dcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7165ab365daf65ae3ca99272676795a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d68e2399a3e8005fb1ca17d2f0b48333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574dfb482d54e13009e719cf1524aa5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95b535241babd2f3985e2e68af1d10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b0f494c27ee0f4aec7a8a1f8e717b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5764c49997dd5faaf6dac937f4ed19f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bc653c225064a61840deeb9fabe10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9222792daf3ae4fbf7976768a5ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca46c6f1eb5e1ddbff234616cdfba8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb949f473c73915f8a80031770065cd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2ed8e6fd457ae3bd45bc161c73920342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a35e454156f12c51e736a507d365a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39889514eb1caa12ed45c963c6cc4b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c628481f63780ac1a34b13e7fb24eee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca16668f59546c7e6c7e9d4fb84b88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16608c61fcdfd588b716f0ae4ce30edf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1155285d19229d07a2f3d1f970542348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6c26477d155cef56871edcfe67168349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2ab4447203002b8cc3e42adf4c9c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12ac9cc771fa423f25bdd6f573d537351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe095385d1e42dc5e761bba0daa98100352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121d8cba9f8a035adaf07837d77b10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b23fbed5ada61e87be252f1f7745ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc86552730cfbe9ed4a4382899088355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e49b742ba8a539a83397c9349d9b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ab52f1c0c5d5c8366e1b32aedada8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e69f67fd776a0d388ce50693da95b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b91ee5755eae48323f1fe5d4b75a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32e6971818fdfbfbe6ae7cbad3da19360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25490ead012ed36a95f8b7212f6305361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9a963a11c09fd9f22fe53bee8ba74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c65a4c195c8a1269fe04188c8a358363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e77c2355acf65c4ac9540a5058e19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6921be42a9d3f604b65cfc9d05a18f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0b598a1631007183c88d055bd2e93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac3f731dc21730f3694735fedd651367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ea5846850ad197852ce704b9657ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44cc69d62665ffcc2bc2c4866deec3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606c5ec55c711a5f5438b2518d22cc7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901f908b40a985660829a559e9cca75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086c519c5508525cdb88d64f14c4f2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd120d581119157a823007b2e40b2378373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785df77e07f554f1ca8115b5a93260f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29164b37b4980fcb855ea01d161836e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24202c55a859057fdd94542c70f8ead0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f66c4857489de7e3359a95d365c1b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9482da8db4b1baa20d631b44feac0b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5182e8d12f4a6f1c15aa3b77007b250379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6ac9089667dbd3b441ce037f561b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60696b966c23fa292823d0ee9909f02b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bf515b191a25eb0a54a2f0412bc56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40362be3ebc01a5005066970b8a16eaf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172a2a75695ee59b87c2dfd086abae2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acc649c0621e432346ab85ac85b941385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa33d7689013f3e8a2d108e5c9f130386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39e8893c192ffd0403660120a3365c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c107cfd8f0209acaa97e4209573fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc5718dedc463d2c38bf7401c00200389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6865f9db8c5855a6a51693274021d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f018fe07f4400cd976db767c181edf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258145b6dbcac50061399222924cfe9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc859d76b78b9aab7ba42e7c06155ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe3b27bd7a8a32bf942d5c6b03743a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf55928ce0103bcce2e44f469cd1a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd30501180e47c73088d1527d56a161396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b14f4d6d9d5df64def4d7b8f12326397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ce4c40074bd1aee01d85173fb0812398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61260b26f39b55d5ff6023f8877ebefc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f5bbee7eb547c271d2c345d9a2c2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d983c3ab2ef40aac7f97682e120b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6aca3cb66261b054dec77d65bdab3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5acd0d5ccb0b2214c99d0e5ba27391403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5821b4c622bc3ae8c4d7df6282fa4e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6114d02c95cf077161cb4b3972aeaa6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870617a743a73855baeea576b1fa17c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323afc0ad16fedee333406fcc20efda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b394086c49f9866e6b9651c8ef5daa4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032683be27b9156384bd1299cd5a7c90409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b820fc1058eaadb32d220a14de4b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d343f3ea03af80c6cbfea792b51eab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18549ea8019d06fdef9ce90bded397412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b71e84e66860d688d4a2911c48da9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea834f43bde636e1b12f9a40bb31fe0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d623e210fbd327a789c40c06c0201fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9ea3dcf605ba43fc824ab30b5d264416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648ac08c0e61e3e6eb75ca1283303f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed6b50468aa059e7fd355c23acc743418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756dfa04ab06900acd957d9f1ae4fb0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947715893817f8a1477cec34e395df8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bd7b1e6dd3f63f0a57236ff64605d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde943c74c453681538414407e219ad2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08223c644d562c9fdb7a91445d99d287423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955dc136b2fcbc8311e45b059a8bfbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202326a5c6b22be4936eda12f406c222425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8605e62a5cbf2a7d662b0820bed6283426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b7e3bdeee2011582c4c47dd396554427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6c4b5836fe3b611dc4a4b246b0162428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a670551b6c6f78a6cc5cbbf61dbd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10937540f3855f9ab292d29c54ed31430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c519e3cf3ca2aadf699b0ba0242950431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba8f253cd0aa435bb7b6db4b4b81aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a6264f77431d3b538b964dd834f1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01c7543cd79ff3a4f524072007d5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85956da8030045dde42d11b3a1440952435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8a385bf71c24cac8c805a039118be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e55712e10b07fb6ef8248e4e71eeb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f379db98070386c379b1b9e1f0be64438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a3a0172e4e11f4e5f510fed6259c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908bd51e1f12a1459862f0023894640440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c351488047bfc628e314a447793f2de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d4a28cb3616db5fe2952018bba911442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed886700f7c0186e77defc540879660443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb757872c363afe7d95a503fffb0f90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796358a1e03725fa324c4d70be5b06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d41d5b265202308c9463680c7ea8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74205e0b07b43be921d50ce17a604f89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80b7c1c2efda6905559223a8d4d5f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421c5da212f9e90ec6fd13e9455669449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9584c936c5ec9bd25b4f28e61786ef9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23da38b8b8c828b1b278f3e88b3eaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee043931d2913da1c31314a70d6e3a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656efb483b210fd4cf8a37c67013e074453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f257cf23c76eec8ae4ec38c53492b8e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977997861fa56a220142833e184531a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595404d44e457188dc901db11f2e3e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65381829e977d8b920dd7cdedf3bb3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc778aa8e0b7fb57d6ba1075d1da1988458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e1d822f53f8cca10dbc86f31c4283459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68294b09559b96b95332fd5ad74ec16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c07ac08770b92808d3eb79ff9ea003461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b28347f010c8932ed595126ba5ad78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898888b13df7ddffbba13f9def8e50e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f591109df34f3f6d14fde3ab6bfd7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef05d6cb86f942afc73a8b41adc752465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3380931f5635523c5802099b1ced29b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649107e8628796cb47941606b59993c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59216d17cb4b2f2672c1e62d40b0ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dd6178c1f7b05df5d731f09c16bd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd334a1496b643c92fdb750e1ee60639470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3be240769b1ccc04f94c1d342b52e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f9b84594db4258b521b8a2a7ab714472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc62975882b11d39db34176c0491ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d836f2ef6576b858724264e992b2ea9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60140a4ccfb52e88ed3d58cb5a76e1b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7ef9f774d81a3508ba86f0a50e9c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1d1b740dab0170c33c8bcba0147ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649ee782c0dfc1c908320f64b92d344478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dbae82398904e6a2acaa857f87b71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9700f7416d567cf2a4875a52764d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd82d3b7d7b65fc61e8b02ad85b69d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4f55e155aff0ddba04852fde88d6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ac48913169d178c09fc76c19e0baf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17084b91e31d1372b554dd58375e442a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a104aba98b02f3717e1d0c75782dab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d7ac7ce9e54c80ef219791707f47f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697c3eaaa7a55998f16eca2be118512487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a397596b3b18605a2af4af256662f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e76fb46633c6423f1157348be72627489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676fdb96d5bfb855ebb8ef848748450490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191b55c77643212b7b39af343c6cd7f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978869364cc800a33ee5392cc13c5bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1814aa6db4102c91cf5318c02302e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92f7379144086d1d4ad9e0c611a016494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370abdbdc6d702958bcf5f3ab5750a51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a4f727d7744289867606c621ab8c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735a15ef03df4370525aec2dc12665497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50270252ae3f51006145964d277cc941498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb64c26882c14f3911983abb4824973499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401e4e061fc5c046ddf0c4e00a69928500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a2227ae4ba9d69e74ae2572bf5e2f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85173e491cdc81188b4bb1dbb2b19bb0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04975bd3de465d66e1a33fdb58e06ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4421dd6cc2fbf11d4e0a28edb47284504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6871cb4a07fe7f350868db0615308505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e00543b0794e0dafe1726282bc4985506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e6354b75fa3c77cf49ec8e1417fc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdff6662dfe09e1f19f077189dfb73a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffedd2ac64bf8f6efdeb1e83ae7f371509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2519ac3f09ddd3c4b2cd2b4452a2d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a61176b2debbf208172815888f22e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a67332d67136f03edf2d1297b09e89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95c43217e8afdf086de52480751d98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c9c95e8ccd4ee0693c9e85e076869514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcf7aa32e21e31b4abd5691f0fa707515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74eb48167e1edca2fe1e5a9146ec66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef44aa7406b292cedaa44f4fa5d4526517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696cca9e1870bd1db6e5bd56e5ead256518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eb7795fd3d90461071321b760b73e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c6688b2d095a49710bd511ae8281e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dfa334d7ddc4f1c9454eed69d6715521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2759d7899c6ebaea431dff9f2ceaf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf77a8bccd784bb23d9d2743a4c8eb7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b46eed965bee0f71cd884951d0f63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca8f0e4e8acca9d436db1e50d2826a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c02b33c7df3eecc8829b741bb117b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2676fee788d5d9cb4e01708b4a1f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f044fdd60dee28ca21df10dd017d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c101b30193635c697cfeb9394456ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed396d5eaf21d073c4c938ea7a3fa6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b616ec23e614ada3557233edbd618531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b675d3d8dc9de159067a1600f1f903532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4109e84b8307fd8c3d32ad6d33804533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75bc5d9388797e336b501a566fcdcb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7de19853871703d61e7581aedfb38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73f0ffaa95d3f3c8514beff7811177536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea89d5a9be65b2f26e8dc15c0be0e55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad66cf0c637b96815ff0f82325497c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeec98cf09e464e46b3ba736e896bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e8c4a3f4f5c5880d46d43ab967af8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36424071e53f7fdab0075e52eea2325b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f63068448ccb90d5f342f39d00162542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd31562443b539a79bb5e72cebc33c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ca42b3146e9f45cb12defebccd6d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b940e46e3c3fab800a239875816c18a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0a006d93b529b496ababe050e7565546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0976a251f768d2c126b88f84f6c7d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c5f26cd3d63bd4c82cee3cec5c440548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064aee3499eff931857cd9caf3559b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019c9393b681840f69df334d31b1409550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73df0132b5f79877a3cf37a08b71c0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70502883f3127dda489b86c443ca0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558895a3fed876109275a995c6fc9e59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0741c6f23a6395d6ec0e775e8e791b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec13f6a28ab401bfa12de6e7d30366555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b82b10d16bb25e43abccde4cc3a07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d350caaecb9f8149107650ba057c32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96869c598b374b8d8d28e056161271558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eef417a7e4e4163d53535568595d6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae6cc8848b7fa6175d150127459487560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8872204c24ed46b38117cdd9e513561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548413f79afc4ee2b2ccfd9efb3693f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceada7301c71f35ef00e7ecd5b793259563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451530e05e6323c47813ae62f8a39485564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ac6a1e7c5b7113c656290cae31b51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d38a4be587e73b4b42e06baa2fa32566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527816ec07c8ff9ecb0e15f11bb6bf9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466909e4171d63d09b7361317817cdcc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833ff23ae29363f372178c7eae12dfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447ad3ea2b01bc9cb613b640cd926ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd669b793a9cc41dae563d114e0a9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dbf904844dab4c2ce42b25ac1742b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4045780ec8d09f297687b382f5058d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38ec4ce23bc1713df866eb0f49a4b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d8a4e1e78da0ca55371bc9503b943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d63a2e15ccd893fee23ceab41d6644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7894ad5f8f96a063d4a32e1275272305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f886107c678a17232cac444f4abe0ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f52b5bcf6db315537e4329997fb0bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15834907e17327b531b0f766a3534c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f2f5906064c03feb02ee4c0da72069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cc39864e8786eb8baaee7089a63b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3227fc840ab80faf2c290c7edc36711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f0e67680c8754b1490357d6c6a98112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06281c814cb9282a2b9cafb1745b8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb702d8de1ee99e7481ac590123a67c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf29d912312c48456f8ceee60b173c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ef0f985be2942da58117b57f6c61716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edfd68db3bb499630a43e20bd8bf3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494e895345a0fbbf364700dffae82b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9fca38397bb293df6497979743fa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8eba187b2f5344da8ea416b9976b0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b25682f8345f19b9e5b57e73b74b1c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb90a24c8aea3f9140a7242feadf1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a204f443516a640c2d7b843f5a58d9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45f97bde157a08d548f58b4aa7410524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086c39115172a640877e50072bdc01a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa9e4402482cecf50fbed4c19f85f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5230582973fc8468e95dafd6cd7bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304abaeb0ac9e2246dcddc5e3afbbfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e226cf3d6f305006a7f2fef505f6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7ca309e2bed11fc831428ca550fd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf4a0f288f35f26c1ef54295da996f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f96abe9c7dc687e335b8ea8d5a6a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a86b56794ff262fbf65a8f42372e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdece27c5e6803b36a41e33f994f2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe347d34099185f69bef41a12534c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665047debf1de58b2503ecda7b6cb0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211a416220c62b4475d2cb76f46529237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c549dee1156ee8425953b6ee00773d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99355c3204397a03b35f52492655d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504dce0b4f094a45bc4e7db4ce1ab0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128892e379bbc3a15b81ab45b20bbba641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b066403b6ac50da3e7d7eb873fdce742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6f7779b2a565d5ab995b778aa09ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1c059852ee5cfa108c3e40fbce47144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938fb2238ef1fff8713b1708a20733445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913d7422740a2f6bd63ee967ce654a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40895996e0bdeab920aef0e5672a43cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee2b507ec486bc073bb7406698a38148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80213d1464c14ff7e580651667cfa949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e90e950285cf88ebfbcdee850d8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24be4c13f4e7dcae0117feca8ead1f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3cde0086d58c29e1730ca5123f15352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0177084bcf93c5406c3a5425e7bfb9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc731d8602be538e02f71e18a6523d4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d1f825f5510d42a0194ca9afd345a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5deda54a5f15eac97d0f568c7c4cb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387842584a60e1155096be4a78cbc7ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bfe977c32d8417d535f766ae820e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef30e37f5979816c10b2da6302a20959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42860611632bf0649fcd9bddaa313ef560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacde745f268d7f7ccd31e5e1eabd69e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c29a3495480d8e17dffb5ccf692962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92178c8f75b591dd673ca78c1b26316f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fa7fd8c1e5a9b975c7d6ca25d681264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac509e40d47b201410bef69352f05f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a566cd5d16a5559c8b796ac07471b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199c3700ac5ce23b0b9b9017726854367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6183c89563d6f0d5752be8d8cf75d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674337089e45fdf80a1f5f8650a828469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dca22e6da4ddf99cc899785764b64270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ef672dc8570ed99e896e9978730d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdd8ae298522830b469bb0319bcf3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c1057b67a847b228dc74c5ef2c9f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba655a22961251d750726c10e58e04a274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da986c09a3cad09ad1270abf8f71453475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af972353e136bfa1c9030212b0d6b42076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cdc679dee7f919e6a4ebf49679d1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079578cc00e147a7ac7761ef6adde8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f659acddd05bf9a1c95b8c02f1ae079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172fd1f2ac7b6cd95be497dd28c830c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cbbaf62b5fac175288633d1ed85b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eee942ae9fdc48ebf1d602a47377982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd35dfb6fc6a31cf321dacaedc2c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea8f0e71d14fc6eee282ca2c0939b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40310a2b680c27cb0c5d0d040a3ff885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e419eff495e0e2b4fa68072dd6365ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b12cb399d27f1ba9c0c4cc9e55bb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74e712a42dd082fc48c4eab4d4f45e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91c97b3946d05a328423c2b39434b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e3ccc933261328726757e6ac239a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130b9a41b1b69a9c303c2158b7cf66f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efc6420b5175cc35bbe04670a8934a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f26776cef47862e0b36b343eafd1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae05fa14627b30d56621e1615e45fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4838b3b3454fee2d2e95a92f52e0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464a217a5e3822adbf7216b01df384a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788536abf1104366a14bcb0b9d113fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4efb02f685b846a00d8f47aa0c6ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74505a97f815c394a92b37bbc94f212c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ed5be34a3bd5f0002d8a9556c59fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bf65520bc113b352d0f2536b2b843101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb017fdc5747dcd4c61a570a59e591b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2c865116367b4bcf000122276d8f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86cbf3bb0cbe2dc14918da7792cf22104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f220347b75ea8da77320e5f722663105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5def85de12da654b62f8f2bda8e90a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb9ec667adb15e158b632207a6497107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9608ed7c9e3f51d523533a02a33cb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948905557fe0370c6e51339a456f0a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb04b1975c20dcbad7facee2f2fccee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a070e86baf29a49052c5a2962b6fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc79879615a891b6ffaa6b27443010c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbc530b4ada832d479034fc56d6e50113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428baeca65854db9af2262f995de1033114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2159585b1e44fab85a05b10d47fd9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f950257266b320cacf8e9938cd127116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1983fa37a46a4dde02b4f43e7276eb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c98f6a367a4efe1f870ff08ea17caf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a493cb85e0e716ff4d80dcb292767a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af18ad8f8c389aafda48a5cd40167d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4730062804c1ad81929c2e799726a35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a803c7a4ffbf66499a49803107b054122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e25c8aa4c3e3e689d88d238ff2d476123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f03c561416eab3faef6faaa7ee350124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aa8c66eccbf07fd46d36a58a13550125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea8a60c659b44bdc7064ada672d26f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6b85361ab77873a46757180014bde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc788c4b442b09d74bf8be54ed0f173128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69b2feee58e8df27a6dd921a966b9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554834cbca16a6d179900431a049a967130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f243e2cf28100fc7f1a88ac97b93ade131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcbf2c70181c5b578702bbd3fa5023132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26d62c98a33d863ab78473cc4285c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ef0bf7c95366c20373ba5bdae7990134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c127daaa5bca48deadd4a111eec678c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbcfa1f53040c1f50eb58fe05a4bd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745aa05bad7fda15a4e286d3f7d3b6fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2248d118d4621932ca2359b1f87a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1083f6d2d6d03841fd57ab477647be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ea2412f70e183f286690876cbef73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d4bd847c6415bccdaaf9de6f14efe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301f429ac13ef17a1b2d7dd0a5317fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a141cbbd5905408372e59a74eb0201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6316c210c26b56801a08e29163839144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a18c06ee90f7c3e1de8db809a3f9fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0892b66c2fec7752cfcd2135dc60d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3824c90eab8d095e6ba0d930419b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3047dc91921e549c672ac31ceb7ae1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642eb252467269a8447b77445afff70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8eeece2b908dcf5e0f3cb065c355c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa631b37fc7842986a7843bd553e75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e150543b64345fadcfd559654689ae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b30db32f19348df5c417d552cf00e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e41c9623c045a522b7020a062b1f8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6c31fcd7241eb46e970d9a63bc7b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5771be5cb0a176599143a6ee03230156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881c42a6b5e2f46e8ae3bef35d16552157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79472e5c01318bda4ba496f62d09fb52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27706e411cd2f0df97a64b120697c029159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc95e729385129e736b84b64de59710160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48ec09c74f3e6185d3fff4e44b44a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7fa09d15c6c229770d529e651283d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbaae53061657730b40754b28a33d3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219c60d8ca1708b1a3ebbb4fabe752164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e6397e7da8a32a3434e34cc7aaab8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75f46d003d02af2e6bd0f1cf868144166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69904ea10ab2c1270e809c2ebf78eed5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c20b18f126d26d6fdd28b2443d8728168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45552f88f01bcc2dca2a13188b665227169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48c55dde45576d3defe319ce942046170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afefb22422f38d717d2bf1187baef0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9b15a815370faa57b71d61ebfc1e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587aeab03397f1ffd78bdb215b06d41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1a5ca4c576fcc2ad9663bf532afe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e040445db8d0461b895e5930a0f14d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32471baa643d4ba65555712d15c956176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6cb105db1b3ddf2da9080fd42be27177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8738147175ba72af29080bd026edca9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e57aeea84b1115bfed0f1485e28286179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025794154c3c4ac545241a15cfb6622b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9750eca758b699a50d5d2a437bf6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d522aa6a15c9365e5f2285559b9c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467746e04c203ab9eb8bf196d770bef4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5349ecddbf7d636eb311d527c7598a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdb83a6401ec2b4dc460563b20edcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f977c26be9d8f52b472aa131e4ac8d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff346e3b8bd6216c04f88d9f6e71448187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb743df0cd3ef942fd60b2fd8e48906188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d4ca131ab352efe27e7e74b1d0fc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85441d46fb658d51e3b29edcb7dfe67e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00351cff4d95566226d8f5b6fe6d0c81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad827d2cfb9208684ef1457ee8e32b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07b08798dd4621f14530052eebd960193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e04dee3c7a1e7cf6e4e6408bfec06f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d3a9311f3009325237015226b81f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d308c891263e1e934654efa49bf1d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19788635c8f95fbc24f132974bdfad5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a127b8b92ee3def4306fc08abc6ae84198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8a44f4d147da2103f3fc028c79858199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23a3e83f803bdf377342c1f6811282200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88772be6e5b271fc6716028a0d1cb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6289ea995d47eea88371e0f1dac3c29202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51972feca7e2baa4ff464b373dff0f25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b373765edcb90fd1fd7067b723ca9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a5612256ac7a4af32dc1bbd087579205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5722f6a9d5f4b57cd6cd6858000fc73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bf6887f2fa5a0f71b888957da92e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9c97678165552eed89f6b9a48b825208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd5f4d308c6ab69e95d9ca3875856e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c18a2033d7efec73c035264995714210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc571a35d55ff19e046abf250d28e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3695320ff3a99dce35f8f0f16834b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b8a53eb25d5323613358951a81f81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cd37f756e953715e97e3188177b7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b58643950e13e58096e4022fa8514215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e96c93d4c4816a1037b23f17c7b24d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54412baf3a57ab9a70853928e3a2df7e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f89cc4d21bc8c2c619cdf94a03c788218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8080b2e933c0c1b0c756a2c6cf7f0fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdaea967980d2c6327b68046d072db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b59bbb6fd84a812928d0fc1ff2a24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e513ddf8d1ecbfdd0be65f458baae8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ad06f96268e16fadb6e5de21ecb8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eedf313468a80fd4eab4e081a27656224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed0cd2eaf270720b04dc9e2508ca40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d17a795b8c53152fb7448b8e93d323226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012c8a594c249770b7f58435ac5715e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31134acd797899598d439908fe4dcf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370baf376f51305afd0c1154089d9bd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514daff013d16d11a42004e55a474fbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc63b31964cfdef05d5773b693743f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3c6431f97c884e167a91e6dd76a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99db68181e73b282cb5fab06e84713233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afbf79da07040a3955901aaa812e48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8205fdaa077bde166c068790c368c8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20750aa160624150cbb7b53683fa4308236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142fb06b532e63336eb6b533d66ba4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82d9cb76f455edb8f611da5b7bfa88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bf9c4d5b83d9b40078a1d60e7f2f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5b33aef5917bf0dca29fc059e192b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab353c62d92d8b76eb6976057e33e524241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d22836ba7a6ef8eb18519fe70c395242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b2b88fa93ddfe9e04e10ce2fcdadc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc187e4e247d547ecef89d1b17b049244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d4c03195743999e2adcf27d2a5beb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc708dc1029ccc18a9a5451260aac66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265293b6a70b393fe7c67b6bcd281f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494542e1c43e3bc23f38fe20838a1c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7873b11e6ca7d3f6391df9534b90c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df243f454ac5026f5ba0a034b6f7a9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300ffcc247cd6b275b093541ef9bf03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaae5fddd8a9c163f14de66c55e98b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3999e09c1686b4d46fede200ed46d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c466092ec95244e889fa2b1e57720254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace11c311b8a06ab56e45818ca02950255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575412bfdb729ef7927569b4dece6b58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f04f4d28b3ee8f153e642ef3913db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97d784f1142501d0bac5e2d7f0d3ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741eeaf733fb1eea323c13ce0eaf4e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351afb6308e311a93f9b1077c416619260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708903c3fda523ea0f77de36899584d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574e1a2dbcf128b7a299123afc4f6cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9d561dfb6fd57645c73c681f521ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860131785b61e3ac44048c12e65c15e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23cc402705bc770e490485bed6948b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b26185d456bf70945d23358c9e1348266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668545d5d452d56a3cf3a48c1a218924267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3d99bf58ca950d98b2a8c9bc3d04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b3ec7d82e43bc12fd9b196101bf54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af4682f3d88f0f4d1ffbff34e72c02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6c76fac742ef80c3aa1e064420cbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef24d15b2f6eebcbb0c79a0eea6a96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1bbf7276898ca7caeccd39d18b533273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534863350b509b7b59d473232675d8a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07253ac6de622f0c1ef828f5aad5dab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086121ea0145844f0b7dcf0bab40c83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0bc0a72a7f73f5f0e4ac4e478a4f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f8c7d97725fb7c0032f7d014aff3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1484f8e9d322758550cd926dc4ca6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbffab4c9c0cbf24196490d7adac7e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723ace1ebefce190c97b33c498d1fc3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54175609b302013e05aaac5ad51c8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3b463637231a0461c03568937e5af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaeac89ae7d23c966a087645ac410b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d67f78f52409c5d3d5408619bfb28285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed54b5b937fa5a45b305053e00f814286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2eca93d9e9efbe3c5fabf30be3696287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d4fc5e94289cfa853bd3ac24b5546288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2572a6f9334352a43c664b8544b65f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112786279c19311f94a469a5efc81cf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa180e910a58b8aa6e49299cbfa7eb64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec140aada3251dec1842b654da752f9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6269f35b1bedaaf7910114c4b394c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cc14391ceaeb3be7eddecf789f1cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0687910bac069914e63779e5cc6ae41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3059c8bbbf7751871ca272c5eced8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf245e622194435c6488197df484e8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4616a5b13e1fcdbc0fa4bf2a073789298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015fb1a21183dbe5d2ea7d32f40ee79299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63a5f21bceedef4a97a0cb1a64b364300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b34bcd35ecc50e4eb1b04269e0df1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb2b939738c30ec76c1ba43d1a267a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fe58a4621da30c4ce77d366f01668303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af63799158a3b62d1e1b1479c22f453304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20118fc93e8f5f0525cf50dccb65ee28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5fa68681f6dcc8efc14e3a6733d9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1ba45ebd25330393dc81d723398ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a472604d74f8bd6e3a105c07023351308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327802c3dd5359782b1e3ee63eb5f277309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101952027a5aac84f68cb4af6e0cec4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413593870e8b696f715b8eaa742fc4eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ae883217ef3e171cb7ff846249b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62f6f0e0b18a19bc4060587e2dffdb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b632e6f0fc356d890f60af86c81b34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3e33f90270f1fdeba2623d82f9cc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617186f7414c1ce0eb2442c60989ab6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f9078ac101ddfe34479d480c738fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2025ef7b49ac219952ced35c643b614318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c72973ca8931279d7cb39771acfc6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65901ceb6fc2055b910ad3a95d4e70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985a57605459487f79713c265c8e398321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f3bedfa6dea5b2e26e3527500c70c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a16d0e344889bd62098ae315b6d00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3f3f4124df1297e69b026fa462444324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bca3e86beb2568f35659c72400836d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1e8562d93b7461230f31b0f353b9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc257203e1eec8d828338d2eea996b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feeb499eaa8faadebe5d4b434b243d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07670dcd62de887a14d2d8e1ec142b3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e01c5b3a32f773d50aaacbf83d9d85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6948fecee54c0f98526732a26c510331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bf6587c5439b5288004b5500761a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb21b64de5cef2ff016f166e601f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657ad11f079a445e801c928b161d408334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd676cb078eb396f907ad563527924335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131298b51ef5632b58cf15a80e57705336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75521ed768673d51fdf967898db33a2e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5b5bafc2fa78c960e40503c0e39ce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f2f8469cb73c35a34823fc742ffe4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98ff48308bfe47ea7acf2379b13b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb8b7fbfb6f6463b84c7cfb1e8190a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a2204f9f7edfcb7252c8477019eed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704cc7f65a5a883f1f786837438d179343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6ebfef101845c4efe0cf83c9711df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb258151a66650823bcd3bb81559f3e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2038a92911841e0e2c6ffa0f9d45bd6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f3401614d42739e495b5230f6c81347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e756d16225d0351ee2bcd2d574dd83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfc7a9f3d8d9659e41d8028773d858349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d719b8d23bd8d3dbee809706493d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf5d996f8f92dfd662a6c5639d05c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8d76228aa9cbc9224653d08c5bffb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a631ea7c41d960592940e5095449ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e52f7032f72fd8962138cc899b0c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504150c65a49542aba4f5df78beebef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609f019ffd28317d9b329cf946c83e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e9c9be65e204bd3e4cf5ea9210b7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b76009d351beff5ee5a4e888b653e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9fd856ef5be1630d4a79868be6205359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3461212fe597264356f03dd12496f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd813c9d951ff0dad9b360033c6e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1adf0668316def96e52288691e0c61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac973a9dc364d20f1778279db43ce7dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40082ad7527e06ee3015502fffd4ff65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb30c36cb706caf2bba45cf949e7adb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a37212161751decf5f883a531f1266366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760112503846a6bbdd240f7487659547367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748ad9ddccfc3ab73b4ac99de76b9d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29997898d72b63838f66424635507f27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a4b1b1a5cd42cfffb75f7e6db8b7a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b46cb7c9c0cea84ec06926040ae7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a40cab06ac9e1847da7fe86b6cd43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977878d3da96fc99077a3668546457a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb791d95f00fc04ceba9878ffd270b44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed601ff7ba5f86784adff75090d1aa52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed8275fc803973c2c578c8a60bd36f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431ac077c1dfcd39c650e1947de4a4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ede9a92e140a0a92fc0853f79e28be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0d9b554c8dd924d3ff7ad5194af91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a8e9ca57b658fc605e5edb3fb8561380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2e507d86b4b010148e8a86d88a121381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e669a2b66ccef90e68602cc253960382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8574ad77a1ca594192843945e34fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ff211ba683c2ca4d373b68553ad9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfef8b779a47d4c9f075439d8239b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb377512e9aee1aecef6554cb9cdce7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27338687dfd8cc8f61c5ec698dcbef8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d96eb338bb5f510e00cafd77ac26ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc68f7e1c6e0906742e30514f7ea3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519be638b2e2286de60e03f0f86b0c76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6356d89701f77fcde245a2013efda0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4783aa30875442d73da99c889e297fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49626e46d2a1574b5d7542566ea57120393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb07e9d583687b8fe7f5ba0e9676820394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26518cc93ab2e31bf5e427ab0c5d39eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6682a41c1d51cde0eda6ecf10bcc06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7678e0a03da08b5f907479acb714b68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429ce506c5754eadd01bb73c0f080bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81e53f8df36dbfd9896723624f2cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408304d22fe2c100b367c8b831ae2f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388dbb0ae9b7db93686a1fce4b7c6dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787915d6409a5945aa1724fe62b47642402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1310c9eb022d55755634be2986c1ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274094d9dabf3a335abf0a34c2f9a2f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba3816303bfd2a36b45fd0ea295e9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f3abad6e93cc85c32687891a981f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98223cf0940655781beb708814d01b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbb1b15df0ce0c2fcc4ef7b328f331408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499a75a35663dd5e94b23027bc5ce86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90731da454daef37115d08545433095410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdde0a143b179161d6b1945bd948803411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192d1eb4298676bbe9f80333e4b6828412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5131a43212b432905443e08c90a71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1369e95d87507bdc6a17772f6ac3f23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34216168aae7e902dcd89529b187ba8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c254d03008e591843eb57cc161223416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7f435afe69071fc37f2290344fbd6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e449d65cf0647a9773afbd279f84d71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d00fda738daccda8ecb083291e0ced419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5811b4d8f28d44f6649339027293f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c5a0c7646cf69b334469c8fbfef75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80bec17ba94b70a026240778ac2a14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0680ba219fa6f8c43997ee300a52f15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c1397f086cc8afbc710ef0ab94d6a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64beef73f21a13c6a97dc80a100754cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8cb95646402f08b7262c6a4d9b6ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f450a687e434254d170362b11afda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64647ac8926d69067fb37bb1dd93cb79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b15e0c337293f7c1dac29172dacc7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0db4a3ddfaf6ad38ce4f440dcf4d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8e067d17a85840d7d03206747bbc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446b5e2ea6cc16fb307777dd4c562a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d279c262ef115992cd0e0f017552d15433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cd95964a1f722171b1b3dc5a72421434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a18071863d416705935a1ec8b3e4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4590d5cc4688ac807041d3cb0ab5a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cf6adee2c5807a183e9a3600c85e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577313e2a981f1278385ad2a8e947c8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb82c937f738fa3e0e2d9ccc9e9ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f339a305c3aa0b60b5b41d87b4e69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e2b6c540b930b4a68bbb886a38ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5ee144c77a074306dce963a12084e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14d82131cac0c05575c853d20f8c1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e2246b2a85ade174452e5f8f8bc74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aff038d9d678cb575e8c1a7b94bd63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d692ff2b1ac3d068577caa454df7f94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7018227cc6246f2df83e4ba4cf568f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e1aefb652be15bbfa6881c8ead69d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ccf5a9510e831ccb817b6703fa4f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c4bf3c9bf258bf6fb45a91ccb4c9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104017ee44602d40c680bffc9f5877b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6f2d375f541d094fa546ff1256201452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10073627d68ae40078f5eea8e1b9ae5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b50bbaf52f29f7e47d0e36fbfa330454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47a73d0708aa1b3c87b1b707f3c51d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf6d9ace3acf9646c73d185ee342b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d363d1bbdc03ef7636734ccc42818a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99afc7466d02d8595a75acc96f190f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f699c44661c42d092a02a27dff9b15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa95587efb9d9784b276c3962f95a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6d8a384d757c6018d3a4cf0844e41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a271649b42f2e05518a5b9aaf002ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88644d84b1f54365eb376cbbfd6e4104463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98040dcf655ced9d0b93a1240097eb06464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58d0651720d86a11806268cb5555ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac09ebe18dec95332c02a3e4048aaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a750bd2ca6aab9a79e8ef1e21807a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7800387d5cca70c1907b9a087f4a924468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2090033e290850f118abb0cb3d050e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d0ac6f55bc8c1606f8fd14edfc2fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c468db94cf9aefc3bf1fc4150db6f16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af193b6c8e22704f7e5b368826dd505472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676655d67c5f7370079a7a0b24531fea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73ab37f27d19d217be2b17621657ae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa50846db23a7ce3ebcd2a65b11aae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7eaf27c4fcfa0a03eae3ad763a4342476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f894abcd09c5a166d18de46c20f9205477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db085c113b235c332383bd0259251f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbb1484b269c581bd8cfc3f5524058479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56dbae9d4b9441b9a90e998720f6f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce184f435f8d134ded1dd0ca55a4408481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2414d2fed5dad4b63991d11562602482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16befc923f0300bea770156a2a045bc8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b503f604cab3824787d33ad525582484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f78491ed38bb4df4b030e43c8389f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a175cd05421f42ea7810669a3be92d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c457c22c8ff7c512b63c5308a349da3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb889bac2a2441b7d4d8b5b1179c86488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe809807618bcf45d2d861b0bdadd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64349a6cfdd392053ad85020a632a052490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd4dad5662cac34805c0b45053b657491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483cdac1c6418ccd7530418043e47be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aa1eb22011a1650659bddc10b362f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3046afc877bdbfbe8d19192ea1a93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd35e3a468f9b13dbe3133992de297e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ca60d0c9b31db558d250701461955496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761abade6d929a85bd153bae8cc2a21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a0c4ecaf4961cff54116336aaebd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd67cb0e16802ea10bc3312ede3618499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93606588c2b62675b05fa4dda3ef4614500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c81e43cd49b9765a6317725dec1cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb84447d2afe3ff3fbd00bff124df30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f3d572202cabb1b2bbfa8d6327c32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733b77bbab58b30d52891f876618b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423d231e4c7af992a1541e60de164c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b51d93110591149b910cab989950fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d53916ccaa9618f38976b6d032554507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b235bb84a41d7048737f0a0945252508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb395918e3023528c72ff4db2856713509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3d97d85924ef9b2f22d8b45b6bc2a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cfac3df7267ea28d86dc9872a8c43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe841f2001774cbb237ac0d3cfa98b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435a45136679cde74825a9513e07814513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b9751068392422831af54ef55d996514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352209d831ef1e0c1aace5b7fedac88515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b951b8c8b4a424e72636a266c796fe3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4dff74375ea9449537cc23ba4f2a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea41d44906e7061f18457a8ff35e7d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2daff8cf9cee811ccfea7a91e9b16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da586db56c775f33d5dc168f3e395d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894850f98f48eb96644291090fa31dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d861cbb76ce73d1a2c94d834a9b3d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10678983c8fd720697b655157ec6cd38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593aef1500e9c9c650faa31d7ecc799f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad466b721178fe5a97c5bcf02e5e951525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40e358e414c901bb229c75259a3022526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f182a2d98a8d0d301f17d6d1c2bc57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b838cc2a74ca31891386705f9a00c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3863520a8642f57bbfc45b155bfcbfd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed08d793e8521748be16edfafbc92e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36ce34e9e00b3a67016f752bbe3468531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dfe08fbca5cb426deb0cb9eb10c72532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61630235d1e406de2ceef7bee4fefd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974840fc4958ac2c429f255bcf46f70d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50359e5e03c9e4e5b7f2f5f0d28013d0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97919a7093830a1b5acb73041088c52f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b411c92212a0d8cd4f618f43fa81b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a862adc783327656741d6f2ee8429e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c393bf37324252fbc4634b564acae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fff1a83d3e186c1c69efcbace4957540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014da77db6b25818dc6a0e0fbcc045d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09cbbeb454561190dc34220a0c6780542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cc8f108696f269037b0fe2e64ec3b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca059099d6f91d7ea1957cf863ab25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b3fce7eda759dbd70ee279316c939545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30431911abfeae91749c1ca8a9f35591546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c19ef5023acdb0995d28db9769065547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ef7d074133d5e112fb2bef8349e02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40fc7767f14fd5d9a6c3fef6c6bee7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951fbf72e9fc820fca61614880a735a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ded1381942f960d85ed644598ffe6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf9d76d96aa7ce394b829e15c71d2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938365d43aadd416df9287659f75b0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992f38a945a0eaa115901210d19117b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311f963b9809105d0046780bf1b39d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2c0c7e47beafd025c7135b6b4969b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc53096241c1a5e777e8b8040c32cc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11f10be1960a1a4bdaeaba587a9fee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77460117c218915f65875310afdb63a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642f0bc364f19721455238c26970217560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8294e98617d9a8b40f2663e816fd587561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635562a56d31a84a9cabbda1680aef28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d56d0e1b80c4343ade6d41065bdcb6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab68215b289693b7074cb9dd29fb20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cbff14816d7a5e849a0a21622ea08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25535996a5bd8219628ca57e3c87a5e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea77da78bc0a15c515f637fab2bf44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672476002ef2953a2db4be28db8e496a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04643290e86cef1159f5ba0bf75c286569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c96d0010d0c28e8436272fad23100f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cedfca5da3439ab7e9f0ddf6397302571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d082c5ea767fe5e737e38fcb4c1bce572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>