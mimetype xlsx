--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160425d5a510dbd158a3e8a201d3f5421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375dd7198427583072783859826e3fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146d23e749c4471cdb1a2650a40f22e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8833b2df78e61da8fa9d4da16d3c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca122003322cefc312aa8a3e9063d3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce596dcb852c14953ea45b21efb501e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cf77f4167cf01a88f0d8b9d6c6c207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0d2da64e462f7b63b7b147209b848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e2aac4c83defba010ca05ccb361b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a99a9ebbdb3a2f0b9f6a043e87def10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666a111a24aabac706619269cf559c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ad78031ade43be433efa06d94ab9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3178afcb9f0c11eb5244caab27d44213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd6b16665ed7ca391931bdc794d28e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bdd9192108836448348cc3fbd176615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449e2497a449a44ac6a1b445dc3082e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd83799069ee629765c209b5d9b38a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94e89d2aeebfab12d4bfac65d9ef7118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f6e6804abd9b9e0be86b83629214519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe86805e9a1db1a1d03178a9d3154d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee69c3c661f4f096859c8e1a54380821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aeec049a4f241e57bf552cb46ae2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca3efe52097b97286cba69f28b590723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52655a36a83b8f2f28ed7462aa20e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fd749ad2a938e69f0843a67f46d4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37fce570fcca67db68daaf6c4e9bc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9377502d5f736ad4e891303ba317a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c523d6365164f07a11631faa336079128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552c274707ad5f5721501e00d55976129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0890494cd43f725e1afd39c4513f1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559f495413002ddf02fc2ccbf6da8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65216fad33654503c5434b792f4057f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f0771599b9e5f0a06055f7f4b2e4b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c5f348ddd51164544313545d090ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df52fffd4f6e3053b7338518b8def4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826a9c34e1f38ceeed97725c6f3fabf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d13f86afbeae17ef5bc062a4281ab337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f07bf8a15c1b7849bb03c7971b43638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96687b4b19cb3fb007b356b2ebdeaaed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073cfb6d5f4a4fadaada6b373f2860940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b268ccfbc4ab1491493f6418ede7f8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5de99728f8eb6ac1714b349882f6e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a502ed3ab306decb09e3be9638d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b62ef080b7f9f71b0b2aea42a07a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c95622a857b72c7d1882662439aa845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200e32b9dc2039a9ac74cc1cb24ac4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d9d855898a6897a6777aca3d93eac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a8ba6037cb70871f0a7526738ac148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4e5b0a614656be8293084ccbbe28b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a035a7b05b761c4f1383e53baae2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcccd332e0b833f553c43fbf9fe078a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b32afaab2be840b85150efda6cac7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74330f59609200dec576bef766072553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56bef9b2b721031110e6a406bc02d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d485d92864ee12ac593adcb7bb62855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27621ec556c0d2de865e15fcdc40a4b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3e139ac5624b97cf198464c0543f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059748448fd1035e9db93afdd5bcc86758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80795c007fa8510d0a22a9a78a97d1d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122093b74dae429b87b208894c174a9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2c5f35eef8ef9d69a4573a1f16fe161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b2e60cceda8d0d5071c84f58d5dcb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1960e6a39921621c7d50855629e60e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28baddd5f7a976e30bcc2ac16c6f7364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0cbd8bde7c9194175e24f0a098bfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61795cc4f671853c00b0807a85909b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2737fb061e1cd52794a6be1344799d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0e5cccb5ab7e5ca4429bc5353d6fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292472dd77437a1a23740c486c1df0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc39440e71ffecaa6310c5057a8aac170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247f3d08067077678554901ccc3175f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c40c37b889c31fd8e0fb929204228a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bac721e58d853ac7c7278d49d49fdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f847ee1376c0103f84eb19fd97190974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705118e0dea0e862668dc448730e3a1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544be0310e16641d64961d7440eba9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177d1e46473c49e826cc9a92184e4c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83019c8c305d72ce39bf09dd9a39087778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76ff4db4d07e47999f4920fd84dd5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13916945eb66a799bc24d8a30e72561880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982792c38fa93a419db65582a2ec02b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4ce8bc9f6fb0fd117e29fbb8f7b0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad914a65abb929e1b1a29a0f43aa7a8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6f47cc273e18e0b6af642a792f50a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333371112cd43b17935529be82544c3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ca10c142eb4a930018c76284b09ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da026c0dde866978e6770161205270387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fd351eb908431dbaad3111301a2cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667731bc955d8a828427854a5d43f93689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130135cd1427ddc0766509ac7fc180e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a60a284a9f56cca1b7fe1262885eb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c409466c79382076323ed32c9908db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc67435dda9230206ae9a72094d0c0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a334b00d2ae0b597b12e5ec02dadc4594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ea05de8cfc414545bbf293f204c0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d4461ec72889cf3ab753864044cc896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d2bfcde7c579f2c8623cef87f66d697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b657a02f4eee9b79d29cf82d6dbfeba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f8fe160c50db075a3da245d4286c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cea4da82b38a41a4f59a0111e1dd11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc942bca70398af3272963915cef61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d23e5268a8fbba9bc4b080f6ea738102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fed4082677cfd611a73b9e445e357103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0b723367e9f34ca0e92fc74b7ae05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8927b6ff06d2ba546c707ca4c9fad6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d490ecc6d2a139a636c4450e8c820106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f09f06b3dffa5a9173549ee2e1e57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8e856b491b44859d4e5bf07c95613108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340e4ebb10046eb67a4dc73cedb2c5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890ec42189c70f3426526a9ef72e1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88a8fa0c135dc728bb25130bc8a956111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea6f6a8d60d69827bed18801232762112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3b192a97ca51b6d929318e302520a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300a83c7962aa4225c033be82d40a01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b558e5212d9885ae0a17c8ceb6685dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc1e0348cc48eeb470a3ef4aa6c675116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5104f3fb9222ff0b37c9fb15b7481117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fdf68c89bdd76a85edd600e5dfd28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799bb4273322c9e2a8b65a86bf1d775119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cb4edc64e49c3e3d0f449b570e56c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1314ce995641b97bc48406ffc2a355121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49964bda4f14d718d8a08a61fe8af57e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae18b4b884e5c7869228de68f1a934123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387e1b3fda3f32814515a4c1f34603a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25414fc9fdb18179860b0594440a5724125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4c4935dc1edd5f672aeeae75f0aba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db9b7b8a3619fd7f5ce07c9b4cf379127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85e44d2262a27a324016372cf5935f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248418817692475dd5832cd1d93a85f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25b1490cd6ea240a9fb2323fc8f3f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9d014597855727ce8e6a9a24d864f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a06f41e64e3c087722a79335ed3315132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275b7148dc9ee432014c28c0f641800133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afeb692fe8b4859b6639b99b75523f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3815032123b88062a419fd760464e79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91887afbe7a89d6e1c6b1cedec7acbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0da72f1c5632ed07cacb0db79950c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd62490fdda42e8557757838f152295138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c58af81c1df45b92e0f0992c3140aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62afc564744ed6c8eb8c78888c69dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a01999bc1dd6cf2ba440cfcea2753f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a7dd415bcdcd5c6b7860221317db3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1962e6ed5bc427ee25d694439198031143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb896037e095ff615e107788b3c1d12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544c399014d2ef3fef4e266d92dea3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a073c7468988e9e0286267e525a71c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8503b80bc2316edb6292c12085575e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e655a0bdd2908a95f39519b57d084c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6398f8894f021dc603128c0f779aba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a384f011182ee211642c3e80e0a0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873fdd11995d42560a8879c9a961a17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059c64f3a7085b38521ffde324299d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04ace5c45f0350dc79f4f60b489685153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d498951c2236ca6a04de6208eda254154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309048fa2670e034c67b054da070003155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0333779346e005182e3051a9b4452156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bac1449f0296d3735a484d4e3ad873157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7acbb33049db985daf7e829b57880158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc58320126bf2b55e2115d59d66de4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f4223380dcf8c3df85eade2e412ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8425cda2b1f0d9172e726bc8ff7897161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f5c6d419d6caa68088fc2cd669302162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43698511fc37fd2e49319e54389df4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ad4ed4e0c17f423abc5272179a41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d35c6476fc0ee82c01399cf93f39ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613083bb4c3d868d540b022c514c2f5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33f002812f36811e1705cb7e47ce62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9677d195765b97872ed1c85b6794168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aba01ea523a88cb79f76a611137dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470d0c14b389085f4b9fbcd52838183170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf8f6917ab0953b7f6d7df5668d653171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac984d750bed2738dcdd5da367da58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a78fa6368a5abbab4eb739ea38c53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11b55cbe8a43a579b16b3cb08775a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58f9dffe485f11b4bc586acd7dfc4a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754698531fbd449e54905d81fed34cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcc9dbb49a7f88e9a76dc9d9743cc3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae577598a1906baa8ce9422a8079e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d38c063f82b7021f863e93c777203179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c5e325483493eb48569c96b6fa1c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21bf608dfb2a24cf8f33e9c2ceae36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b7cf75077feaef3fe2672fcaf128d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab899ff928d3e7d32e36849c0ab6e39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de10ca2e55c29359ffde12e850d5cea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c603e23dd6ff2a89bc31238fd45d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d02154ac80598b3de82678c026370186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5a056e167a4f3e478929749d3e69b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1120223a236e8a784238157ca9c423d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802771a8df3934bdc5ed36fae245c4f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3038672403cc37f918abd44fe170876190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c43b5dc0968283eb9e15e9de4cd5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac3877a575d1e701ea98a153a3c645192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422f90339dfbb6546275e4e2c0c2916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dad30f0981541ed752ea03aeff384194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337bbef0a2db395af532220aa453da0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb390f7cc644ca14c50be77e0096b90e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d37adcf0dbf4a332fc6a7dc9facfe3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6383eea7c6d97372703922eb70cec22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999056b41f2435823656979e463621b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fc06ddd21aa912938ddcbf1516d54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c515ca5673d407b4675f60f50436db9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376a4cc0d987af4dba8edc8199b8c40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b433b0d259f8a19a623ec2e353eda5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6a9d57c6853d8be1fa0c02e6e0e97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c6c95a2f7f721319e067a303d9af7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3f046170c4a34c1caa7fdce7dd566206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6698ef4a47910725df683726fdc0704207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ea9ae7ce02dc4b7caf608422feb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca4d4984bd735e144b173b53bb40fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec7167159f1c9db10385885e156484210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d402b6bb99f2c57d3299d3007da7741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1683a8e7e43e625aa702f56493fce64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada8dff4fc7152571b3c81b4986646d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5f20c78432f31dcd8e2721f9bcc49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7063478783e7b1055f0c78986cef533215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e3093a6777082fb603b4d06a103e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd4b670f82e888c6bec72c436f6ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e8889b0794ab412ae5e89b3a5f960218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c81b69d899142f379b632093e9f20a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf78881a22cbde0485519629420635220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308c274324dfa59269ec3173e285bff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661b7814911af772df02965556220d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff76714d11b9af3f294f494463d44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64abe6c4b9f64fd39640259fad6fed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b1a720523006ac5364f8de0f83bab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afee24b7061d1e5083a07c91e748a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c7bd7be5fc6a67457df8d6000c2ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f57c519862c1edbd755eff8e5492f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9247ccc858e683e69c7ebb8eed6c1f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afac2fdf4d94917bec33a4a3194fec4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e461819dc1de2281d274e594703fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f54004e633faef6f625a1acda97fd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00991b7b547d8a877757383114e1fc06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6b9600360e3365cf833d045e2575f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04badea75c032a091439a5da1ed8e19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2a2706aef9adea3a20f6c06e6382a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00679df1f6cb116c7131793b42ff2731237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a01ccf4cf9f3f47f3b393d24cf6056238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20991a656c94f27b7586ef973707a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0237aa552bca9a4b67badd5c127cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af200bb5aa7e5ada047385daf521c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8496d89f966d6223e7343e3ff1e0bfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a62cccf6595922aec0a954ecf66291243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0637661ef6c968e3c4250236e2eada4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d7164073fefb3774572d4c89be7f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05202a198a733737b09fc556ae48a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf04abb6c3c6f5aa4b1ecdb8a580626247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf79175dfafb0133c56478aee011e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93f181a0442a12a9e5bc776066267f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d0fc926e75ac1e8bac2cde5142a32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3fc7a0f822424a9b6a34e4df1acf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f882c2cdea91c00d6efd27061fe819252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbb4d6608a7f32197bdcce80669c03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708049941ea8f2accfc2880f6d8ca9a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0efd4c483a2e62c209651c2817f90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94788fe95847f478deb3fc3a6a1403c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69521e3efba74ccdb9509b98649b1e21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9a0caeae6855c882e4e5405b2c1c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ad476058e032d0550ec5ab44b7691259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0984d13bf30b41d19bb5b132cdd544260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a34e0070b9e27c19bfbde61937143261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9efd887af6b68ba3df20560f48926262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9c91eb7f0e3a3e33fc1cba214a62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca06a34aca1e13ddb2d75745d3d6cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141def0d3ebaa80e1ef12196e8458c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6951f56bb38400a99e7cae81fbec9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e60a38fca4c56639efeddbe9f324a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb549544f92ff8e53bb6e8efe6fdf6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32140d833ba863c8e4e0b9869949d886269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d25e374d91743de50bcd78e4a5484270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0998826a31f0816be1a60cb1ee5b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0e982db4ef898b2a6817fc2741e38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b064fc3e820c4c2001ea1509e8eb3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d55298ad2c90b9c14fc06d41fc6579274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634487041f09af560045fa2fc67e4a1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75cc96902930d69af4b3aa305e5f7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407bbe0e61c5e3d2afc44a77a9bee5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fe2c93e7275eefcefa2a511c2f3d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6581ed4096761f52982d5c3886c26ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f1a5f13645b50f4f9a96eb07332a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04902e761f3f254dce81f777e9e549ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941fb8f129cb4f6055811b7f1779bcd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e35a8afd54b9d26cdade0e842c95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb980376e6cece13de73210a23de9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cfff76c8b6995bba1601e162c2199285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b9faaaec913b2a503536510fb24ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b6f4eb34481f93060484199a0d293287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a35a1aab5d223353ab7a98c08df44d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90a9dffdb7604908c65920903b2ade289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e418a10e3bf3ed0c31707cde34780290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfc4b3d09c1444e2dbab892c5553f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f896d9d2361db24954610232905bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c831c42ab84f76d9c48237289f6e24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3fa3c7a40117b7e5c8d5702799faf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91efa0e8cdba8b06c37ae1d6e8cf460295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda87e14b19f6b56b9c6711e294209a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478fd709898ea01dcda03e92b20a634297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b1d05902dc29219719513163dd352298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd26a29630640a8f464e9bbe5d67555299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203727d9604d2cf42d124753ddd94085300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39262b4105b93daf0137b445f515165301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e605c198a9e525edfe1d70608b730da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534da9980c69656adb8162990845a71303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629600ec86badc5542ae1c62f7cb185304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8358396a5ef63cd91c37f970737434305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8726f9bbba4378a73733f20b89f8c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c87a7f8a6f09341357734dd3e40a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb6c7f5e341c0726d9fb8b09625dd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290146723a0ab7d01380f619a993bf0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429496e804416edacd2d39ca262b43fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067bfe401631937b84ad80bcdaa5c5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af57b0612646a99e3a1a6df47c4f7f2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64e928fba499649979fac6da808238313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c52ab56cac3c04cd59b4ed65190b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e365f29b6c94f2404a609a623e611c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99791b1349cb5ffc798b2eb08269820e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ef06998b97135d6913b53787d087c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd44f3641c69170507aaffe7ae52199318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024acc04f284373888c60006b2d2a322319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b70e97fcb02efbb57446fd949d78c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c70c02f387c1690fad102f4cdf1984321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812c59065d4a828f1e9525ee99b67d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf80064721c6162353932b3dc5e5b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bb02c800b74c42296f25ad4207617324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb19119fe3b020961497bccbefe17d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440673afcac465d5f6aa2c7322f24c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf580180462174d76a422af48db134327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f81e3704ade0ab7619d481808d08a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4381819c4b4a64e718322e6f5b09c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e3b5ab1fd947076b0f4e003cb49c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140f489e43f93adecbab3cf182cd7a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043ce13a2c32bdd10636527789edde8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1f84d2d331e2df0a9bc869e19bb6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ff55c86bc700ed39147dd04c8306d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830e726ff4749a33acc84b87deebc95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c125f24c8201b4c18779bf74b09e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377e618d94666a46ffd6f3e24c79b13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fad3466330a2998213e300121c4b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa24c29983ab55ccebe294ee08654c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b313cf44ba487583f436079b7a329e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294704fa74690f5fe6b2498c94cf8fcb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9336b8cfd4abbbe24b3a6f3515b29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deeec564c9f515f22856bb39e4ffb63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae045c40b362307d9d1ce3de8ee4d784344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a6916a042894da3bd50234840ac5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da50540e9705a487bddf96c540b2b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b87ebe11be16841d4322b5c35047b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf6b8dc5010173eac51f9f1fc6d6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fd522073a380d2e1d9974f7c95015349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7c48cfbf22510f4a2fa0d32203c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650c10329f8550bb0544d870304a11b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe93559d97009339730971afaab3c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169894e8474b81f5b582ef3e33870040353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021af47981bdb6000f7d293fd9618c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1accefcaadb6498e39b022409a2833355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f82f0a9b61a099d75d16298ea0c335356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd02ef8b859034e6994ad709dd9f89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f8c5a05662fbc99aacd21df1b4be0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd720f2823ec1e283337821bbbb4423359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76675d02bb214497e6d12f016cde6712360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce50afe5f7dd4b9a2abd5d66640b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ab50e9054861bffd6fb211fec875b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cf03f02add3a458264f197710682d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755a5fa1da5f5476ea2d19e95057c2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8d5d38b791f7df74c6be8afbf9938365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530595bd2836c9063271bff462fbd05366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e395b54f8aff3f1b70806d70718255367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bb910ba11076f67ea86466f16f051368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a8a4e49d561c7bd95c3c027f0a935369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809582974614067afc9584280d53ab94370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231d81cebe93d263b13bc42c7db46b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640f4ee98a18ecc6e621a6e7e184bdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e61837f2ac0daece7ee3c87956841373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377d76038339eb32278dd47b554f69e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd1b47cbdd3af24e913703e0ab749375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683abd8c03de601c413f93e3234c993376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691b349587fa09916d1dbf24ac48c5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21cb45360718843ab129a71afa2e90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded03b71c194fc9fb2d6f0964e9265f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36e55208260f74081ea4aac3a173f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a741d45c87522237e98ab737d0f892381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc0a4a0a47ff0b20d9d75147db78ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb197e54c2b06ff1393c4ac48a503383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39be35cbc08787adb05eb1c4aec9a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd82c71399a4c21455f58d6490257c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d0019a37cde171d0a660eb40edd85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332a70481cdf82f9eb003b7e7b4ec2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf009e02b85a1af4a0dfdc0bce9618388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b70c7313859bb1e26c1d6d69ee7721389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5b896b95de86c511d2ad533bea397390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1485bcadb469ea4830426dbe51d327f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ddbb3908e1ce6fb89a3115c573228392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3d6a1643c9cc0c057b87e6b45343e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb5eb2640f24383d602e9cd2410f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826469a6c3d99bf8ec662657fde1507c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b82f7ff99601862e204dde191c802396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6907f4734a3fa4033eb53db8b51711397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae869a82edad48d1f368873aad46203c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730726ab4606b04c2cb9d8e57807ed81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46e40a38e2f4a1939ef3101b07ca34400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1b1efce0c64b3894d42aba145e31c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a70c126f133cb0efa98204648b78c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca12f149b9bbc86d2669246a6ab5f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8226d6818971d91c0aa2ef97112c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373ee6f8f99e1f39be2288db58f6137405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f812d2223056a18a4b76bda77e4266406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c471e2462ff677f217bd4f334737d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f297e6cf0f95d31e103bf5a6844a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6687d60b63ecc25c403594c38d1e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c4b496bde671a9ba274d03425c187410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacfcf5ce5ad5824cc93dc9ba460d96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c577b9ac5fa6f681ca90d18d3a5f685412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e189d2fc491f265ea3b6fb2473bb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b5c77a7060e6568f1fd77cfb0800f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047d6ea76ccbb512ff0878e86241d1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599ab6a7495cedf102e956766582230416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9220c87d312768f019b12251c1cd82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78378e6e8750a08295672ffb32bfc226418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bbfa43a0782cc46243b666834c86d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd582f426da5124253a4024636b373420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d39d373a393934d07c2ccf9e938db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f37de15cd03825c05bad284fd4760b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe69a2d9c6c26331ff91e38040e7f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b03de8ce78796a769847f3f68771424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ed9badbfeaa391a9dec7b8f85809f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf45c23cc0c884289b4dcb61589d2f7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb259fab9dc0a6340690440c4ab4aa8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a13eba19dbd122621d7364e57ab9bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02053312c4c5bd2e8b6b90fd62ac89a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de92b84f16178547a653735a5b7a12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4caa92c00f9aac7b8d8f2481daae79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb078c82a9f244b205134f8da22661432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923cb3a63282d4a5c101e3423069791433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bfc2b083f391e9b76a30b55c60aa2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7978bd1a720a0f9551643fcce9e35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274373d2b4160ccd35b180ead3fc6ec9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22979361986c6d293f949a3f47657ced437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8ebc41c0baf37d4fe96f180632e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb718a8b80f20379152c4ce7aaf6c39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1f04f23a4cc9a108375ab456fdeb5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d4ef42f9ffead265f3c0c97cd35ce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda97aff2767a368f6a648157e1256b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca934534c8b4467b4bb4d661bd1397c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767831bfe39a224ffc81d0ab84d9dae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c79f454456580aa3c298890724cd5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b427778277bb8b1eb76128f9b8cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123f75ee402ee743b959189ed8cf8c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c821ceea39c597485e14730a2acd735448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8247a778380753016b38a8efe51dc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1409f2957fbc8408b4a81044435f5c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab862ff50bba4db46dfcb534f7ffe7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf735472b8cdd889b6a2c3b837fba40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062f57761afa463564f1a871b088c62453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d888cc076fc1c0531dd58dec64b5c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8bca3596d3353a5e1a79701192c3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d62fa636779f8cda5d19d80cfb2ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823d4fbe407f280450e6685c4174e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d402ef0cde35134c53ac96fce443d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc1ac404e8374c51e57c871f613f08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb7d1274c5e065e1d1462377dcca9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e167f1175796bad40c36cbc907d32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2c8ac6574cf47ec9fe920e5e8678462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c090925c5c28b2cb557b98f19f89f6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057f4789c3798fcdbbbb070181e27e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b95f871727dab883914180720bf77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2148e8b027e05212a2223ff54962ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e004bde9f2a8a40193c39159ef74ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0f2687387fe6575cbc02d20b2cfb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147f2e7bcc21a2f4619e4fd13f88a6c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3241251bcf5213f86d183f39ac965470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe226fc20fd38cfb4e17c79ce75ef0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0cf01406e08d0a915c40b72b478eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea98b8c00ffc07fbf962f6b503723d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cd787ebd73a3e0fb3b1c7a7568e4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df1e90473b78fb108de62bb307f0e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d631cedeb997847e151d2a51dfac75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0580726c49fd298eef62a3ad85710ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de4e5e154c9afa64c07d8b99bcbe6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907aa4718070f8429b7e7f4f9cc5c79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba223b4293b0590495e5d384ef3487e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b62b0f11ae23b425dead68ad4a576481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e821eca4708393aef08a3ab64911aff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02fdd8be654fffb6946dcbef3ffcc5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cba8d8bcaef999a45cfef860e47bc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02758da2b9cc9e7756ed0bacfc84144f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0034e1a4abd3c61a1c7dd5aa50e20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca54a2e4059adb65269f5aa20984e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49602b99fe202066354bc97731b6cc00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043c931bb4c77971d2181238157bfad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f52d3cffc318b0f959d53cdf3f9e25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096edc744f02fd6a9f09545de5549518491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5688ea9cbbd209c7e3f6599f91484492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a92b796d04d6781d47fccfeeb73930493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa56c5e2ddab076c44490b083f8f4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d044032eb9bb9a7c9b7305a9e1e095c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014640c76d8fd0ecbae43e97de6eba4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb649f6af97bb94d2ff953ff73b006497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9ef811c5ef5e5a677ffbe51cbf08e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed610db8ce5125fbf9d56ea8b631d205499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da11054bdaef557afe85127705b6b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353188f2f3dd33565886520e154b4932501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a7732146ee122b84a6cd8a6a7d10e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f362e3e90338f072426947ca90ddaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f7dd9c1acc29dd98687138e7e3e08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7bb0668c42d604ced59f53e1d2a1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff2c5fba9a27cdb8a042162826c94c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245a10653e7d7433674344db81b5aac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557daa8aeb3df4c57ef9a67225fbf64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48404fbfecc129028a63e0957a60d67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50400d496c898ce1f4f78906142d582f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6935f8b8e927b0ae05db8f7d68cefdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e90a42ae1db18c2a476ec41406a70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe4c66061b3967c87c270f7c5cdea7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f987e1f563e43fb79249072f45ee6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bba017e02234d90922178239036193515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5586152ba6c7f29d374a0717d64c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75080998612d0e3d8eb491a569e8e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8793e6e7c05a72a29bd44ad96c45c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a068b61bed1367dc062bb74efea5d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73fe568a3e8d096d1c372499ac5396520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769372146118e0982091735bbba0e6f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b3a5ce3a7ad393a146c3a817ade56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e44319f477c11cfa27a0030c1a97a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4255f53ed5f54b5c1123b5002a9377524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88111b7b769f71ba9d4a9a1c99a794525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1fe87123060614005fce35ff984fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2359d228f168d9b12446ff28628c8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4762a9328382a12fcdc078305c709d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa04052abb3c071b31d33881c3b99b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c208a1cbe3dacc68c46fc9962ecd8b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f3e89d0ea6bfa8ed22f5829c30a53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293277ebbce8f1a5b8f69d3ab40f4811532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78740bec072fe1c811b106f631474dbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f289e371cc9276e8648deab616379ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ae71e5d9f49cbec8d2fad42063c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0135a618e708acbdf59fe841e7793536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13449322770ba471c5a6c17fb0a9292c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573bc414a709b49a965213c0fa8c2b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f84ff30bc61ef7a132df0873c3e0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c27c60f303d77d831194a6cc60c47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944360c54e84754d9ae3b570566dc1af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61f6a7dd9ec70db7f110c162927187542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d266bbf157fb91d3658c0c04b4f18f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74d9142ec5147b09fbbeb03cd3bad9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec41760b24eb44b9c257f6df51e8b55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c82c0db33f3ffc9d101b9bb0bc1b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166172b085a8bf3fb6ab224217a74c93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b55eb40f7ad2ec632bd54ac9f47b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3039d0c228362ed6803b3beae182bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beeb90d69e8f4199a017013ee83b90550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de501f3f2f67c42cd4b4d75d4d8e9cff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ace84576f3c3286ed4240cc424036e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07a90aaa1e719e88f0ac8026bf865b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981186a59909e51eb5a0b9cb3c2e5ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf57ab7db9456e670c4d9690e67a5c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d80492ca091273d3d154c415f897e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ed2fab87219304e2414c3d4140693557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ad6ebb22ec721a1dae7a8f6ca573b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6680bb33230b2b5fec64ab3a66c50c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f54cd4363ab4544f35d6f9a9f093560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce7bf2efd0151a117bd51e5a6d70b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee243acdae3e40362f5665367543e60562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac02d2d2f7c943a6c56666aa3adde0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd38409de2cc15c6d05de2f3480ab9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc3f8a2d90cc004c876b13cf6f9cd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b85b63a57902f024b82b0666be7494566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1655f1085a8739c4661cfa4b6db4f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d1fc2198d823625a555385308280568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad53bf60c58429cc8e82e056e39f27569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9764592b1929765b223faadc1d4bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6004e60f23d5da6d1bcc3dec09a67b7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3b63cebf9c7bd11361437b45e4a9f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a6f5f17bc0299370d9ea33a959c471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3c7eca7619e477d6fefba7bb9c6142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24eff5c98fbf3941b8ca295ac878a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c54b6947d2c3b03d5f6f8d8b2ccb394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595afa3f0bf922d2a8148c6c36e0ace55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48159b83af08be25f4ebe3de5a570c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d57d9b2db1f84c052639d7be330df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f77e313e9902143b07daa692acf6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d5a5afa0284b0abd053284b796b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53927c40b932f41d43cae68331bfc6de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07010585cc2699ab914b26bed15df811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35be7bad786ca0df07db2f2a8b1edc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee790c97173b9493cae57069c049587013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3588d35b492fc0aa74610a2651e33414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b0f43fa0f204f9b8cfaa64c95e57115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb2812fdfa04ab6591af4fb6ee44cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e80e1022661502314f4b022092da517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62a7e47b8e0b8000f01793c726d4a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ae5ec94f2055480438c39a7aeace619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa07e38770147d6783033c6319724f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04be29a1154716251ae226fb097c1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cda77e2f779bec0525eaea49f610422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d87060e5257da215957b70af4793c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff439864d1a478a0fafb87bfc9461b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9207ffc3c14ce82578505172988303725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cd5e8e5629f5d585054ad984a8bcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d744a6c72d377b31c39c125b7685727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc549fb94f0ddd29d27299f3617c423028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37fc04c4b261d21704169e1eac4e8d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cb1f09956ce7ac1516ddc60671fc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e56d5bc7daea7a7143042f5336d94931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2d0ad5a03e1dfa3604a9964d7accc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14b4b4ed1b4e61599a72614d1a9ae333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb260557116f18113e8570a50b6fdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbaa89731154c6a7ee2a584ea755a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa8f74029280f520d48fddcc5ddf2436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6519aba2ec75ea82eefd5da889399e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f992bd0e12b8fc56b76253c1baaac838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04046ef0826b7e6f88ffd25752231b8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc347d7d6bfda8ec3f3adcdbf434327240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358589be83ce72da280637876bd0504141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902d206730793f7f68ebd4775d01b0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f37e92f7161495f89cdfcceb14fbd843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbe80249893ab55985eb3eeba8e1ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cbdc0573ce7e330c9a235c9f27bfe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90a48647e4e2c794173684012373af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d6888ec08d207d17be0608c666a4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bde4d0f1da092f76c42e3806ee65048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507107ce7e9b73474636dc7a29b531e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13f6e36fea0234de5487b2aa7cc2d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db230567b37d64143cadb368522feed351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2c1bf9730040b05530a0aa15a35fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f1b0cfb2753995941b484d7fd175353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e577fbe2f59fb516b5c48b2cf5851854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e2a1f03ea26ad3766c48d25f46d0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a340959915940d531ce95826f520b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf7454d7100863da907ace5d08006257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4a2cbf45cafdab5d8517084f3260058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d662a80540e0efe6499ba0253fd4b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066c1ddee1d62773e10e70fd51245260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3fac589a26e7dbe0793d7a4a918fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2910ea72ee96d5bd8ca0a1b8acb581262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3f89689f0ab43a34d14629ce5fc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4262ada61568568acff7e4b8372c4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c974769bfecf0810cc329d08843c30065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87093b934473494b67e6f0778a5336066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd8b21a54b2b76ab70b79e09b9979967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8164b1fc23ea51ceaddd6ef80ec5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e351de39b67c23f963c87fcac755f9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a78358469fcada9ade147a5d6935170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d2e4dac092bb7788cee6c6278b57d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2b73d8896432a85b0fa14e56dae5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bb152f222c1856971c758c6cdc64373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8c6401f4b74f1b78c9fbfb5bcbcae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37147b59a7b6c54cc8100aa7e7b945175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75049bdbb9adccf4d6465efb0b478f4f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d9e2cc555183f4244b1a38f4ffdf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8bbe17ddbfb819120ffcae069e3d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98803dfd8795fa137d0063446d4729f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d336ff273e959e36f1300689aec9f8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879626f02e6886041a68c4b562d856d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77419864a1c2fc7715b561ff4ccdb4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ae4cf276a129d4b19f648b80a67a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fcab59fd435d04c7c01c3c28e8a4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b601f809a25b1cee2bb6dce0605b8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c1a70c8ca37a2e37b4d3952e146fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b841288ce6df0a9945994435883e16487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4a55943bcafc3caba4077fe30fcb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b60596a15e3ba1e20d065a268da4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052426f9612fe6490cb1246207a4ed6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17209d579650f9d8fd463cd8f167355e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ffc1ab1340f0506bc14b8b1ab6bfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc693805a11da397e2e7cb382092c5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d2f5b74160b7537e29a014950378994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9100828d03598d105d697d9b029ddc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4e5d463a47696c9a16078376568c196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9e5a3b99db6db9b5b23b0ac12c05497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242d1dfd5bcdb258a6fc9295f17ca9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefa27d59a4b1d2986a9284aa9a20f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde8db373194f0519d18e97624fa9b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506910701bf2b47bb6e6656b6f4ce431101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd98573e19e4170ace60c826cce8895102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8966f187f4167429ac3d260ff47710103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35fd417314d6b67593008ba45146f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd2050f05d1360233cca5e31ca81b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b264181fb233f49b1bda5302445a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087e18e781c78b39e99429872c5ab59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fc8b7f00b92dff5615c05ec3f51bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceee789398506eba83d731363de6479109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad7981d400c2ba5cfc7d52b9cd87a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbcfcb19159b06f20d2350430e7cb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c77bcc85fa28a1535b6c2b1c24eee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8260bb6312b18b2b276e74208b330d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344f26822e231ca8777cd6e4b8fe5f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef3c8eab79d85cdc5b1449ee05657f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60037acd6be19f223bd315390835040116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0db348d997d68121ce6c156d4c3753117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab6cd63a564cadc94ff6611f1fb6e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01fc8869db4d41d2e795dc24f1a957119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae288598a62f4d45964ccbc9bb5b0aa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea331a9e8389f32dd020930ce0f6f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea8a4a19a611375506bb73f3e2b2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced45a8414a60cde585cc20e4ec6f586123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85185430029efe8bd854863df05680124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263a5a680ff2eab5bd23eed4a528489125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c6051a2dcea12ad715df928fe0b69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2b7c8a07ca56480fd6ee5512015a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc4f54842a2efd4387be2551de3615128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de398ffb7a47c6d0ecb2899c37c44a94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec2a7aaa3f861a652eaebfb5e0e4ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513622c1923430e58d57fcc9fb47f2d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eb3562df613549887b3768fa33fcc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b665c2189059e93a81d6fe129c130133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca5ffbd72e76e56e36552cb5ba8317134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063506ab558db969e49d8e26bb62cac0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280195c9c719bd8e1f746e4ba6c2fc69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64e823228c3725f83fcb338eb24cf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54395af834a271f19f0bc59b638d5965138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcace2d8f69fcc20fe9a430e6963bafc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcb993b7913618ad8bdaf30f2e385c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369337880d20c05fbc53d2dc897bb4b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d71c2bb69f35f19d9b393361144901142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecc7cb6fd1d8696ac57ce4544f89fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aee5b86a3b8468b469392cc1a1bd59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639d0a663fb604f12024e6b95c1938e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c54b2eb92601a85a7b107a7f68ff6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085dd669c4dba1a2b22861ab2f27881147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c496aa9a14da01ae045b9a6127713b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb23dfca5a788b403cb91c52d5f75f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6b0004bad882113fe43b04f6c0b28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395c2070e72667aae8f2d16ce8c70ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f5de3e95180169e65d67253f2770c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf99747b210b3f5cb0d0101860a5292153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197309a86e3042a055954786d381cc5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d35c8b2fac971056487c6ab4f089c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9a28c0ed33721fb3ec375f6b11f09156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7edb4dda8fd1c733011d8a5e0ae9ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02f85687d34391ecd3f1294be17d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef7e1615369f2c34758f527d10b918159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b797d8c8f06707e4b433112347e953160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbac4ee9d9182451f48829dbb51cf4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22d440913c1b391727bff387063541162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457a91c8159fb87451e401e02a0d990163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5a65bc91b727d21985b9e32f95635164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab60663b5497277fc070a88fcf28f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aa7b5df783c62f24d9ddc06d94702166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d2b25a439d2e71dce85593ffe309a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb92e5b0c1245e4770205e9e1cb966d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b85f1bd5825f2e3e2dd4300ff7c24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6940fbd8f49b8583c575424f5e0ddb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4efd00f0790035f4340f3f93111de8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32575b6cd1c57aafbf974ddbd38da20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508d220231e7093440c722ec8f1d6df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecf9f206a631241ea798cd6ae929e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82499166b345fdcb71621126fe54a043175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03c5235de10104c7d2908bff637c02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31142e3e7a233214dc49aa7211e5d8ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519730c9a10d9651ebc7f7a100a744ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6390972af58171780870eeb793412179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80ad7907c2127413f9fa6a71f35a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868322ea6d880a25ef5d63fd52e3fd3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82f8e8fe163ccf1b78c8ac00cec8b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff49b4bc2f8eeb0575818c51141e752183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7b3c996789858bb023e0805646056184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62c35a0d5277e82bc9f8dce067aaae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd829fd578168a63a45f2328462c1fce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c3626dbe74a27aa32f1dddea34964187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58332ba743b073211cc710ba228c6062188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e5ef521b5891d176a320604e20c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5a1ba6154fb87b740bd0205d9979190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa7260d1c29e37dfbbbc371e4b2703191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1a93de959cad2c385db4450f091e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1989dff3d0977bbcd5e3d49db53ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bb13922931b217e34acf1c95813af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3b10c611049784b3a4c225b4f29c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61b746b11a2395df17315a0c7c239196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e5e8d517d876343e481d768b1969c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d897699511023c2b353249fe049ed7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccc427a9409bb9a7b16cee210a846c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c7c7b8a61cf4505d786887702c475200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde798c58f47adbb064e29a8150606f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c0cbc202b004746f7dd4a873a9c08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8b22a28ab540a8e427d41bbdd8262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d941e708857a1eef4992e8a681ecd96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed3eca00acf34ea872668ab6fb73d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff880d57d083f3754bfc6efb1bc91b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70864393e94560b649cef2df4cf39b20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d285594010b0ae99016d09aaeb0ab6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b6cc91a63f4569ab457deeb117ef4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38403b034d9d6fe483ff925a955d14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34914a5e9fb1fb6d2fff3f91f21eb66c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba519b5589ccbfbcec58498ebd6ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593812c9c3384c46f8d90f0c2836354213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b670e699311fbc536d30a1d345ead214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec993c0cfa3aa763cb943feb4c49d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40177c326e7113c50495f13a3d9e16c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0a91a4304bbaac4b82ac6269b8d3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873dc66fdce065edf148b8548571c14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9766e4e497870da6f654f4593729a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae1b927a716d99e4506e44a6af2c7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22d9bfa5f52be3a2998721deb1b451221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72449221ac740b35a89e4a34a9bd369222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b276416b732f5a056037ceb74252a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb8d2d4edb7d79bfc9d5afa3ac6b07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e663b7f10066677518f8c026fcd6b33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d82b7b58c8f28147ff4d445125d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ad18d503f93829371b35110cfa471227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ca364ec1545bc61b8e0ffd41aca78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cee8d6759f356c86d9998c45f200cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deca989340509ff10533e226460a4fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e54225dd37b02b659bb932e3a4d8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1e704019e5c588f0539062609a68e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89851138cf9bde383e77abc11b9e14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b2b63434ad1993093884ce0931d56234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cc3188111f9df14bf0f6418b57db5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11866ad05ba05c1493e2cbfeff636cff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df411e7aca5bc8c00fa784590c4a05ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9d3d786394a58bac4e280c0e6fbcc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c1bbae25d6319ee94f454163ed5e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44bc92f2e73651bccccccc2a9ffd9e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422009a28a1de2049daf6ec16a11718241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a11900708c204f8dbb6576c0a73bc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f17e8ca03b149878ac275bc4aa1470243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af242653049979c19032aaa64c220cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b9262202bd0e2268c0aef84773d74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c096f8cd4a606441da1e32f82b3dfd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f00e5dbe328731d078f03f5a09795247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6448c6c268b45341220f6458d37d160248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104254803686ad10511768a7dff858da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386d1ba7812ed728a297cce991f4905250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf707b1dd04d8b4606cdb3ba61c23b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981465dbed42d6751957cf198c0b5aa0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0340fafcc5a0e653bdfcdbfbb8ff50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364f4ad168aa6d32b5835eae93a8e3e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113bc0f0fa5adb0bc8f2b2fca9a4a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcad7da479e2caed4f10c8c82f04fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dc5d3587ad535e21eb9855deb839c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7003eb51bbf3d39e03a1cc02aad5155258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2671e01b31bfd1d8b4316a549ec88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29328b028f52e3289452aca58e61dc03260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5defeee83bb42ea1190220bd00372261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29a042c445c5f6109a79e76e130cad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c86e07e7662b03000e75af73f7a56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b610560c9ccc448bdd0c607d3bcfd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e482944a562c659026de12c93567c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6e60048816685779e49fab5072d3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f344504325f7815932dd897a978b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b11bf0a4aecf32d14eb69dcf915612268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213976e869f210d74376ce8c9aa153b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19b2d850978746b76c074e310d0e44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f34a03279f4db83949c4933fdbea8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4b097157f4d9f3c92c87c60f180f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91857b803fa2ed505003da010b51595273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d6a47fd545f60016595041dfe57d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66776df0c6336ddb32a4914393f690c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1bdf46cb6a10398c5d10a499df156276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe24f4b6caf3c35cbe7181d96908ab1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9765067a89df3535af6c69f4db5262e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbb8fcf800f167ec7047f4f176b7df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962a3db9117c02546d608ef1a89d7a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca412c58706d65fa9b1991e0e335a11281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223613e5cb36a83985e04746c06179c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c53f411dbc41edef2d57b362acced9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16894729f0f2b6debacabe94c30340284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8839a990bbed679d160c2c991d33ce6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a473135afb5c41a3d8002998ee8b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56540d34147fc49f000c1b08617754f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31d95d4496dc2414b192ea54929bf4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b3aad5f940ff670da8da11b26c7b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e0ae84637c4393d57bac9d68011f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e5c01f790abc81f6a7991517425b9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23382403a42f86ad2133079e933874c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8c3badeafccc857979bb132ca93f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be23ecabf76cb037708125c2f9fe58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac049fa7010d2c8d9b5df38690e05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fb38afb1f36b40e0d09c74caf3d00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc364054a7a9b33f7418f4bede0bd2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182f9a5607dbf87a5b89cf198faef77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de805c689b58fc3ac65d5faa2a0073299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f92467680ebe9c601065b05727183300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa1d3543dd8b611d067bc8468b130d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b007e4f35eb31e61cbb5992a8f21b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8589f52a576e425579b6403b156de0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3c66f2d7329890ecfbca66a2ac9e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85929e06d4b2880357eb52bb75aff947305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504a522fe914cf870f5da1065118b39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a4feabd011c9a0f1e4bb4e6a6515e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027010e29874e6cd3b746e25a2ec6bd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfd1ebbd8314062a6b9f248d94f718309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b274952c6ab817e1ce6f46602ffc8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70753555db474126de7a9dbcd333f5e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d0bab634b15b8433edd54523602f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d062121618b70587e5a33f4fc9b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579910fa48f6173d357caf144dda8758314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1ea85fb92f8a0bf94903b68635cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6f6f537a9fe78908510b73373606e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173207b2474653a96c41e1ec91acb52b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446365f0a674fbd8ee8634ca4e4d96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ed736a89399cc53aa48399b61f175319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26605cff130564b668033fb29ceeed18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6983c1a54f60596753c07765b536fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3918b935db5c45dc74be28ee579f07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b66f2fe56bf12d6b83b2fad1499c34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d808b802df74ebcda1c16bf7584ac4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9d5693653ae59c9c924afb5aac56a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4467084c4f07550ddf91f5e2029611b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac58eb3d213a6b00507bb155d2378a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc357855b630c1fbf4e8749f3ebca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c6dc9f5ece123d782d2d68303a2ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55181fa2435c9dd16b511c631e9425330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c1ab064f8e0155119388e72b77892331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd1686bfea17da13b3a34bacb5dbaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93c4c575a25bb5042de46c7bac0544333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d2fb4ce60cf87ad353e1a4eb2ff2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8e171147ffbca2beb2905707ef88335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9534ae92689c3722e3eb51cbf4f4f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40a91690d1c16a8859724da114c8e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe119a902787fbf24bafd7e7febae91e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2985f3d8959402ab398ff199b1b7b1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43bc26a6e93ba4db466d5fe47a289b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c25799137086909f2a57270225c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e412a4582ead1b10798c26acae6901342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05575057098cf050e2235dfa0d126035343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be863cbd98843590a4fd09ba93ef5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2c063f19d44cce89ba13abfd274a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932166424504195199c05c25277a18aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfb6908d716307b9643d3840c8b611347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc31ff371a301cd5c057b5082810fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94d86a17fbf431b51ef1454f3fea13349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ae1244c90332bc21b6308392519ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08034d5b6b84f7617d2c0e7cc9e049351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29470ddfb3fd07b01e64c84834a892c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e919c17e6f11a0ed3ebfc4e652d9364353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def58397c52fc084c496a7bcfc2b2b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f25798fb2a91716160840ad8bbb26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef882d377edb376ac94834141366dd53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f60962377cf42d23dc0e22c517860357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9de17cf6562663efbb70250da03383358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89977000baa06033d51de5c59b64d810359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5aaffc9554bc3de8b66ed0f445ff5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5a55cd29df503b1315662b58b8e5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b363ebcc1f3871d608969a36ac3fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6356a7f6b7e366379a4d249e6dcbd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc833f6450af2c44e591d69e49754c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff134c12dc5952a5c6decd6b09781e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a310fba2d42daddb0d3a238de9c244366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8203b6f9a5c5dc95578b65b632bb8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db30b401758e445a91f7795f3e0fa3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694091ada0f8ea6cb2d4a87879951d15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c250cf26e716968b403ca406c6558370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc124d9b407c23fa45fb5dba3f1344c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bac9d63768a27d29a1ff684213f29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925b4fb2cd8d7f6799308d59e59ec72373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcab7963055ebb99cf02ae17375061374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352c578d7c0e7cec682be189666533e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277af6568d4a9c66a5613616cb77454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdd77a9e4b537514cc3e4b36dc0070377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9988eab29ed0fb1a7ddb8021155b40378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a8ed2336370eb5be6994c5a71bb1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3a76e8cf09127918c813b069fa8c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7688d74168c5d2bf1b20862d4b12a2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1c5186974eeea8276733e9b2e2565382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72901837957d977162495ad29591dff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a074b8fcad64ef139335342e8f7000384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24155a4634524e9797c447281b587347385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a7dee8c4a08dc4f154b601a45f320386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102715a79246164331af9363f9f6526387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5e61f6843d5190d1f1b978cbb69e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ea290e5f27e9d3ced80c80eea8826389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1957fb9c83ab6a59b57b4464dd2760a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd4aeb02dba4639b438b69b4e5e463391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670188f54aad65b4265c6177e38cf90c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f47153fc30218467580796b3240f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10aa96e085b7c01cfc1416257833c9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e79387d606d407d8b6c660f147a65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc715b70286bc1ce00dfdddce9378aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f4837f214416cfb0097f0fb521ac0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eb7ac5a53a5d865cb5eccfb5319f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e8d8a3675d2190f07379cbe4c37d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1042e9555b78f214da557ba86a6e19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143a43b584e552ebb7b2ab64c321fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a3631768326fe0b562a8c1e85bc54402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd21dd03356c37a58000e2065128be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f070bcb053654a9871c65f7bfcf4ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eb49f4ea1023abcea5640d8337904405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f0a7c61e0054d0abc8639196ca18406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6d4a11e14be827dea5867d4250a2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ebab409b136c9c62a5954eb9e9f82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209303d4b423cfae9a0c919d803e30a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bdb80d3f39d9dd93bcdd3cbe0303e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bc3d7872140156c2f7949cf272400411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f51a5efdafd95eecf4b9a1a0bbd14412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574fe7b8521992378e1f0be18258912413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166b759611c04d6570c109f70e1aab8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595a61e38c33a194b2afb7906bc6c41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4283ed5adad178505f3c39a6d9231f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a05f9b71ab8082dd250e400f7a17eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40137a74d49714752a76b29d9ddd7321418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3339cca390a1397337017bf3951c9b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb894a2983965d19d14059d28ceea678420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d304dfa7c7b192d7a3202fd38ae2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95bf0611d41e1507635d09adbca102422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea7080e1ba557d17dec6c67502879c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6171a665d3741d6b7cec2867096b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87c738e5661417a3da0dc1ae211c2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf9082768800078638b8625a3de9be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402208e6cea2cc8aef2cf7dde00ab2c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321ca1d7be189ec4c91062d75bb0913428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee57078405f889d5d22d7d7500d78aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91511291e686660e913abbda05cba2a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408c05933d3758f79ab52518993c729431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075adc0bcc972eb5812afac3a97adb91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242777de0c71da111dead4fc91b3e95b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5038eb0626f0ef43f9763ac2a2f89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347f40abfc963e8a902caa4c6d1a3a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c403523f678fc5e1f4749f18b2d8fc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd807251385d30587c6a9fe58b0d100b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a62d03e6760c2329704834ac6eba07438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add085bb4eb6f7b4ad86e862fdb431439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41ae8f7811d1505b88136769bf95f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3771aa3e12116255a6faeee3cf3082441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a67146c66a71c0887ddc76662655c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f621d5447f7c37c1ddb9c732819e077443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6694d930c6a608ad5e76be30cc70cbe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61236ed152ce7e27c1a6e2f293da4347445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd79385176672d3da97466f0b63a6e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653161cbbc94430c58e84adb6284bba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd0bea7c47681c5e5a4d8d41e20126448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7bad8925f1a9481bdef5931c245a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe236092a99613974f2a9a971002a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af025820c7f3bdea1bf06ba54abca79c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764adb8aa4bf7c34f6a8071a2a07cf81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570332b6300061f2df411d7aad1d529453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d12c3e0b7b5ace4d7e58c11ea7a86a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71226b1c2d2ea737e15a8ecaf7dd5808455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c4311e7a578f349315deaa46c943456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4defd35b249160b3c5ed0784eea7f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2b323876f3b987cab2d4befc95d82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aeabe5ebc2193da4eb3e239a1a5bfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e954968cdafbe58a83471129f8288c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95756763eed5ce779ac86dee0611ca37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741696a9058b47005436ab8a87f7457f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96fed42fd80197abc52bf358c95bf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c490f539566da28cf41b732831ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7f57405b0921a72a628f444d3aec4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b48c5521adf4b134a480b0f0552b06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36aadced33a601f551ef7ca503516467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5410de8ac7409c0902abe45943ae8b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc1e86d6d711780ee302d68fb29dbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4536d2ddf45f70bc0a52c4e72496e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c319099d644ffcd70116edfe23ae073471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2204ffb05e63e61c8c5f06e08f9d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3219f821845be5b67e52f393064160e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba88695a8d764ffec8a3fa81bcd38c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcd265f1cdddce6751704ac4e3d013475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ac279de29513ed008774ab67428ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf743c9652473f5c43ea6f3505e5be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733d5b7287ed483f7dd94896dff63f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c11f30462dffb1ade8d18f721f28e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dee00cea3396ad84a4b7acc71fe32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205c19d03fafc89b1795cf776963c16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a830003a02e42e02726e366bf8c7d91482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4417c26563d3ce4aa288992975e05f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbfa904a50053095b69efc4c5444d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318e8685a85e5de422fa64fcd810c69485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f356576f05d855baeba756809d5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ca30ee204745e7375af3645ae0ea3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a6911129f3998c5a4527cf07d7641488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795b677048004dcd2b78ae52bd6dc01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4014a2d294dad9aca394d0dc43a4a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf2a99435adacc1f2e62087787c82a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f25f8a3c68ca27903a97db82b4050492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a4515a90d34c5897c64b996d69c0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fb4ce64a12a8b52d52537ee9f3e23494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335be8709a1bebcd581df43de8d7e53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c99f8d6dc3d81426d62083e4312aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19333a90695f106dbc8fe521fd6979e1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b95dab1c56e04564d2a4d08471008498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96364965f8f3a90152cd13961503b96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981df2771e9720ec86b92e6be6e11269500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98291812a7710048f2a753534b3e1fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994d2f766fba1a37e09c62c14285e33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0640cfca7511baa6351a99aeed272503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5356e6a00ce732a7a3a509b816dde504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb828f2d9f4b0c7bf3f0436ede86a71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719c4528a8d311bde2e3b97f2dbf9b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cb11d312b856c2229bc19cc3f69a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ce00013e5d7fb674fccfbec930835508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e477168cce3b7fea4caf959559f271e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8f365172e20379fe4b06e5c5d04e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adac488ddea5ea6ae3ab882839c1d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c014e54b1fbbcf50aed28d322c93f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98468b5dd6b287cbc6fb244d0aced2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8c72dac761d0ded7ff5c16d3123bb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2ab681ac9df72ae50306cae3bdefe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7514c19dc2f6cd525620166b7c584f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f919bcc2fbd2bc78db186b7f398807517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df31974660aa31703288a9de0030f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759083540552d351f6f55a5b2631384f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37278324367c9374c95910a608a67e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899dad3d8180b98dce5552274083875521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e32fe503ed4e5a149b9479c038fae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900d8ca2772aaeb64392f316c03f214523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090877c059f170b45c5875279d579c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e43b4101f1f12324985e11c9d3341525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cfa7946793926bcc6c1a19469dc60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50003e0fd06c546838adb0b257e0bbb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9b708bf48645e3daa8d511d4dbeaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021b28015e09fff08f95a06fb53ed62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7caa81bcd45ac3bddf9602c7b43d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a607cbdbffff0054dd08bfc549cfacd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703b78cb9db36051ea173ab54ba81b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0da06c2beed44080bcfb2e4eb912d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522e3e148e921c47eb68d2875ead8b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654ecb9b2e586249eadaf86e9511252535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3edea32661085cbe2914b6c567620e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ded3cf4272ec560da5dfe857c7f522537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c89e9f8d010b48daafa7bad55c50b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73440fe2cfea064b1f8ace755e36875539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69bbd9ceab06bc88d5f0f3006a22ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6b23e304cf9c605f88bcbc3a19531541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe99a54fa5ca34cf8d9aa1f4f5a64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d258e40a3ab9724950eb1859249f122543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c758af827a3069e7b8c9def1a768c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec012e7ed82488a392f4e55a90c230c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f74931f05037d31dbec469edec5a5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53766e3bed9b6886115f93a996c968547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b89a34794f3a2fdebbbefc6b2b73e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9878a2ae67670ea7456621bbf4a182549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbddcebfedb94251ec3ae0ff73f826550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f36976ad74062782de52a0efbd7df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ad27717ba72f3535c210e4cccf9a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c93f106a5d011c70f2f59a4c28d56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712cd20ec305482f8fb544e018f6a05554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a185b19ef9b60ac05c351edb2440f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77039785d5e139f40963deea362197556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9decbed72d53009c3237b9ff146385b9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba57aecc8b75be5ebf6437acbcf7d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10a2adf8b2979f78faad44bcef89cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de72e4d0b1a192867916bab69928a12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1253f4322af3b83415dbcac40bd386561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cdcd5ae66b4ffccc92fce8edfee66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd540b3f75131d7f303aaaecd18103563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3ca8802dd9ac653196ad588d12ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6372ee320d03218af3450ba85af170565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e64b28629ff8b20d44b37aedf7c0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772de24ef265237afc91f7be4ecaa8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97356f9b3f8496064b25e79bc6276a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15ccaaf1fa00a8f89e4237eeea0e73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638ad974d2c31f442b5edd4ac6397a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75f79ce84155e938b4c86b7a1120df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40734146974b268966df0f8c2e56e3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>