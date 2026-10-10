--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd63d04c86ed65727033c6af826e5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d510ff771deb698188a31492c55c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f07ab55abc33af4354e5a0f4dde4013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd63da5a25c7f3cd37ea6f12e135f954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb93e4b9025c371bf7836b111a4d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80691e7e21aa006d50012258dba056d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5fba03bad7f1fa2c43558b409ff427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84487443e8edf02420ac2241e884f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba786367ced57ed91067ccabbf35bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862501009c1137aa63924aab5598954e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac131a2174287e9480b9f2f5006ab4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fd806dbb6599cf6b2c6e4751be27312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327481987a9f6a38bfe0fffa77304d0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b267f7d502043a4672c07e40133314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd9070207477e0c31961645aefb63715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d21071da9859da28b68f0fd42c78fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66dbd010cf697a2310f4b21e33680017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbfd282664a4bb16dd35153e4f9a4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2534546fd1414055affe0db93c5136d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d31b35f69c4ef162b477f8123857b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2b154806b28b182c285f8b00e574b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c367b6ff15bdf69fab9e2548fbd7d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76b6675e7fad4ad4675fa02dad0dff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1f9c5433f0b0a1b9678113acb125a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e2f8cfacdb7b29bc532a68d9936c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884a03baab1d1a40e19f5c5a080856e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4d992c07239b0876ffb5440ed74de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bda8533d7f2fd319738ede32c688528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c98318728761682ac00d78039bd7f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49940181009c5eb8f375b99ed2be16d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20322c2aa4cb7c00d85363c38ac2040d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7300f4e1d87f04a3e23eed0987ac532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8d5ab6916a590bd4ccdc04bb4708533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c4c84e507cfe42419a698aa42b48d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab43cf44594fe741a5dc970f3f139035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ca9071e028dc616836509c457dccb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dca9d1c9b87964f0b9760ec3c976137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e7e7989f2d4785846fd1ee471631938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5cfd2e7fce085b6fec83521e3941639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a14f27b02f8c95686d85d1df08643040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916c71f6cec3b97346cf28147124fe141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4e9031e2383f55c6edcf086f3021142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5675ed4d504e73340673313b5f262bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb03e8d95c1e4d0a05ec13f1dd0b2b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d7aa0240c7aaa5831bf681fd574345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c77df9fe51ce9998cac23ab050c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ef4af63eb1c37eb9b9f17ee98ed5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d11eae8e7b1fdf6efbe6d97b12bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960221ff12c77cdda2b06c654212a24d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6faa06e706acd41a3cd2c875c953250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96120bb31694d569237575bc13fa1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b19701af691ce02324f257b1db3fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519c4a67b580f5deed0eb009665b40f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b1ae4c97bc0c6a31949ac7eaa714754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0c27b24c58bb2f6f8f48b0d2fcfca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1052fd79b81bceb6e1eaf0f370587756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba299122392fc37c7061e230ac471857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4782081edac7987f0df093c43449858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d9e8a620417358e6895848f8f41ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59aac241e5522b099f67df05fdec7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09722090f90a7a67863d30b8d9b02be661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33511923469dbf83b12eafec19e7b45962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7bfaa25e9c766d6fa17fb569fa40e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d701d70b97fd3ef09939eb8a6019b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745151e9a2fefdad4fc45838517f4cfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebb8794ce923db3805a9f9e4fa7eff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a60f087e29222f12bd5099d438ddc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382314488ec4eb74cc9cf6203aa983df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ef8e0ef14f37e818722f2e16f2bfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d423e33ef8122679ecf6331fb3b6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16163c9e04e3ec2d4695b9dd67116671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda75f7f9810fda775da173ceda335b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8171873e82021b54c13e2bd4838f4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e829f969ef2951919a28b70fe99574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3a0365a79ef7ecbcda7e1e469a43675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b15fc193773fa9512db2531b2d46a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c51a9b9d2db0a9f2d041ac1b925a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da647276a0c372221e8e8f88d9ee67e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4b4338acac5a9470bc5e24489516079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31c17f143a33eeb7ee9af2b8ddbc2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eac94794e744071a8871cc97ea535381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb3711698a3451fe78a8b041e97ddf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233227fc9baa6d5ac6d1ec56db1c92c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a5fd454093df9d8b09b7da8f2b58584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188df19d629e69413faa6ca45fe9e9ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60decca1079f8118f87eb6f5c7f79ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2907086f0d500359a3ce5dd0ff6ff9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303374737421cff9b26ffc171b89a6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac20e3ac8636a451b221c5b27add9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081dc83316a1950181d6a5788cb3b5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316e8a6e3080562467a2345cadc96fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eceb051004357c97453643aaf188e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f49c7d0c0d3c810df340cbb89bda693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec75f6683931a9c599bbdbcd0b88394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd26f7e38ab3b162cac9cdb9f0feb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e563636e6c8ff14e2ee5efb131745496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4b731405e613fc73e844f6da09dbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce299b9811eb9e783eb26aa0ee7ef25b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b21bf8dec1e684db95389fd9012fc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71570ff763fbdf1776ac407866894fd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d39c0fe409f413557f022542f05bba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ae98fa914872e48c3bf11b72cd95c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e66900e3d545dbe13deb0565ffa24b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363686d8a137e71dd3b04314dee293c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe16369e11139f7913964acbb28d7b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539647443ef555174d9dbe68337be565106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54fd52c0025a34e3800931c6cfa877107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a87d04f0c4386f51e79f9a1bbd5c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d637a7bf3d86a2830d333c79cb8d44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674a1c758bc7e7a4b7276415fe1d41e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0515dd33d4d37388bb962c104bdfe7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e74aa41dfb98795508f206e6fc3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69427df39d919a1f4d6b138531940d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085ad50997083518ebc04691e4fe2ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636843ad1b01d4a9e97d860bf752df4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0a20bd7077da1aee84cb5c95cdd18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5dbc84fd82469cb03a12a5e4c2615117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eaa8084b6c4077a24807ca1e27e9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baa1e4e1d7be60336ecf70abb76cbb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dda9a4a9789de1c1e1cf26291997e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d1a0bf5122eab736176f6cfb47041121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b4f18714f1a3a4ecc88334b988f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea70456c7a8b8b0bc2a50e79f2195ae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cb605e9d68a501d0ad3d28714f0b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc958a56d5ed6749c6633ac102bab2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dd16e7cb6e1ec27a7279aabb08832126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6549f1c0442e0837167ac9e0548f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06556a96ce44f2f3be3c4cf449cd434e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9f63e97c9ad59058669f190b33feb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c594cf928a86651a50040d75b5bf1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2259af4d20022df53b8930834c1dce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9441f50750f648a1751361f05f9d0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed57c64bb5e5fe5556889f3d9a9ee9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af19a8c9fc38a400b6349cba32b3e4f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e717326d1e5dcf8d44a2da767b70cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3a06130b225d2e2d78fedaba0a624136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f0383d7363e6b8141353d911858bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cecbd1e2c4f59fce915f0de862824f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d168931a576d4617b537a70f7cfc677139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcc96e08f53ed459d2f9295e746598140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b1abb3ad52adce52a7b8e39339791141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea02a4320ae24f67723e67110d927c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb75c39d5f46173e9236e8df57fa5d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b4db2a9d020535d3ead534ce4abd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caad67c1d4542e20be339b6d83b574145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4631b3246491b0930de6cd922e2aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f64a0d4d32a3a9c55dd95a4e7b7ded147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99e6cb654e80d6da2ce4a0882680de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a88df740974a048531b1687499d2d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1418ac265df22fbd300facf0cf870f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a10759c458fe4fe45bf2107e8b69a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b5376e10804aaa47de3c1b8a54c82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c819e0705e8f2cf12c7e566eeac98a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5a040c168b2fc2ddf6b837dbf920154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb319300fd1cc41a8857e7511aec350155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59a570015f17ffd096faaf386d9966156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6d2bb79a437c46a6d9ea5e12e6f66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc3d0db5c811895fc2e84a39b9ed16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa22cd1cf42898fcf39369d0d2e661159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5417706f09feaead9eeb9edc3b21a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac234a34240d8a34fcdf3792003b30e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db29bd3be12c6ba136da3eecef514e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f097f14e3ff814ab2122793772630f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00e4f4c79751196b40b2270478d94b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae973bca83b9738fec8e76ede33458165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e414979c59b2d2e64003735819149f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d17ac8481924ad5004fdbd50c7c3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351f3c130a3f2f0307b640383fb7d40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa31a219260277a4a6167d7cbac313169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277ddc1314cccc75a8fbf33b9ed462b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e6fede056c122e73255e4bb950902171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b582ee6879099ec67307506d2979c6a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d1516085a866db2fa83386f4576e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa665928dd9d59782325e4f37810d00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff244bbdb32f79e8db08ca1755b9660175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d939600452844d21d0241218dd0b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b26c54142af9d579afd8e77e67e3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b27b65ad3e2ee59cfa94a417d887d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa001005d19f396f6ae9a31226407b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0af7cbf5b5283ba4c5e696c49ef60180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77423cf5bd08e5500d0bee8820b3cc2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb18c9c68a4917c7a162a5d5f1e2cd8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d583fb13b9837ce0cc387c7882ffd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75adbd7a87029d0b9537d29e8bab7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304d9f65106642f6444d3445e3fe911185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b064a4cd8dec1163e32dcc6d6cc61c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b6ce427a843686afd43d5d88dbc05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc570eee297fa0c9286a7a6bfb3a00ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be814bd62085f4fdcfb3c0003b57f30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6f638001f5225d3191a18daa805ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2f51a0396f64e9a2f891c11ac1310191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5153f0263702dbb34c460634926e09f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b789fe8081eaf4d3a86ad1fa13ab66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d578f6314e37ecdac8651752763fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee0294e0f0121a4dfb99140c2bcd94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a2886df2613eb35b779b7e622fb9d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026cf67b1b469c5acfbaee0a62be67e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611ce346b5edf79341396331542892e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878da7339c736532ce88a998be56ed5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8130f8b86cd80a2e4d99aed967390200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1aae802910b18c35c97f85cd09d3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ff8adb0a44a15f5e445edf0b23e9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c68e004cac4e05f314a7efc7605aac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e7304d3aeb4244195b625d569bb73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9acfcd1aaa8ca6aa188da5e7847aa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee3c24f6c7c909581e4473b374a7ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5653703567f3727d67bb9e88f8da6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1148c915405f44649cdd9aba19e01e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56da35d08852384455dce0211b5cab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19142e2be11636d8cd985df1507bb64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811d31596358d008f862d7efddf43d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fef897a087b3a9368cebe0251f8772212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8f5e089e85c806378ac6c570d11c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40666208d859d2a4e7453eed108ce6b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aea173a1de6d83a3dd2513491e3d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa65189c0bb56f3ad363e8e75a48cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d5714f43a3a212ba9ab6c9172f8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faf2776db118c08600d45e8ef0ef01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747c08d1d9e8dd63fc13aacb593a895219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121745c6c0c55728d4cad8900e24b06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df54d7346a9681e5c6b6ea3841069221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f504afa2cf1d9a28fdbe5418ee64456222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf935cc0dabef2684577e0cdd332d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926517d235de5728337c9ecd2b92fc56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f099bbaa7b163ba3330e277640aaac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a613a12a99a8da47f5c158b51fbbdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f11dd019301f7495439fd5ccbf9b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210beca3f23c68fca33a5aee531ac7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254680cabf9c05cf2a118e3f8a023424229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdc2e2082a5170b065b3caea7e1dcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b3af22ad5ee794e4735c90dcc4909231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3c773c0607128c10f8c76537533bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0840f522697d5226cb3dbe800b1489233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980a97a4c34e42e249c807644cde2c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689e8c0b4b2f397340504350b70b32d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbbc0203abcb52522f69b5f88fa30236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50531c74e0a6fe449309c2a64126317b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be562bf82c68fe5e98c70eafdf8a9ff6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3babe102e2c09074e0d2b6e3a42960239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582186eaab38ebf401827acb18b23fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fd19106d9595eeda5a8aedc44e669241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801f13620f4e43d220698855049437d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec568f4603afb2eb01b50e080171f973243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f10525068f3905919a9362b7c54ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdcc357f4eebeaa57ac3da8012a3da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216cc55a7c4a9f59a3deebc0d213960246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941daf6ac13fabc637aacfc3bf56599247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816fdcffd90126a630623dd63af07d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aa3b74024740c9849dff0349d863d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95fba0779b2be91e04428517309cf5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c8571555e3d190b4c569be8d5a03c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217ef041451373924a43fc015c2bc6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414a15da3b0352334668456165d595253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7bcd90bda8305a50a4dda55c2c63f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba76d00370bdbd8c05afd5a3064f166255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9097b0a31a75079a4b0789ad0e78c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702e70dae34674607884feef8618479257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da517ef1b3454f05cbab0c2629b5d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c7dc0482d57671bca1575a1b2660a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45dfdda8c3f57c87ba96a5aa10a111260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d08344a09615d752c14332bc2be9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d839a3ad78a82587269ca187235d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af3925dc10bac833a52e86f185c27b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf21ee7d8ae5916e85a36ed4234757264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7fb0574414c5adba33dc03794cecbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0adcd45354d6e1a288745f4318680266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4580ba69794ad1cdd2ed55fc03f5e68267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd225ce03a1feb8f76f1f2bce8c51ecc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3b0db2bbcef178c8e25f4e3c66b2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd696c5cb5bf1123434b174b216917270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baede052d52d2beb03af7873c18ff8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20bc97d8111062617fcfcb7ef8f6ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4fd88dedff813cf3821a31eb4223e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a1a54eb7c5059b163b3f4c5664474274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf665961f819622543116d5f5eb786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0ade780d8899f76bf2e64a5cd87a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae5073bca9b53a8ced2eeed157cf1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006e55cfc8bd3a1211d1e3d1118c766278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba79d5618588ba7643fbe26b833958279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32650a0a97835bb15d5193885f4c1fd5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788522df221c0934613b260b0cd997ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec441e8bb490b5aa45d4fc60b59a3003282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6786f38d134d7035f88ac59868701283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4920b6eaa807be22c627d2624cb0ef7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44580e9b1e2b6c35fc38e9a621f777285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfe8aac0b676eaec02f4e135ff44cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3440133fd9643db342108c339cca5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0c28c8e734682b164317bc6f5f5f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61d441139a37320bed2340243b5173289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed915ce00e222c803a18c9b9583001290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc223b1626e7ec0810434f0eccda9e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316f9a888fa8332c36ce943001f8c64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fadf0d200b11d70fcc6e0b3590fb2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6905c4d6cc8cc824d12e3ac3afd651294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f90c16d9c2d8b7aa459fabeff0d206295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f68e6b6a8cb9b4b7d821de155f518296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3717ec8d3d386a18b6c6b137786374297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109d39e14f968fac391d4215f93a9cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89492b94f971ebdc2174d02d9672aba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b44a419b6dcf826861b37fa1e054de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daecf0497b61b4dbdca084a6d42bc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377bff5738bc610e2b788856bae33f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cee990dfccf50308cc40ffccdbb5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97082702923bc183f57df25aca1f43d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792031d51522c764bcfa9bef80e30248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673b6f4dc179cf900415a80cda5c578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738efd808cbf2ec45828242358b688f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04310cce727f000fb70552a8fef41f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f830eb7eb95522a549508be11ba016c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5d388dd694974da4cc32be31f11ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeb8ae35801cceb1983e662620f753311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be7d1b540f0424e294deb7198c4094312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29d86f008b2e58d877d25feafe378b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38365319154823ef94ffebe9f21f6462314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45b3c6f63b9c6f05b91d8ef29a0f8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccf9e19190dde81a39bb54c31953fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb428d037117c56f97564502c989ad4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6db66159dc757965fe198e54c1db0c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa9f37b4bf2505b0e67fa6377969ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b3b35677dd1d820d57c817e506a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39556e81e338913180ffaa472b757f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab38a47458402d087d749bfeed4bc5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffd6b2e03e25b886b086e7398ea32c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d736c461cfc01e670eb61a3855ce4a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb397bab870e84f945535520ee59e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27820f341d2f509638e16d6b9322f61e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07d8ab6c65d84043d335eab3934ec8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4f0489054d4a51075d12212311d03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e21e5ef16bbfac51589add53a91e7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe65f679cb4e8390cdd299e8c383d37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f3ec1382266ea5b437583d0103161331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab4712441a4d7f4249f022f729cb52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcf63727d07e5c6396c014c200c6f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67364df9e48c43f14b5188293aaf5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799ed7d656ed10f461941adf790d992335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac866d8671bfecbea2fa179c7bdb344a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144596232017fc388613823556a9f326337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e25890197c05d6d6fb1e3d7df67547338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055aa51eeecdd440d86d1fadfc08d09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4b29e9d804c44b3d211843ccbf58e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d97ba57e5b49f3f072a897986ade1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b1fd6ae5a1c00b3192ae924a18f78342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf1a0d17a5c567bd77b4b33bf51333343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad5bbd60dbcea8eea75df0471e07d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6132d38e1efc81e351204c9316f497345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf3f2199fef88af83ff541fc9c8327346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89816746cb5b3b8468598b8bad9af5e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784862d6691ed3186a8c14ef5346307348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa847bcf69f79fd17586c5f7bbbbb503349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf198d7848cee0b0d5c90c2f1ff9f8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d748b14f2bbc8aae47a46ea43a46351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be01bdc1ec42947cf05372286b4cf3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be80773d4545cecd94a9b51dcbe9fc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461403d00bf98f0ac107f6a71a09dd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eac1ca8e790d13d6f7f7b2efd9e8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77739043106e3cddc30e32ae96d41906356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4d876f174f7a4bd0059f5dc52e07a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db66bfb8c07a0aad0aab8117f1ca0a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03d1a04f657c88c2a9f0e98a36f90a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a4eea8cd34a2dec34836859fc0781360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c2e442adb72d53a861783be23fee7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc560b58b04d3be3c005fff2f34783362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad690c715a161114928c9fcf071b83363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abd2d229031193563192437503d830364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841583ec4cb2a5aad7b2aed599906cfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e50d80e474643d91b5d5b0365a5047366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d445a25a713030c61d847636aea6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add31b60ad4c394e7b8a967050bfdf53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a754b4be6b068bac2bf7aa29bda281369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec93d3ca4941fa6adcd8d13c6aa24bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3b3e2d0cdaa1d0e0e161c6107894e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903dea39fce6ad243c346c1ccc89c4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe5d8638cdcf19cbbcdd213086c9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49304854848e200ed5b1bc9f253220ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656656a73f9e5b5093fb2f4f9e107268375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5be0c30ac3b1b25830572336a910bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f0ef0759239e9de3f4b7730b663ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b3a9d27ca141d324f8911a3e74d63378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3593ea1aa971db54308609290eec09d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457a558785116f122939949fa8f96de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c919534a062f509360bb5678195a28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7c3c4bb5c45f4dca9bdba23cea942382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269742c8b9d58954837e7fa6b959e3f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5898014b07b887b1cf0db35590ccd7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0182ead9216bc2642365eea475401a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af2306a80508e74d252ac24c23ad18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1ccb6badb4e62888f1526d4402db5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bb1406ab24695c9472e44790cb5b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780488ece73113357595ef5bb4cd54f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4535830c9fc9088ee12a89ee3f125390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361603d5a20a75a54c79949e818c30b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8135274bf0d6dedd69da6a6f2c5d65b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c74d1d7abd398d9284166390638e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cb1f6fa2e6144bd2f94d99aa3fc16394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e30100afe479f6b7e0219addb5c07b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1fbc7ee28397338358953f5358011396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf60b82d4c8ac0d556644110a0a81f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd412a7fc4161cb24e49bdc21f064a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f716f2ea707a30e853da1a42de632c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c7a58e89197fc825dddbebd2d4dfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8db0b0fbe497a6d0c5842c1762e505401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068ab99bcc07278fb4cc1f94ae4b8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321132fa3cad9bdee651b2d6d669f89403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e03478c878240c251c8b32b90eac6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dc6ebf379c6891630fcd3c16a86f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7887eca07532f19b2854bbd20c5f835406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1783e824084d35320b7da96675a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29c098cde665dd5b234bd384e087f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90397a80d2bd704692fc2b5e6a2e2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4fef9b8b75e5b58b99052972edc16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d1cce9edd4fbe32dea6d79961c016411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd25f9d27fe3794e23ad661bd4b7eee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c08b744a1881f48a95002b18793c85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80100bbac6446337d53304dea2a1ffaa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353b88cad9c6c857a88496bf8286f3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf53fd1a3658f274f1b65d1d6f6e9c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029d491114fc613987845704c8ff604417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f288afb8c3c1af92e11360c4bbe512418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2557d327eea9939f71aa849d55eb60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb75d2054a85b0c39095b86a2bcb496420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c5fa17cd3a51af4d18aeaa7305aa9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa2080a06d096577a50f5576c1c484422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b64a8fc29e6e8b13a5fecb2248425b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c66ef8c2aea1f1e44c08ecc17838424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f002273a213e8c9ff4016f367c3a3c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc2a379a0b90f72fa0c118a2337517426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff3d3c7fd232e9ebda0d5fb6ab6d60427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88430abdcd6e3b3b34eb6c794849c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be6bfaf55b418037c33e10ae7f2cf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6acbc7525a12692e2dd3d334894019430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580447e42da1ba2f3cdd005dfb1eb43b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0d6ff42f68cf3f96d149eb7adc61e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d323d1427e7b1e884120950709d06f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24078d2ad07afa31314722174f7ae31c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892991dc19a37409484677847e3419fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56a5274a5597f088521cbb85e2a90b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b9c74b91a439156407f4286f33998437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598cda86d62598c838ab839567970f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7283ed8465fdab782d9a7ad074cdfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c578ef93ecbde1eb45a7f729c7d10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba106251aadf86c7a4189863d4fd5f8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace9268c1a4b30e3432779b3fb2e8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7cf3535a6adaee19a1e9890bdd5c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852af24c05b7d9facd48291d4ef4857444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae151ec25345b1c21cdb3815d0798e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5260b3c695833c4dccad72aa524be446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5efbf4350b22f561ad6e912cdc7063447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae747522883daee90c84074aceb639b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b6e73441624cb64dfd9eb0096e5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef83e42e9b31389186a6ee4064efc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12ecb33386ada054ead7ab2c15f68f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38820713901659c95a1401f64ee49233452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aace1c8e56958c778b94b0781f30a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542f9cd4ab350931342cc4fb557f161454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e1f72e72083718ec530432a730a98455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2376398f9e244f88e1f9b6f74cf68a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36c08a750096dd476081d0dfd7560457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa74ea2a25b6f7bab11a3f66cac80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aca429d039bf3397cb3460d53c429459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd593c1dd0130a2f18543b19f4305f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff84a2a8aa98244e36cdef1cc217255461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f6ea11dd7f6847f9a0f12c8f653d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99290a6aeb35c9c8e54cd69985f1ee6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa18fc4e4526ca2bb525a4d180aba21464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ead0f30906a283c028242f98bc0fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc7d803dcf10c08473457d391de7f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653214bd23841de9f736230f7344717467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998c1ccf396fde9b8b8c50fc350263c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcbcd8fa23d02b1eaa3af6cac862e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcf4942471837d00e1bc434b78a0f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4b5c7f267ad66647a4d804a111070471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b7f233f349252a75b8b879be23046472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c6225c46e376c3a3f0e36b9818e55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafa49280863a5d5dd3fc57b9bfb763474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e27675bf243861ce8dfeef968755ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ae6156b37253787fbceb70dda38e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f92f47458400df0e7b75c1bfd75fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046241d386c8d568b1fe350ea15e460478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4ce4d9fd14564e8f567fa1613827e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4d71ef1a4fe36fff22387bc755001480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677291e74daecef54d12b04af46f103c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d89d34e020667e5d4370a084c05a95482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37820ed44643ada1de6d4d1cc806cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4677f1feb70bd8d38cee2d9c54b1ef5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102964c5e8ee23da4341bf726ca60452485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63323ff3a97c82008511bc56e8941d19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9ba71eebe44976621f4ebdfcd79c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17174eed4c0469106cd4c54e22435488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba087a7378b315ea56468dd253a4dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fff5761c9f6bdebe1d4ed5825f80b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f54c1b02bad749e59d6552a1eb374491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58994f6959ab2909a395e5f5e0a624492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d178cb57ff7b500106274357c070ed9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767476f2044b4fc309f27c4a874208f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ec9e5ce1fffce97f33edd551d1810495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b567370f2548b3a242f3fd8dce16f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b8a5892f370f19f8872242a96a7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603a50b8a09b45c0be7f9ea7093856e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141882b3c791adf494a2d80434a312a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfcc9a7e69dc17625cae4b0a86869f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde47fa683e5d995ace38e578eefa18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7348bdb932eaec189629a1f832c5be502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2d4dc365beef4a296f7265e1cf220503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c9a9b07616df78d9feba0d9f35a57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16766e1c076ee63286f432cc39901d43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8750d89dc541201accf090265e69d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd3c615d78a33922d444a3e7a9df37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8554a49b241794252a995b18a0c25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dc9295c85e9727b00847400c80d57509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cd041f943ec63eadf1e918b8c730a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102044a6be901ac928f3e87d7c349cd6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c234371d7caa7763f842ec2b718572d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8156af0c003fadd144ef9a688fd8d71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdac62417c8a99c356b3ca0b8f3be9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f62b9858bc5769db60e5333b7245e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190cf195f05fdbdce1247b8a45a8596516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682bc620c36e34bc60e8f70be4f6981517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08762a6f8cd53d948027be4f030a1db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6573d29b2bb13d5f9c98d29e0e5c75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69999b9c802576a9ca0a6021a5d755b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcd16c12d63d2a727f902c1f43ffd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f416cd2dcf058f0ebafe168c4f3c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a13b10c630c092eb2b2e48408e1c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc769f5143ca30edced82c186b84f48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723c8223bf7e124683d2aa2d4c0c68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5a38873e995c7fed48b0ad77a3858526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519eb06934fb10759d73b93e3144b30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba451f3640b8ab69253b4194bc0768e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a190f0abc19d5bea557e8092a105c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b3fe69ad7ed20d0973e82c5c7886b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083a24d5219ec015b845657cc032336531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55addd786ea84c124a9a51766ba0cb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1e276246a4f0f00d2e0d9e0ff645d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b0475fdd793a858e74acc240339ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d556798419dc5ab390d4ced78834a88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522493cfe4f191e7d05a5c1693668a4a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d91033dfc84afc10b5fbdc6557a016537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0ce69a46e5afab0b158148e0fa46b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee82b044915baff227dab48b75a7066539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd863113499a0ca61a8c05e429c5065e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6eaf3aeb24087a6e997987dfca9b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8666346d8b8d052614a13aedd8f679d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e449b464aec43cbfc99bd6b1ae2fb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e75f09a8935be2a4c450ff127dbd1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd6b48c2d8f0c3db0ecde9a5c7bdd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654554b02f25fee157ec302a25916f5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88f4fe715d8bef18719bd157a226da547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2531819a928f23380b7ee68692c15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e79eb2c0f49a07fd2f2ca1ad2e230d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358d0430ea8d1c68a117d0caa45d2fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daa84c5567936e4b94dfd3a58b7bc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f1f10285de902992e16e3f43d77c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88e07a1b3c2e2ea5f5c7dc3e76d1f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ef1f713511a2842898ee5489085db554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214365425123b433bddd24b76b51ac0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca72484913b29728a040ad8d547ffdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc094bbd060d81f1887bf72335ab0cb9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8aa8e5d7a2ec093821ea49e8b046c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31c5ae9ce8f7145aa37ba4b02f5b75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202ea49fcf87eb76036d629ed53450e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906e3b1082e12f163f1b269c7084218561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea4022a1d3e1d465a0d5e6e278b406562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c859737e64aec0b6ee8a2c3618d94b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d548d49c5a2fcfd616c86fac43ce4d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834bd6a21d42630e3d6d9d88b656b10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b878a6af50fd9241d33f9d2b01e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9284054587d09102633c94348f024e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963fe4c185d19f38bdbaa0550604de3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2c64a981e6c8a9d9aacba85943257569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17897ca406dae840256a7852c8bd646d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608716b4c4add067a5292da5cd51954571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476855c7b7e91d303b71b480d982e990572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556df2b4622e7b3687b88d16dd1f8441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d353cbf547011df30b1ada58fbaf912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbc74ab9a9e37610d53126905d9c3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315323a9dcd1d33ceab884abed800d1d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b178231d42b3e1ae25b7283faa62e525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d879a49ea2a9a0ca373db8e4f9815fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab3715a286aba35512a9bf8c657d917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303674f91bddfab59f052ea29a5af718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81d496a94b5698837d82616454bc669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b883818359c3b5efc0d75da17030810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7a4b5e58978aa8c2c428f4a645cc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d821a9ea6c03e1beeae8c5d3ea3d72e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9be642074d66c0709a5c3c170682313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba7de1ce186883635355a37006d8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27c60792e845a8c0e0501a2ecaed4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715ed51308d91102bcb544a8fb557416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66645a3754022cf7638430c75fdf3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2ce383144ffe286d79978e419f0c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20016724d4beb81c7252c3d9d2f34dd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a044b640eafac546b54864216910b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7a95e8fc084ab4f50531593ad0d6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332b07335b19dd65cf6f7c5a17e55f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802507e463ba4b54b594d2d290e7f1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea38a1bccbedbc5e3238b97237fef0e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87abf7097743ed38b952dcfb79d10125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8401dfaf610706d159a311ca0596726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9e85f8ef9babdd6fcfecd70ca5af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f7663408dd0b93851b54eb4281e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be0bb359b77b11a319043e2ede3ef929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c919a309ec0c253cf59a25bfdd55b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b303702ede563d1ede86f9305ef8f8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da07b21f50b46806815c6259c09d88d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb48ab428c1028a56c8e323635f0b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6e91b7c1cd169490cd88813ff2b0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fa35df543ce0fe79de958ce49c66435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff2119f6b08c82eee143ba3c6e14e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f2230485102cdd50ba2972947134337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bbb1945e07718155c1b75a41aa88438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10228a959c20242fb3ab78ad310cd8bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ef7e358c932d91013945f4cc8a8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bfe23a8882e1e92ac2f0641bedbb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9129912795606316cab75b8adc880742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60511f97c149139a938f8bfe0d0c748343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a1a1666ddcec7c3216ad5265453e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459f719a7d5f850f42fcb1603c4f71545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5088c00fb8d5dc9037bd2312b96c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcce7348b2d266ad0994eeb530682747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e8153a3c26bf51675d7d01bea3f3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f2d7b843817cb5b1821e1f2483d6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725a42af7d124b749c0e0070322b77c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe698aa886688cefd2f25e917e618a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b7a1f202f6aa32264ce9b3e7a4a2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08af2c20470fc6eb7ea99b6ef565bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d048bc8ae277bb5617c108860d041354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6268041ef3dfed0542e242dec4655e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191993a1f3f31a8c04d5c6ecfb17c79056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071476c47f321320cd73b23f28448d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927db4b4f91ce75512a638299d6acae558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6cd8703bbb6034d6ea729587a758d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9bd80f2404b8874c5017f2fef41e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621f4f6d4388d11df893f21ba46745461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61dd73ea7027d3d93b01bbc0bbaf3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f979c22fb40d92e0ab4ead9606484e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4685b13085b22880dea638b8943f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771663400cbb290179a2ab37979917c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ec0045254b1ed6634d469d71407c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e62cc8de1c2c6db52ea794c74da3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e87fc18aed8418bbfc2e08fc51afe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e214a0846401cf98790b430df596cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5375d9fb2e81ffd865fa269a15ca970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332661ee8f3fdfd8fafcae312a087ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7149a20e572b4bbdb7689b1af5c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ddb11140cc4328f6c07ce78fbc2ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd40b8ee754d21b994459c1c2319c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd1a3d46fa18bba4a6b6640b1ba4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a460692103c010aaa5d3cc3c0653d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e635eb2ad7d233c716d36aa1582b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b1e9db0b1a65d438bbd957e626da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e6b41d21842d9ce26f7fec1a6634f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f0b9146836e9e9a205f21e1e2a5d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df42f7ec9224c4aa258e53795a0c39481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eb2064221f18fff26b78e23860de982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd58547f3464765cfe5028a445b142883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2fa54d1e2d97e7ec13a8ad0e568cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23661e2a4e1c0cc0ec82db628f50a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904babbfbea94bfb3b65c7572f9c0d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb240af47ffbfa5859bbd0ab8d22e4f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b49d3d9ad858d74329996165a3a7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79801d0984993964edf0ac2774003cbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125708637983a54630b268a20d6858e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc8466cd0186779f0f9c0737d11b5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb4eb3e11b6c2721c3d9c51f1cfcf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf0b17d52b52a226d0eed30dd83da193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bbfcb34a856a77f8b2b52087dfa9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212decd67cbbc4917e464820cd6c03d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aec4221af3eb301567648cbf3c05e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb26ba16ca210000096b8f7ff06d6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e41e9dcd65334b728a9280662c6f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bd9602912f4160ded0af00dc3311099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d625c9fef3ead6e9be5470e6a6d6ee4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254761caae39d16be353a59cedc89e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334006152df42f8cf1698d6bf501c415102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d4c3021ac1b2e5227534419c6780e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33933658a788d31d495fee4db532e03d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929167fde288b30e57c8d4a812acdf96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723fe26a324a2b54874412a3009094a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b93d61f8ce3ee0c56c578b772200a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b41d5218a96d291314c2e01fa2b78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e9202d7122ae63582730fc184a05b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caf6838c92b5f1368e60080ab16c78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42634a6229374e8a7c63d1ead58bd3bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4ef58e782fc06c8439d04f13862b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8be3d539344bc087eaacacfe1a9f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101ef0cf56bce124f8b2ab6623a1f90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb202f1270e09ddb3153ba23b3535236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0f0f158ad864db553aeb3d6baaf3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ba78c9ab327a614d76895dc4f5eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4dc8172c1cd5c416bd097031e08b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122a3fefb919c6ff20f4c95620913b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50174fc5edede44aaad6455519c44a2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d36577464f5d92cc2ce36a0ac99749121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68a0eebef9f27699dbad456ba27aca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06799b210d69c0127e5e55ad6bbca435123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1eb7c3f4b96c319622d08eab3a230124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4e54610b96c87e6a043eacd48d2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530936b0a244e923b6cae4d7c959ff81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccae823b489231cbde8ac363d0d65ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67b9604c0a3c9a043cfc9b8c4d89ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff025cde06444fe1e8b306531896c17129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52898f29959a0080575279405cdf4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64f2d1555b9faa44acc47cf6c27c75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed13c10223caa24f75defae6497b50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c34e0b570e5d8c0fd623b2da75b3ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13661eafc248e76516d761125c6f9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5747a7b1700ba28282950139feb7274135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589503aa5367b97e882b97b0259da322136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581b5a2ac087d92e7a85ec2f2376733137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150d0296139ae78429385d67c801fc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5f01fd76d164f009eb18088c23cd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88ca38f5c2cd937769c7898e4c38b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544be2941eba45349cc99d3ab89dca67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6327e079281d22f073803e63d874c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa304fbc55df82c02a5eb4e77c5a08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade58e0d359c8eb15aace5eb38bf7f35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c696065debc64b79c4afcbe63f399e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cd57247f8d7138559ac05f36333e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bda5d8400a848f41ddd5927494f19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6e76f93c6ca363b39e48b6751272e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16c0c4f82e52a7c0f81e4adc1a4670149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432b4ea96fe0d940701c012e5839b8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89180faa8e388b4961901a0ab27db5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ecac0a940af01dceebacf33556a90152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab1472f1fa1eed373e9822fca17ab7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ecc7f035c860cddfbc77dd732bea4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8c056940e1ebf422c13c7e4d2c438155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276881925a5fa6f08ed96f1279046520156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e99cc9bf48dd84c429867305feea5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e9d0666e69f496bd1d95d1cda6094158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde44f91e9f4b6450ef4ac9c5039880a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281c41bc41425096bb8fe52d31ffe23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606903f2a62ccb857ed87d46f09dbce6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7121c1703920ce867e1318a8bd2bd1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179ab72105c4536031d5ad62ce7d29c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91732d63881a48e9c22da8b5a4a8864e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a8321eeb6fbb78b7adbe6f5b70904165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778208de885f97d56437a2095f44b62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe87119dbc5a25de2d703c98d8a1d44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dc34716aae589b15e1aabb1945d60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aea906f35504a87a24485f204dd72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b2ac33f94e526141b941d48b31b8c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccbf0c91bfa2b9a90fd9ea67afb25b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e086a104aeddf5f6a61f0e7e4abef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0eec2fc7ff24f417b61597a60ba9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1d50004e17628db22468418651716174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b304c10df4e58bfe375742bd722a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f65f8117bc5b1a0f3628e0328e26d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eca3c608fc7eae5cddf150f920f600177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0aff629d686049255fa8622090242178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8418aa08123c3ce1605940db7357179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597af4b04f158528f36b8c6ffeed9b5a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2ea162024541a129ec4e234e4efd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a47f12e2d2e5db295973809027784182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168bb99372b4684ad0d63c99b34c2b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6900bdc541588377f8a596e723824184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc2c40b13d39971a9262714641dfee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b68c91cdeb0f679d35fb3aa6111fd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b66b3b3684d69d9b73cbb34470b508187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ef327cddd6c9dc3302f3c360550be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a3084a7fbfb8deb939b325410db3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cbea92276d573042ebff707956768190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d4e70f15599d148526261e8a1a1c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd715dfc6a823219345dfc0789d3a45f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832a606a66f36e679d099effe6b6b9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0e437772c82f561b931afe4d95652194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c54e567ad530cdaedf9a1347f3c4be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e359269e7663f420bde7dcc4b96e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc060f8569ea49d1ffcfdd3b223ac294197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb664ca4eecc5b330c1c2f2443540b39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a233aa4b69650502833c6148ad503a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e4ebd2fb8a9f7d299f09104937b6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390f3193ed8eafe802a25b56a1789a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671234c37518bf1c2f0d48ebbc5485a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a717b660b672c36b24fcfce4676c28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15522b803b5317e496f0fa2f9f97280a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc1078eee36304ad8e32321450d30d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da39e53b6edcead038d03c0048a669206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0acdb4868c810d87a1da33eaca444207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c6f3878c93e330a3530e4ad67177c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184682d9c55cae9eb473302228f3b4a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3922cc5730ce3950e694f1d11ecee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c1def700955bdb4652fca7392268c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bf1c7824e7b54c0eab2d8ba83bab3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5fc92d01e10bea3480199d36444d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd639d60a7d8968e606b150e8cc1b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c009f375708a2456aff314b659c79e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a62aaf1b2c35f8b90b45abed5dc63f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b7895fd452fda7648e5a1b2183e33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6fdbf1c825a97f7374d4db2c86984218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caa355b33aaffc5cb938de63216d9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c99d705d08fb3cf65b7edd34081566220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc509727ecdc1e6a6d58203c243fabff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e794cc6d650f3a9660b76f9c0252d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8455340bc5d94bb92d413273f0da2c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9021605fd4eab4e6e01fc037885c05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bfff0aec7b7bc630726837ca1263c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfc33274c82123bce0e95051b08fe0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8c0c2607fefc2c149380610368376227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921b8e47b675ddcd9ae9114097cbf0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d96fc251ef9e867798b328c8036f78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bae83bc0a0f0ab34fe1601fa485fa1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf44f985e55dfae23f3368723ed11fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf053d0b9947050be5da7dece5c91d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437f651f796e208e05560179cb0d7b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6dde1410186f8a3daef5503c076fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f893a26a4677677238352d4ce70d3b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc323ebfec023a2e855475d8643c19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69912c6ec5144003dde306bd35b882af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101f7ff83e42a65efb8162187b8616c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48669d6afef66c4ebdd4d9cdc1497b67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a3da8a9ac9a77bf3fe6d362391ca3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76331d01c22bfab5577750c5dfcd8a27241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdff9a1ba37e45031673b05ebb7642d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7338b8e64f2fbc7e5790f60f08f8279243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc53c68a08387e5c59cc4e1cff8564244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fe6e1b43f47961d0c648163ba794c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ccf756e811842e67cd1cd3fb8e827246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163abaa783ab1f1b888f0254b082321247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c91b0af150c6e5e77653eb34aa0a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1498449c23ea831a94d69fd6649639249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d554c193df41a480bc0ccb81e7edf7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d92fa6b22038aaecd4c03fa24b97d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125db68c976291a94c0806bf620752a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92e2e76c304efeec9861b1f8e3d7fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952744b9749a1e25db08dccdf18c67ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a2a9defe27ec3fb1529cbd007cf4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a5cdcf37e01427150d7a8391f3ff5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdd70a3518095687494365e1a91417257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22315c0d818ca2b714d994e6047cc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a9d69f6943ba91f5e84c7c7bf066e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1770805a8082807d98d88774083ecf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22454feb5d2c8acd8d8740a03ec459f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ea15af8a3081fff2633dffc6e4fd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71248822c4df2efcb7853cce2e30391b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b748a116bb5ff4e7ef0ea84c088c1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86c79151ba85028f6b8bbf1960f141265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44920f2cf89a68973404557031b4caae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8612d7cefb299aa38ade8257506136c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9758dd53dae92d1c10a5f7bb34abf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fdecfc86df6d4486917a27cbf8ac6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75f9fc42c8a1033c86f991df0869b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02970a5a1a677dfd14b016557a177f80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac9c6206366f610211a0ad1be71970272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68133a0197b76174b80b9487cb05ed1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b154b817e97c2ba1298537080813274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952410b838c4ef095b73b7235cf101ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e3568ac867d194d6d17be9a079198276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c471cdf0da45eddc2457ed0b6a8dbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daf4809194c049f554043185f61ac3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b4173178464482612a694fbaf042279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9db6dc903ee4b16b17238d324c0b86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a92d5d4ddf6e5dfad9491dd5cde4ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b44e28349b361546a1f6cbd6d0164d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71620e682ad401810c3235fa39ab8311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dbf8abd4551d219ffd24b670a3533284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d43280807392fc7f166069a364539b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b96929801492092b32301dfd864ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e434691e068998acf6271178f0f913287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68957dc186d1080e48a136b9c6e9fd35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a45d93fb96fc83d2fe7e57f0ddc2c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839a4005c8b9c531e0f1c7d8bb4863a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de204d30e3d74c078a2711aa78c983c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f82ed77432b6ba0c54c9ac83462c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69c46847fd92e4a3fb09ab2f5f801293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe696fa36536ebdc5eb64448e50d17ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a72258758fcf76bb05324ffc2d6018295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc6aa54391b783af55c9690a69c83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1fb1ea08b990d9c5dc2770f917a13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c395b1018399def361c59791b1cbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0d5bcf2e237b97d10fb2cc05f110299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c67cb4a22caa07044fbfc123fe6166300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108595c8efed1ae01ac672699d85df6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce957c1740424f4ab9c239a9ac7390302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831eccab4f04bd83470e5ec836c44b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e32a8e67d12cad3c806b0dbb9329304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494b919448e566968691271e13a04b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f0dfae3305eb05bfcd215bfa300f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37445897215ab7831b768ca40d207724307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cced4767c6bbc012fab7c5225ad6932308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea261031d8e18466d9aadd1571fab589309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c6a92bd1292997927642ed5c507bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b8a32ab8e7359a000771a8c11f59f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4733a026f6eebc1062895347e86c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30d67ec9abc65c31bb3687b9509254313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c4b7ac9e9e1835af49e1c09b070f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd1589dc0d9f24b8c1db3e157486fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb35d87aa9563a300d649f99a7dc163316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8895ba09b609eb221f91b6b7d5943317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9099fab810f99db4d8fcdb27cd8b8d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9efbd19cfc2dbb5c3925dfdeb64510319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469d398a71462bedd03d6450913baae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f728d6698e53087379721e751f5ffb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207ff973439d579599550abee139157322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c87aece0da80de3eebb2d5ea921ed2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108ad67b301010ebfcaa0374518ea9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a240ece004c1e384eb936a8c8c19acd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fff90bb93cc1922b86293a199e63f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed217b67384f25e5b8171579e4f9031c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdafc4b1c653981edf10cc8b548ce43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ddeff9b8321c4534c36f366c359e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c05117119bd3c59bffddbc51230f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5ca0e02b736b191d9ed89f24898ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0936f846a6082f40d7f77326d8f61f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370b8f1776c9cbf3583699c600441c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0e6ca8cac4b06d6c3e950d7cdd7da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc644fbe2c6d3e26c6bd1490908fb4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c504ab10926547d82856497f9883964336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378e3f3ec0d7834bb4aca39036d21a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660c0a938dbd2c897d90be883407c42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c778a3f13e2632ba42efd4e4a5776339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daa441d1def848ae84327eb36c00bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ab18fe0fe557385e4c13ed315cda3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06f1dd1189404fb19e54fa1b4b9563342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b837303a7fa6660938b2c4196818c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0950072fd4691216365097d3feb88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6b06d67ca37f2607de4a0b93cca28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad041834b81ae0d3309ba1e328ba25346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9478c67a00929174efb8abf4f3a381d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08986c2d99cccc748fb2242601a711348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cdbdecac233fa30b8406eff29ecf7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe254a85413c4395ca272ae8919b64c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c74a577564e4c6de28b519ebc814b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a274efff2a4fafa3a7b0609523da1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6887f38321de6f712918f3766c3ceb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11b91d3095ae048bb40a6d42ce552a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081b920ec968693acbd0793b1c9bfc3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507f908ff69267cfbfbd1d57a0c0cc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705bef9e9b03212de4cac52c2b0812e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dc7fcd2ae9b1e4c0119bf916b1c28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088a90b8d206b047acaefce06236269359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f59dd186c8cbb16781bbecc09ecaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28701cd0aa458b10d857381794e413d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6acb9412fcb4ecaf3e1450604ac096362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae440141063f657ea3a6210ebb55af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e502e6f645cb1518ed61b7304b7761364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd553d665bc39d8746db4b9fbee59c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51174dee6e51753758d38165f5401e6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1651462a8da06f4af65f73bd90aea3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbe25b4a96e077620e75c47ecccd4b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3509a9ade4bd1759487fe8cf24e7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c9981a26d4a06048336c46f05fa09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f077b6e79f8b9dfdb74ff487f08cc00371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285203f0c75689fc94820412b0df50f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdba957b2777e8a5485847303019d4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca192085f50951ff179e00ef2380a815374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d541306867121ebe32be7323a59d8c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb4252c14560e6a80ae3871de1ecc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a33e46b6f5f1e8c9b39920d8c04f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d31304d1fa39161d85535e87e5a5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878fc9270abc7a8498f06b3df296caf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e86cb91ac29f0491a9ca9bda3ed40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaad6675d81faab41ad6a3e8ed3d74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57157bbf4ae3cb8a615dc34a677fdd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcc3a927f5ecd9535492d10e90bf74383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799b28ff76b0ecef9b866272103ab42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ea0015c2d6cad18078621f2dc8a81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c4341b8d9a2264b6e7cc076a0395c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589bdd77e8d1eef72e069162274e647387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdb17e145f2f4f963088d4397fb375388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b6e0229ebe7e76fbcb86c76f08b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7834bc1e2c7d368e81cb2443bd26a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced6389f368ed63ee77e392056b64e0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47eacfbb79ee52e478407429e2be119392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3599cc0518a4d67809ec6a54f21f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5477cd0389cf6acaaa3d296d39378394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8f70c64d201934f8d97938f290d35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ec5499a0218bb9ead38faaafd337e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4761bf17d0509f0894520a748fcb5f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794ce9c153f4c6c7f06a3b3457f1686398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f48decfdb0b6c586d0a23af958555399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c9e446eb552be4578f91bff87f63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1496553ff66b6d50b96db314dda3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86e2659eca5b808bd501b29c9c11b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43228ecc29d35880e14fd4f0218a7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cbc3cbbd0894fb00ccc51f8ae64c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03552fd631beaeb986d87dca2ae2c161405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864aebac3038adbfe268b7ab4a8572406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e911731ed8bdcebb3a9a74bd40b3c0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78971643a1ef82aa04148852626d69cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896320ab5b4df22cf4df445594203541409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599808d36adbcc2d837130df83d171ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d3645f888cc7828f7269070ef1437411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cda5ba8e9eef44d6af8ca8aae86c9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c7b911b25102e3804b4e903641c42413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305f2cfca8915e57396f223753a93be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f606f1779fae099c9dc4d27bfac6cc2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1ddcb0c731366bd66803910b016dd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb1275dbeb408d9e5f1fb95e499a95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539ddb4ec6f86e4dd118396508121c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad69496d71b723b61ed4c35d168ba93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8639a62767d93698be261cd134a79ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835db72610cb3203b2833c1761f43cb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5143aaac6e8a9932957c06a7a9300422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513c226224a9772745cd97bb26c1d99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6301f68ab8a2111add8d95c0dbd6da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50073d309a23d0dc45ff41aa1727d7cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377041f8fdaf21a5be383d154e2d67c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2209ec1349ca78850b3744af5f27627427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387299af6abe9671a66d08bf9d8fbc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c56521ec093a514d16da52533c5b31429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc73374f21fc9911599c023fa93763f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc454598ba6324928113eba712c5cd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38ee36d0e0c69e671d5c1f2c6899df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5059ac98beb43bea8cbcec2e2ce331433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf7adfb81c6360e2de15e48520310434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999338eb974799ef4d4250d8b61176e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b3146aa3fd70561b4638557613126436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fc4937d1717c3093d86d2987a5854437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd09c33862f0cd8b510eeb08b6e8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673b3845c67359a8ab8e04f1b9f4d5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f984e0e11fbc1ac324a10e3ea4b763440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60418cd0195aa39509fd5b6f629a3447441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31962f0407f418790a6f1fc3205e3794442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f776d035d102933388589fa36fdf6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5711b2da9c7ccd536e791407debce5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4129ccbb451fe556a532b62a93d3dff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa115e3497331ce956bf46d235eb3c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e764004d3484b70872355b778da093447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa72d07d5bade3fb8260fbfd7dcad4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8d922f247c2dc78b046616f7199e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da132c4a461667f0c19635df5d4c6a6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b140115b31d80ac320f974a42e3191451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b183299d77fc953f96a21c4e86413452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9ab1feaac65330591727c3dbef58a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9a38581d146871231d5ac3bc06c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812c049e9360431d87887c9ddb3debc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159638da0691b4b55bee47d16f83d2fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1695a1d02027af91735a62edc09790457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346704d5248a16052bca08215112487f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b608bce1c955c85ccd90798056a9b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0463cab55dedce708ab9b9b263c71ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82bf9a363cf1c4b1b71b6ef748d7c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1b5ac22ad0964901516dce2d275a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41127875c53d602cc98d911a9d2b42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67058dd51a076bd836b20ef2c8f4a947464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9e3b526f4a366016fc05cdf46f4c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36546cdacef2b3b92c6fde4a821cd724466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1278b32a6cf9b7e0148722b333ab4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef88d1ad07a514b71a8d0606bc02f19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd334bd5fae7c03092c833a97197194469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824022f96009d3a27ffa262d1e35c40e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b6c170553ff10d248513777280a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb16cb6102bc80d23938546e712d983472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f999a7e62bc3f68f7afcdd7d749eaf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe4dc0bb6cd06414990592d4c1e51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7c9436d27b0d4c31965abbae0e4c0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1246a369865ec591ac538db3f17ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f1bfd49bb4413985f498ca259db6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8c441afd14d530ee9829e7c4c9550478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb21f9ae829c464fc1e30e92138e68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345bcaf7eacbdb78b7df61991334569480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491a3ff2457a22b5eee5f74b34d8ef4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d04444f2346df49b12daaf42706862482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e341950b36960ceebc3af90ad9ce9c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7385f6de0ab904d8648db8bdf51c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de416451fc3dd7246e610bf7dbe11b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17423dda6affd01a48c8aed14a1e63b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf444df221ea9f2ce6c8570089f5574c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef48b921116c23b875f1d70a2095f2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de58783f47a47c294043c824cac2dae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1fd63b038b01a96729bb435c922c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef9ae8b2fd8d8d955ced47b1e2e7e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff82c98b74f99a2556b4f32e88fbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6431dbf3a947ef875732d73e5ee51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912327b7f0fd3be7b3c30cf5fc8a51e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e770b5bc7470b9ae1e64fd38b0830ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054480b7ebb094c6a0e1ad479a0a1d1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276e50f291970ff97db4ae2148eb2e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601409c7dd800390a71426bec151775498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1806558fda584542d2b4576d40ca23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f5094430cb7b26aa40e68ae39ed47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bca075f505bcd11a2145e4a548a59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d9bead817dd4ebe7dc1df949fb02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a0851c0feafe4ccaf9e8e5384393503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1000c81e26871282b7895bf1ff506c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874ea9ec39cacd7f5fae602ff89b33a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3def50ea78fac6c848e8b466da28506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50848ed5ee6f3eae5fb101cdfe12aa4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640d76e10d4050ee01dedd271b5daeb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c60f53bf552004ea1f8d4f959348d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce18bac36f7790dd0a87daff3e2102510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459c93ae7b3a8aa4f984f5a765c34f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e966cb3b00d8ac4b5ce65c78f905b8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0280beb73e806d3b81beba79881c02513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c0d5a4b4f9b6576450578da8a9cbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e361defc3eec022d9fbbe8dc658ae5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0629f162169c308795e7080ecb8795516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5855c8b6fcdf0e649c5db07039313d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779caa47bacf756516063404317f571c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650bb5e883ce269559e4bdb08b88bfa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa3d4036078960cf72f41a671914b0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da9daa00766782aa3783e3dfa633c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b26385371c4013d45bf1f6e538571e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8c57a99829c13cfdf3b7e61ec7e72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80404f7343523e89de8a5746e3a49780524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e4d3dadc2ed161b1a20751c67b775525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdb7c919558af7ba7ae757fa64f7bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeace8ead9ff94704882edd02630edc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0e4a6b4ffa38085f352e9d0241421528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dfa9ec32258ede4e93c7952dd1f65529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fb92c81f064eec34e01941f16cecf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1939cf4179b86d136677e4af5d449a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7649656244f0c70716c4faa87b5d220532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498c07312316c0b19acfe8c1735ec1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69c627468f8d7e1d465d9bc8e160b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fc74addba7cc46ec58cd6c48c493d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca96c8a1907c945690a373cc9b181c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c940727775ddb29ab493e7b997f17537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11664e338e5725e9207c6e2c81a96c7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4adb50a92d0e4c1d702f4cf92cd158539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a321f51e8f7de01ddd2520823f56a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba57083b8502d7470f11d2261c5116541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcf090151589edd8af1937bd81ac4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9d163edacb882d698073b4c5fcac3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338ba98e09e38f5a5f3526b4cf0e76f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7dd0c419764cee8761b8139b917aa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f5288ffdd018ef092e5225d42f8a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2c4edbc59d4e4060f2725cdcbbde9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c521183d7baa478c0bb4e4dabf9056548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06de654ba55fc942ad443f5c056d98549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580315cbecefecdd7d405657acbf5c24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d502eedd7747de0383d76564ee78e97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f976475eb50d687b69bbb4cf92a827b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44f7bdeee88d193fc955ca0cd7165e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2230053262244672343283a30226625554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c722caf1bd50cb0d23860db5e2014d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd448ab2620a0eeb7c4b3417193f394d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2265853ff971b8399050f82b785159557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d9b52c245ef48125384d981d143ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44441cac45cdc36f97df68b1756e3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace559c490ec8c3b63736f2eb9a601560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44a51156959a53e8599890d64a93c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821cc1d8f19cfd26d18d337e16e261f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9503fde94257f724abe3d80f0521e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95f9d01465a86fd0cdcc2f33a2c20d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547d809cf082522020b6bedf6657b0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b246b9886a21df6d22dd9e98ec997566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eee8a21e721452a0af298704e7595f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415122d719cf3d4e45b8ab50160c44b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea361fdc0687a1fe1c254e23a5432006569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3f0e3098ddc1c7a7aef51fe86a3bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da4905161bfce13d7d615616e2eadb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13955fb9bfbbc7d75a98c4b4826cef2a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>