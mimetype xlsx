--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ebaa222a258918039669c289a544c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f92d74ff5105da27ee64196dc07012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5d22933449b0196c7d46d43d0ddcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d622cf7aa992b92d4c38c0ac1b504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20701e2c57d8af60d2b80ba4138b8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92ce3af1d024ad65128c38c3e926fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5c0c2884e5aadb38b5767890f96837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271799afc6934335b34fe2cc51344acb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86f25c1c30508eb19435448f2b3cc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8f22b75529fe0c11ca3ebc3da54dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebce53bc5c82cd94b812f801d12cc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cd80cfbd0289601686837f5f6963d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd95eef8a732be4ba67d8856e0a718b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70f82aad7d713eface4e0af76bd0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3cc5594b1654b72d1c714d5b0a46d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8eda8b8a4864dbe00ef3df152337916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8769e6d3af598f1b1346e16c3c99c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c1f7a131922e085a6cca6e04c977018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99f722427884b2f60eb5363c6e12be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc7c0e4cdd469199288ad210d04fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5d7a4d00913bb7b13eceb486e575e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220c1638a1e938130e01bd8825472c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487865f8ab8c7ea19003b52db25545c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965c964542bb3bfb4a5dce8644e0ae024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d7ad949b4175e8dcebb3a2ffcecb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b89e710983eb401fa3a66dac6fd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62360b2e99a2b95f7d24bd3c903036b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d88bca675bf7166e0822705b745b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3b9ae6aa2a28d050956db4cb18e7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09154ebb795778f82bd8b5dba57bbc1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded1f39446481526c5da51ec9e700d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b706f4eb9945c298b7e5314ee343d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2141444dcffee2c0b583e02a9e56b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66413466749ec04b3d26059449719f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298407fc041d079589ce3b502f44025935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f648e98689737b1a8738b7fee8068336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79498efe28e2ee7a240ce533cb75fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2349a3a77aad4537c3c0dfb75db38838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31e9e33227a3e3615a6529bd41527939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a63a09ec501621a067a87127b3814640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e14bb8502c0abadbe6c4db99123341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19256e5cfc440aef86d0bd2db5cdb8b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b48a48920459e374342f9be1cf063543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144b8b500509e3d7835e903c2e50b7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d30e3a59c55c4c46f56dcedf7f72a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f07fa7249d9ff477ee4909a5605c6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9c779e5a2e5f3d6f65d2a5011243347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451ee2bbec526287952c0f5440a72ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80324788f3bc98942b3b3c737dc5565b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a473bcca55f9b877eee97ed30202650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee338aa0160df1f054426df7e2529451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f0494b6245a4514cb53e3f1a6fe852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6f278f4de8acfb8e57d031958cb1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded036effa1a403ebcc6f2e2b3fbf57954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ad23268fbe6a0132a322f3d9163955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9f59ec1d8c440b73710326dff22c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd764da1e01e4fe86854d6697e74206257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c295fa9c6ede33ba10d9bb63fe0a0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42569cd2419e5056ef50a0bc9083a6bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f10065b5a6e178cfce7aa8289089960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dddd685cb7ff64a6ec5872029a8f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b398d617247d4a72d437a06c92b2cf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3b8696ce2d9505e982c1a75501bc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4646d39c0acdd798086dbd88e56a70f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cda91c428e34d3f42c7f081304f0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afbde4ef717f242b9ed64825418e2c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e5eabc49ce39187bb18c2365e02cf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2fbe63de3808330b024b295f8894c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4472d3791cc8a03a9c6cccbe22b2fe369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53942ecae85543936123c81a05abd870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ef99e83bdc016ce206a5bc2314f7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b9091a80d211c67437c8d0e0e346a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de27731ace3ae48c22f8a08999830073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d515fea35b19edbb84a01e6f2078574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d8c772c484631ab655a04139b0a3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020fb9c7f5c5f062dbd538bd917e98e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230705df3091b48c692df6e12ba718c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a32fb8c1a3ec37526de7c47411efb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b3c5f833b54d10dc76fc87e70dc9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231544455bafa8af29c93cab767c00a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942f5dfcce0dcb56c48f30e82a0527c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a0db0f9292e88045dff5e17528da782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6406a6852b328401bff0d2658a70a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b8c3fc08e4f737fa351300896577784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444239445abb0b6135cb0b70d8dc41b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc29d831df8203ae5e2fb778363f7e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97b7152ac1f3fa6d7bcac584f2baa887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13ca60b55748842cf9827e9abbc96e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bb489710ff6b38c966552d79d254a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83a922c3cdbbaf0e56d3ac8ed001db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849b2db69a363980734e301563de6af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70394ec87eaf4910f768ec15d48eb3a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace01d8d92cfbb55d0613de523e7fd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00deb3a69056a5b0b7f5b0b308ccfc594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2b67f2b093f4c3b04360e47f0342795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca63f56ac29080115afd935a214a14596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c67db992edadba6d7893fb76f0df7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696175fa37b92f8f6712f7893b5ff2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cf6648192d5b4efe22a86e9317dee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fd82f213772ffa5a0745fa8e76ed6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b314ed7d942a77697e1c9ad03c2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5be4c3f7581fbac00315c9f200b5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b33458689e3d86c0b7778b97a2776c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525c1684511f83d1a47419c89b06a4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00833a42f1d08588846f72698e2b81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa70a2ed9f48605f11e8ecef1cecdae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838699cece380438a60175ad56d040a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5295162adc835cef2ad507b1eec1580108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aaf8b0c05df0ee951dc7ce6699093109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c14dc5099627b40bb1fd056cd3281110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd277198497a529a37a31b9fbbffb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d471321b0a1ee3cd5d953377222926112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996fe79333499d68b9a4792f33b7aeb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268436770b91e2f352b347c6d89bb44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bb82303c8f6182b36f99fa177dabd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a86d74357fd420a484b4f8ba24e769116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1945ec874cd208e01e76f25988744ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68040472eb955e54b62900a6e8aeb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d2e25a456922c9f2803674588bb21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be85d5104b4265c8d1b3c27bcf9c1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413dc18843f8dd171240b13012f9612121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bae290fe716450f82d65ddf3640fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484438818e3848337dac1bcaf40c45ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0955c346467f451a439c26e4284bea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a93f3c4328504f523327e173ea755125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a18b51023e6831ee73bb1cd99c81d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1190b86852683f023fc9854d5909fd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7303d16b4e974580bc45008dbd69be9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aec900a125baa542ab805d89ba4453129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6e72103ebabdabe06db579cb8b5b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fcd7677dad93d5df5524f352de8a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022e52f687c8d5dfcd753d689b0984e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57068df4bd32a17c25ac06e527edfddb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ddc3d10bbcc21472921f444137b81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0380d4689691d6f98aba8cb661a574c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3168cffe8c8b67450d40dd017f1a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f218c2fd3cd794396fed7292b42b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987714920da38d0a31cb60a1507b08e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e79ad214891552b990d4271cdd9d29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988857081531d826d021bb3ecf0c5c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c55dbd2c387e6983ac1386c3fe3e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f574b8c946b8374e6e3a64c5948b6d8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9648cef1a05dfa9b48bffb2acc943143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32fe3fe84353213276f1f637eb72b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8316db259cd6604ad588bcc11bf4e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2d7d702af8872b2ddfbcec427354b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026fa1d4f480489c4c8b05fe93c8c39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e69f48fa5e7e53efd022fef913337148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e0053f7be12e5fb81c5a8ff6dd2e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaa090a7b2a36a0a71d23c95ce4394150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff32879a67051784a981c33816d6f7b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a30c5a3c4a8d855028e7f82f45b2ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978957d7d467ad1e7d092fc8ac21d09f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fc9c54dcb867175e06592f54c5a0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0706028b4c1d13446332d58179e49cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f24788a4b3be311935dfd7c8d7410f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee06190e0b787f91f367befcdd4f824157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308180dd9a204a30c7c5f8b0e6739c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe072d88dc8ce0380f739c97c20ee9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77f7088443b3f3fe76f0eee29f93d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6a88a871857afade1b45bd87017ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48dfe3f1c2949e4fb8fc102322a14f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b407ae9f21e9d17df278bdbead5556163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9993febaa59472eb57d2cfcee399487164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627636601219bedff81381d7ee8ada9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0d3a5115f3a48e4d15cee78694ef1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed1c462faff18e66a7eb6d4b3b0e7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a54f3b225a4316080a4ba47fa8e86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520e6b2184209303cd9060efef4446d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847117de13d8cde99f26e332263746bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c4ac2562c1dc121065a3dc106ab86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcccef5793937352b7db24ce9217efa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421714409ba91d6a52722d34f373b2ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a303b26b44f44138e92d1e3ace6c4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cbacd21b6f605d932fec9640acd29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c97e15c5dfa6841129aca5c9030567176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b0c7f15309fa5992f8e6ebd328161177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6f245efc6ad4506e744137c2b9cbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc99de8f35d114477aa1d01d2d3a2db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c95906135033d123f7078de38214180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46f79723cb24e15dddc6a7d52b0b85181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57699e609cae2fee4c99b2b68668fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1882bc5b781e196918ff7feb3189e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a362e1e28d90a75cef6fda9c49d527184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a853c67721a24bd94ff98b488c303a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2074cff06ca14a1e459a803c219e96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eace35c584c0bbd76dde0f91e5e6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6707590becb63265e6cf86b20d9c25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf81f93315ced57c66b1942e2aea2d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dae039dfdd01a7155028ad210b973190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6afa090cc47b142365826a6c65e9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b17091539bbdea5814539e829b3e08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ad6ede44df8b133db052a3abca3d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29695b5224774c1b6785112facfe1ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842112d49a9d688b9ac3ef2245f55a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1756022d13f616e5f58c1b59967f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab67918801b14b4d8ed1deb6a755f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb42c7e03258cbc7d71fe4513a12338198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c732464b60d5755f20d46351026f62199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ddae5f57987a28dc4e6c35bda87f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ab0f5295f914d3c23b2c7d7f7f039201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046710d16e5192f52cabba4768873c0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea1a28f6da78652415bc300f4f3876203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba3e048c624a29128962e4f1e7eb3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb29fe3076d42dc4d241cdde3f563f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd5ff974eaa4a21278e920dd2bd887206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c14195dca9d44f1e6b6edde017c43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e69a7e4fef07c1d266d7e1cb51b39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadce86d9cecf597da0cc6f03c7deaea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6563b7757f250225414b8f8655623d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bca2327efd0a4ada14d83ec37ff0d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8e995c13623732149a96d6825ed1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e671513841c0bd9d2af114f77329b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffaa5938a81b1fac1955ee7d5c7d4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cc95033c6897d1e0008e3aaf0cefb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82508aadbcd63c448174332b80a45a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed73cf30e44f8ea85d16e319d3a9ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfff035828243c8ccc368ab20043cd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba30c52e939421768d895ca38295ca2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99014676a1df348fd2145189a3d7f6f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940fad82306af6a13d960b20185eff4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519ab9dcbed5b119fc45e7e1db4f55e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb144f65ac4d2b78686237ad26b73f0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7f70428e2aaff590f152aabd36473224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e4e15dc8e4d64a67c7a33676763f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5d5e5138fed5ea1903862deba6449226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ed4703554c5a3c89cb3d2b675a63b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d227c8cb962c339f1c33a8c218bb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db10f952aad41e5f388a342590ae2c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312d20bc2585756e1e59a49f201b812230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7db8954ba8229ce019df9e132959231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcea38b8c120e2d503ee2dd91e2a6c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5d138a466e1bd2e58be625823e172233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d106dc603ae890020ecd4095b383d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b548a6b5b059c6258ddb7b7d506864235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93689b10efc24c73bf961331b82ac0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b41b85f6ec82eb4a3ee3847cb8ade0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53798b4cad83a839710054d1a04ecf47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07880cb55a4725fcf3cf53a3328ccd3b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987fe09fe639263a434f3fd234363fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1574b8931c196627d77ff74bf5e14241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091beef6b0fa054da2d81adcd1788b7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aa3be43c92e7a72ec326c1a0362ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3346b1396d8e824d68a4ab0736828c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6a262632a3d6ac6ceb1e94e2a794245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e971ca01c8be382e5eecdeab89227d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565fcc2f56eb39f3de6bc3206745c73247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6f34c2b67e2d512b2c1bc444e15b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b887506095b248d44ddec1a1e1ac062249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e27fd6632fb07d352f95a1ecf58811250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101c6d989410c78d48aa1776d1b0372251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821c645e20bec50669d555050dee7d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad47b513e7ace32a9de35c0106ccad1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263ee0e96136b75c1153b56225803aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b440dbc809bfe20bb73513150df9101255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f4245ea4bf92e05f394057a2e8808256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f8101cdaa39781a0cb16fc5763025257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670d9d553af9494a8f85fdf809ddf46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581ef22cffd9141823156743fcfcdc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd90625b0a6d7187abc91af53177a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d88896af6ee64e671099fc824c002261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972785dc480052332e6d6b06ec1c7bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faf24f530435aaaa498a474c335f30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720bcaa47072565361a76ea23a6e432264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25cd6754862b92549b4fd408e279b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3702a01692c3b2e8c6f09d47e1e8a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313415ff8e3ab2223253c39aae0244f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3f2ad8800fda409e7bb80dc6c3bc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0a5d1fd98fd4cff33133d7f8b5516269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c4ef971a74e7abf75a751a5ec0a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f8a06ab46c73017d16750c1ab79a3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3cfea8c95c48ba8b3cdadf89bea41272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5046be1e1ce9a68a390394496eb88ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ccd28b28a7e541053df52825659d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93044a1062f78f1f4e0006a6d549f0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86933ac851c543be5f5ccb763e843642276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8879ea4ad3fd6af91b69d719ae4bfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceff0d6ad87c61347fbf77c291a9da8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973838dab7e3d4c48150d3fbc552df4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5a2b765b8e4aa55379f929fbda2f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8330e22aaae546f70abab3304828b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe5e8328781723740c4a2896f83429282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2d421bb90e84c2010f5ad19bef645283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e434052596cb393702c6cd1359237284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36332044d123c868e2e0cf4dfb2253c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f902f5b5e7bdce47c830203744db2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7b959b410bfe9b010e565c3b7f750287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f214ffcf0180b653e0b399d03476e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a83678ebede20ac3429b35639c513289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f88217c03fa10026c2d6fc69ae37f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808474729975b84d043d5bd9c950793f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a0f1534113bfb38a03948a8fa732292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229d185ad0b91b087a97fdec672be8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a13db3a39da053df5e1ee0fb4d258294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec800bad28ba7d033e5a0667be07ed53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285301f439afe792415fea334adeba6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71534139ca56833cdf166095b349cc9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855a77924b93eb798524f31e98523b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc482b87accc6d239684fe4321d3d01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67cc3baa4dc37487d6ece47d75d103300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd1d3ee32cdc6ef53347008f89be0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd4630687678c72cc963fb32053ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8fdaef4be927870d793e19a4589bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d8764658fafb0751b4a7907bd01a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab02353617ffc8f0db3b3747aeddb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb54bea27965dd015befea586185d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbe0d86f59fd24d89e11908375dde1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a3b4ff7dbb02455ce92e09d2875c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2da368e83a23480b054b1c9a949547309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83a24e407eb6788107ef2e5cd4564e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495fa1bb104b98259ce87e7f543b513311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e58c250cbed6ba19527201ab31575312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216d0e936e066b6d8cb9dd73f5b97ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee74f4810a414bc011014655e74fa33314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c23e70b3a2f22e7d2758199f8d530315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd742ee62166cfddde8ae1088adadd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c36d85a7db5a962d794a60297b864317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34476d675a006162a8f60998ec14e35a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708c51557bd384fb76537a00983d305319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7c7cb1fa1361e2904da5b81fd27c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4578c3bb633475a088528b157b5946321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406cafe4b85a243d83f6aa8e6949cf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a7b1680c7ece0b89f0fcb310ae579323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe56aac400943187f206267ce815431324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18500383ae41f1f9a4eb9075d7c68822325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae431936ac80be3d9765501ff8b93b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04997c08f44033f2c39a14446c89cf33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c083ee406edf8dd327e71dab9681e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07208ab1328393761c417cfac4a6ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4137e706451a8017ea91008cc165b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c12d4a1cbf15d2759373b4d7cf043331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04522264d2554142a7eca1dd2e1b5bb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac0f768a9223fb87a7df0ffa97b84b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c52258696075b46c8c0e0d92148c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce577a9070ddd51de6a20f03a5dca8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527857ebed75b53ed38ab664b6fa94a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bab3ba1efabf45ab5c2ff501548fca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aecb7b02d8d1d49505a27d9049de8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c2fc7e31de4695427e9e8ac40eb69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bddc7152b901dde9549b85829cb86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dbb924e25459cd00977dc619e6826341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb167eadd64429db8b85a07d540e01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b985a5873579f309b2e3444d2c7420343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea15eaf1ffa1f6df370aaffb5bc1ca1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b040349c18b0464c3e4763d365a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359b3ce05cdc28e9b75a847c0878842346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a2cb39195ee178b710e84306af0ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb419dab514b1fb12b776d6ab214d6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf347c6240cfbad09b29b0b67cda85ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee7c3cc9d475b67c63038e0845e1b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf975043853e48377a383ac1503c9b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e382e03dba2c17ae95c03e18952e5d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2e6125607e77fde4e2b624eec8b16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06001cc2986f236a35376387b8cd215354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c86f7b1c8e271104388cf214563c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c1721dec5f6e29a3799a3f8bf5a0e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42745cbedea46bb0bd320ae9e3b039357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4122237e39ee5869469e0d440b38af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074395907b4c26119c890bcd5c3a1d69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5ee381cb74b2f7cda407a797f2b9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad7b07e3b079d4f3b24ebf0a900628361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4644e6ea8e59ba7299c6fde1ee6ba3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb9a98a2be6319892b3b63b9f7bbff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5ca2767b292b1e643a07eaa877b5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ad86a8f3ab47695e4b0efe5ceb5d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839c39138e7921c058306c9572d221c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e160cf7ad03501f6304654a6faf8ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b9c5b2cb13948ea674c558033a465368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b3705d06d9427e4c5531e044fbbe6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420211545d76d651d6152751d8d56c3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3288319c028a1de22e60aec5d471f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb805f8c414c9b4e615b48d8270fda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d999a11bc7f7522efaf4cfa66f72c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1fe3783e8a49f7370600cea0de2df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523291b85094193c30b5c46a5ebc3d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92203a58dc767abc89b952abff81209376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3845ccc60b067a79f9f964295e7b6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ef199d39a2483ade7037e6c79a498378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081bcc56864094d6692b2734404be3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad70bde948ad70fa4892346ed63ca92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2c681c635205ee19b32f3ee1e1ed9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc39e3595df3ff9bd1f651ea1134f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b256acf36cddbca022737f67b2dc75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba343fc454c22b8a478c9d259cf98e66384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b49c4ff533cb3de8c73f9c2cce6d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb16c4b50c3c31fb949f9616612aa5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a86f48f62231866c0e65c4328cc8c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bec14e010ed6ccb7fec467d132e5ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3d00657c7dddd1cd150e38ffa801c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5d3a7875c3513fd3f7f5956e77813390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872091c2dd628db37bf274c0e900d65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e236675c9a69ad53ae0607ef0627b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee87a1915a25f5c04b4d852b8ee06c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bccc9b922185905caae5b6f1b7cd9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f8968370672fdeda53d34f2c2563e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f084934eabeea312f5facd6a3dc6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b98a580d72eb205205f2fe06b83e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f4e1b16e03e860a3c99df5babaeac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540d09fcf3ac4ca413e69eed4014f05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba80b4b619a8f7d610cb9b3cda36890400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca14232d28f6d8866511edb70d1d90a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538e0eead0d2df78a836a73ac461a3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eda7e9189d3dbd8700a22670a6b0c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572ec5c4bf7c4adb3c2b2634d0dc496404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b88c382e156509e3a1aebddc60049a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08373f5cf879edd787818bed6a770d98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eebe754dbb698610f3ccd75cafdb16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d506a96d906e58ed55d954a39a3973a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0099e0fa3eceaeda66ccae285e6672409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bf84d04b1cc2362b0efdbfa3d7852410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317704817ae43b16cc4006a84edee8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f1d4a4bb9c5709168b4a7f3160f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ced28fa134fc0e6465095a016da1fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29920fdcc5bcb5ad28ac33945dd2ed36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb49ac1c2ecffb5324463f61256bcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b2096ee37dec2174db659b6fa155416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35f5da460dc4ea237eff60d97f00b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e532ee6ebacb13e05942ecc0e36c7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6192997adedee17842fddad1f0a88f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04bb93167089637e6ccc6f45e9cf55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df1f09737a7515de9b56559a8a3dbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e8168f28afa834ceba32ddb9268a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc981c2ccc60c954489cf90dbf96f2f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c9fff9ca431d55efcc358a750bf79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee965f4d481361058b3c5a7ba6e7c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131725e400ccee1cc69042b5d679848c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdab3577d322e81ea954a321ed9155d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b164411a4d4d0d374ef758ba0acc595428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb10e8ccb004ee326fc4cc419079a15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d434f73fe75fd4bb85ea840a5b587430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba398bbe9f05f0ef62e99341edcf60e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caa44f00dbc12273850dee1b52bfe0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ed793bded73bf4283272c432f7625433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8789d64795b09cba01e2c08a74eb01e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee2da2ea65125428792b4efe64d7ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaccbffccd8430db8196e03f1fe81d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faf4c442a5c0c4c413ccc851f4d9d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aab1ff36208d36aff21840631fe19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbfba44ff995fe8f7727f0cf22cd45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45732993abcab51aeb3dd04d6bc08f18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379e33da511c55f365549b5bf427547441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce6e773954c0eb852ace52affeed9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ccc047bf227442948b3365fcfe72f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f55140deaeabce57fb4e027325fbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d258ebe4169a4c106fdbf3a3d34196445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db808ae6e177ee3df1e3e9a0002f36ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546c5e337e9713deb7cd7e4df157c6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6e3281e6f80df87f0313960802149448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0e386ecdf6e9b3f858c409836489c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba219aee281e4adee7278ae3327e838450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe566fdb61e776b3ce85cfa095d7571451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445a6be1edb5801ee66bb42ee2b3d20452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e89e4871c20b891fecd965eb79aaf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb7297100a40ccfb51103bf1dfad8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456a4f2217f44261fa92c16a077fbec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd58d1730d3d56303c9cca75ec00a24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551c5f6861f1d87244ed6b7f236aa00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcb79635c0e746e3f355ef1165469f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c352bf63c52d18d066f0284993f23c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66634254e84803246b1fb046e8f229b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7068fc851570ba7611087e52a76ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289c65b8823f578c859e7b129eadd4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b287e4642fa7711e1855c39232cfec2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad2c9dada2625a5df49ff9bcc8fbb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebdd148f4bdbfa9093475f7e39c906465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83475a982d15699ad788c04068f1359466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8c8795e20ee7f739c2dbffb961f3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0289807ee1069b60c3d677a66c996468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eab5bf89b39b96d70ffebc2fd9e36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be8ec5c730cc43c4ae2a4e534f4811470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c41da31bfb8677bd67865256b808c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de9d061f11fc880cb909fd2f01258472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac43ff6dfbdec734ea11b29d86b6b36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d6981e3ea1db69ada9ebe720d239c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed815e83f4cc89d96b31305a0620b80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f19acb0bb9fcec7d2ec4ac9532ea7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd09ec44b2d4e351f890f255171257477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca144808b58b0b6f2d1b4f401c9b1be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b59b88b00e8beebc1b8ff08761ca1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c33f9f6e998074feb639c2f1da01e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10ddd73b2132928d41e8a8e57b76b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e7f0e0eedc16cc6ca09a09aa1432f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19c537af2cf9c6971b2558a31b18d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3361cac71862173259b5672078bec9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8e1d361f60a9e54682bad245d0a87485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803720b14605dc0107731291fc9bf2d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e494db3f2b133feb9f3f4d37b0f19b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c3e02a038789b21d90165024bd486488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280d6c27860760d9de3cc19191493ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00275e00563eeac9833d54d00be60369490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ab66ef9b8606a90d68dc69b5cf33d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285608cb2abbd2b7028ac7c11dd3ab7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd433f37c6c811b233045607bc0840493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04775fb0b9ba9e0e1ac93360ae00ffc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea5c381665cce8260578e382b49069495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88154955abc0221727c0f167dd1a7d40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52802a2ccc62ce8683b05d351719bc9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6720f66fd2081883e5293be5fb156498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe8a15f8b304dcdcf83768a5f3c142499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd069a3844aed94378f8207d80b561500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8067d649f2a408976eacc633af9af1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a322008446bf439b612bc6cdd09727b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18727a55990f915fa3fed3876ac781f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85bc398c50a4060e8eb292171f215c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0652447687d1118ce3f5b453facd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8064325b600570bc8c11bfb1abf6b76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088c946152cf263dcb03c0f1847a6c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be12b4f5d11190a3010717382b71ee9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1b2b36107ab6fb3e3e531df9f6e05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8ed676ada5cf6cd6061bdecfcd8d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dd58b4241f349322f079e366558bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e1c21523d299fa2030d672df5d30f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410368453b1bb3f04d993e8161f717b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a3ed39df419137dd98426468724a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dd4cf4e51863d98004cb9bf2e34fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1771a296bcf455fc48a2be6122be19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c34e2f0ff4f9f5c9e7e5dae5bf967517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff553c5ec768375205769bdd53ddd49518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa06ce1e95351c61832ea3475908eb4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354130129238695e9c38de86ca59007520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e8c8f781f33b7bce60ffea25a494a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a679b7a83a972914ce13d3453e0a5c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd081651de0200d187826b28e90b446523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0c0de64a73fb771cae010d9b127cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0953cc0ce47cdea48330042546222c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e731fc62187d40cdfc2fb67418a039526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88557e64519c109e10fe549457354b0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025c0a073ba7a73688ccb9189d2c983528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56795e993615d69018636a4b9b2dae82529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66688b8a8ec5db8bf0ffec7048e13069530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e82bfe7b39aebb27d873f64547e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01767fcb290ccf15325b5281793d4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7484c2280fd46710495142ab0c9ec0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5f7fc58d602f4e5e2914ffe5d35ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2570e5bca2602505a0e596f5a2a30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021496b64584fcf954536ca6e67bb75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7095bc4f9cd8f95847b660909adf52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e445f46494f56dc7208486a502ed7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e378740a1049a0f5aa018f279037afd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851c77ddd0205204dee7dbce85cf5ce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e37485c0d93c3387f4bc90ea34d50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37335cff03ca89210788144451a08f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced787efe5684f9737da87cfc96b2c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4c2b6e8063d57655239d022f27ef5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fd3309b98473b4e33cbe7117dfd9f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52cdc060a701a6b94b291b2f809bbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b922f0ec93804b839392428cada4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f966beccedc7207360444441f0fe7e2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38583ddc85cae37c0145214e2f64aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4facf2230546d24384307d3728e5646550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca80f12b48966f353b099c3c1f21c5c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f2a3cf875d575205ace52ecb04840552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d042612391997df980550c9a8bd88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67d2ea6fa52d771ccdf061b2d320c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a262c4350fe8a0469ced8498ea43169555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e1dae43a18120ba489a5f58cc615e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf60f8c2dd1fc56d0fa4d88c0f65165557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d14ce793510800b81cfd649c938cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199874fa8a42f272826e4e8e47782a3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b29a0c70b3d5b7009b01618b6283560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdbe1b08896a80892fc13ce256eec7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767849c54c3c51aed85c6d30fb7da1d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64701f52b93c491b68014072315c4b09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a136a068fd67e2c584627ac53c0280564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d19f30621e199b4558ae23c59158b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc9db6f8efe8a5ae989ffd9258f023566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c42c2f4659a5838e547dd2289ad83567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf5ee74c11f0b3268de76fa8ef427568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7e32902edf22c25445667573a2825569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1676fc64f781a7ae3ee75c79d08cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802d6dd1a6e0a8b87556cac95a8444f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e0ba71b21220f6e68bbaa3f311094572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d961e33c2852ac704793de1e447531b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910b2544bb8983ef8b4ffaac391d84a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582065c77643fa2a4b4cb74a72b70483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c6ea7fb410a5f837d5f6d70f0fff44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23341191a9d3ba66273a64bddcfb2af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb186c7b2d58ded3bf2efc6ff895a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8de0c2637e6f120a3e4496fb2d75b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69cf67c705340ff752b5beace6b12b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f627cd1d4c11d8779b8c6121408569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eefe38a8ef763b4751fa2f9f454d2f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a6c608f4b0ec5b0ca7a30e26d24ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6c26a139bd18f0e1ae738148d7fed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13548e677357a7725481dec43b001113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367183cb00abdeb6bfe29145fa09cc0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef691303e043969ebd30892cf60b6bb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1202d2da1c5a15230cb1c192bacd6e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce623e05021e7934090703ed1b864317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd745dd1138970efb0a27f04bb2ec2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ae1d519af1a1eee4505aacefcb86419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af39c62e88b47b7e36459bb38f80d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8094c73117b8aedd579708086dda921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4f4555f8729a160a70f1cb8da212922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a1e7ea94fce44fa7e66b24614b63123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700986fc0ce7a25e22fde8d7bb4919124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026620e9ebba5e0efe4976fb79533aa525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2fe7abe63c7b6afca394fdb93947626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ac31a7d584d8a085ed9ff1977058f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960e0404e10cec75283cd254c31be8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd226463da549729fbbe3c0b7a504529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66667bc739fa6c0f80ee3eb72a5c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb467c5d71c90b0d44ac8084e5185ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a583a55559385ce4b5b32e0c3ee0bfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb96300853e6a8cad76ba8bf19b22b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71613f74ac93e08c300c53f682939a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58be73395bbc050f0638543209af7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7616c786508074e3de25c61e05d0ee736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873fd87faf19e24f9027416b905d5dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487de4aee25ea8d0285e594d004db3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87460ecd2783b6b9df1f03938d826e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277cf900ecb27fa380676df8cfa05940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2088b2b4b857b44ba11c741656b459c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fe66b458a70769239cbfebc93a0dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fc212fc9c04995f3c2a788a8c714743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e321aa1a872e0f3011394e282db4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c71408847672cf48ab08d3aface48145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81bd91aff8ac9f52cf31ac587e4ae946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2951ac9a25b031ab19116ddb496b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcadc1835565a686add6e010da2793748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613f19d3f8445ec48c9afffa1036d5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54606c66e0b7c0b25572e8aeb554cb6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077c5c979a4e7dd5e48fe625182d3d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ec97e8b7f50d32144cfdb46acab0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455f8946d17f2d13807d0abdcf962f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ace913098791be730fb9e52e325ee854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4df5cd57ee6f6f076a3eb5e704c6e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded5aca210b0032f253523a065f7a2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53e3f9c57aa1f0fa90fcd3640353b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b98567db23259adb7c50ef5de3cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df3241a8e4862e5ba40a65d21c80a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130983e89b222f4d609b4a560180dee660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454167ab70c15a2fb57bab69f73b5c9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d127f0d24d2e5fb665d11152ce28562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a184d70dac1fc938113b3ab634fa263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7162daaded99a6b30f8a4c213f60464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640d3616cb32c27d433b3b0bd7c16aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cd8d0cb935ca15335ada738842f7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e389f48059c84de0e89b6438f347167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8affb870276a33e1f06135c724c86b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9c565af3f237e610078e608790da369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8964025d4355e94795123d06f9c7e6970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffb4dc27acb17c845f04e9b1c82fb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373940a657e897c70654d8f31c95f3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a3296c4f0aabeae51fe23815b79d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e526520b573829d830c22fe248721074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13eda6f202120aeb11fc8204db32ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa30bf102425587605e61ae707a689e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a6b6d3c6945327bfad41676b524077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a26f0296ef9ac3c8d246dbddbb6a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225d0a4cc97f7649fed1d5d228852379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea302a8ae9b5429c1056f0da59327e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa499b558c3cd28fb93adcedb2e6a3681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471dcf3f8f1b3a4efa9ecd5161756ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec78e3423368669857c4795a02162483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c77640a0a4b5af6a538c41279abdc284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130bd6c18d29a503d044c9b786fd25685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eca0d34155b9a54232a4e4c63fe9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c31de4d75e57c3674d78cbf6d0a4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be927d02ad10270cb1e461f67cea11288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68eb91159e48de90bd40d252d5162889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f88b8717210937ead8c96b8c37869b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2c47021389c87835440c48fb46d3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3425d7ab8e0ce4b343530338785b1e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59018458530376e53ec4776ecbf06f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2b927c7c2acfe7beae8e903b0f3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757838bdbdc5643d6459df571017b52d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932cbed75d67962da608ce884b54f2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9f93430a49e5fe3b1895063662cae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f12659fff7527a764d0aab9e08af798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeb36243bacfc2aaa9d91ed14cf7c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226ab5943ebf6c5f3772c018b6953bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b06a4a155f2331e80a0fd17117c75101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff775e0ab28e551ec9241d1c675931ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3315182a634176461e643d984be0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083413fb384a661f5383ce309ef6ea2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561028948fa28cb830b5247cdda7b8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ed996b4e64ac13a6db29e9370fc83106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad712f73b085ae02a88d097210af9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e039f3cb6fd0fa5019d8538c3ac5822108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2856dd148e13ab4303c78e789419b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e76df5eb2fade183cfec76701b1c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ced426fa71b2d6f513906931e755111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c05e69156943c3bec84b08c3a2b06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22490b3c1f8cabecd3b768fcd4153c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfafce32bf2cb0cb8895681025014d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8acd8b6df416046550079a71bd9943115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3443b1658911c7daaa64cee39cbcdf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1330bdb834df20e0d9358b9c4d94448117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751162b7ce916697c0505c53f4770bd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cfa066506ddbe259814886c58e411119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467641f93b4fff0b1cd67d0070418ed3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28830f7e56e0de6ea3f7b34e4352ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba08eee666d916b36f7df773a84acb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45c397f879ac6fb5d11780cda6647d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111128d2f945a8ee91f8c43b6ef04b5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d19e881534914b73a7c4e73bd7ebb6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada66d0cad1de340a2fc3f0a10e9180126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a155c69af95514c71a3891a389f36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ef39a89682c04bd33998d7622e61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea54b9940617bcf432f059d975ede3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33090025aa1dd7657981c6d5222df519130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf63f0851b6d560c662b43cb6a47f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986a90ecb5046f78d868eb46df1df5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023336a86a2a04dd8862d4a6b4881c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14dd2a842b037a4f4a2829ab5bb8ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb21e190c12ce365ab59db559c77be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e8a6ac358fecb7d38c238eb43a8a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0674a87a0b9ace40435abb369c159137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0558ec6f406009fc50ea6c609bfbc3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a924e39c9dd018852fa44c2e6ebf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8f8ed96e5387c0cd97cb474c6f723140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f061c1308a4cbd430ba42a0fbdecf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb79f7b6512127b0e2a87d28c582f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9b11e8fc3350daec81ec99ca13315143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54752136135cdbc136eedf9d1f2c9c69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1140741fce17fee4431f782c94535d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12892c2eaf66feb98f5a67a7833f85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f931d0bde689db60b1144746f41a15c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474471e81ba2b722dadf9784e3964f73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09a88e6854a9a965b24e05f1529058149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dbe56d4ef226bbb8285d792b845fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67b8a938c760289bb2def569fd3a83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5626e2f01a3620a2ee8e767fdf6d883152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b239df9e7d86f0f7a3da55caf83c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ace7806bbafc2afc4ccafcf6298149154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82338fdffa7d4b88741811529c3e123f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387a725b61a9ce99599f4a20f54ee14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6490016bcf4d17c9c251cab720c7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa622fc08ef85e0cca921f3c0cb9abd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f26cf21eb03f5ae5e2cf20949fcfd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10964bf5b9c7dc900dc214c31cb5c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f04ef371098fc768e312077aaca72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d3d668392c92c5c69863f3331955d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3ae8247634d629ecabd71b33a29a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d803e29e5742cc565851764f4083819164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13d2f2323bc987a0dd1f416a6b2878165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2429d257a8b1a87ad5467a67df36a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb88e91a4300f814cfa7ba1e744ded167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ac14aba8717fa7e63bc8f735bb551168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a4eab4c16dc6a7b03da524e9462b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b876abecc0e32f9e5902c602ecac556170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bc47656c4c0e5cab11066cedd452b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42656c0c88ff3647f6e140912ecfd9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2018f30a5ada25763538076be6a1c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f483251e20fb7d93e3b5501c05774c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda7818f04daa6778a811103da83f83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356d50e62c037f7cd9c884852c2feed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b57a8dbd69f03ffcd9fbde2d173f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51964645295a48139a5165eced981e66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f83fcd59f98851bd3889ad42ca596179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0994b864a0ce7a1670e4dd9562542ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8b62a4ac6c19e49eb17d769b4a718181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5343b8ff82a0d63017d025d34126182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c079a820a8568cd23232e4490555b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48563b4ae495f7a7e9186f6b8c7012ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f9e640b5ac33f20b79210811275f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01190b72140d810958240a6caea04b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ba65679d902b00e8738d78627ea9e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbb27d4abb9c731467586f9634ba2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949bf1bd23ef4930fb6325045e98611189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc355b2ad71439837eef0e1938f1a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc05f9882ae9f8dc3f3b448daa4794e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cff5fdad5b45e040f731fda041fa7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc1753aa0bf52b55d5a14145e08b36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7727a0a913f4bf44d55f28fc9313a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e90785c71c4acfc5b4aa90238dfc6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af1a02da85d32e18ae58381d287cef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384e9f8d89a4b2f5d632512af56be3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe2d162131b45aef65c50e9200cab3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9127a51fa6e8e505c91990448fb18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fdf9089b6413d0f45a5bfbea73651200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bf3971a269b1fb9edb340d00b3f01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d74ebca93530035eee92ad4d9c464202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c442d6f95a483efb14cc35706d3e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf685c678136ce02f7783ad1f5d5e6b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03ba13bff9c4fedc1cb982a6fe65e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fba89bd8cafd0ebeee6f8297ae577206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03e66cff669cce160fa52c7cd4c912207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab5361e55688befb57cec44e06c496208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e412b8d891db9642b8010656a952209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4b634bad24b696bcc225fc434c4aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8640ef3a7d4c2e44d32da3c2229e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad70666029193ac2627914467f726c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490787a07e033e3e8b44c0a77eaf5ab8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745f82a9215166de4641466571dd425214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539d95176d0451cee700142b34923d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cf83f80a3c982f308b94b9bad98e0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8a3b939b366071efd6c232cd31e13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595ccd7fef209b6986e97aad1269b5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa650e3dd2f0099b73293a277ef5e5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092654c9b67f7b6ecd6f38943a5f488220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f923592179fb024e44bb1885107a525221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67599f0dbda7c9b0a1e97702ca062b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbc177378c636b5d49711518edd68d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804174e429e03a00d6a69f5fdf935766224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7083cd8cade3632ac26cdc09e0f1b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa522499258b9ce9dec102e64a029c2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657d132f8882f68a65548803980bab1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f15d4c0c6ca2dddf1f3674fff33638228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993ab63e128dfd6dd7224ef806ac210229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c42926f7eae435c0ffdf511c180ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954568cc2d2d06321bc8e27c0a93729231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608603ec0c901fb7cfda769dc2ea67f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d19d8458e2606bc8a7c51011f57b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95140ececb9965f2abefca7aec77603234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c53f04d05ccfb75757c29c10ef35d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a05b7cb508ab0c533c8755f2d3bc94236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f6c4d72f1808a889e864c3c9e299237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a74af0b42837540421356c574340a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dbaafd231dac3580b6515f039fd82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058964b1c5a1a3a1b7ba61e80da1ad01240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0bd3143fac9344693c56d302d6f5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62e42f26a138cfec60d8924f36eaf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d048260ea14476a9847b4eb42bfe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af9424f21a05b00287ae79288d6bcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ec9380bc42308108f67649c2a82f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b157661c43c9d17bb450fcf61bdf8a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d63125abe5f15ec3323f55557a5fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0822a203a72b1379a1838b744ef695d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609bcf7780a3898a9dee7e471e34a57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea686eefe9153f24f440fb77c44963250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee9f706ce334d3b7f66b543813ed63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef272904b95ee7e722456f964a91fbc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b68896cfaacbdc7a2f69df7b5a7e97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308890f25ee7f853ff45012f94fad8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896648773c2a485238803399e2107ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1e96f218eeddb63c5249f7298dad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8ad2d1b15cfe2724ed6baf40d288b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3c6bd24973dc11c542f5ed0eec026258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ec2dd50c29353f94cf583e5c8302d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5e39268bf801e1961e16dd5bbecad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1e0e937fd4041d317e77f45e3fbe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b069f7019d6e53717e9d7ba9449d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db60376df501f73dd40fc425ab4c637263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbc9e0778625e64bd0a9effb88e8f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3345241fefe35b928aee13ec59c618265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca56125f9feb3c03dbc1ad0e6b43a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d968d916fe759928789bc9710528747267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ac5b1eb2434e157389b0b8677d19d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8aa389eeb627ff7f42f06ecde6e56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e83a6637f49d1a2550cf4022562de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d381b2056ccafcdce7e5c8cc3a359b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dbe7046a2062eeacbd71c8840a34c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccfe2f80007278b84a7ffcfb130bdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d52d1c8e80bc05f9718b6094b926d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a7c3e478120ce57ecf29a5d7115ac275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d001e04893044389198aad1229e5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad79a1b9b1c6b46ab592c6d417f77a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73a00cc0cf2e45c2a500777e6e2cb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989580a7d9c8b9c5da8cade094e261b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e77072cd9234cfd85692cc84e05e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab653ee0eec7f7e606e9755a607029e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca3e87f78cebb6e462299f3c0e4795282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705013a5326b3e4a604341ae10e2e273283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56002d4c5c689674047007a1d3ae4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7c25a0625d715461f5006c3bccd1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3c07c4d8396977ee21bc4b5bf3e9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81673c235f854fd7803cdab599b770287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b60d7f2b5135dc7ab94c300306de0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34714509ea5255da16031285ab0dea0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1903b52cdbfa4afad56906be140c3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d6d8754b1f3f13ae1e5e1df9b8bd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c74a7ab8a4c65b752235de1006ba01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024fe38e850a89bd32f7375c103dbc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81948177e58faeb3f7058a828cf127e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168b0c40750b91a64eafc7917dd09b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af6468c99f220babffca0cf2225901296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56b564701a8586a8f161ddce10f248297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493e7e5283713b141a7a9bcda08d24e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b5c7eeb9c46636d3b8795e767c72b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0751af4fa89fcecbfd5c3badc9a44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435eb87ca11669a6ecdbe29b15923e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013986f2c3a11070605a0945988c2e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f97c12ce31478ba5b6de47a58dfddf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bf154e54fd8eec227b50f2575398d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96660dc0b43df66b46a8b7fc27240e6c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2d01abbcdce9bd19a9a69406995a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27502e16fbb139420fd2d58553d724ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a165a09bdadc6ad986af4009827fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2787e4425670380523c13807eb485a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce95be8b417cf9a419fa9f803c96c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ef8b6e24a26acb1b344af0552fa48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21db9e404c5189aa193214b297f989312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f143a4d04ce00010917cb96ae56350313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3651e641771c7356670fa830dc2b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9228c40dc9862b779a8b654e222679315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837d57e156d2e25cf6f7dc563349e6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f098c4aa97c978e987e41e7634893b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54e805dc80915d821f1e6b6e3901a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29296a35c8ed7085e12646a1b263bb9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86668894ad59948ddb93f474199c051320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd12d7a5cf71c9079ebd4839cb7ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f166154bbaa81acb9f2bd749d6175322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b345780c0479aadd506d8c29a86a04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bd41b08335c824488154e8bf00fc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b63f48053289994ab8f9d92fc1a399325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3531c73d55e87d526113a6ac84cd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b90d9629cd852de2a2edba8b6ff0d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a5d3144f4ec728ab7767081c074f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2d50025bc60f27fdcff1919f36db3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b18d6af1681aa731380c75ac0f9f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3664fdbab8345924ce52a7ff929f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1083c9d5f645f1bc7db739728c87141332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406f3a919f50571c01bd6514683ef57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9192c8269f48ad4b48ee54d785283f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b536cff93034267796e23f5d1b0d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7c9812047bcd84ae75da56ba9b6b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451246dc647960b43fa9ead92db658fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eede63fdffbe9313bf8bd5b8495a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0750139c0f67c234e707f14bb16ab9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cb6ff038c153fb4f5f3e2d66ed7df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa85c03e5906c73def10ba2f363ca4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6955788986debd84ee72034d744dd4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01f72eabe2f8745f7bcf7c960666d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346eaade9f40087ba118e04badecefa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba911261a4d67b750d5d310baaa8d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91dbaab5fd6af543998d6ac7cb5685346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672d37c03c1cb14393533d38390a696347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f476c915ff0e4388cfb7d3e3a938d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d880a2e3ac6b63ae29a53a77b3dcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da851be01a5ac08b2b2ce1d9b86d6a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcec4d5715be4935de1fb8ad1ac829a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4312e31c3cd43feff29388f503e99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd660bd3ca56b3494ad333b8a5e55a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40198afa9d5ed2416b70be77c9b8d9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e5c4d5eb286f14488ce2ef6c9bacd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed235b5e7a85b43841e879e11d5a58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84661848fdf58d00100365d4464eceac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471eebc6e41c3cbbf3c3f2445b85bcc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b68df7118df0a5f5a288d2f33065dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bdbad83ec83d4486f12793cf312d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546da139cfb25ffb143aef9e185fd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac6dc8cd46f6ef75b17ca53a5fd178362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e10b39da96dcad918c77fe35401b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769dada65963e730d458675547ac63c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350ea8ef5d69eeee2ebeb600b36186c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e1a146b7a9959a5f5aff2934c783366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e618e97f9ce34d233c8566ddb6c016367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631526d97c29394c46ce70c6899584b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872c5283d4694b69217d0c43c4cdc4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cba00c84fd0856ea10b5ce3d4bb9a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b55837042b3b6afdb6ce9a248864f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded735e6a6bf6ee730a8ac8c767ba77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ab737581cd49a5a846cded283503f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48864307b82fef9e880228b72b4e86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9602b52a7479eab07f75fc9a8355ffa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3b9959eb7f79ee912670ca973aab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdd9fac568c891dcc7baf354305e64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1319cd59aa03404ecdb8c864d45baf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14645fa353b3b7b19f1b4065a4f721eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239eed731b491bea45aa7b0c7166dfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6cbb0562a38d74f419b707efd0b56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076504b82a7818533bfa48e142efdfdf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebe284e3ceb4a6176c5cc5eb2f0b23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a31e6f20e984b706de78bcc1f2282384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ba73e7a791f43dda5c1241d2da50e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303521f9f35c8abffc2bbf0306680e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a699847607836e1f85abfe3aef733e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891309962cd9a11d1c3af8897ecb8794388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68af37f880c7f6806a813110b7f6d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad97ed2af07c781df279d7d05962b89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb5961d3349f83ce3be9813ec82b71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0309a182bb3cf61d8036840ff4ddc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f2e7e94a81e18112b90e4e050fc26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69227c0b5f79d50716be8960f4bc0512394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cda10f53cb47407aefb3150d92d641395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a726c46ba54617f1d9a424bfdcef0e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644e16baccdb71c4f672eaa1b2aebce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097cc19274f15dc42ee008f3447d12e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63c60685ebaaceb122dfef0b4878d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df132c5f21abbd77dcd391df3143496400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3fe5a7773448851653a8fe13030ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9304599568529c282a8c0a5bad18e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4eccd44cdd8a9a48a5bac7f25be5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe438e14704d5a2db94d6c0451be376404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171e751855d890d8d728291d68e3944405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5f591c1829968f0d68c7d7db9dac8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f192db4639b642afcb0e0a2abe692407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c4de676589b780a9b4eee702ee21e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca331fb56e3044d0fe1c1614f915f01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c74d0dc3a9af9ff3d3e7f3f076b16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff1654082510ea141ff2bf0a6aaac9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ed0edb85a46e2859a40e2fc1c3be9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640cff6173e1277b37f97d4be8f1a6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f199000baaaad8e34dc10ffb5501f75414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424c85621f1e276dd2167304e5d7730415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba08b2ea0f10188ea1a2d07782a8e3d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc54fae55595921546d6569fbf4a827417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55b0cf0bfa10c96d29e6e319c171de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320663f3d869ddd9d4f060117d9a414419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c2c87cde57345a521724d103635ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cdb00985e0c214c81d7014c3e4dbe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054b0740720268219fd98e70affc8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd2705a746ac61bbce750abf835a2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb87851bd247451154533d1c1a164f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcf3a69080fdcede62a31563d8ad46425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285a6c4aba9742df061c129a68ad51e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614ef9b4911d11c15034b30fb584ef0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedf7b35c9de508bae5d91c22c919bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9f6682f98e2f76aee5bce779e6f88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0b175ed58f06832ce4fe501d1f4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f17a18af5750e30a93e4f7592c570431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445388f9483a6da3867a65ace01156d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434f965a011c5e3f66b535b739bc6df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd69e8f775770de55c7b293c6e62fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7130f2409e09fe41958e2c51691eed435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1ffe75a715491caf0e64dec16614d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b69e56980bd7847a5b80409abeab1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4a650943b43a3b7b829fd31e2199b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45aa17010168b742f9bb38387a8a64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257b270545b9b8f3c508334c9c97d12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dd2fe36e2e209710a4a96e79c31bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d8e87249abe21fc8d4497d64b63cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17967137150d9dc800a2ef8f54703c5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e1046405f85f84d8e0d065faed276444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c0627f71ebf91f94866f7b7a6a8ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790760d619be6f8e5561f9f119a49f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df0b423fd0641758e91bd449f1c701447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb58fe51c8d00036824a3f1b4692a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46495da6948fc636c56a14958da3a96e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f172f4eaa55709c534ef709d0be345450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc9d620735c2f3db59ef23b3d1254a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1594a188230da06ed8c588daf62e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bc5a80adfee58844bc08cff908e2d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca316c180148259e0d682bc80d96ce62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030300804b432b27446a9a5e0b5343e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeca1b160aef09118c70e7c0cc5cefa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52788fdb109cf74a5feabe2dd3a759457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b8a3f5f4b046d728ebdf50f67bea6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fa2f182234dd5ceb592ca1e51e505459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111e8f28a1178f99373afd17713fe2e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b641b1f4a2250db00a66fa2a24d6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769796b97760e64a3aed9b2ca4fef0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39055dc88aee43da3713e41fb723847463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dc374375ec18b5f8c9a55db3b2c65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac44153ae51b4de2a0828fdbb11978d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc160719658463e090b8cd0853a1ce7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caccb41a603e3c64b31be54e97b606467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d55704b09ede30777e54146eac33ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8f70f55edd3a2b8c2b3d8969a6fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7713e3671f43b705851bf8b7b43c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b902babaaf205ce51fee09a2f2dd3e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325192d608445ee36dc4f53a4607c1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927151c9610b3dde026ba55913fde049473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f330d9fccf2e3e3efe1d380223846f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e86d80c17f730b56e1e815024ebbe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110fccdae7e192ba9e69294e3798842476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ee8786b99a5da5d84121c0b3d82db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8a885e2e5cd2ccd19e4147f6813f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e5e16427bb7c1aa82359ba978be07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a92999d99b842ea3aba76834aba828480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b94229e4ca6bdd0be36fd742bed1f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81218274f361298d66cf01b8b1f13a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ce71ae37bb769529506935813f903483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62129766a30074fdeb93e0c51b1aa89e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912d76098fdb43fe3d7cad4e87fa58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c206168988d07d6ef2af255470fab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d0d133d8a588a99154a69f58136e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f02e90e6735b345cbf08af18f95b25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d63e18d3aeda190d5ca9d02a307db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc10fcfa74279b4ee675542a78f5ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e443c4ba62c3bcb647062d6bcdf12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7c9158a21d699ba4af10cd2e5442c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af1adb692e0cb11898bac7c136dd3d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b2954fa63498f8c698dd473ac5938494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca4e490b4371dde0ab894973667724495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850d9371084b8be5d4eccf4d3569080496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67425900b98a7c4c15a5f941098dfd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20540a86150d1f17fb7e4719b66c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cbdd8e4ac26775c3d9b71e89a7cf5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8c5a9f8486b0f555748f3c488e676500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc5d4e69bda4ba67c7ae90289180fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d56e7664340866f9310e5ce17f15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fe64d0aad132ccd70af4c4d049f3f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260964e89f973b4dcd5b0c4b98259b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b43af02a6f3fae8b0bcf25c1142834505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290ecffc166b11bce11b0082b99c919506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95d9406dddf41691a297628a0e62ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492155eff2a20d8bc3a6514b297da80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc1a725729e612aef63ed581747b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813adb5d1bbd4e600267f7fa8b8b0cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab476777abe3118fa45c8a61c45a9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897b11b135dd2fdc92593dd7ff318b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a59ff4c926cd9a0a666ace64a0c18c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299371d5a6585d29432d41461b7ada9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8c1713738c48d591006e4da18d38a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d81e8a7ae5e9d5a84bd5b94b496d7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17275b301a5d5ea47420e513dfcf859e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a054ff5541039f676616d7b1b3900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af1f3beedc952dcd17a42e471374c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da676b381cd67477ba2d81465c3fd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51b47e39c242c3b7838594d3b92baa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e692282c99eae619fe686c5470a1c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d6168e6924f22177656fd36c865b1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0edc0a875db454b65d9d69ecfc290f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88df8c312b57276982ca04069793b1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93672fa97ab8cf0b0a9e62f28f56dd44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea9a0eb007b22d022294e507bd2f95527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7f3cd55c29bb703ef2270d14fd48a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fd1a52b8e80a2f72e2627c3966eff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef15aa1668f1265dabd12bf821ca13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739f55242ef73714af683b54aed3bf9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f10bc6f4868bffcfaf5124700ba1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1ae560ebf86ae6935a71513478dd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55b8119445aa3bbd5b66cc621df89d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6597e2cdc5da5ae2caf8c0b72332b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf452c1db0f97251a3bf9b7c2dd765536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c2ed4ee9e356476cb730087269739537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec137df8337e4ff3179c3a968deae7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765487c29ca2c9c09e3703afe96ed13b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48485955c505ae6f093d4f721534aac3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dace3d5d4fa4c0132fcc20a013a98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979bb60f217b3b80a49a5dbf37684a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c385ef014705196daf609b1ec178a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a3002e1f6cff15eea4995f7fca8f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f4d1b1d766c5f2faa78f504e9e095545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fabf6ab34156666bea2f9bc59ecfb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5593a40d0c8d1432dd84d88427a40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079afc46c40ab3eb7234e966ffa0b4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29398498b334ca9e45edaab03474cde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8f9b18ab1e9c9d1a24dc4daf3f34d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6961982313fa68f196ff37e31dc7e39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d71828048645ed1db95839687a8cd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7281be54b7e4d5222a72d0e662b231553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c02e03d6a6a3f63cfd20e909dea661554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5a4b2a12eaa21d4e85234f77bc5a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202576e497625ea743450efa7057b398556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac86fbbb067f30e0842ab258803fa73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5450342d06333d27427be2f611a082558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b5bb20c655d66a65b3f2e0beb5800559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8ab19588d44c44ed997af0c1b7096560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c8aa47920068503fe9045aa4e8f1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d740f7383cfb3675fdee6a43c7410562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be5394bb926540edd086bb8213ae2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce869f918b626931511cdbe463171d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247a54afdd81a5888fca79318f9e05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcc307f97fee71bcf000ad7aad2dee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b040b3384e57bb92e531f27e6c450e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ef62294bdad0f412d93ff66452e01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd24832ba139647d698a4d9ef684e6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c83bf07c513cf09dc25110bacec443570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09041c7ae59359d196a0a18b00b277571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8427627a9d19ac920e05283107daa572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>