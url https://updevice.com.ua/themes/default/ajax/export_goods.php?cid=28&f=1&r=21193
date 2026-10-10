--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b4e81c4c1fd498d7c5013c186155a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adea30c80bb104f0897f325d1519212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b058f8c2251f0e6978f88533cee58503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a03587c5016d5c28306f98ef79c9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe586fbc2cf8d2ba0cd221ba5ca8985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c99f1f89ee2154a3ddacd0af7c43356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968af4f56d96545cdc2bd636294bd7817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da079fad4b70b0906b394fa87a0f6658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d42b357e6a8d1a47884e1696ad1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce263a76280bc9c056db5031d21c4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d269551f9a63db12d476d14ce0eb07911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86087ad2d788994b3a096c24cb54058a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546bcb3988d2095aebd6247d80e04b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadb0b51c55b2153edc525b5f11f51e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ed7160931605379b8cd22465456215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fa15d216a748b2d91e7a379c171c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66dec41f8bcb824691428685b6b31017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506d83a0117697ce031be2ce99e05b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce546c924f75a42e5ddfc901bbbe0b2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e91bbbc935f8ac98157e10de445ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc82f16a265dd2f0eb8279a0f8b9d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c733ca9bf892e4ecf39d0bb84e43922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcc8b3a6ca8f067ba98eb84e45f3fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a681b574b9bafabf81f09bc3da8e6924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba681004b6b010090cebf0cab1b87caf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d341e814510b880aaf83dbdf4145226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324bf7150db3516503b6b42d5093a3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18030394e9c812f47fd8bccc7820d21628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67178b649f09c7b2c8085bb636ede329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec756a9b2547bb13090d96bb56159530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10e5b6956700b6969ff2e763f3b52e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f07399d41c8e88d0802409d837c8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57466089fd1a4d6cc1bb398aeea9472933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a292dd63617e939d4931fb11b9adb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495fdb545b4858c2a33ac89bdfcc80835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f324a2ae3005f5c012a951e999020f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673971f69b47d358114c335da8516a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50eb1f3c4337efd1adf8024e28b19c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723804da5b8d2773d529332270ee6d2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3cc25cf47ecdb859511c23d73328640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c48e02f2804ccdc0498b2a078303d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94567c8713e3565c1e50fa2e25bce22742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a04c9186c3c84d6bbf377baceed8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe12afadd00f53f8177f8298bb7a1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86d946dd06645c260e0425285c0d7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd0e2daee7dc22596bc1c2c98f591746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec2f8c180f9c2e8fdb1f86dc3bc15147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840a11e895818b67f536364bf34d6c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb6366a46aa99b0caa8dc5a4bf6be649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09f76ab16c401e64986d072c06b6cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46d18d4e232570bdef9fe91c3364d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519bde041f44b78612d33cca60e243252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d4ea1bd122695d62533dce8cd45fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd54cfd541894d856f39d7226b3f80054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e797fbbc1fd16a55a8599e752247855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5289a3d885a261c5f1128ef9464a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6775804ab017a70fbb0c1558327a9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d15e5ac5d614656fb225bc326c801858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6e5c40f4d09d10b478c94a391891659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba3492ae9b03e3a9927a8cf985bf1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205450e22d690b27e99d7451a7fa7a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeee7a41ea232aca62a1be8921fe85862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c87633971799bb74b1b6b2a6d2e7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b39fce8d60513a615cb3547e7520db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650e12b2ae8c77e0148228310bc801a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaabcbdf9c1250de99f9405bed76a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a861b8c52168eea72990e956beb967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306c699ccf105d9fe5923ad1195e86e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276b52f92bd3f52f6f62f2985f59e3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8aade350be0e1b2dffc3e911bc7a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9e9bbd378fab3fa94988c432e6cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fba39a032036d3ca376fdb5f005d0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146c6150509e7d38436605aec5bb02f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc403587c70fec6dd82f3197954a7be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532bcc8450ab07f1057a224e7a36ded75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcde2314bcd883f58c5157551f724f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795fd94ba04cff7e827300e1257c2a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea643059f051c7784b3899c928828ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12580b4f4a95989baa00386fea758579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343d5c093826707a50ad27e70fc470080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc0b2aac6b8c7a612c0040d82e864681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71ac469aa432bf7d65b92e2a47886882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7dcef1af2f82db656a6ef04c5296b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca124a88620ef5c3fecdb4d2f480b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb0cc49aace3fb3615cd589079c56e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576ab293d6911c968e748ef9dd623d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5ae21968804e60223f730adf0d07b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45d6e682c5f402131af512ded59e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b24993fa07ae92ac6077b56e64b23289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ea9499f728b47ae1f674066da842990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69f79f673d128e28f879b3040bf05b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc84f76830afec3dae7955299b0dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3ea00a1a13f8a59d4ad0a8a1c12e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a186ff1ebe81254c19fb6cb83845b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2961e391073c8ed931ad7c97fd52de195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553dc26528f06b500bcb41b8a5962c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973decfa8376415ac616498d7a3adff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb837746de2ad3c1a74a401c26016b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730902151c2328f4e15e4353ef601e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a522f53d6931cef3aa61fc716c1e20e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed301683b8ecc953b6e9a6569b6942a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15d890934e9e57e153fd0256e43b5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea7a564d5fb9dd63814eec12dbc4a4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27843992ee341150170b80c45fd74379104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d06f38c63d68b1da668b601bc7f987105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4be2bb3efd92b87e7faabaae26f12a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecb9a797c6625546f6e78f49620d92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6f04cfba12ca34e8cfe7c5a36bf9c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a80a9dc9386e5fc953c6c5b9d0b8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e567296be2927702ab9016e967a0f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7be86eef9c0d65141b8c44ee21342e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14a8e2c9faa8860f64ab4b8d5b76f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eb2acaef05f025d8cc917c7767aa3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104ed1e4d015b1a9930ba89aa84021e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c729b9000621c55cb25021ee2907ef0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef8def0a9ccbab45b1632650045d0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af730a199b99c02e35cefe98644a831117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f2bb2a28c8c7b82200cfd5248a2a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e6624dc3982961e70d807d6bcd95b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264cce5ec01fd52f14951ecd411b419120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736535d200e3ab1caa5980aede66ebf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eb20bf0a3b77d1fb622d0aea77fc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4901766b5bd73fc177605e090fb9468123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4684be34051540cac3200d12927acab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068464af6dfdb291077a82a15e8b5069125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f37c74f48024d0336fd718ddbb1fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44048bd2bf238c5f0d555560e903929127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd5da2bb049fc1c42d68a327fc0548128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8039148c760d8cb107b806c942a165129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e400554da6a6c1c41c22d4d7d7ff1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae52f75837927bc9b146e8389466714131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d6b4219d1518ef33ecb33945ac460132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21374ca3f7a3a5af8f313a0b65cd9258133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9557fa99b42b68ecaab214e52ad07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643ad83600377c252269fdb4c2850db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a7b2535e5a06f9a4fca364a52a39b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31518b7bad56e2e97f83d67267be13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc592275fc6f8e4eb6190c8cf5f6af3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad3214ceff56ab31849ce1da26dc02139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5138661600b9eb7e293006e8936e359140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a822e70ae4384ebba7f8c6bc9cda1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54897993f86662e544fd6ad65029554142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42020301bc6f6ced6b703baba5cd4d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a295ee37226d920719f5714207d39f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2891e8c741b89facea6b4355242e53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68985dd1860f3b6aec752d91b198e23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f97ecf241c0fecd584b8d3ba5e589d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f849a9d2a45b2d64c60357ffbfde71c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23e40d44dcff1faa189c9d436410b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb44469d8f8402f2edd1b6029c28a6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c083678dd4be4d5f1f348d8082b8ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475263540bd381adfce31d1077965b00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1334a2bb96b8a3f021b7c8afc47786153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d285b0d1d7e9e89f5ea3cc913ea56cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d25ae1a0439f697505baffde62c8e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c409cf351609ebb326db4d2f5ed691156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8747ddc0e228aec8e73b723af4b05bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd8312c0c85da884d6136d5e7f20c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d611c98f4437f17a1a1a49005521f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed723eefd97f8f75b2f358ec318cd9f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5425e8a9ba73e84427a8d8bb518ee05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431068a991fc0959ac6c0fa5aab4c5ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130411ea79385c4813f18656ec2b5a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfac2cb70e17011cbb60b2be6ff2190164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e712eed52e340f4543808b886fc1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db8b28c95a6c15219a66fbe2c373c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bfdd0afcf8c2c3344ba0291d9d5b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d3c460ca62ad5b4ac4cd1a36d43b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b192668a429ad0c3886e66edb4a7b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17b5107891b4fc5b94621a6eb4bc60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a263ef8d404faec7422f83dbcde39a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9c2984298fd63e26e0fefa30f92ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a8c1b8ea7588fb528b6fa9a3ab693173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc66ed181a4696692b7ca50c4eb6eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c227005957fd86d8a22c6282ea575175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49563d1d86ba7f4d792004ba184ec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f728031b1f4009b69c5a5019adf44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843d86ded9e6ffbe5d8c264ba72c9cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a940cb0182e3a8ddc59e40be33fa84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d3ba9ebc43dcdf932ce0b121baccd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814512c4023d8d60f8602df32901c132181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45d278da814f17e0b964b248265913182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ea7f7043543135ed68e501e013659183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba743518d3ca041974a763e110f7b75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a994a04577124b23f63dfda67fe1cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87296f951b428aecac57e7bdfa1754186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319aa74c3722fdfee8f87e8cbe768120187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3eba8b76b1dda7249d5595f48f9f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ccaadd75f990c095a934f497b305d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f891d13a61a13bc91698a5aa881c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3375f01e3acd7242bbe65d7824cf6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb785fa7471a4c969bc5da7d44b20f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd213a8cf82f59ae3a736af8b1cf6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ab3dc5c483caa0cf7f2b57f99a1fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05560de03312302f4b162a2af05bf76f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fd5913f053f37a2198d2a8e2faa3f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f5746b6bd525f0e49633beb70356e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49ee06e17cfec4c030397dd548de52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508ca53399a84046e1544ec793fdfb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33842cd7a1bab3ad46720711657dfca9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7583dcf20ba5dc47fea2aae5c4abb8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4996bb73d6a3a708c5d54dd06c172b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d858ae9346316223f354fff26ba1d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036021f7f92315922f75d2327f551d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83520f41f8fa44292193eb72445843205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21044c28f348171cd1e6154912f5884206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d27964347ea4dfef32d8e1537ce54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08133c5a6f26f09e9ca8e58783ae80ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f048871164d3fda69848e29ca249c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c038d89f063250753fbacf0f13d4d76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023500671323b67a1ebf65b8ca4d4544211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd415670d31857cf313485de96c31642212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1601b1f5a03d41f0ba10123abae2cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf0e0afee0421f7dbd81d48fd4f1ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f578f79d838eaef48af25b38057f421215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f6063dfb451cc09953ca1829c49dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e025ca08a21740cf65caf7eba63f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0106a1a1ae5e61548a8e96c5e39eba3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9c1028c8334da62c0a9f68c43fc07219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76df428e90aa5597ca0a379fa43ab6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaacc1db10499a885cbfaea7e422893221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec503755003a185f7134772fbbd1ef6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177034dde36641a630fb8c322b2fc31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb738fb382063c1a843894b81193265224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40974aef24b6843471aa3073fc0548fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe50648ec7954bbb7dcbb01dd4d1ec5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c298c778910e0711b455c73bb7be5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00968de874711708ee33a24eb28b0f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e8646b8f581053dafb8eb603f1bc7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d6d7b76a42a8dda17c48c3653475b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e258c23e8534809e7a4f75d42c32c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df546031b5333491b475b973c9ca7dc0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e932fe5956e961a7e60781b05e03f29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454891f2c46791e1f002785ce8acf82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa84c02bd0523183041d56616918d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5ec07c4a286352206c16798a2bac3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd06566697a2399832c1eac7258dd38237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49a9e558cd994c9aa18706a7212424238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502d0f4bd9b476e0e8b61d57162a278239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83172f03ee703cf01c34b62d87cd003240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdea64385ce50fb7aaf8329d4dc672241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbebbf210b2ff9b8539673f9eaf825242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387381c25d374dfc84320f768d673c7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f916eb3a573fdb0ad6deb09e6fe715f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688eaf62877d314bb8e63c0777033cd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f424ef0c217ae814e4dec156a51a001246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e0e361c5aa3df51e5642bd46abab4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8b63100c40134f4973b0c2dc40542248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6375303e9fc7931c64825910a47cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a30a1692688e34434adfa750b92250250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639a2366ae245461adf26ec175e388f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7eec4e1cd52dcb8751c53663684d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7bc7635bd2df7199f0a00ef1a66f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0216555f302295dee6e40237ec7d65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288328accee61d3a4a754566419f0a70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc85ff56031d29d8880dc70d1a2d68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401111cf36115b25cc5deaa59d0d4d61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c133b02fe14326d813d6502709510258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5730c5e452de8f883dc07a17f4f838259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf20f3c9bdb2ff42009a3714c799eaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb958b4f4b63bb9f422ad1c5fe48ad37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beea8aae721ec65da63614ecb39822b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aa008a2b0a43ef920f6fef25249ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90a8e77a1dc4705163b9c928f49e8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b99ef159fbe5e40cb39acdb247f12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d799cef8b33d69a6a478b3b8b8336266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eaa8f17ffe4a820d11bacf09655bc8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d6e66f5ae3fa73f47b22a41ae7b35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f95aa4143f2bf0ae75bb2b64cd923269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7ac681aafaf89d14e52f77014afda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689da80f2ad0c92fce875ece5c65e88c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc123528e6b22266b1982c94ad8700272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b35bd8223e96e23a84dfd3f534f9e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb03a986560c8440efbcce719524f24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aea1d46ad0fde76bb8369f51a4852275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aab6d14d6a6f3fb73ecc30efd7d18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac4797cf871bb40511cef8788605e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75def3aeaffdf2cc553199d669b1e691278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a60d949863164d160a0017ba757a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f6ca57167119c6a8bf389de9b434280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e2034de2a69b715febda05b12b2e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f2dcb963df4edccc36bf11744449282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228701c1d3ca61a50879ef218fd3d4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d79df57e818ded036a5933602ed2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e26df0ed2b90eafd2c2220210039a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7d671a3fc4fd7723e2cf5ce7d3e70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1320033cbd57989aeac22c58c573e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cff6e79f5f38fe393fe5553eaf509288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624139a7e1bfae333adcdd479deee1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc79b40d38ae403058e0e64ec2a116290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9012d1ec030d3a5a3849d42443e8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9690ab2d1ecb469fc4460dc38494c92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b694fd997f4c0c12a6f412da314df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56e4938d77cc57d2b8a8ba060d5db5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4240a3cd0978cfb394071184018e25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58673760d57bb7904b72cd3e8d574743296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1503c65cfa0b32bd702e9a10a70ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914fc9133d6b87ccbe09c3867cd409f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b620182a665ac07fea032ec74ab1d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56e6e13b78e7ef9111eda3f6765c21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233a65b26085cb2e6613b3a1be25f57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72c6d76ca5214de3959bdf675ec56b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b5f5b331bc8bcbbae196687781b4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9aee6d4111192aa92d151f1361fc30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6a6c940d88f524f6a06a297267264305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794e79fae12ec9fa14920859e7c882c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867e5477be58fe7211ea1c43e8de41f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e62a29a70cfc066c1b8b1fbfd0f69e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc2f1c6b2dcbc2fff3db0b85089e55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290605265397e6377f95af79e88f2a26310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dac78800f05b9bcbaf7e3abf19be86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf393b3e484451bdb67a913962fd21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788953eff540138d15504d734a558aeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104acd6a3fd67239825404c3d751051314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5e486cc920d5b2970c81c4b8f830c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ac1ab088cc20eac795937490d01d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14814913658eeec1d70c29f97a659b87317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccda2582c56df82e8f8628fbaf3d78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463549ae50d5f52f3fc5f887fdbc2e13319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2a344b300f9f348a63eee0ea508d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29d5bb5b7bc34c355a7b98747af2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293ed64c119c35d51ceff5df56e496e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b56926ec63dfe322d8129e1ae83de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f555c2110d968c122e021c938ea644324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdc98bb88d7a00c5d07b7e5b4429dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766cb5a54901ee15b1db6527db903af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34aad2f8d461dfa1409b7defc5f91e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f7da0ac91aa1647d276c90332dfae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f61d9272fdc9eebefb2d591d7f6ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397672ab3ff5f814a781b6270e7acff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f412bb2cec1fe64ce7063543eed54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df508d816f60ee2e433bcea5c73094d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7d7d6aad43af9df15bd39021c51de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2582a6237af37d3d5d37682b52caca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2419a7d77bc5d119a72eb3d858cdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50211f39c7edecfbb193edc137a0318336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131b800eea06e914302a6abca3d2b54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03b6714001cfe73a06256871ec125d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355734cb3d9600e9d937dc0798314f74339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2524623897500b6b37b395c75c5b482340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eca5962d157a1447bb1230f35c9ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa37de439876835865b8e9abb0942e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875271d8ad4953cdfe342365415fc1a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1bc966a3d2c766b9047e3106a17f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54b0e4326015f4595302d789573c9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c1305452ccb58986edf96ab33f371346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62bdcfef214af510f2ab47e2b86d90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fab0bcf2fdadeaf42a4ad1fc1e8919348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670f56b2a12fc1de8e9a0822f83486e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4904b9f61c4f3646c1ef1d7cd057d41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d6a0a05c5715e8fc73b65cfb3799a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b99f489ce1c3014096e6ba144f6993352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a0a02987c7951405f319269c1f425353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746691a6266fe65926bedc12498a3e2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85551dd2122dcade52dbb50f16ad8a1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511b7691f38cbb45c7b9b41643d3501356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58756984c27a9a46dc9aa872613602357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dfec11fde695b801a962aee86dd40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49e72596863db8c442c5c5c3c26b09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec08a0c4b9005965b9781d7d71f4afe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f6015ebb2d2aa5d9ec4b28151ff3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71facf5d2b256fb9cd5d7088462e2c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf14f903dcc8dd806f51325a6b838d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a55a41e9a0870eaa6d340e4ea92ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57721770808a1bd0eea385f821215f44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e88ccae6a0adb9faa0787c3033910b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92db3824585c720e6a20ab05fedf1f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b852929feac21d0e712a8786806a96b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b3f51d6615e6f0e77da6c9ea86193369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0310c0798074358245af3eb4d601be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cf4c35259186dc0ca4085a62674c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab1d3cf42429b8d90972c131475d59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55f3ee667329fb9f180800a912a5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351a0342e26aff355ccc1779fde9132374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b22e77dc41b018a8acab18b01d353375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f7f9c702e761c1870746ededd47ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088fa519e8a2bdd9f5b8f148571f7b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d669b152f9bd12661d6d5b608a884ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce495252901ff3a3404d707f820f9db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bb1260c4cc6f62dd48b083986c84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03dcd4ecf69d39b896d73d8828417e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20b2bdf7eead57f253ac9f38369ef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f8e8fd2554bad854557f2101c6e3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f239514b2c910e5eb403c2e2193a423384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175564089f0a71ac2a645152bd5cd6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d5daba9712b9141d9a180b02f5032386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa81f23b559061a0752693f6f8c17d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bdc98d8aab3968cb174ca58e6fcad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bcc79932dd29f8001d35dca87e2a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6f1c5d93435af698feb1fd6fe3bad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0dada2c7cfe21a042e8b05e122d46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e6372af7db29721d8e4fd99172727392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc77fdc5a2f7d49ec517599534f14c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a061e6bb56869e05bebecb3a44401b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c18d9eb15271c68c9d53e4a96a3244395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153a6972632eebc942a036bd0692e8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffece1836c75145a1f9bc543398b748397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117745ed47c21c09a7748851336ec996398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b7a5cc53a774684bf6f0cb79ee24b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6038c0fb659ceffed402365bab02a82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2177c34b895f5965d4ce00936c75b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01eddcbb4e99528682975cb7f91a82402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaed8e2852e4c771eff630d0717f40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d903dc1b03062f1e5d958c23d9fce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643109ac029464d434a3f23ea6b7ceae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192b51f7bb587e4f91f72f2ec31f1d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942acae46b69e620bfb304a512199a14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670d811e6bd0d5f9130ae2f2747bcd4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcd8f5d64a5e7c2dd668760b0f0264409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8459b1ea2f22544a415664b1a5bd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4dcd4e02c9d94a89013bd7ad654d8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8730b6a1c1b4bfe8dbaecc647d5f15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9077945c243caf0985f0410ef83557413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b69b675c51ecb542a98f0802b260414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f91d5659179902a9e1f9cf6abdf6b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fe275c743463a657e2a633b4bce2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439f54f3b6b68fadc04f3cfa8e710d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057719fc72747631221c4589ca725a36418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b01a0c639fbcf337b26890d703617c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789583c7afaf40c8212e47d1376c0e4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789915903fde41d842f3ff596fbe83ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01684b47c9b590cfc82ed6cedb5b1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8728a7b16799ab94bad880934b5cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c728662b4165194e4d6ebe61ba8154b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13e07d4bc6d700ba1e5a9ff2e2db78425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b121682f697b65dbc4c2f6342a9edf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50718a9cd5091094bddb041c9d97068a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba0dd15bdeeee65054ba40eb052e9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f402f80f3bc09a7fdf7abfebc18987429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbb31ce98fddcb4ef0720cb5f58883430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccf170ddad3df792ec1c2f5045cb36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831712eef8361f8db5406c87dba19b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ce64962c28b29bf680d97c37d8009433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dfef3098e70efccd34deaa92b4c8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41ef18f6f66304959ef452ff950d67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b272dc70210d8b368319390279968c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d4351483ca1cbf02c669307d36ac5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18031e73dc0af1664f792d18bcfa3baf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64171a05b0f4ec7c5ae7d7a935f84d74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2187da15d61bb4e9afe0582291f6095440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b15667297f0fb087237375acebb58a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7d09a83edd44d930948188d657b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc3720e24abfb07a9a6914416d692443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dac5c79b801538354f78bb977d6c45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710b743fab7dd6733f45b03c2440829445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e5e7e00f0d66a4edc1691046cb98c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a4a3ffa07a4cfac1ac1109177eb79447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57332f1082a107e7611a9230bbc9d715448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8373576a1aa585c297f132ad878127449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9cb4d65aded3318ceea6b4f444ad4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b26c5516880dc0ccc34a5097e30b15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569511b25691e047cf298867877ab0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0928542de33d71b7cae8b70046f8f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b84fbbfc87c520e45d9876d7c8f49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc2c205402283abe217afe79562066455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6fff0abbc6e8ce53042f416c2b84a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed945b5a8f471dc88c10b65a23f7f6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec119c645608cb0a2b1833764c7398c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b5feaf6aa63349b22613ac83a3793459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624e238093cc4f1136a3cf16a66d516460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d8f3ead527b5e9f1aba36d02fcd31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a9321fc7fa74bcdddfea8a00c5e22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fbf8ad5312443d110b53006ad15b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059c9a998ba7dc40554989cad7bd502464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a7a4f0d2e8ed0d8dced866a340c28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407b63128bc34b78fd01b5e20982ea8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755fabd8ddcd7c583eceff76c9aa92f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100eeaba3b58a8d458e0fae1bdc0426468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e8120339f87bd2805c17bd3a88541469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb1aaee2b07142e2d59686d8bf9f12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a71945e6a065c4d10596cc23911bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e3b8b3b0ac1424d3645ff42498bcf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d5711e11eef1138afa0c1458be0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f699f9047c9178fd4fca4276195af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b25ef0c6c7e56546af0dfcd5de47d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf45939e6dae5bad62e0a9a3183845476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54794030513f03bd0c4095e77c50e3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff524ae9e31912b6351c2d192d89830478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82867846df9f2e69a3201b05fa6bdb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33731c16a9eb92c950470b943a169906480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9ae5015117b5cd806a8cdbc21cef2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708db93bd03d8f3eeef332d0456b7be7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8254834822bdb56917c788765094280483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b259ab62b977ca827d28151572ede484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca887f4e2192b594a3915f4508b0af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bdb6d4d1e1380553c2f66b8b1d4a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc24f2511911829b62b595957eceb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf62250c1d25dc18df61cf7abdf1262488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d8867fa05060c75db3e5c69612c61489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbff76391d94c8c4d2cceaae41a84c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacca0be4c1aa40b3f811e40fbaa625491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6425966e0dc994dbf9ea4a3a6480ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7b26fe3ab625658aed04aa7e2dd87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c35663826bc0e845b548a053661aa6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e9deb1f4503fe1586ff4d6d0269df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286f0b6e41e398fc42b5feeec005d18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7d365a2ce5f5ccd87500c62915738497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d3f8205a762cb7ec5b9935e6b30e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f62960a807fa569f30d6559f95a78499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a982d81d6974c28c024f42d2a9e05500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807e547adbfc1909b42dd044600bbc9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1275dbb19ff9f3a89effff79f7232502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb11e77a0c78e177eb3b4683aa7096503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bf43bec2ce3ba4119a4cc52c2da13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35bf00073eb84ee67f10f1f6170ee2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dec14312fdf03434095c551f9e0dc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c7017a7ffecb3985c8ae26174a63f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824df2d95dbd5c611e187510bbc4eab6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b459598c43481cd9b532336dbd9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bdb8c0fdffefc93185bd50263e3d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17292e3b150ef4b79f2ed0807efa57a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49025a3ba9c70adb1850797ccb95de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811d93e6fa0410bb21edec628ceeda7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c184fe975dec54cfd47c96797b768b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0d34ba255b6c0f1aab13ee72b07aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560187d079c171d8e8f32d47e13bf08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e02c2215bde76bc13aa533d0621b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950902ab7d2a985494ffd2a4a107529518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45870423bbb29d88d7d2a991a94c3b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae5f798fa5718e38740733cfe37b34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1cd2c41c7f326eb56e6fa7836c1f0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83a2b35e67050a52ece285eac37945522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f67472e0870f0c00743e4edafb9f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3a43a61c794a58fdd7030eefac970524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7c96aaab48d3f19399a3ec4a956b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e8213fd2d1805286349be1bc1cd62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a092e1fd2112783dffefda87d7c5f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa365794f0f9ef506aea4188c07ff13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2bbd4c8c54cd41f4f0ff312de650c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae83b4104ef3557d9bea0037505f86e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836aab9d9d6c1972272ef9a1013241a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b02e9d9a516c6b026fa480e097bb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0e450bc09ba5bf211c1e3ea277361533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a01f300c5ba00dc4c71b9c2312d136534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f119211c00a5c8e0428a35b2972c435535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32474dfd8ede22ba8e65ab8919551882536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd3e799ce83415a4bfe88dfc61ca28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423a76dafe25a30e4ac83c577d94573538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f965278393e903ec63e90f8a7a28ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163ab806a7f09f49aaa5e5964e22832540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75971ad9af78d660fc05240d4e0c3c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c4c2ba4821427d4c6c115139a192b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881eb7b0525b2387a383a4373a4b29f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333432c2593b4d483355a9a456ba959544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397b1f98eb7315fb924eb7ea3eae04d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00b393cc45b8c8f5d303a01f033c78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6acc3eef3c4d08a276dd94f630d64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a029eaa43a039e5566bd7eb0e69be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ee66827c154cd34d7f20377545e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eabf6235c183278300076ec6001dc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c183a67d19807d1d8e449f10b3ac2d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd64def99a5105175c3e67f23c7c6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76354c677b3e4e99a9e1d4dbd2554782553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d4c193ffc176e1d64895a231bfde7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e8006944cf662e96d424309f3216c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71036d967971bb2c462f4d673cf18b8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df736c0df3ef2010db2b9dd3367cf27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaec787c7c7fe46b14124d175465afd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfb3c1da17abf4190a4abbc3be9bd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cf9c6b14f808fd040e95b6bb5e8a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc0028c4cc3aa5ffacd86c5ad3fdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bfc0bd8532359e2aa34b16baee898562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c82ad7fdf970e40b71eed22e2eeb5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f92487d2fb9d351215f72745800d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a622d4dfdbd08c66fb31004227dfa4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e6ec67b8d36abe27decdf1c0be7ba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f0d9ddfc5616c2770b8b71abec8e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb54f17075754e097922938547c746e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96886bef0290d91664c529fa8a7c51d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a5936421c3636e8253d8fa8b3dd3b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce352e58cd636087b0255995981256571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba886d0b1a4cc85035ea3f1b5eeca65c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d860e9d5e076e92e5bedaa5d81c45781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16f4a4a759fc6f6c68143e05f388732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5628555f5c1ea9862a528c9393513143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da6c50d7b8c458c625a005293ecd974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cba0b7cdf901c5504081fc3509f015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771caed687e4a655248fdca558a7e626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d44ae59898ba16130e38d786fe66b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c86e3a6ca3c5781706cad714893c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c9f00c67f3ecb2bb987cd1afb84099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200e867fc820b1fd7e7cf33ebad595210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d13d83b4c78ceb394d8e9df7997411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbff853008a0906f480f466d28b248412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc1024a58c343ba4454c6d025a19be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f9f8f1aa468da6cfc7210b85a3ded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94e0ee982a5318baa008c1181e94b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65abd75c90047ef404ce9352f0f2e7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d27d809740a0ef66db371585b8b66617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01018d169289946230de13feb8fe9f3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ad11d97cd77adcc860b25519260c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ee8a4694a10aaadaeb0fc41fe0db520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dbf10046fd34addfd0335bbb2b6e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53dae34e6b683c6451a556ad1751ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51eb2a5970ba9b009278c7670bd6d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8a11d5ef9409d68c6a35ddfb2e35c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce65e376911623890b96b6d1ae55ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bd43ed308d7fc0c098deb41f7a17326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ace538329b056bc8484ccd768a9d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba314e870f923360105c55df0b3db928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61360a06b2145fe7386f2ccc95c4ae8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d01e332b8df0b4db71ade883a80b7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e2791b417902344726e9e0f5f5d5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae37fb97cec8c445058e2804d51134032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8878f90cfb8d2c29ab3608763665ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781cfe450922afc5a53c210a188ac4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0acd2e08e0bfdcff3cf69cb30421af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9186be51ec0529155b7a5fa09b16136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcba99452062776c8e257f918e372237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28eb9fd05f1ee728e1fa67b5c6ac5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cfde3cbbe77133dcd2b9ef4be5f86839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3842926561c6b70e2757f60a88651b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bb601f052e15ab6b82e080aaad1ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af135ec2f716ca479dfe3c7a18e4872042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8656fc3c4c49203aee8c18d70e96c2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552f160c8c619e1ac6dfb85fd2678ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f84645a46267c82c5fce5923a538d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89a0089a3232da778e3f6b9b1bafb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db716ae346815bea7d500311961069947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dd29511d41003640659dd4ee94d6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d25e61fce60d6141a2a20de50164a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a78240851d5a79ed95056cc12062c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e67ccfdaab0a7b2cbace9cc1ef07151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b64296754ba41ee93e7ec91be76b3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8dc89049379c39e62d75702acaf8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6817cca206f813cc76fd12fbdba9fc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02100d0e7a3fa48f57e5085e7cd5c22d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f0837627ba8c15421c02aff3f0f8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048447cb945291f4bcd97980fe4b0cd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be245ff4244c5751440bb1125e6fc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389553ddb7830b28ff99b11a3b9115459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab270e871d44cb1b27f79b750beeaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4d460a69e829aaf4c4bd43dbbdd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a3097956d6d8955be0230063f02c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef332e6cebd4c4813d8bc2fce3081063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe91fe2c8997934de2de7c0d355281e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caeb6bddf0e0e8a94f7ae7a2a0bf7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181180679e9c1e059a6074ffa297c03866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1888cbd5bada183f48beb4a824d6ae267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7f3e65952a031c80af7665b610ba368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bebae07dcaf1bba6da11bf55382ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0608e2dc05bb24a84f16136898b48e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0fe8ef622a69ead13ea50fd31fe1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fb12de772b6b1abe8e9e8c37736ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526580098624e8fe082c24f828a084a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef7db613c04b120ca1eefa4a1745c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf2450fd468d2f4c10eaa6d30d592475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a192b38bdead3a810713319f0d3a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494eba3551b629956dbeeea84846a1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e848e55369bc0747542e83e53bef61678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0230aa7cbb68f05ce6ece4d35fbedb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7cf1420ceb747af16d5fb634f219880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83727d6f8249ce0f75d3ca1074de63981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8ff508068775278d20396f44e01f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585746b26890573d176b6809d6ecd1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff17a026219576d374b0c10323b1b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca73ca35ec947f5d79ebadf3ea8c61585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001c5eaa4c28147b8e64000d13ef89886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b1c48cd0bdc1e15162121bbb822bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3aac290b0e7416d8cf472b52c15ac888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b560d923af9e31eee2e311b2f569f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fe1dff09cc24b5534353a041e855490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f820674edc654edda278b92c36412c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6961bd9ab23a3a042a8ae56caae7c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d7b01524f20374423b5affde2754d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2f17bb5c17b77bbff7c63fd48046294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ff9433d6243dd987bb24c9f829c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435e42dea878ec71c5f933035f23fed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fb7ab49544cbd96231c48f605de8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a41ce9a4c7c4dd69648320e447b85f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5362851c1bced1011a2c1267b07b5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab647cf854ed0d08b425b8ad2b8d567100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a278f824580601a5c350c35ab0ccba2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de0cb2e704ed7532d4dd03b590be28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11a1aa344aba624866059e82bba827103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a5c87fbb2d87122c12cd1c142b153104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e775b874b047ab24331420e202b5ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06706341c0d6dcdaf9371ee2080bbc9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15f5e3b9123ccf6a6e30ee2170ca1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85d968c7e5da5cf885644f9ba761a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98296dc4cfa072214b83fe1f7aa27e05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9ebb4c8e8c4aaf20708d67eaa2466110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a50c3c442492cbb962fa64acfab5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e606dc65a5f273635de5f1808fadb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457535aa051017afa9a6f46ac3cb69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df94d1e9b12b7f4e2d850970ea8a033114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ccec5b3d7f4eeacae25004301f5bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b935bfabd2d6928f3beace4c6fe16e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2a1b2198493027e3cd832b29c60c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01632da62397cc96591c95661d6f1f79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e84106885eca66962d770016dd6c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c916fc4b3379f06770bb0b993aae62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f507b00c19bf821e8d56be8b654351a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c508c4c15c14c4f16eadb8b0e521122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8646e7e717aab41461565a439cbb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb238b88069bc9e5b35c15e258299a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae442487f3aea96aeac05fb0f0c25a18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac140fba2d0140e7e8467a316d2cae7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8913b053255de31e8d72c79def6462e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096cae403b141de7243fba2fff354d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23418217c80cf643755db1b7c88fa6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc820a7ccc490d1d3458b02cdf0b1bcb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a341ca932d9a182354fba191ac7a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed0f5760806b5a1bd277e288107922132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8129feb92c24a928c9835ca16c0d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cb1cfb4d5449fba61d37c642aaca8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f973de8924989204944ce70ed18cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fe648c91a2c315c5e8aa84a94a8c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c257fae3416f3953431ce3bacab2d73137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d2348f0670a2ff5923af2996c0337138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8d44de7e87275523cf274c077fd95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d9a50ef5a67a6aae8a73c7a3236e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b027f75406254476eb342363fb580141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22c6e7efe759de9e8e3b21f8dcabc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827734edc05b3d0c2b0112b0a3cb51bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2d4de470057e2be5d10d305bf998a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbb2b8571923a501589a1c357b3d3e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94b7c4ef1089c28749237e58990d3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a6bd7f331afc72f4aad55280e0f2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9869d90e6a4352ea4fdf52d65cddd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee56bf36189ea03e7a3a3a388c57245149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7872e6b5c99d8619dbb8b21f8f79b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a09842e9c26ba32a59972c860b4a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd850ca41d2bcae31a724f54f104e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718f5e74fb18b9052f5aef2d4313eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835c05faa34798d4b87317a32ffa44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fbef3ab613b39030bc493c78b3674155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12929045524f76ef42cbef8fb2535282156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16062930c851a28d28a975188bb230f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c86d4627b1c1f1f9f87bea9fb1ab1d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79268f6a7110328eecf0602e449ab80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54dfaaa07b5be247ff6fc4b44ebe9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20be590cd1422f45046ac2dd69de51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d97088a960ded3d98dbae08abb3c5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1a815f897bfc299ccc46f6229f226163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7feeedffee1d37ff1e3008969d2b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cf5bf8d24f62dbb256ea6864e0e5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0aaa0b3a32a69d33db03ae1f182f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a53cc5bac6e4f576380045601ff73c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015d885fd8695ff8a489b8c9601c12c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb499dfc7c2aa4756ac1b6a2cccfee26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4cd47ab4939b157cdef72241b4353170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94413ab1307c05352030dea8beb6f67171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af8201826d098e3808f13ccf80c20e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c46a68e2dfeb1ec07b930773221778173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d45e9102997c531499762147234aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99b627949ab37a2c3e68e8a6158c91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600831fc6e2e7eba6ab93024883a72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be272bb15331379b2cc784fab71d0ffe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f3e094b972d0715d12f0cb8bf9c88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bb0c09eecca22c9aefaa92cb1f48f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92032df95e7f559ce813bd9eeea82466180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bb166562a680d12b2acb62193035d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ad68753f06e80a9bffef8360f7c7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e221069b94045dd04be259a8cdea50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38b3ce934f793d95177377b3a49826184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f16daf4b65033776ecc1a2ff9a5b4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87e80ff4a47cb8b1538558deca18a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad926f68f8ea1d283faa8e4cb1abbad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38acdf840972bb34029f1abad544e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27769cb2d582624143ef8b4343390546189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506ae4673a355bcb5dcd370c88f29c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb4dc53ffef33beac21c647dbfbca5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c0a3bc387eafe562a32b174f733a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc9a79cbc950320b7e7fbd61fcc5af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0db4fcd4515def1a8a1c448324ee45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c5b1cd9d599601ac3856a386e4d29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fdc40afa0826d5efe1e6725113861196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794bdfef5049055273b09f3d89745da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404191af3c46be20d5ca29930b6e6a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98332cc44680020f0acb336850952a43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cc81db9b64614353422c3624e9868200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e98594ee39eed34e325db2244343201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9965c112f532403dbf7d713763a2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9f13a651062565f8a9af721733899203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce38f819ede73c57dd36c4e77ad676204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1b5e13be3a9918aca0c6a59296f01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7394b092dcd7d7044f92e7adc2127206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f8cb6dc848212b9e2c17c02e0bb13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4736d6a89f6dac4bf6bfe0800b847208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45194dd68d8f807fcdafccd602c9fdc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09e16e7d56667c12b35414f2f77506210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b629ab541cf56056d1a8b7fe3abfeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e508f7ff300d1680b925ea968c938a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48f8292f91b10b1e128135cbc03590213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87492f82c33f2e78e2a653c4ab6a497214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ea21d8a5df47541c0bf1f4e96ca25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad842b25e1014b03131f01275b69305216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbfae6aaaa5516472a573043c5748f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4ab6183eb3ecb140deea031e8bb32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe49466bf0f4a76330b3e6230f39d1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deae8fd8e5635f756ee285d68e4f60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335760ab773cc743868bffdbbfd90dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc9992aa91cf14c86c0b82eee308bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ace5a598f3fc642fcb88faeed32388223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15198db6e13e34abc30dbec1c00428b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2c7c4ef792318d29636e58e714f55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b763e35ff072434cec7a9fac34e57e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25343ffa69de1c7f964930e5d00121227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58854734984d48ef1ef32e7b83a85528228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2d9007cc76d12aae37155632a6903229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c5ed2bf1c64f82d58e98c14b06cf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da340224d3f73449a6256c7f9481696231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de614a69690beeffb28038a1cb64393e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0cccb34eeaf44fe71dd04773819df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe128a8c31cd4e499065c73f7c3c889234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d2861f35888d71dc8015c613e25a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d46a0e291019b9ceca3b594aef0dad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c5f6b6246d10de29e204c3e3ad257237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699920bdc995768ddbcdb25bcbfc76f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181676ca988107936fb5485cce6dbd59239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423121f71a34f2aea86f8cc6abf2eb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01ce58a055643a6f9dfedc690ed0d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87ccf42b1f757684c9a285c5f0993242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb66a61034e32ead8bc162db128c6b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f496bfe49e06bccd0c88dcf08fdecfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7be82793e64c1737f8b4e63a8588e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac06a3df637860b58e0d578c556ce4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3e76c70a4280ba264d67964079052247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccf592e1a9e35f0086e1ca8f22e58a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66ebb444b4f450a0da0b0a89d4b4bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f63734429c3f2d1c0f52cc9731ec43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f72a2ff020c8c446a865ac766b55be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a41e4a3bb42578a13e277b5633dcf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492107a68e55cc887a39bafcdb29d1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39e76370a9af421a788dd410be4b3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f00cf6a04b233b59b17be57b53011255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288b47ef97b576bc28b6060f85c9bea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc740516681b996757489b03bad39119257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4dc6498e242ccd6e392e7d411c251258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e99b35aee7cb4705150216f6ea95ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3555b58d618279d12036c343d81c122260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5f95563a3b9512cb59ae2649f5e3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb9fd3894949841e36817a90d36d48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce787e528b4b1dfbfa145915d23125263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea087fd1c4838ecfde97a92d484f32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5033d1d77b913efbe338f7454c6a7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74e9b087cfe972e35f048452cb3ed1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66b64c93c9546afa0a87f0a1f920f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed668ca978d0f0015704bee1c09143268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b243fcac428c1dbc4afe3710391c4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562abbdf107ec26aefde8716499f49a3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506fe89ddffde3eec9f5ba9ae82ee6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bd8716dda1809c91aae11421ea10b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494683a1bcd3ec7b820b7a8e7b10847273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc35969314baff6e09146972f04271274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2dcedf00756217b29ff168efde2c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a7f3c040aa79ac3a1fef62f03b51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c520cfcb9d54bf1073cf953455c33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c3baa587a612543ed0b045e3000db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a28bf6ec7ec659710593b2aa1af13e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b469f92191180481125da889aa14563280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc35346c38c82d8378e11c1609b9b6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052a737c2ee8721dfc5e681a46cabe4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fc84758501fe430862545117ec40f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13dc3d3ee0bf83c10f41658dcb4241284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38fe5a587c94f5f5247bc97f20ee580285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45e4b417dd68d6471df0ed3b64256d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852fcda747d5708f866bb374752683c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24857f5d2af9a010328544616edcd109288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb721a8605b9842d0fadcaa9d17bb9b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a1ca3e80c094512f1090e7607c609290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c0c16cb7b5176f0792bccb316a89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb300400432e87ef253b1d79b1a7ea84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bec7d2dc6ce0615dde7d6bedbd8ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbbf16f4e1375db069d78392964716294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fc845bfb1c33a891033fe6fa31d68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709159b17bfac828dbd20dcd2505c32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44380e54d14b5bc5843e2faad232589a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc2d9bbe9b3ca749f2c168846ed787298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89649644a50ccbc773a81a91d7015d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f087d464e4ff6a8534c851f7cf863a5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25a5ec50c7887ae9a89f04f5367464301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586dd60742161922c86d8419c3ef4f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27c829385d3c71bb9d8caa7a05af80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bab3e1c7a6981a18402ec1fe13f88a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070df973e76c05cdc3cf037b61f9f12d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ce4df471356666afb19057be060f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601644e2b388d3d9a177c6769f59234307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba791f3b2e42f8e1f98d13f5c58ac6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6282ca4cea8bfa4e727245106fefb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be3bb8a291a35605553604941a7c90310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573cfc629882e49b0502bf6bfc733a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec2815f75b4d19eb4ceb1da73fe070312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f3300ea583ccc1d74c50d37fbf6c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732058177c59e266e8b738860fc6b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f0a75f2f3e76c0119d952b2a40376315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac0fc879119f00549840e3eb3bb4d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a766e3d0a62ec515f8c56b43e89148317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bae225e3a7498c8694c3d7bed82dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a8b9d92124aa9af7e2102ddbff7bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7a096916761a2f2c2820e435e4329320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae920642a97a379de7f314a6eb87617321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db70a888a0a95acb96b248e7b614c61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e9388a74e046e7814762694d29a43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f85d5f5e36409b9af48220294cb182324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76953b7c8110f0adc90f968cc617b190325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58e738b896108365fe12bfc6b78c2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cdcc973894a7a90f3499a8433a482327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d96347dea8f3bd883089b6777068a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fcab5eec843ec87895cc8904bcb08329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf3a547b7509188ce58e9cff1c901c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb1a95b1bdefc4beaddb2180431814331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3b925bdcc58cc20627b2b950a7e0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066443ce65c6a94e2005ed70c7c586d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a079435d59c41af779bb3f567fb5e2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6c61499e8a9423a07c5cbc4bc990f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4213700530510a5e6b20361f99a9afb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2792f2a78806dbd72b78e605f08098337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad1cff5c5c1ecafca23fb52d96f20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67652722303416aed55a024fa3637015339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aaf89ab73209194c8dbcc79b43400340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ef0d45badfd9307298a63aaf646d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38704d242a2cbd6d17121d8f982dd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432f863657f2f51987c353ee5b906dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057114ad28eb0cb767f0663d07e30f83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c3dc32848a8282142ee89a5453a31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e9c17752593a60bdfcef302db38ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31d5b018c708c5d30ad75131e9193d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cee7c7d271a84b29843a54602141e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce35398f131752418e7210e56fed6ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9098216ed09868a85d9c44afaaf7fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c424c56b130d750925b9ba9e12b6b66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed00518ba3b334cd00a5d7c47f66487352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb22b707ed908602e2317963934d6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a81bed8df84264428614386b371bd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0cd1659fa6df65aaf35a6d8ec2e87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1faa0a919f4da4e67cb3b27e3e43e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7e51780d4924be7677e932cb8b3bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218844d21fa99211d6c1f9838b5d576358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2652a6232ab818c65d0718b7bce0ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0672c20ba5a2e08ad619934bf1fbe9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e0b19f2ae9d4dbe3282c699fe6d00361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2fb2acfed439461aa6a84effec823362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b081ea8c13d74841f1881e2534dc8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce43b3feeb3a12953c6c71540ab3b19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0c6a479ab13e085a80ed2b20fcaa3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a5988a938032708141a7c17351882366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da04819df3b53b411f4a5775b15e34367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b8ab84442d6ed412434367703f229368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa378454dfb7a6efc158a28bd5a23d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85aa2e255f61ab13cc5c05b0bd43f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0773202e03b1239a38c02d76812ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0055572e4213b712344823658e0b329372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b16ed530359da429e437f3cfe1e63373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69521df797329cce6f5aa318c84dd138374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e85b3d37eac783cad208c2042118c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c835de21aaa4d1d450db56fb7d0c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf19f110a5406af20edc7822b7b19b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e35a5186b50a2729883318e6a08b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9340da196ae528b365a71343ce81f7e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ec39e88c072522a2e6408ac03d43d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60036b3f4f1bc4d192ae4828eceecf95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3019b76b77085ac5bc96489423ebea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16817ebee13b4ccc8b7a41c89364ce1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008702383fba44be15ee3d902b22a74384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60328175b5815d2085cb8037c72e8f38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c32aa37aae1bc852fdf0c084bacf3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aa79bccb44f14d1cafbf81e49fcc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95e33fe8b75793becb3aecdf24c2a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f0e43144232ab48e0270871d8661e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680b36ea99c51767b3ed9200b3f6812390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48992b5b9e3500474de62bf58c188c54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664ba159142469d7234f8933aeef698392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c06ca89ed5276c869bf16cda022b1b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40087fc2416ad103a4350dcfcafc70e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adf758890f2562b6ad9c0ff74e23f8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dba7abea5a9dc37111ac18d0ec616396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f92c8e4476736628c14571a9659340397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b5dfdaf4a74bb09e5a84990b1e28e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3f2efd0899d65f2dd8da7de0bde39399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b05eb4c747fee9394d2d62f96ccb9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c11940e7e04358d7262a102dd6731f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b6d4f5fca9936e4d1928f4615a149402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a649ab5365fa5956aac0bc73ca434e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb1a4e4375ee7a91715a6a6b8437db404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae969f92978c75efac82d459887860f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710866003de09352a226a44c31c2f42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff966bb81f7312a51f3f5b153cfc82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58369e16de81662ceaf4158ffe3377ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93788bebcbf95e69a8271f83ad2f5d91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d3033e37566bf520b637129393b3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7028573cb13ea2701a0f58d8d4f5d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373c6b60a8602608ae47187c4147212412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ffc86730b39c870427b8f0e68709b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24dd27be3b537d7b2056e4ff8e2ca6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad3a0d0277b9b045dff2a68ba352b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c714f22f804cbfe17b45df0f2b91dbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1a8795d1a53f3ca8f9680a8250abb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c51a000cdbc59a5c68bfda89648fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8088db93d2012bfff943a96a268e054419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d743db26c05a96a896c4f3533a31ecf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbbe921264c217890b570c5b647da1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0806b75ea2a873a51573d673cbbbf12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4efca5e9dc297256a412aa5f772bed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead08bdaa2c295bd1c61f1fc6a55d7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b75f6c2f04e990378fd1e0c219f8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56522b58a7f12218af29723a4f0244c2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051db19798173fde979de589be86d82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d436e7d0d7b29a400d94cc493fa917428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67facbb8469dfd919b0bf0e2aa86035429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce24578f57bec3c9f87d77af259a4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557616d0668a985f810cdbcffa9cd60431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6ddc1280e64a0059378d0d9a6f98c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a431cb355ca1b71849c29e43f8b0a22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc131452a04f50d6180a0d8fb6b9cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf27635b0e2d11c552d995009bb9690435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ed094afba9ab59ed776f58eb70dcb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53810b64b483cc0defee50c4e8c713437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b7d930ab412da63c193e30d54029a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965a14dcce69953b3ac0cce2fecb6b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b37390d451e5bfc8d3ba109acf15ef440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70307037cdaeb63843bf015905b11ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68e0075de43c6f26886aaf405ae8ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07f58e079b1b6297a33a60eabe42fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118591d0a11e6f191041a27a672cbcd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb4208109d89bbb97ae32fd67b851445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a599829adcc61280fe2c4ed441c5089446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cccaa45ceca9cbb1354b5d68273d2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed87e4216ff25a28dd40c513aa0287448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75590342089b1319011454e7b77bf3aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544693ca68539c48df2c1775490d4765450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbc4a16e5eb93137935b967b94024e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ce7b5f0539a0abfeff30db8c38a87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339112fa05009810f5dde62b86d67dd6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ef13f8f83f6f9fef96dbeebc1626c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c004c21cda1aa9a0ec582ab0ded0ce1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd451241660927c7cf7fac61919d7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d12893d1ec5e845e9d5783805fce74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de31e2bf3b29a44999ae5304bf1090458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7697402c0403f922846aa79afb9d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebdedd9e60a4d1ec476331ebd8b2af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ca19e671878da4dd6ad61ab312092461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b6552e897f0dcb441bd9f6bc6a878462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd92e0fd07c82ad8e2acbdd93ec95d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c1a14977de5907b3cecd95c7a10c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6331a710af158ab6c4b63decb2d18db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29714619c58ec37eb4e249c7a6a5eb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a252701886b00bcae6fe2d94230974467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329cd453493027c3e00c3584f330c5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdca788a98bdf2a80d5cd1b96c2310469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fe8624061b5c6d939d8a90f1ac10a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de9029c76159b25d2b142a1c8551eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c804b0d633b0bc80db159c86ee8ca46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f297600891dfbe2446167fe02308c66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9e3efd311bdfd504fdd1ec060258a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06e02e86143a4031a5ada69bf7b04e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622ec7284facebb1ce00b6c4fc5a572476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124faf39474ab0bcbe2129ba10ea234477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ae21d949b38ac0b0ff4ee8c853895478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa1cc90426af9809a84997601875ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1665572605f911df7adf2f5745c581480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98564238a42c67bcdae3189ec55a972481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09247823a60ff9eef25361ecb16377b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c1686dacad63af7adb3f5336bcd25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d80de5dcf98a04478f040f43346f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16c3868eed2fc9f073983be340cec9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65de0a7e7bf7b985f95d59c4847818486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed39c6b090192bbf90f091a0a21856d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af61b480c7a40149f58b9de98308b79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb946ce134b4f4ace6d4f72d48c2c7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1b39de5b05a98409283763869fe4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0311cf080ef210f85122acc450fdb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998047ad950be1d96ad1bba39c23d43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04773de3fd3b8cbebad4591f12c00547493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a5ba62576f7991885515992979057494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4819b9692632854c3fca786b5c57f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8899a6b8b57849db67aba40536b5d4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1890e523f4d6e6495ac134f6d5acb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a2b7fb3b7bad19c58a405b4d5eec7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a5821b09362531579805ad8668c77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f1e5957edf48ac27a241d516957a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b45154ac5a210c9dac31cadcd681501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3f3f7dffd8d9b1d901d172c78c93e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db3d322c22988fc85a6f18bd5f305e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e05ac50c2597cf5ff7805ad0d0b646504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5395f0ee767d8980bb6b8f3379ca9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9db22858d4dbab97c747248cb93b20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724912fd89adfbf504ad9929b15c3e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1940eb023479ae985d9772cdc6aa85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d973834c26746b4464072629f86c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b2d25b72766d0af058a0501d860ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1e1aeaee30740ce3425005487f3d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400edbe601731d989c60b4f2450b7ac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe9bc3980a2ae3df30b75f0b22f731513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000ad43e4fc4b97519e28298665965d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853f4c9efa6f6643228c9cd4d458dbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dce28c6c54b2d02cadc0b66ee9891516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb02f0e843e26a2ff6e7af95776f2da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e184eb7f18fc26f70f87e4d222d75518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be392c00c9bd5b61759d5051f2c0cbb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685d2bd04d811367a68aab591ede652520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10df15a727ecd208d24dcb5a80f350521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51f85bc02cb20ef7091a5d233f58c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4217864b65ed6103796a32e4f08222523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99707ea466c02cc1db4dc9d040727abd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2afc563414304035eeabe17fe61a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d139dd2fde3aaf8a8712324514ffca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24acb3aecb67b442950cabea20b7ab9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2db958531d0fbbcb2dc0054e809ea6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58381d2c5ecf3fe1a904bdcf6fbd4b76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aa42bb9a1945fc10f3feece765c1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d90fe5bfb944e6cc4aa8c4e96e101531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc5f56caf0b5a0a5a1900bce8a76b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba0686c3d74a4b79c27f7040d3c632533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242c59a07f89a487ba95a0168e72dcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d438bb0768ae07f55b79de25fb898535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff65c69863a96a08fb56acc91bab3fb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddbae0b9e5e60c01856bc002f5ed21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ae58845afa5963ba4c5caf2d6d917538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf253a97165f9af2c3c289bd36c7a282539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2cf6402a9a202ae1399374ed1a8e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b16c67568dba80f096ad93dead9fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c598fd0d6ca8d49c14a2e525c58c5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2c2e64d659bd44b7fd5ebee5bbbf8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760985657635e33196d460b4792b3e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096be7c42b3b3a70b2a46edc0903d5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485af7c5f28765a47fc8058da25dab1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe23685c8b49370e2ffaf5750e3cbc1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84627e011198fa924e37e1ce4fa14019548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019132dbc1526a35549bad28e4762a4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7a67f8747482f600eb37177ec77a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694d1572c766f3fc5c80b399c6dde83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e35a66326fe2d8e7ae893e26ad785552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790746e432a14da3e1cf055d20fe59c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956df1d582d4fb78eb1588ccad541aaf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de50cf09a826294e9eadd96a7d46dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751e64b6b2456b90d105342735a44b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccaf3565028592049c8a24bb5511d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5129188dea722f618cec0fc98cb611e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc57e437a711745002d52b6c3155bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e612b6f07e49fafcaac4a68984d25b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7a7cb692450cbdd95e8ac07eaf642561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f48388326c72f378f0744fbc9b5665562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391fa399d2805e8206e31d3d71ee9e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fa68552692b107981f64b17ec7433564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc804b9130a0700d8d10a330d5b14565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00798144bd26ef6b5e752ba1edb26864566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cc7198169c086ce398a41a7fcc9a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53abc81b2a4c02638dbac6772896f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bd78e75c327e5280661b4f4568a5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f199062b88bc30451cd8b9ed24eae6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646307300c27ce090fd53509cb8475c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70882ff4ddf5673478983ef8d927db4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>