--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db29670e04e0779f087ff9478be5cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109e5d85a640fe3dccf4759ddbfff482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5f6d0b0fb52ce99bd61db4b54d933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7838a50d826d04ef2f180052aa137f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15aa34389259dfe1008c905e95016c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414fd934dcc47cc41df1352d7d876df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0e1be3482a333470a01d3d019b4c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483180a625698bb1afc58a96cfd87a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4b33450a1ebdea6075c41cabc2e0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a30be598a56a40dfcd8fc19accae310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880fc62879e775ba70e32d411c972f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d143e40bc8d11b51aa6bd176e124112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c34cb07e37187565ce7b9c7f3c444013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d36dff88cd24bf7f6730fe59d00cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d3ce95efa0f194502f4b41cff5ded15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba44efea41708ae7aba68c5c970c58116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626644f9418d33f7759b320c2e538ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cdbc594dcd4cc2fa22f0a9489ca0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ce708817f115cfb41db43026aeb4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69b1288ac62147913fd69a9afc5da720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328e6c470eafd3d145ac0c7307b9fe121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e72c27a4e2a4550273d6b8f723d3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cac5e6fea9051b478944ca50a1d9c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b456d0963e0c21e239bbf31a689fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd85433dc583838e3393fd50c6bd49c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118f8556e5e21a9838f993a8db3da5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ad2e5d7759ae2df8f0f8a769dbef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f8de7e25cc431bbcbc161fd33c7b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65019f3c9d9a6be3ce9ce98423bf2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814fedee6f769e00efe4333a871b1ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948fb73629675bc1ef25dc2b212654d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c306ea46f688cfdbc96c075aa9f3e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f631e2e2f10c257c83b0c50b5e1d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf94ac41993f35b34c99f5cff5cf5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc5d2a8cbd81ec6f58dff6e17274fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f273d23eb4828c1dc15065041157e0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab8f0ec2b538e78217ad0bba49de7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea52718d0eb6a5aabe5deaabcdc5ea838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33129f46ac480077e2e6b8d1dd5f24939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230eaac8193a03e03008684cf4dd8ca340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8282dd3dc9709eaeaad4833671cb4df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b6b3e044ab03431c285f3837c87b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cc21085bb102cb08905fea062c7bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f750db4352bb2ba52b5733d2c2b721344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4d61c609cd24f173cc371cf2c1a7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925a6628697e4fda46c494875d6851446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb5eb888af6cd66705155fb42a58a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd35d5eb0a014d49e51c5d42a0cdaae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da4e5161ec3bf5c1ed00807c54303949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fe6a249fee8f4a1ff4e29e07d5ecc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d06a04ad3b38499b689c634814bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a1beda424a61feaecca0746ce5cb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628a42a9b3f6c67cfe2e7e69bdc659853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae8fcc08df72085f53701a3186532f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5439f28483b594f0af52250952c87e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ee6b93a45e34d2529b776efa955e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db748414b7b2ff01aa13fce2d82ba3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0109d21e4ed9b20622b65c2ae133458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43c04f3bf591b05e251ee3240ac12359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb919f2255eb8b0158865638f2c7c6ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5141d141fa026cb6e862a45bfa833b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad227c6df8b5744f56bb60bd6b5717a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad357726a13b6959473215c356918a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5442832bc3de9f6bbec645ab04bfcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9293bf8c5d0e23803f91d0c879cf37f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d74dcf09abe222b69957d49d6ae9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06e94e669f6221b73d6bb79f21009467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d54a279746abb70738045b8c432de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19530dbd40fb1c2143b09688013bed969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b6905074db4c8e847b279318ce8bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6dc4dc96d5276246d5fe060207a4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432a0682ae5d8ab5ce03ca34826cbe672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f20f810264ac900598a4cd22ab00973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02a2f1add0f49e718b5d20bb549e2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8da1930d8aa2bf1a5aa300407002975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3139979dfddf9dcfeb2c44f1bf6d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b28f1d134340cb0f88d65134cd038677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0260f9e4eee2ae89c22216b3f29647a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fcd9c318736f36814e33c833302af179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d8e8c9c4c5c7e7630764a78e947f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11881a9134cb8593129d6b52f48e690281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fef4a30cba69c5ee5922ee7bc6d4882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bccde788ad969e95ba761db8ef54483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a492836efcad009a947c3257ab3ffa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a52507b5aea89d4b1a941b095f54e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b8192e08a9c7d857936a8ad84110586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378baff76509c6bcd85bc84a881357987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99a543dbb648ca58a138910777b6e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c68fcdda7ae48e31bcc5b3b304be2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51225e8435456c9d28307155d7ae5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486635873c0aba8b534d1bc42696c1b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68761ebd3df44b915bef1bf22b181cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825f6ce821a9551d47605587e3480ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba69eed83c5eaf90bb68fe91c55f0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd65146b14f9f3d1d75144f709658d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793d788875d1b48ee3b73c1cf70b85b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20585522f7152a190a6b35340c3341b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3449343e2b6d35bbcca0fa72ccb067498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891bf4bce09861923bd26d62f76d47899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d680b5d5b3c73b5dfa4a36a87aa3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5479059f5d058ec3deb8881af746ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f157feb2352f0b64f64fd404f05a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a922fe345b24112d979cfea83a9796103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078d7d7040523be8772094575141334104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495982afc0c25641acd6374fa8f3714105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841cd0559644598af761ce2f24a0470106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe37e93ccab5f5b79a5a4719e73c5e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76977fe891aa26e4c242d901f40430ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d3d20351be52408d272734c23c1fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5060f291902e3545a2378271ddc82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c2eb0b0b3bf63eb4db60a3b1c0bf2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97d7638c8cc8ca67a67c4983fc31d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50072e738129a0a12e00ffa1700e282c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811306585498bbb43941d5e65e62638114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fb36c4e8d57bb1abc9dc49abae7cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722f3abed35c94c578fdd63c9a9b70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3ff04b87739329cb01da847ea86ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb0e904f7c50e80cdb99f33c726021118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadc67d581433860d61f760dd44bce2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793682c8fdc9f1f2789c6e8b81a4c6a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006199f9770c046e44e378422a58e3d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02172b4321e7eb1e9124c82b8114e70f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f2e489f403541c847493d1c7319aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8d59c2188ddc3df291cde1dcd528e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd12a42be7dcbc91d06afe32d9fe94a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1680774e339009d38363160a184a48126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e0561e3c4ed7aeaf8bbd06c9cdd5e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51816f47b22cabed55a6144f54d91e82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dff13121ef365a242ed406e6148c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4aad40f1c531558dd6f507edbdf57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64ec048ad426bb9811e0689bfc093e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c48051b1ff665d12681011a89b4ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340f15d173f989fd79ef3a226417da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f662c03330981ae41c0c4ead63b5fc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8da05e5715ba8d64c4e1c54349c196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599a50951414d1f91495e325cebbee8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566a01d0ce7cc347a5a76fd497b56cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e33992a9dc8a8230b7fcd0f5cc3f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd3072bcfb496d189882f0016d23a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4932d86b6a7b9f70ea3470a09c044e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102951adea219726f35a9549f3507e57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f29c4e7e4163009b4e67ffd8aa52e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3778bb3e7ff0f147afbd77c6509cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447e279e339e5be783d15dff449ba6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e1489248850e298eefd60f8df8a4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ef97b04abee30435e72164345b4da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84f2f1acacab84ebc6c9e9f91b6d85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bef34a0a12b2362722dbbff927c34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4817a9db46660ecd4572d4826d0d2e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c87c5cad6c42f5f58e4f5ed9807c3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd21a7ea238ae89ff64aa386d0af52e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad4f94ab9e0fb849533d0245700661152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6b076ca4364f4c00c696f59fbddc7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099684d46368654ffe96e64d6e488af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2bfe5f9d39e0126cba7a070446572155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e54ee4139a2dde8501b92b4481405b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb00dd6da1632f4b153c7312dd6b18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f84bc4a24fae2a53f5711da7a255b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c51d09d56037e2fa493422a07328159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1437df613b168c8e35b94ea886ff87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678859c5fd8f3299cc19e453c7e59890161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e74c7cd09a54324d0390f4fe87a8eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e5bb7d3e4cf57ebe966cd1501e3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e10f71203176e3ac617444685ab39164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae0c738eeb447e362fc138a30d2f31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc742fae55146841d5fd4a254b5753a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff8bd5b7480b5ea258e11dc76c48b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e31216ed3ac888d7b7696edfaf7e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8358743f63eb9c2fcec9a77d3c1517169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97ae2d2f05d1bf3147c84d30322434170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce36c92cb9c90c1804491e14276467171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bbc9d3c81cebaa3c5a808853f80b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a484f94501cab764c7cf418c579247c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29019d5e7d56b86d86d85b48c57e0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e339fc7ffd879393921de6969128922175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad5c3090fdc748fb115e27bf406736176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcd4d0bd6e7d0120c49142e599d335177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04a5cb32ef35c3081bfd85ea8a2b15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c67cd5a07fbe3159cf1754a0eaa151179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928366bf6f06c2ed97d8f4c6448b3e56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104cfed0ebb8b1f7ea6cbc01e72e3a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfb417b814cac87380b812566292d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a9f40c40cf39a9fd429c3e69729b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3651362fd29c1701a1178cff9eb3bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e79c0a00752ea85a97b579cf8146185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ab7ec5618e0e013a5f107e0659a43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fbcd0e35970e22c99685308329224187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb0ec8cff11ab4565abba0e38e5ddd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eaceb7de2cd9cfdc319c7c465e404189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccc8667159ebd4ad8a564332ced2a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8783c922400f12874205537894aec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15956918dd6533e47ec0b1c76f2175192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc577f18fa0977fd9d25f3251490de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd0976d2be943c5e0c2efd3777eb78194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a15ac157fef5cf1975a5d503b29050195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef631b6a87309ce433e7d2aea1c1bde196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f7951ee1331805ba3d12d866b3e72197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdcbf80e0f176851117ec5fd727161198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbdf1f803c250c7f22de3e3e5ea0c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520fc2c6cac312ecce92dc6a2c2abf1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3afced4e781b41c02016528f35cb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cefa7d9bb168db60c13db1050081da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eea654aab119556ca379749189663203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa15ee4dd45d31a691074054d95cb29204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf30600bbb23e91ab9cea981c57655205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1cc40ba0cbf73f16c84846f56c19c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73a4184946f64bbfeb91954c036679207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9244b0be7e91a56a10a847f03a6d79c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031bb9515c3640e64eab68a50502911209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802e8a53b8102e24ab35dd0755c83b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3532e1ea7361647c2088785d3ead8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73191b182b1e4862f27a8605e081cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c490d7a4d2a738f9bdf477a60e05e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ec1245b8fd9e72ce719279bd5d3e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b4a5d9b39038b0ffb5265ce53e42f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4eea62371856c44974799ffa1d02e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb4469ca5d34343421435ead67230e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701718a249b83eebf513d5ba37d01247218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c728479d43d9e4834b068a742aa9475219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf9fd7e7d7da5cc57fc9a2b5039b69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171edd992d6d8af1380eccd41efedb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee9d6539cb14fc1a0d6ab41be5afbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e8780bf248cb9eb2caadc572e7e96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4b03968411f91092817cfc15750b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf540597b934540a97c1221b1422a3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad402ace57197a5b9d33ba1ea7f4cfa8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a759d1dd3eca116edc8525bbd40223227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e00873512c37b76caf906df86ee82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e6901aba148be8d78915263e26344229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c371e66d56d3c457815d280b7fd335a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f594f38d9fbcd9eab7edef8206428231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f914ed42ee3ebaae88b1a1da113864a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cc1430878802aeb1301d2a93a5fe0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf2162dd5efcba5d03cc35c04cfbd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3afb4407a0f5df9c7b9f615d2c581235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613533b1687fc4fea57ec4da875b5d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61aa47a44f6237bacaca7605bfd8b6d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8716063b1469498536cc9eeccca6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa2017784f97f5bfc2e521a21dbff6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e9b0c0dbae0ad1cdbd1483449723a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc7f7692b1f05cc22eaa13fc0834f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6ed49800d53968be381a784de60ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776075a0285a7ab9ffcba80b7e0ecd13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e670386df5243b1b404a57ed257f1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ec8180c52754c94ce20e9d1703455245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2eae446328d35202bf239d1734416246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96404f7a8e6a2bef9f634fb88b330286247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e34450362e56a231fb62a4f38af83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d8ab9a38dcdac48758987221cba4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdade9bb7736902721d3af54de2593d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2deb955b777890d7840cf2a431d91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e047507946b6094808ed181377d14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d55500dfe84ea961cecb510c5eb0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f7fd9d4d8f86d11786a99b9781218254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b94c9856b9e0840c7fde93a19fe7cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b1421efa6609fa7c4d16d575ea15a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de98646a9b252f1bdc1873401b48a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753110a46a9155cb0a77c155394233f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc664a464cd47ba899c0ed7050cabf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91347739b7a99732461d742d2897bb47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac766d0d56cad68f5bd83e124fc48d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127f3a4b09ee97bc45ad4161d0c10be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8e3c1da102284de9c2a3cc0fec3db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dc39f83140e8b0edcb34481710d6d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726347ebb48e38f75db092ffa937cde8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bdded954bc2e85cdf45805478c873266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e45d4e82961cb9a2d91c8e81bfd22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c06cadbcc17ef208f10b0bc44e29e0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce924a5458578599cc0b8d1175bb6409269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2088cbcbd513169a823266f7d04f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaf7632572f7556bac064d3032c840271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467c37a0c87e1c00104bc127be624d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8e079a2cdc1a2143a017489ffd4a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de729d9919307b892b97d2f9f70671d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5475b3c5ee300cb6920ecf2916f29a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388831fef59052df6df09a0dfd330efb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477652c0fb6099df555bdf1d4118ec29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6c5dcc70f3b4ca28558c27589aa3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b98197f7c45b342a4c2268ae4a27a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895f5283badf909dbdb622528639277280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114ffd9b5b103ae38c40e75ee77448281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ac5a6052e41cda16fef926511a71e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5950bac16d0f8943f52010f5dc19448283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db73a1fdd0c44d14901c48c549c67a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1b8b7018c0e2b8dd422d4fb20a91d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df29322ee79d7afaae99330b33f077286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdc5b1dc97ee4e6fd8f1af510578b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79400a82f23862d167314df1f7e28672288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058a4fccbc23a221052ab2711e21aa5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9854d17efa4077bf911ffc9f4bd1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cec36bdc5ffc62c574725488309f1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba1f601141fca2d88429987d97ef79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405f9e919986151ef946e4c89bf8fa3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf8578abf3db9c2fb511db3ad53383294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184fdb7a7f5f4958a0b602e49da54e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d322c2fc1eccaf08c7f1fabe0051752296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b08574c60774d5ece739dfacd05bc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39423e0105b27c428d2093a11e3645d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd812ffc7cb0e289547d7c49563a326299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789da81c6b116cf6a9351d49d3e2a075300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4d177fd0feba935535ee53000c190301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0b834106734b2153e039519fe47bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4a3efe182b74e48cd5b381e1d189a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a15e6b9397e20dc566a010c70cf4c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fffa28d70c9118bd193d89e64b3336305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86364a88163ad3925cd155b7b123a4c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38659cb5bdbaabae79d16a1b21b5e91b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dabfe20fc0acf2df66459fedb94e83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c6b1d7eb2fcf0b3147928cec81a6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839756a8e5b30aea9e064bca47f3677310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba135a38f1fa782f09ab8f8128997e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5749d6a2750a7b0de80c5f617aa9299312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5174c07a7edff0209b32666b71459f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d583a4fb65acd0e0bfbb20fd8b96ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241206c97c67cfdfd4c3868d4a1439ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737fbc54a17456943e03e0bce15de8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aa7e4314804c3b106f569f402c860317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4071cadfb33983304a0e8a5b112dfbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3e2a8dedbcdd51a1e8a20d2993cbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040369135f32c5a800d9ee5a982f738320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f100457653d3b910929cb1d05575444321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e270f132bbd76380acdd47303c4b26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fab1bae86bbe1930f037b74b7e5ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9d5dfbe0a526ce1d99d5e72996d6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb5ab2e9ed5a66885d564a8da45652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d18e895a2c5333366260e20caa6f71326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584af334c34eda23be67929c1e4e904327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528701c6ae96350c52c7dbcbe33956b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e660980e6c11be00dd64c06645b737329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1f91b0c984e3cb7cf0373550f0e80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c7c03d78b699440daf572b3619b76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae32cd6eff5599c21fc98dd77549f1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5bf28de1f872760ac31e8627619cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9dda214af84a4cce2e776e8ab1cb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad01ee5ecc252398e6650e5816fe60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd34f859e87d7f97166a5a30b2dd33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268924136bd5c24ebca76a4aa3fb3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0973d03c9b55388ecaefe98b8a6d854338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb622c65da4b9a5ea3bfed8bac02e8cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ce307da098a09b6cb875fafc6b159340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61e166793bcd5bef9cdcc74978a77d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992738609e2e709d76843ac3a51cd410342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803f11aa0a2f323f0d4d63086437cc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d5e8f15fc8a0daa7c23f452abe48f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ae394a21682859c433a35abadb8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbac6544a84a5641cc2d604c778fb2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df784df23f880d676bfd5eb765dffc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5ba6adc58e24930c4962d54f38b76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b65def830b5ca929fc39d5d96d41d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19a21ce101bdc5612bae04d2cc4590350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c550c8fc4eb8e31542e91345a7aae5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c8cd8fe46b83ca3f98d4e000f9416352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c410172544195de16731eacfc84c4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b8bb0b50645594b8b8775eff1dd75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23223b135bdb0edbfe88fffcddf2f613355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa099794e03f8ec438468a8d8a309f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1e77f0eb76c7303d5d9fb7212ac6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc83b5bf4519c3364bd6066598e4a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4ba2f3a5bdb70f3b2e4009b035116359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314646dfb015b1a9a66a0e3ca1d133bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475509953aabcada426081b2e8532a8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868b4af8be1bb0cf7964cd72fe11b7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354deb791a43ee81cc72df1e6e53460363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e274e4b21435bc1c6cce5e5d82289364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f782855fe61f9cc9b576d07c0a01ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be54dc1be25f1317e8b2eae26ba146366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ec6f7f2b56ca41fd1150c392747fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2fb768e438a3fb871bf31e89c49f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95b846bc91ad4352f453730a7803f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aba8e2f42d66c7e4404d8bea21af0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb306af48c116005ced3a3021644b8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f7547ddba7f61565f97cc2e0879b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d88888a9c090d20c7307708ecdf369373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3905fa058ae10ed14374293ad4aa6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e85cad58d7d1a5acf7c8f86a9bce99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d55b367f92e3c8588c93735b0467cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd85a55b21207b84b897c232636c87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0526a6c9962206be57c767f46c11567378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a72817b89c78c6d2e64fc6d7113c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12337c264f66b46729763fdb362e71fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411f5a73e4427b454a5022250582003381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730702c4d8bd328400ffa378ef0efe16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740f34ae17ef5a337a03230f1e91096383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2cf144348b1ad5f8287f058762d65384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66ed20fe5c46dd98aacc8aa644bc1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d16e566f7aa275f2eda54db812479386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a064274b5dab4bd23fcc7e7115fa3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67995f65ba59c5f6865e5f0657c47e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37908b8ab9db197e7272a141ca8ed9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf2f1057902ef9b3a6ab7513814d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8032aa437d80eef0738b07c3ed161391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f24f45ce1188b26ac3ae06a8c1c24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4c835af4b969ee6fc73a6d6b660c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c413ed41316fd1270ee802150548a21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2bccb2c33a983a9390f78d46c2a4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ee78bcc9ccc43192fde846c1edf64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d44cd7ad5470bfa50c763fd52dddb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d70afc42b0e8ff616278306b6ee5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6831c5155126ea6219109f8546f71e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481f91a2cde6203555852fa43b401d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e64571a3dc1979009802a7aca8eb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d15168ded8efc89cc57de884cfe85f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bde5feb314962a68cfed8b0d241a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809283033cd22c8a29d6eb5356808dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f395da65c223bedf718e9893b2b9ab2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51111286c89c8fe96ecc43dc67784682406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230fdedcb2cc0ace26340f077293e50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9dfb8b236478701ff4a92c6353f13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1d592d68fc5fed12ca9bfc50653fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dc87d588edc7aafe140a90b3e511c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c21d6fca8df4ad94ad188fc85e8655411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1a38f7189ceb1189319d6110c4dfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a2cf018535cd69b35bb9a3d4f2f63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414d24604d2b80cff70672e4cdb9bca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe3ec18d18c32bf23cd9beb2483739415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18096a01b25c89aba714ef839a1f7a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4a10f577d46b5c3c2f9f717e93b6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182287d9455d913d6d6794a40034583c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368efb399b7ac4a40d0c37796d5eced419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5fb704ad50058142d6540e25790a6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93c36a4388e791f0a86c3e96708e41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291e56c2a4e57bf655a3847743f4e9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329ed9a50b902e1172615d99b7751e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d3147cf081ee825dd8ccbe139c637424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ef7fba56dd7cd9ea42014a2fb0d64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572cb622f2dd02dddfe28553846be4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf43a2a46b2f1b42465140536606e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa6c680787cdb5b9801799e8b02ba3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d53276822ffc08a02e4d440280cdd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6b84a88c5ecd7b016b76acd099356430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7181a4ce67efa527f522245584758431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b95ef4868d6dd2aef2e33e22ddb962432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40864c483ed9bee5b17d455cbd45f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a6ed996cfff2ac806f2f694482629434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f58f60555f6b176407c23d359493e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7ed3e3ad89610bc7a2e983ed8d1c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e597d5cbd02e0e22e1912213c4fa476437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db1d6f1b4feb9102986a2a1e15053438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412472c658796a96b8ebb552bd87cfd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ec6a9067d69df051fd21134abbd47440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e748d7572e62a35183b6d7ed825f2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298668f5254a6b5a4f2bae0b58dbf8c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b175ae408b293372a3c2763c71414443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f499bc58c5cf5652ee53f9cb167e564444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d2ad8bc0d9fb8a868ff02261c4c69445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffac754bf245e7975f2fd50328d81c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07582d574fcd72e0e19c76854bcc93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fa358ea2872b4da1373d8a4c69bf2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d613b7cb656261e05ac4ccbc236117449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f81d7812913ebd30f379557fab7a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b93e491ecd3503f0642f1c37cd14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c782a086cdf59bb7ccfd79c2f89b3e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff293cde141fb93c652637c43155102453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc7806b318ec994069c5f530099a40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950f0a7e28b71b48e6445de0316da4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65de95b52fa939343234b4ac6f37731456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a182448c83c063a382b66d16e4505e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965dda6f5010f5cf14a97806dd071ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49ede412bf0c4021f6b5a3bde5f9e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34a39d5ff62216f255c5de0ae74e1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cee461097a02378e7d517922bad79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817377d80e23c446dcf25b8e948108e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa46db1df166e2425eb05a3d6ebd20463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a0c5896da507ff88e4f40d52782a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff66a2f5cda98b3b4c1ec70cea15b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ae7213bdb34d527b1e1e935179822466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622c9a187a197fa536adb45a03c06b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b598d34f207e4fe75f8c24a7d209a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d379385ffb5a27342685de6744a1af4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48c3075fc3b2126b816e292f23efab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e555d6a1544c2c879b47db7e1c6126d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3247d36b078d593edd8c1dac9b7b79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410113bc7d6d3d6f51baef0fb698058f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f14c0ed844588a754b2b426d0e56e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87558176026b68b774b00a0c85dff5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d1e691c62d8bbc1d66bba17676896476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1415663e88a67a3ab5b5241f5bbab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb26e42c87e98627cb979467a9e6b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff766f57abe7bf4dd3abbf299bf48a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23f7fa3ca2e57a4ed5a6100b8dd6c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeffa8fddde4917ae1688f5b6aa1a66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c6be3788d0d5addb0f7b99d666fbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87aa2839f96af90d15ec62272815f8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9de68118b6d08e9dd2431d650b2da0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491c44e015f9f310ab1b5540a274302485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d2d9e0c30b9fe602e2f7772ee6eff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60914cde611cc94769b5fcb16635518487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2530adbd91cd39c5c7efa9175dcd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c251ac9aaa3683d921752228d1d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07f59efea407e43d3f0730f7d6186d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d081d040943a771fd04baeeeddc22ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d8f92099042cc2724a5975c5aa7f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db3116da152ca27d0f02a56bbd18d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b56eb143c68b56cc74ff13a77b809e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17710e1e0da1425af1857a4718e9f60a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3f7941eb298109f8a44cf4cc23436496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d455ab0d10fdff6b428fe603b84c988497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11640cc1dad09a0542b24af3963f40a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fee2d7d62881127537195aa2aa3b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4092fa9a6509af7d166bdd1f9ced1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f338f611e11a84f31f608846f2d8889501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba841e3d1cfde64c94a7f3c63db483502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed8b3f9c872239b4a5efec1e5e82fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24c8d29c2432554933cae8de2096c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e95395158d6e52c52f2544ff25cc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d53711112f06678409d4c22f3220c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dba6b913697d72b6c070c7163a0185507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f99c5cf3574cd1c7bbfa583d29344508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff344ae5536f5587fa095c69bf04c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4dfbc24485fadd6d535a4be883853510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585d5a30cb83d883b8326b08184f6ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc202a036e5f7a18c98f7836dbcc9366512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed52c3ec5c55aa7b7a041f2e650664513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b10dacd2f9f596d8106aabcfeba832514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f5a5f3052114f93675a05faa55d98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3b16e3aa5ef264e8d5b70ea8ed264516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e398017bff669ffdc524fd303c083517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f214d1ea46e4a9dab651e76b48efb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2b4ec593e6c7e684c8576f124fe90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825721142e79af656e211dd5c8f20914520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15ab5a3356288ff816da926655bd83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be5feb6a96b1fd6228300465e4db04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf01668fa9549a2863fc775b3b734aa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec4cfc2244b6e92b742a4e18da3484524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e030495f5c4370d568774adbb6327525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc92958dfaf71631a079cabce50a64a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be3282c4f9c03399a7bd3994c202c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6350137c57e371ac57ba88b9983c99a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13cbc05198cef0f89d4dca8d045f4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a34298c101dcfa26c84a9ee7d114e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07a3ab595cb7f71874918f31b05d90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb174d3d78a3d0807ce77f6966a13e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ec8032c0c4f70495a91cb9b0bf0e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cd4dba90a2e40ab5d216679163c53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cadb0c55d532eecc6507383bf00a57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab587776f07a0d88e806c612974aa63536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c557a32d1091d415afe858cb36605537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6808218ceb90dc7e169a95dde5884538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a681f9195aa89b492de49eb039bd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48a93d86b90375cb0e69d057538d89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658e6ec1e29b7c8c03380b21bc9b3bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08926a0082d855a2d56579cd9a453da4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d765b4c79b127be76c152bb05761740543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1a4983708b347ec5a3ba8dbce09ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d0f959f6122ad216b91cbc11503bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161d2538145628fb08735440be72042546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbe598aaf799385b21e08b160d7b35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054392f35f5776ead7f3014fc253ca02548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97959fe66b419e5d233370dd673bd3c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3d4707190f1b686839f52fef7e246550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb22e6f0362464ac72790c92d664a2c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956580e827ac7835f09767b50fe3a9e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6fdc3d13b1b453164c32171dd6048553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdc829088012e254f478e3ccafc3c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f70a442b1b17cab67d581c9deaf37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48874719bc91ef1912ac416919c07b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413078ad545a304db727cb6fde63027557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd8d14e8ae73e8237f4f57168d7141558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ae23c22f9135c0839855aa08db5a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccc41faba9f270651c58744f89bf2a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0b6daced7cfa7a3097aff0764c4c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485dd040c2a38e33b47650934e434a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec7467af4abc1a715d7361ab2d100563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a756e021dad0dba1d30075e737bcb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c2dba6f5ed367fba4334cc8e6af07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8f317ef4b48a31fa0ba2fe1770fb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f872520fc26431bae82178aa89239567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc20d317e0bdb09816b02d142839f3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce08c180afa41d948bec163e2d51d5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737997a3b0a5ff60814a5d83b168ec2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262698ba68f606d358ad5eca68973ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293242d195d4098cdfcc93be5f130f0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141f707750d8126177557c8d4969f4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba20a2e64a8fdaa43ab26632a2e2c012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611288bfdf05dbf049d14e2be91a48b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3117bc0132e920d97838cb8fa32ad04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f10c7534d61d78c5d9f40c14e579c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeff164007471cd1304a0948a39146a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c4835acd8253155ad064abe96f0d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5700f5ec3400f1e39f1370d3cf700d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb888ab215cf7c18fefe8e2e36b89d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf174551c383515a727696b2d3cf9f610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2933414a2eb815a434b2fc57eee61e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c53c38921800be013d563c55d43b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6715096d1a9a23f218563901a32ef713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a74a7c1e8ad648060d118e7a9391bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b04ead1f60623363c07a45016ec3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772761a536c7d4d54a78e98cc817ca716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60bd9b46e5e4c115013caba1b03eb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79602fbd6032473364a838b96264bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6a6d544ddbc16e460221cf9a2d87a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b80baa3448e8ed8e9dbd7150c510d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154602288fb9077d40b34c8be6a6f50b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5569fb44c9f5b87aad5931d119e5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b8b6bb4686cc60954f2e1a07625c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ac4fcec16d53d6e5625155a218ee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637f0d9bbf4ad47a3ea5c354f24580525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec780f097e12bac3258abc32aea81a2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602c9890e2ac07186e0cb28d35e740327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f6c7ac06f73aa907f6bc506a3e6bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b437074d0d689aeda68fe3f2463011b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767e36f1a84c98a1cdffdc1893ef2b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b91dc9958024bf2170f8f79e04bac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae049a8f6a61c5607c46286b2e91683e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7afafbf6aba30feb759a020aa79f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7369184510171eb8e85124638981a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac219dcdf7838e2dce7eef34b3f6c4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d9de674e7169821b5ace8327c5f8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750f8dc00ed786042b3641b3322908c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaf8c44d0cc887138c684c4d9f708338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefb0486d836a01264f61ed771270bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d761187069b77834f8f59debee93940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784eff29c88e8c98a84b5c4b0daecbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4de97d82c84c8c9c1b9757b87d61942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4d9bc095f156c0d4e70821d4cd1ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7209a1f2ee223a087b1f343c81c81244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bd7acc39e8ac2c678569fb5e2a51945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359de8d9201cdcd17c9b401950a6e4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54028386aa4663574f22760f8c1f9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98110d5cb9e54e45bccbc60ac2899c9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5b5af1b1886775e996bce804ee24649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e094cc325171f8da26dd36aff528150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadaa358462ea383355e85e563b2f1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c0578e7f0c35b6d7d618341fe0c9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe162f36c50127305db81bacf451affe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd1bd8aad85d90b74baa4e4e85169c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab502a1ae3a4afe97af9d047bc6d2ea855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02719efa8b02bab62a279257ba7c2d8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e9e97c4d1deed1c7185b00950a0e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d3cadaa524cd8ef0ee733fb45f99b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3306a34e3ecf3ac3f96c66942f501ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc369d958cbb626fc8ddb812b5e3d8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14325e243830294ffde56c3e0e4c25e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c2d3322a52ee6caa7d1bd3238173e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874da339adae271d275ec242690acd0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26da63e4990d8b85bf8c28a1af1d5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42707a200ed9172e760855159b71a58465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38965e04767c6f52ecad6c7d13d744dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c25c6f24d3bcf0c2076f5cef521f8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159733c1a3a1c16998f95919002dbf8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbb27aba3fba185fd180776e08ef2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f71bfb1d34d06cf4e67360a65b9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1576dec73157f0441db981c78b576971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc322335be4614c21a4cfa8d3854b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aeba29118bec22ff0e06d27a804c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b60658d88953fc4f6fe050ee6440a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271598f01c62ef694650ba20cc0752675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694867a83fc66bbdc2b77997570363e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c50660e946b98c7d496858f4ce209d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304020709ca85ea88c1194a3292912c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdb4b9630f1dbc5d267e8a018f710f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18e04d6ad189156ba22ee8fd31ade780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62478e44a7a8dc2e175722577cc2ba6981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bcd6ffb045ea4ac1b24f194e95d8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6ecfc84722b46dc49b24c3b19c39283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee74278637f37302e8ee97cabbcaf084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e311e843b086629ed0adc6b57f58585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9151cc0370ed826a539a5c305bd36c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b56dd6dd9eb2007a284f09acbb06b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e707e91f3b08f065abd6a29390b396888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eddc0bc56e5d6b43051271823bbc1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c39c11732204236e5edf1e546128c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe485929be4410c30ad04ad6fff20f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3699a0dabd0191f0e27fac4e277c68492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1ca729ab9c32dae7a5c1cf2bf96ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5651ccee0b6ae975e53bb6bf3ff93794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e11fba66464d32457a81f6c183885795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadbc4f0a308861a438daebe6a4f9d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d7e8de1b1d52a5d536800789e355097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c475eb7030d4b999b4751b1960e038d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd372b837135178b12056963fac2c3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7eba2d02b3632bf2c2c550296b75de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b12674a986c63a8cb0ff1167cd67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92be69ace0601f6603af353af6cb9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf793f750978f81e7f603996f7d4020103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d98bc2c000caef9c7e682c5285a648104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3cbce015af1d6c4b6a9ab5f1ecfa7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3edac7900946deb5737a85b5b625d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed220002877bd1843b7af24c4aabd64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e939a57b7e6a46b19f809f2152b96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70243eedc03147779d4a82642ca13c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c69b4a98641ef55e7de694b0b9e25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d787ccf2d691337f51aadd970190d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd729a7749bc92eca50333f8038fa47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f95248c1f8481c41a7db49ce0dbff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ce21447c63612c98f1a358ec69b5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e4b4c0d45e77987a6f27589f60ee8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcadc92a3a30f665a244bbae778aea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a3b2c68261a6a5990ba585f3879c0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0db95743f8706055dbf76c236a516118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47748157be3fce43eea55390da980d38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37cfd8e5f3f6e0b03a38dc83723900120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34fbbde4d4704b5040bb9e49301ed5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38e83a3d7cdd8ff31aeeedc078c0f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807dac0cc82331bcdf5108157b2d3f6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e85d5adf06c9aaa89678eed6a80bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a56938a156adb6ba8fb3c5ccd9c207125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218b1dbe14c231a3eaf7e86306f28b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71521545cefd23a1eb1f7a730e5b89127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271e9d5c23e2402c3bda42ddd1d4c27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721aca28f1f79ee54aea6ef00adc243129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b22e44f6dc9104de5a9143f8100e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc893f31b29f13863c8f7962e641bb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1681c53624a82f426d5bd5bf68a1a81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4a3536d4214235fe39b5bfdc3173d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd821e939cb2787de7acdbe30be15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb072a691a1793ca25bcdacafb2af8dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a9b62c8c6a179def87ebff011d1d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306b74fc78da0bfa2025ce2feabd72d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b950ea1a9f79923e3135f9e3418279138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c294ba082d031b34cf2127ca919649139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bb94da2f024150d4f6350a522c497140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13609cb19ca5aeb2d76dcbb2a2dde76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc7d3ebff416e59f6b1a8ac7289a8b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30502dc02cbb8c4297817e09c9159c56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58befd2d7e7fc63774d22443a8c49a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507822567fd26ba04c7e8eb9191a9c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809924581becd0025e96afbd1e8e859146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725465806c1cee652c45370360bc368147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c485c83c9e52045a344578654f5b3e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df47650dda2c8c011c559200ef0de7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f9f71a0e4058526fabb2bceb74328150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615dd9dc9bd5803dd54c6a96ee0626e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df726f1c4a9caef703bde7a03db108ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83896df944edf3ab8aef8fc581d3a16153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db649f7244661a01a8df84f9dd99ff81154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d8740d8e1a44b3b51c2f70c94e14a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9e9307951a061bb741700bd6a999156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61991e01280b2300cfea08d493ef5030157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a73bf50c8e09fe081bd1be46d70d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdce0f979d63dd16e2b515e6497243159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ff19f4de5fd3016f55aa693e839a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09839ca70f08987bd81c262021ce23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9de2491d441a5bf7de9251f7a9506c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90d5493c2ed34a90b97722157879e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0272e9537dda03ef15b9b33ce5f16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3756ca07e64fb090b13585b0432b3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639849aaea2fca04f7d2fa6d1af9f46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd80b7cee0b05a2dfaa4481469966c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b680dc12d45b63cdd1393447caf4d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916b2d79df24535a54c488881f2f270169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00096996e44921b7ff2bc6766d7c80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff96952d4d50e2cb99c36780e7524171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d77d1a125096c8a63d6b8ee3b32d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c113dd3300f44b779f9a72b261874173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9560dc7d4da4a166001b7e77bf97f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79be27fbeddfe80c55c9b1b537392ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da8cbaa349b5b1439b6e6df8824acb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49429bf4c69fa2e1d66bf406f788673177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61d08c8727ecc76bacbc814a225d88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b93c1f1ad54b4525575aa0b468580179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdc16b41915efdf0fbdfe614a38535180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e68c63e197f18eadabf5af1c45cfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffc71238bf4c0368308e25252f6c9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab670f9c68233bdff31b5fe87c1ab7ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96618ea523945e10de96eb70a138615184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aab9c8140b4d3ccf1e7cbe90c1ca9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202808da3816a3ff0a1b1a6608c34a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1f5ee500b5f69b971474ae42d05e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ef65bed540d91fb6d8fa0f9525a4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a71deb9dc4ae48d154eb8caf445ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064a8b5f557e4d495ce758753dfc49e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc0bbd0ea14dcdbf54ce065e18cb6b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87444d6bf7e96e8072fd5f6f6eef27192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ba4466da8d2f88ed15670da370b0d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b39338ccccacbc9e03a2772cb2bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28edc4faa46a30e1eafcacfdead8b17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d8579e0acc9993073519a99b2848f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e8420ba54d245c89bd888c094dd7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7f18866e6cceb999c01c5c3f44a6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e573930dacb54b79d475dd2310fb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaf3679c4d9743b5ad6bf74602e3f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45a68f048033b63f593680dca76758201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d26ec7234121b68408df4283b0afb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b85a66d975889020197b1fbdfba00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a53a090b27f801720a5b013fc983f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed9d7416f944bd77d273a2fa897bb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a58611f0dc9a04a1864f7f658e764e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d434926b613a70193870b131428484207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69cd368c1f1baa6f603742cf905cd5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48e36e66eec7b00b59bc429f114615209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7459e87489d60ec0cddd63c6e5ba3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e0f94f6efb7d348b0effe3f110a16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d555c8ccecdeed5580be6dcae7e8638212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c6360653b41112ebf332f3bd1038213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd1def5119e9b98c172dc593e44ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8623b88c0a0f5f90f3b98188722a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ac504b97c946861007e4677b073c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d46d2eaac00dd4548939f927e3793c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa352eb663d895d152bf1e0342af5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de037b6ea4ea1ce7a64b5c9c747da6da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f703e3e3e419dfdbaba2afdc74eb2ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f85dfb021cb43edb52d4cf48f8523221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878319599d12c9a1a96b681635e7b6e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da081291e65e27124eb2a0bc21fd1de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27596aee0ce9d5a8b5b3fbee3e380672224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d5d48c49c636aa6001736125a996e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf5ef625923db56739f747cc116058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf8f8972de08f66e6443e33c0906b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab655d8bea732ffe98b35fd1e5631e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b896b4fadaac26831d56367765473229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bc779be3767b477a8684e29aa7405230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b47eff82138c13a883a47a05613a07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9701404ae65891b57e4431e5a601647232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976c32aefa596f766857eef53041221233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217e55fa6436e3f7ea375d3f58df7ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8519e3fa6d1964bfc8bf4a69c6981235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb18a8119abb51bdcb6015869c74e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca178d36cbff90849c5e3fb05a6606a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b810e8d1a24091a2931d28704dad2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112403f8b5f1392f561b1fd17eb41e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b77018d4c2e4b9fe021f843225626240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fbd3be389e369f91b2e7371e1e15a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8642caddc4880b938216d8998fb0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e2679dc15657a6ec34fb278a51450243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbb2e2fbecf08443cbcfd9c2ffd97c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffdd98e691d1c5a75a50b8e25e48e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3ec377e88cbe5ed2bb9d94ceaf6ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4448e8332ee1a4b9f1b7a0c08477a0f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854c64ad7918603f2b5e537350fd3e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddf0f007de2af238a39e70cecb17bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889a6bcee75da884c262eb2ac6799eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34083f4a27c0c943a674d7c844e127fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1880b4dd5bd1d9dccb20226ae3be4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6123a53632e9062380f72cbb42d7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00052741429ae588a327cfe254af7d4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73dc0ddb97bf71ec2147fd213f71e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e552296f470b3d182aa0295c1e5d63a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2578adeaeac897db3943979f33cefc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96779a34cf7084fb1209bba022d16c03258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea123cdcbce337c141280e49c397b7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cedf87f167750748381a0ca9a39a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef2193ae2b06d8b863c0979f1d28b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb1cbb0fb165ab2cdb36e6be3ee7cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f171e467935db2074ffb6ca18d9d816263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cc19dd97d3090a8f3c04ca35b692c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91c132c4b639bc57c431a88f36fa05265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b2e994ea6a01c178a7af1c628fc9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09679627272173a970e22702bc6b9035267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f9ef8c209388b27470cca039ae159268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d552a8617b749d3ef3c6d9af476d889269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c72e009ba7531c64dcce6e9f03b93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab0eadcb41a1fcb06e7063f4ccb5fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6533fd88ca9bf4fc1eae7c2043d15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c25a8d7d952796942094e5226256be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2402b08031f247ad29fd1f1a4a80f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292aad6c7befb633eee5b5537e1a676275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394239e38b355dca0dbd0a4220a79a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4836f1332c0f0ed612d068fcfe06e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af341ebffeee1224d66ad3c8027405278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4fa6d9d553d8bfa1ca1905ab837ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46186789a39742468d8da11993a79c71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd2bc3ec0b2c575d3b15b506708769281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be2a583fc6a9ab601f000c4b9ee71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b5a6eb4372dc250129202e818bfe7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c882b5f08e12c5c940de849b537aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe94f974c62bbf6be4b789f6b8138285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c229eb19b2a446c10a9c98a7eb92d88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a98bf395d2a63a13575bba6a8883cd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680030c65f9f116030e16db9e1f75c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec69d0915d2347f1d27cb00ee2dbd47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b838ce62b7adb6241db56cc16d7ee48290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482df02c9afda9b2b895006a0544e1e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dbf910ff52e16db12c19f4367609b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2975b01dfc3a8fa82f7cdd936069b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5033e813e1a5e1df7262f19baca7025294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854b9ec7cbe6d356198dd18855aa984295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c682c31945ae7bb1cea1b3156c29ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58434d77ede1b6d2438eaa8761ff62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eac34ddd599daa9816522f746313c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8743fa0bfad943085480f24831fc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20bb0c6414801342a9f2614326cc9a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72ae0ca40b4ea34e98e1d5eed58fef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c94739f782d7228fa164b377602a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0753a50017e8b95699de3d02f3ed27303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d633744d1f48fd76dff385f47ea6166304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb911c966720c775d28973ad22dd24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3607e9062125b4dda7c916caa29fa3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b809ce8df8e887d22b707440bc35c60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f18f153b9cd14b1e90730f2a49905308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ae6a98085a46513683f05bcb5feaa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709d477ca26b13a9d57abf819bf88d1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a40b1ed85cbeae3baf9d08cdc3bcce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad720004aae60f818ae42b679b073fca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea2c40ac58865cb48db0fea246e71e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d72a32f9197e128f443826009d185314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca696fc0a9f867bae727cae4de2c22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f55cb468bbff7ba0b3c51b7489bc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f546e1b163b87edf13f502f58afe0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44c89628cf4f551b6a26147d0a6ba4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae887783dc3e7c238ecf9a8baeed3e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e60be4126b02b3b2fdbcbe0b87ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866887366b2c75c0aaafaea5db55d480321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8310464379a7cddafa0978f212773322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2103df2832b29c699c8fe190396a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069014faa4b170cefb5b43c1a978d91a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469017eb6fa7a742451ded89d0c4c76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b7904965aa2e63fd4289f6e6368e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c40902beb0df7e684cfc9256d6ac5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e0d70f35941f8b4bec42705288274328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80be1895d7777d9122d3bbece3c9af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d7d95702289c22410b3617325780330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ebd41a6f2595b6a3f1ac598b98a47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ee007ca5d90a41863805fd3692eb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e54bee4152b59a487dcd1e3d64678333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66713ee621c4082dc6d34fcbbf163602334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0bc92febd287710e1428a38885f72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4727b6fdc12d44e28121fccd210676336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1f6e9e86615116c6bf533afa717b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e404df9991d689fe3672f868b373c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce015184da7bc9e50cddaf0aaec57f42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b72668f567afb8567ff48b41751b03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361addda5553a018e8a998a8eeeb955c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c12ec5be211537c1d5f0adcdaf8a2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973dbc3cf711b93c8478c6149784752343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde82dc8847bf30942576e3ddd2d172344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aa0cbb134ac1cefe0eaeb7ae8460d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef56aca59c86e4d795fbc94040f206346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d6b982173ee6fbc82df682d30f8b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d07eba56585143cd02a8c2b743c8fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067536f5a5ca6b286d818b2e75b1e859349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b34d5d884083f2203fb37ecab590a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbea9a986d5a5464163e678a05f956351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac75830e1513d7025769d9cfcb60483352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db6190fb0143f5a52bfe6ff789ceba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fd6f6a09fc097328564510f7ce903354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55276f428295f2c189567ddf42c8a377355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd25c0b4dd455d18ae7f0c16d2712a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31e140eb3c4d965e371dcb29b6be2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55124d9adfad39e31efd47622ec82c54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d49e6e460e0cbc9ccac786d9c446359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afc73fed6245ff7cf62833200af4e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2fb711b17e2373177549e18aa752e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7849a1eb8a36d26567e2ce842936338362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01e00b73d0d06f0e9eb98c8c4d97e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c982e90a4f6d6bfb489c22af491be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07626e197899af3659ad537024bbb3d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe73631acd9372371031d9b49ea7d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ffe0392009b0f174aee3cbc2966d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e89d21818c158486c936c8d8a08861368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338e50b7d3124fcbc0aff88703bea2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d8c2a0222a0b3a10e22c4dd2f4a21370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ce0e735bac426e5d15f862ac43c01371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06df2e8582e751d82603f7ef27b92ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f59e34f0bb9b366a283530242cfe46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c74c5e2e88e58e768c92524484ff5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db90a9a3994dca831e9a92eee48256f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973189e5fc138c62ec77d6dc9fa5d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ffb7b917172d057a48cbd701c88ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb34c032b57a55ed749f62f105a77b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a877f269a3b00daaa72f47b848e098379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262134d0df2361d5fb53bc0f36949e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555dda818747b231a4490c1a2792229381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc7f5f2b9e4266e6cf3c94f736677382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd7e348f765c25f07e3335626357b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909b5cbfa2684098d465f6a88f1f069384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9f02deb093bd33f0081508fbe419a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696887c6a8210d80140429df798a3d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1359d63a58eda5586b24300d2f62f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbdd2c2e8317b241bfc1a9c005cfe0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626836530734caf98097050653bd6bc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a07f6b9dc8b9f35ccbc657995a132c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f72637d36bac07bb2e09927f7e66a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976606baf82967deeaf5596435449be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e87285164077a5a87c26c5cb78517393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbf12096f9bfa32443867d9fb49b99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948e4119ec9657eea37066a597c870a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dc7b25105062ecbf90e8f9bb0d55a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faefad5e3f02219b60ed489acc6911397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abc2fcba31c03c6e032fb3fb1a16e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4a0835f000ea6a98f41de48421821399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa05ecc8d05983dc78c1e039f9dabe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478e05ad2959c00e4707588e8a11760401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc150d943827b4ef5bc3a54f5c97c19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a51874b26851a46f3ec6603d2532d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdd3b59067d59f289b01d38c260030404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911496aff19d2439ee170566ced021a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08111685bf7d0f8d8efbe3022eceb6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dbfd31d7d184bae6637d63cb5f89aa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091a785e3543d8411a4e16977da62b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9df2bd680e4ebe1cd8f6981d760c19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06cee497fb7329c4cc2abd2e09fc8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d515c8e7ab1e2c9ee0e3a526ec7f190411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f7c20af492c453b109b7f218e4fc5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53921f1484ad19302c287379871cfa88413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc014897a0b5bfef25cfe19aac785b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716286a87e3ff732328256587b0e545415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39f77adf6da3202c985d67b1c2fd7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8b2677576e2d09d04455565a05431417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61c1319bd93d486a1b07e042ce1bc3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99baea0b10c039d7519e202ec6405f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a8a8b44a9a46cd4f2267e715a7ecc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4603164d74b005ac44b79464d845b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fdf10cbbd91ac62b093b68f29b563422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15395e54f5bc4b3af714324453bcfad8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc0ac9fcf8629f12ece27b1265a7f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ce56361549ccd195c86e71445a526425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b577925eee261cf1c3a6d70ab8052bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829402be1ffa1dbc38679ce70cbeafcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cacd102002dc9b718499b2a868e476428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d63af2465030210ffb12eb5a66b03c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc2eabeeec2864607d8fe1a7ed6b29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efd4e797ae4461b96c4a8be270b214431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476928f922e436ca2d92d3db3c073680432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7def4a8e53575c581a7ad5d64795ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230998f21682d6500d81a7003cdde038434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b2991944f60f80c7f30efb99031b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf8ae0f28f3bb44896e703a1496b97436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac857d2af5c62f89e4435c4450d748437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c790980bb88c297a1173a4c46095ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8f9aef17aed624d45590c806deb03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f24e569ea2fb8903882e628b2b72b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146cf34dc2d5a43f8c99685bc23a84b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8954c7af516b71f5d3759ae105935442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c2c6ec23a8379616651f832cb2da7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc0e463807641cbe13fcc8fef49d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69156cf3d13fd92f8dddf1ca788b3e05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a675bed34a1b58b8f760e8c575bf190446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d19b7e65a59d4fc06b05d9b5c24f68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd814bcb71657cbbf81b93234beb7532448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce876aea1f484244d49510cb6ca0f2f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401207c962a376f82f166b54db819f6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e38b8c95f6a733a5aff553f0f3932451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8197dbef12995dfaeb429aded7dbef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc471764ccd6162339655768e2ae12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de20142cc1588b6486c2083294a8ddf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3a6ac5df74fc2e032d95899ec19ea455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b8f9b5d2638aa09cc1c3822b7a950456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0998c7e873889fcb1c9fa3dc0a2ce6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7731cbbae97c650f690a467f34a7ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbf8216d6601dd1047231d0d43924f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de33a7dea2a4e92b31ce0cb09860af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920a9c7c5c06991c71612f738defacc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1d5bfdacc7d6c8d0eedcbebb5c7dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc1fe14ce1fc251e906b2f05accdd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152f2ec85b92c7e7dabf03b0351c1c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f97b42bc7eb798abb9aa1d5ea70174465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec828b5639568f2272ed414a59123134466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dee66abfa0f4962b4280a41f62edac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb2c685061e96fd25f73848a5ae0af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0971f9c73a9915ab0f3ea30c0e77f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6914e7fcd7ad41b1985017296a8e80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35908610ae5e1830788fe4b01c81edc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79717603c9c4bcf1c7ba76907572205d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d4c8c96d0c93cc991a98ec4421e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a9af74e9b2315aeb1d1177514e66f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9340626fe30c728424fe149b7633c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ca7e5589424eac80059315e702144476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb81a3ca1761f53efdb2fc858dc0492477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426436135e3d6f9df3d0ea20c9f7db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344c72a6d9b975aa680f6cb0f32965c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce517e87267dffe3fb54b049288b4ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819056734cd4d05dc9fdf804d3531b59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e78e8107cff8f5ee72471f96440cc3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae80cef33e0c397d3ad493e3fb72ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac320e815a32c2f082010c42b54978484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238abd3cba1c64c44442852a82719a09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286779257693e4027133c0e9623f83e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b24a66ea7cf03f38c02f6b25790da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c8def9ff208c761b47e6165b09c2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194a365a1b8e078fb19e21aa5593896489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362872f33dc338f2a355c8a858374d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1a273ca14cde27fd4987669052122491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d6c9eb7caa6904d97dd44f863462c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2473713e6e2a23b591f130e6ece68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a0b9576c0b5c67ee44e98586c59e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6d08b57cc0aa56e4b1ff980321d46495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ebe7c7fa9aaae1a909a2432ef8a2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea977675b4d6cc2086208ef89803cc8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44315dc5d5fc76c0c1f24489a59d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7887e8fe64952c2da19b4cee5ec25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbd7e5106469f852cc6f30a37133e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231caa7c83a311b92f84cdc8f3cfb8d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cb2896b9c922977fba1442115f945502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103a3a4a98469702cc2867ebd753952503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3dc35f79e28b169d2a81435fd7008504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4963ef01e49558944c0c8dbebc9e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e31c3c3b8f737d2ab6431aba74c4d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afc9ea173afa3e51b3e02ab0c8438a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240ac619b1110bdda4cedb9c8ca871a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ce442544d4defdb4ba546fdf013fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144abf75c524461a0ec00b868c0a7f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e000cdc2c5183cb5f780ea7feb0376f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41a27057965a6c63ca5dce40981fd7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8fd012c77c4c3f0a5a061af0d81be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6215e87b992f9dbffefc36b07eb6bd0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead46233513eb151a19150cf47de6fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e5df1b0599650c5c4ff20ec1bb014516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557d70f20fd02b82d45d7624be8cb2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5853f652fa1a177277b62c7557bcf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6232b0fc18293133ff0549df6f8d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ba2aa5740900eb66443ad5b6f27d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441b23aa0568ed60f062592b3e1c94a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802f77313782cc7389e2252f185e3a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf3f2eff75c79e3056f51f5aed773523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9023de0c18554f74e71e0f00c858db5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3469bbcb5d8b9b9d36fe68c9aa9464525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51a3971d565857cf67f79cbfc8f0d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2889a0e91aa0755f243e38d38d95ffa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a62e7f462dd5b3a367f4d8828da55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea3878a3217a9fb01a41a150119e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a87b4eb6bca611433dbd884d3feec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468803524c6735adce2fc5a1f2be1f3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810662628a01613d9d191578eeb4249532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dce063d02275510caa18092c230509533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591798796858917f0eec6182c615a4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ae2f65fbfe47dc74d94b550d8b91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee9ff249d075269876e0e65e472d9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf7eb2c8312ee8941e3b0bb76e4e9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc7f18608175305a7ea3bb5eb84ed7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052ac4149bfe903c24218daa3a90f7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c9f8f4d82e484592f368b047c3eb9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c369755e73f7d054f905fb60967bab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0653f9920a3dd2dad3473d58e5604542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32162b61abd2460080158e2ce7d29357543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa07187b5a2ee63bea45f9592d473bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38fd8b0c7bc50880c4b489cac3d080545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2069b693d4a4d38af51c752935275546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ce7474c38fd9796dca303c4a0a358547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7ad14eb18dcc937ba8adc2e7d51a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12166fe625a9f47b0762b809e52a7d13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8d7493bc97f2078c93cb408c2eaaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3818e50da4b3eaa4b849355a95254551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24952fa3d8f0c1a88a21948ccb127c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84451cb5d7da01a2b86199c9567f49553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72f0a4751d40aa25d82d55a703b211554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec303befa3390ee12a144ae831fb35555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e9d9476da98f860e47f0bf1d197f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b6c31007f28bfcceb12c3bf92e151557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a284a22734081c92ed592194fcd52a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0bab08a5a7f902db37ec8672ee8e6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6123bf9c57db635604f2fd1842313d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cc63351395d8051e9515d37e3d9b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290e97df8052496d54cf72bfec8001d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c02015456bc51aac28d651c7c69ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646efa1597f527ff8c0302217dc94de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a241817ae6a759e3c1089a96cc5c55d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e63c3325e41dd7976899337757937f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024caa0cadf6fa8a2e79f334049baf8e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d9f84f8286959b726ea14c6b1eec1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16939eeccfae2e7e7099f2ab6ef6840d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f4676abfc657eb2aee88174311ddd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069bf42e84723674b2d5e6fea313ba2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43e9dc358971c7ee3d68be8a67bd5d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>