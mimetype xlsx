--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051158237cea8e2f5fecdd1ac0db3c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d68703b3b1fbee16d62f110bfeca92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3694addec813d1a30874e7c452eded3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445164bb771811cab99d84a13616b524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229100ce0b59b0be9f0199e6196f2f825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605cd68ee6af2b466923e17f19af4ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162e727fd4f2140e0891792ec606d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f67ed5e3839ac23b4a39e4a2df3fff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9d046d1c9900893cca6cabd4285159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4083f6fefd3f553b3e23bb84459f8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e609d1cb0401a234734244e4433769211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f0d4729be8cfcf3ce5bd69ab4f5b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168055e78a07da2ef29a58471eacf5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e1338f59abdbcd0b5f191895a7d3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d0371a8fbbe180cd2a07815aa845c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cc6effecc0ed32284b8fe4c9207f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245806dca236831a853e75a4a2cc0ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975df3262ef61a2bf6dfd1323a353f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c81f89f014d588dcd61fa8038771919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4439891abcdf9cd3866b89cc2fb4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72726ae528418579b0c2ef103ffa0c9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d7f00b6ad2104c4f57e128ade25a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bf84161cf26b3f55c00d00732b57723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ef557a49666bce4c6150d6c132ef024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165aa43e83b0c1f904a83480fc392f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab856aaaa65fd8f19a8a0deec768cb6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e71775b6634afcd8f40e92bd6184127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b0d8b9deb511603e706840d5aa6b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09757004c0167f9661f95ffa32aa266529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604589e9b5b92fca65bd707d61e954630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d9ba7a93bcf19980e597f71c76b5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103f6cc4ae21240906b033d8194bfb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e592ee8f43b7a869e1e96d48e879eda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914275acdac72afcea2f071b698607734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07729efe962661c7330dcec484930135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81e08cc466acd546359bc32c3323b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d074b072d4a047b9969dd55db8e0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f4978ff7f0b25f8b2aa31be5db5dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6aab786eb1834ddbbc0bb80da92c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f3e859cbba2275c8e010aed07dbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708edf8fd919ac4be584d18ef7678d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2b5e54347fb5f03ac68fc216dad7442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cff7706b940e0305eaa458e3fa79243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319db0f1f44a0b7c8fde360b7aa4e5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f0c3c951295feafde15ab94bae0145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20489bee3f21a140ad6bad90b55973c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2846b6d2908bbdfe165211a22a5bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7b397959afcbe88da5a6df4f72cbe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d0809c7fac207eaa100aa79f4000549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf8560cd93a521db3a5f061a3ea7d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc008490f7716d9ca6985f8d584e8cf251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b6bbe98c5e86d0ac27e12c06e7f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132113892e3ce10c1952fec2ece7cafb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5095b4e366ebaea1049b1ae91fd08a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603132e7534a5bf3465a3a6cc76e23b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79bea28efa990c9669b82719a98dde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ff96e1d5b0fc062a4ff953246787257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc868642bd8cde0cc7db34943f8aead258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad10af81bc9e4778aff21205024cbbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af36c69e05f12778e586e0dade87d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6d3bec030d06d33ba835373e8ba1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a008e4e89eb5408e47eb3c6b6d746762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4b43c2fe2ecd056e6146e01f4d73663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e0bcb4846071542e07fb3e51bcb1a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3550320e12aca92defa587ebc6cdd3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5326c5b39ff2c2527a4fc4e772495a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e8a5dcf30ff8132742ba2176819967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b38f5ab95a24357fbfeb630b9852e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223949ed3cb7b25cedaea4960065868669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1391a57e9f945a0505d207a66a40c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b95115eb0d891f9f0ca53958b008e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad58db697726d85e6b807680dd1ae972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac7d01f6920217147a84aaf1151fd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf01023cd5cbd1dce3eee3992de16f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce8cfad15c634ad1a127cd523f8c7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd83f226103ac4510000547a27a58e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dadbc940980189786428567f8b59d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7926095b0f92e14de3d53a9b2e2c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c73ea00569670263e5fae5987ffaa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598154d039150d54f1b8cd9da0d1127080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf8dfafebd04188e3619798318df181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff29955c7dfc133c78cbe8acc0d81082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2de668a9f74108a01847afc1db40d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bf6ca1b5a6d4c1260eab7c37dd81884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dc57a3546c3dcc0884d1a0100763d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46167c53a5d1c5f9146efefa321c1b9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7b5f99b19a60718435fafc074e5ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f18d725afc19931e7be2bd1410c8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa9b08e6e0d2896e30d4c1e52a468089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c552a23fa7f0307cfd13fda7d90290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78f172d55de008f7afe5200dd44aaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905481a15bbb5e567514bbb4ecfb676492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be82f22c535119695d09c046bc427ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a309f8c04b8cf5d9f314a7310ff901b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d9f48663bffedc3200fc48c54c79b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82d898add301ba493d97174d4e44a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94c14c613520edacd19242a62657f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ee5ba65e966037c2b68cce55de69998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75511da25532a707483e5b27e815528899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ce0638de20f64a393f33d5656568f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc4dc643e9b25c48d3f025d3c93d6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a188d52f3b1ce29a32c8e5d9488b891102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853583102a40473eee1010b6bd10ad14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd71fbbf6858e09d76fc2aa1b51410104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c861341341d7f74723522b4d8a34a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0915ab9d349d06d08b2e9d064deb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8be345e38145b79ef49aca79f3b4c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bf3e6b54421ef847ccb591421d07f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b25d2eb50c4d1926c70d9964d48ed1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d230f7a5c9f9a538a5fb236549b3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84453b396fd67f63ad2549646d3b03a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a13586ddfbfe5a738642b3e55d8a19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612113a73b86a0d9142b055c16cd5521113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c6302af31d4542f3dcc3184d2202b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3d35ee63e550c6319d54278129772115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0a21463cc68ad7e471393ac12d3c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3f883563c4f0430de9f8361fcda5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986e194141440dc4e3d77d75fdf2b86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b738a2645da02e35dc7f4cd3fd4cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e408578f71662771d9398e7f9e66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7a179d554e83483a43996723a9aa9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48e27040490c3afba2bc64d0f94acc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9dc1865ad30d0de74868f5e98b788123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a679bdc54017271669a2ed16cd8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa49e3c27095a4ca819181e3a34bd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e326248248a83378936d5c258a8b6f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127fab6e32c9e403c6a8d6e6343fc37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59df4e602c1539845655bd317ff5f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33489cc60f4b0a2d2634b61e40db82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066df663705b466dc0821d5efad0e5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76359a16023b027361802d0203c1b45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9e9ea71702e81f7db1780b8b62a52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c8e507f1832d26bfc60e8d61cac97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48bc797192ba9a83a015165dfc14c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8886cc61a75074377891ccc9ae0f4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354b5857f8593130f23a8e7d3431d30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af676470d828b9e6f44cac065e8d5d7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78334bcb8b00c55b7fcff7573fe89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70e9de24758d92633639577d80e98c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a90465ec983b928476b921d6426b9d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cd4a09070dd0743e4609ad7db4655141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4f59ee23877b0a8e542b115e5cf95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27af9bcfa7691fa7c8e4cbf8380f327143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c37e76fe7cce9ea2759724d3bca3ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab56d787a833fc11de05057e6cf31145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd33531ab3c22490af919bce13916d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3396f21029c550c2fe5b4e6cf4295147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc8580c46c043458289a0105d4113148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df35980eaef3252251377c0aa262703149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81cf139e1bb30282fef59b9a50453150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e251dc1b306468d1d9108f25e1efa11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a2462033241d4c29ade9048df834c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48fae5b5e480d4035a91329a17d596153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbd730216c67536fd3634d63acc882154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de442188048e30e4af5236b3f1a41bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7f180e29aefe633ff5e51c778bb6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec117afb3fd3138fb7f780be74e8b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636c2ba199e4ceb470cffe63769440e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3acb264d40ec31f8a8744f3ff951c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbe339b80fc175eacec8b3506b3e23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cf3d343024562749621ccf79ddb87161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879acb21a96779221a17d0197a0b580162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b87bdff4ee573d581d6c14785adf0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fcc0f69cdda6727ee7291939e72ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09983f9282f9aeb083609da330563c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64320e76c1511d8e1fbb83887efd7c86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809952f37379d40762f7b24f8861e15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c980cab6da262ace0eca2c7e13d0735168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fcb4819c04a425925c634a398c72c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce988790782a23bb1fcacae1fa7d953170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90c9859ac3b1711d668d93317aaed6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c182f98816ab61f651ef070a2bbb060172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d41ddb418e7735a85f5932d7fb76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff30bcbfbe93c5ee5521e1e6142b20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c77ea36ea2a66ea6d9cfd72f940eb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db38d418fa36a52872818c7b4b8844176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9155e8e7e20d0567323c24f1c1c4a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e39875637029e04f73f31de7c5ff4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812bacfe55b3a6acb2f5dd5e1a4ce67a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c40adb2177be3f8364a31da430c921180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd9b48c8cf8f60387be501f6a2f96f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1355261a806cb6c54a787e9286b450182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa487e0758338cd632471d2a7b921490183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05028ad2560f9b4857b3b425fe247f2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77938659997380aaaacb49f2d4bb037a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d0a5e635ba4366b3dd9718439a204186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f690ab844df2af848900155343ff82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923cb8bf3fd3eb1b847b7d5f0c6f599188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318f2df26554a9120c355a10f3c98d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c77939e2bc61437da31b3cdbd367d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc5911f5ea6be6e9a1d11dde37b56e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a833564197406a072e6cc87c2473d442192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b8879f1d1ca0cfb8b69ffd117cc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd2f5fe588a293fe630ca23a63c674194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7fbaab248d3f2b41839eaa4dd8e1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de422f03289a04257a5841c23ca1e31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f773d8e2372117b474a40c9ef71b755197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762af7feb95867898bac752c8fdcd16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629c99d01a5ed5c8704a2891498209d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a26d2cf2ab232aee33d068d5f205f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876201da0e986250082e4f10bf1e9f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d62673edfaa195c567b0e3f3ad3982202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b824dc4cfdc28ba6a0097cefddefd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f918e8b11d57450a8532d0f696d4c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a07b2d8f7cd1c5ca32e8603ce3752205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a64dc3d36e7de2263ba470afab3af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3e6804eb689835bd402c15f7f856b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6e412d92db764d4a18c67f6efef77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba4da963d75fb2d518624c43019f8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38dc950afdb69053fa769438f05284210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef8fe7e7814e880032ec35133900b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ab24fe8478d14950c12c1046081e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4f7fc643f073908a4878911f3d526213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6473b93c05c30cd8dece49c21acee55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692141ccb0bb0764f7db3297de56af78215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3efa26396451c65086dd38bca89bb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f634c84f81fa62f06a7e1851ba26289217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a48627f33ccb1cd0850f78ea2fea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade550352755456a498e989ee02b693219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9107d555e3d617f8b5ba234f2685b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00de54ac087f5b16da4f9a7ae859e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5f37a2d4d71ea090bd1b49f786c15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5725b0fe56f65fd5283bee0c337b26223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc0eea0c94759ebd6b917c87861fb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7362450d1d795f54b6bee2418e408d5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdd43fe9b227dd5e7dd35640420363226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e9a3df315601d42466e17ceba98f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780362d49f9e9054da7cdccc0717e63228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd9707614137f68dba13928038cf15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dda60cd530761c9511dcfb73f83fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc7670a06f1cde46275894d5cccbb1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cbb558de4860411cd9fd8cc12dcab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769b1ce47c229c911dd7310cfa8f70e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1127583370de89186f47d13a5dca9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4e73f8a6772cf8fce49554a9205a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38ac0b172fe06e9423f5dd6ced6ec2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d79c1ae58374381be557aafd81f2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a36b8e03a738a05fd125927d71a6d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e24a1e5adabbf078ed95ac87e7120239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc544fa5e28f927f779ee872da1d0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fbfd92e1b829181926a6d4120777b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c402a81ea5c4fb7b67c949009fda6f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d1d9133052fff6473150f9d8f8448243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b1a04c72deeb23e70ada9442037dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d4e88e5f7eb56d945283c3843d380245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aeffdf01e5b5e4f32faeed5e2a4ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172834999b5ded56189a3b9f9dd4a3a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2f750f05d49afeafad5a6733d6f14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc705a925863fd3b8752dcef58e07dc6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a348dc11c5b3e4ac98bc6bbf517af6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17b36a46609e1ed38958e80f196aa6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7ed416773bdbd3ff78624177d6986252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cded68986bfe92eac957f6a15749713253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cc70a28b2f9cc30a3beb540e0abbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc999558910899d12db1328226c2c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c4e003582d01b0e6fe095f04e90ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10320ad7f7ef5c24f0b6bad59cfa40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c46e01bde5b475e3fde1734e59b80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde55b456c55cff1ecc4bc3531877e48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a69e4ce90c54e442cf18e22b3cf8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133b584c4ba0c360eece8336984a069261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8779cb2423f244fca3f4d5c763c58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a84a2754fec959ad3ce4568b44c11a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331fa16c966f457094a38f4b632bd8f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd543168a4b4c8db026534c969de15d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7c2d75cb0b4d3571daf24a54f4a0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08826cee767999bd1f5646f09a4d07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2cfd72df40d31f714256f40aacb20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c27c105ce19762c305c6f92032368269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15c0e9f81fe0736409034c0c1c5492270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cccb4ed3286c656001face12c3a48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21260003598f8d8a02906045be20fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a7f5994023d314e4be3ffccf2e73f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720405ee098cf4f4032b30d32d9b7e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd2490056a610576cd91cb1bd78c6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ece6767cdead04af876e6130728e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2188f052e342e6ff8b3f1abd0582277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0a338bb98227f9aff3f809522a9ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc480d90eb192b6ef6b475b2a89e44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6de598b987369c99969a3d661467ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768cdb5b893fd8e0c7664f1f22d30ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c71cfc33fe7d52b4a77eb67e594c0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dd01be9488a9f36a056698f2cdd7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf5b2cb2079ce3282ebc48907625a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da259cb7b434419e35b081126ed858285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a5b7b7c87f652bffa8e0cc94608b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c6c3be16d358994a65c807dc9c3b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f07f74c0c5762fe5806460e734f915288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c651646bd5e4175678e7bbe62ec0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a5c4c03860e233a928f055bca2d8d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae744c231577c42383d9d0388489210291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9011502074d38f7d4e4f710f016fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cc64aef9107a6bd0000b21e129f29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b42b97f22e753dba272977c7dfd719294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c304da43e7dfd98f0015095f466e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4109cc351264d9cb1949dea284c6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dcdc66683d0c68e49537e493f84c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649998d0b523281be35b8888111dd668298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149ae57ba3f1d935944d2be46b36f5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d60a807f144887f2308eecf414010b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af360de330f51f598b56caf8ccb91cef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475da8bb93ec75794d94ea463d2ec55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f42e6b6ed64d7dbb40ed0ad257b90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2d503b662dc5e9c40fae5675f9be4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eee3e6b8ef23222fb68ff7aa08e5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6726446a4651f7a881d24cfe18e7010306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89ba831d06c2907aa5cb58edbedb67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36ac90ea8bd2d15703363d116678a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734ab38aa9afeee8218d8df436c5ae7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f861e57fda472f6815d73c34a19af7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec65d2bfef53d592cf65288683af0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad0c05607bf7745816c6d009d9bf14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517eb38992af26f113f0e2b3cc46247313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6002efca7b6282d10f0726348641a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81b44180f0c673613d18308124ff91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f57c5d2063482ca5193bc4d427f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecefcfd716d6e02637129d2730f275317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34479bb0cafdca7a97bd7295d043ff18318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4367de7331abefbb8e363b36cd5a9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea7ded92cf776d846537edc645b4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf629b3bda545e0121b788220419b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7c7deab9332306b4e24ea81430840322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2143f09e5f9eac70d9d8d66c4df03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595a85c2451af72de3ae58d4daa5105324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40600eff5d623da54cedf1f931a14313325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352fa57d029272af6f28fce0289807e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6bb30280689c319a4a597cd1a47c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82fc9c5584cbcd654577a62f68d9b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c568f4828c6b6ba95b8e274fddc47b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeffcc505f0430e59cf1916ba03cda5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf6430412cc55f57b45a0ea8e972c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d46699f95abd49c151e9488e7e676332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106ee17d859c679c137e1cf649b01ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92c498af3a834b44c092d81bce6d00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80630414da395ce7465ea48046a3a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2fd2a94c7a2023121a6adad8d85ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d09745e76d72a5298c52d2a902adc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cd6ded4d8f2af7a8222c1edeef70c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ce848fa2d2889ab914a3313b357c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ff0eaab7f29baca83f57f5e9f4baf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7206d18f486f5ca0055e2f656f5d76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514afdca90b7167e947cc200e15a33d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a13a3aefa65d449497be5fcbae956343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02bad74b78bbaf4f0124de6229c8884344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79096b522a8084926862b0ab6c8c7c16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578ed02781c20da13e1337b092a6bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1afe1f9abc6aa45c44cf4bd565954347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb26ac265a4c649ffddf4167e961cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b3a965c838b055beb4ea3e365362e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c89ebe3095e6dde7cd161c5388397350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3083abf1b76718c17a900f0d5a1cc9b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc1ebf3a45c1d2315936699a702012352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977e734d1663c84f565a5b8bee24466353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13daa6b900e285b5e4be87675a5887354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842bcf5cafd1eb6489046d211e7aa1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99464e68e7a577e19cf12f22bcfff26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd43b3849965590a715afd878fc34a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079bcc0515ef03202fd509021d3ab7c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fdb58a8bbcfce71624e61feac6aba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a25b94eabe1aa5ecb95d270256a55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed243ecea4d1fd760973cc6b2a71d2e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c23d63bf2f7f41a1a5f45d3fc1ca5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374b32fd483410d905b01d7feb1f2a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ddec00dec06c7c2ee3c36da5013d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed321d75c0f205ae46d4a2482e522876365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4648f9ff3789b4424f4b1741bac9b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71cc4c2c5bf23148b082f01893ef47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c6b383fbcea7f3f66ffd308b28335368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684747f0bda8c7832873da274208f64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43e51bd98a3832929f19bc3a359f5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b384549c609a939f2d6eae0b10429c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1a67f499b6c93208dbee4b9ed2cfe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91e89a7d6542a0d4121c9d6c98c0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345df2f2d073f60a85913b2cd4396d33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90075bcc227ac7ab2de84c871e78baf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f0827c1530c6a1adf37f4b19bcab3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1322d502d1c9a80792ab8a81f142b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e582e39204e04188a21931afdf89d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d807c2c2324eaf7435ee0b710f875379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90a2a44fde8085fe81da706693ea48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f7765eab9c0166cb819d9f9a8be2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0262ebd9429573bf0bbb41b2e081b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13335ac714d8a35bba2ae7e7bf4690ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943641ccfdc39e9bf5c1ba7d6a634ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49494129931b16fc0bc85f3cfa4fd18385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349f23e8c75f2b427a167f0036b3dd6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5eae5e29af2b876a26f728cea7a20387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a48bc80904977096899cd96a5e4d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7a71477fdede6d39801dcadd6e3c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc1c6148ebe1097c3415c655e072a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da99e5eca10cb828742353322a8f63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12077ca607e1f176cb108123439ac0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da436a4c5f6170de56b6842bca7278393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aeaba968523c2891a1f02d0865fd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd237a26c848244416247994b52091a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657174c835fb908595254ae7fd77a305396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53591d7185ced858faf690f1be1eeeb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e07f8e4cd504659c46d1e41ddf3fa3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b650cda7928e8428af3c73a17ea878399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9b0d5c4e7c9c21e014f629901f675400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7993013474e5f875335695b1ee3cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec15a696f1e7cdb8fac445236965eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb8b54d0e57a0c5dd84736bf705132403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef769411c7dc283512657922ca02daf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317643c0dd3b9972f9eba1876972101405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b18a9f29de793e1bbab6d5ffb40cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd8e6f9e1d72151407b772ebef169a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f552774f4732aee699fdf650cb26bbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2392855772ec38adf8eadf46736cf14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5dd0787b08548a597ec0e0b04b55f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47918eee3087b71feb5b11e627d96cd2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b240aae75f0cc362eb404b1c43590b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf0d15d78beedf2af5bbd3c434fee1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960715edb210a13dd5876cc389b9dcca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9928106fd73f7b8056b06864d63439415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112f360496cf58266d6fdb974571f7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6d058707e5485ffe16a6e7585d74b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7d31cb344b7fd893e27ca4c104ed4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54a20330919ecffe158045dcac9bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeed6f219a47f653bdbedab0382900a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124c8d8f750bc504156aab92f43065a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f409311c00fd5687c7bf92568ef8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3b2e08c2a5b40125c380b2c50af46423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe360574690b59fe6fa859a2737835424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0f9f1ebfe0d821d8a91540e0317a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce55c80764a2c6cd55d963d69c9c410426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0855ae58c19674e848a307635f867d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b76dafc556c3c94a506bcfa777f1f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79157216b34486940bc914585e69b12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b789fb4f38b4662079d06f3d74f36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64af5d5f8d8f0a78b613852f1fbf995431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdbc8ef37c318ed6611c2e981f70fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa176815a063d4c20485a33f80504bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b38bc39f844448d9ff026656fe458434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab4e0a8dc5199802b5322c9d780399435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff9a432bd532fbefbdabb3dad743f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0565a49a5abf7fafa37de013d60f28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd144c0bc5ad30c4d05f898b85ff37d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b85daeff4b69864ed84b417cadd058439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128cc3e3c5639d788c1515f6e170b04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd51a3243787cf997d7eaabc40b96b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfbe326de7d5d72753e45d0c7d061f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca36c2a2cca9d6a5a085ee2c1cec5fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec6b4e1c169da49b33c45ae8898be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dbdd01dccb0f75d8f2b11ac5d79de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c6501b3e7fa2a348fcc2e782ebfc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f682596600e0fd9f9a84bcb4150f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68f958dbbfd5ad5f26ca97f90e55ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c79e1ef7a06ba1dd7659c24f5a9900449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f92431844d4e5c98de6e1eb0e826c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b75ccf3c1b141cb103034b8c17f035451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96751fe06d3fb57d02686af230f1c998452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c02195658ca967c249fb4cb6aa152a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db6b64630f2623e267f983690ef619454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8d3e9f0aceda2e052a32085a9d9a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86ca5cee013b8cf9469610a6b2e15c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1fb20ea83d64f372b2a8e5e2f558a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a88eb753ff13655d1ba03a7eaf392c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a6ed2a199f9f387a5dd4617c450f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e92ec4a5417ec63df669f47e30e45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bdbe65a97eae21adf60774e8ec519461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c7b47f7ea31a866fb0167bbd40eb9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae849b340b68a83cabcbc2783bf65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd59d24b5e7aaa4b36695381816d9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c154a8f837b78176b555682dcf66d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1a16865ed16da5d1fc2952f8ef228466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307daf2297f96509079700081ce1c65a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71db54574ed1d66c03ac3792919b53d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c20090966406cef839c60f4d7f40a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138db827149cff7e4d6c93dae90e4175470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c872668c5be2a6ad8bb3cb17e3127471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a62210f4c973ac8d4d3a843bc8a86c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324295877ca8c3f5ef8bbb7257559b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e818386cbc4109215084c981cff108474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650dfa9ed11d37a3828439adbe26854475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b08ee1ccd5e0cc0f31dd0d5fda95c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6e5b20342d150068da0b254e84c11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ed35a2e62d653e51edd9f5e254981478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730423756eed58afc4861c4fcb55871b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f94ece6d6a1bec7a1c6638471226a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0bf57b0c9a53db5234d8e7bb379a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf684b79bc3c295365f0df84d01d079482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca19f2bb798345acf1bf078f973fe35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f26b5921fed217fbf2aafa33ab0bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5b1287fc5f11d5901949ee7d46664485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b425796f65803f7f98263ff103787d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9ea7a3c2b6636e29b87f62aceca06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfafbc33464b053a4e4ec488ba64b2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b28dbf10239b57a97f98f9933b5589489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37508651ec7226243cb97e4c0bfbb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b82f1f1f05c0fe4313ffb375554b75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ff3d9befda9a3c73766577419da2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2412d2ce4f2e303318fc607488eb9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871091c8be741bc5e8899d3db5a13851494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b99b63f846331ca995720d86f4d4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9036e87e337d1e4bdc9d85a266a85496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b09a9486a2dbb598536dfcc91a304d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330886de8f23acb43c1bc45d526c47e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ae3a5b5b3ff6ad0dabd81be97ef90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3fa1f7fa5bc5b98ff820c534018b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba83228a0dd6e1774a8f1070fa71cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fbfb3e03ccdf6b2535f93aaeffff1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030062574c03946add6415a1711606cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3377e214b86ca5ba94e523b9ff7be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b4705d5d59fcf70b18e74166cd7b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e84beea878ead36b32a01e0b8be8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637791f226f5346a0c37168112db7bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfc4f4f17263dbbc0dd47f12fff979508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968138a28d6563a0528b55c067466ec0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dddad4fb13e2bc3e0a12ebdb2ada07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488fdf0b1d6c601ac77e0535bb3014511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281766b69a5c41efe0dcccbef9c62762512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9e7e4608e0cc11f054768b59daabf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d96f58a8a884e2d0721bb6ba65542514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a33fe43720b2df2308bffc18cff8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533292fd38ed670864a2bd7a811cc3d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a33bad83c0ae826d1d63523e248c2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389487a0b20da1d0b4b8bdcb1e7ae53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af933eac471146675044ccc89d1b764f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049b5d6a3973ac9d6621977674dacca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9c01251b5e4af2bde06310e2917da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdb895fff36ee62d6e7726e44c3355522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a88fc799ac0e22990bc2cfcb3b3a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f1c2fb76d155bc36d78f89d3c6ff7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b3a9590b861f1558641b7e4f52374525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70e724e905e0e1dc1aaede6308c71526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6526f2e58281fe390e562429e50ec79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce243fc21b3ec9dedeec6752c9574d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a5ce4a89daab62543e5f7878ee405529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64135e9570d697a507ddcc769a643c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1592784e55d1312790a128fadaece2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b24e75197f3b657b7e48dc79f22915532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de11d63864db3b6820fd1e45bafbb9a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb6775027438495d2c973c896e0302534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45aa1246f65e3413ea54bab3d7dc947535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7acdb21f5b644ab26753cfa09619a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8bb74aaa4f24cb82d987a663362e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0cc8b934fcbaecbe2a616ec6dc8b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba8648281c735d4d810bb48719d5cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a8369de1c03c3159912e254363a8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992f8cdd621a48ff142cef9cd3c3ef5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b9ef0b661a99ea29a80c284135997542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d35e0bce14e03f98e471ea04ecda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f34362749dca8cbac2742ab72de710544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7515f9e890339d8d3d35c31c268a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041ef69086d0682068b6a541a626317546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61900610d8c84bff71a969dadedf80e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c34a1f0edf60661fef1279a89fac2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cae6d955b2c27995236918b1218ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d02abaea6bd941c475aa97f3a6e341550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa018af8fcf815f907be4f292a4b0bbc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134445976ffe2c8b1bef414ed2ff78d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87fb79cae7c150b485cf1c162ce964553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7667bb1d7d622cf04ed08c383de62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d60794948518c8f86a4f3aa01f6e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74b2f75645a291c812fa1a0b9fadb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6fe41e447e57f8f6de59a508ef8c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dae67fc9c8a72b18d91aa6f043cb83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e46bc6c7c0b2d63350c1d83cde624559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82077faa1c12ce5f2e6d21f12b5685560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab65b0e4eca26a7a8df1bcaa026e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00f901e53031754bca37056e1fb033562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c38d1f91145a7e4e2a01628b724ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0203ef9d4b743667a5e74a436efe376564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf08c8f834df20a57923ff0834a96b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4841ca8a1f85463c759b7f7ce630e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36d57bd37aa79c92f65449d6809b63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4ca4850093d196c47204385656ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881039ea589b65eb7ee5933f4fd940d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc2578c0f76e466eb02e5d3791aab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ce6632701a90a3db3bc6f7f58620c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb107275fe2965ad0abada789f980f58572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf8a40fea0ecdf5a5e022de9ce1bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72154c9c631334017cb4b6085a35baa92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac73f6685d8b043ec8973c7936ba63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d855fd8bb263376f4fcb217a6e4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824306af829e21c0d1aa7d77238c07765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa75c864dcd3b3e1623c8c8e1afedb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8014eee74716ba365271e2854ac947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23bd19968cbd36d3a5a4504b1b4b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20ccd7da863029326a1bae5d7792979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31031a163ef7e76b3d011c663e1e1dea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920931004aceb0bc8f2255d29275464c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce09eba37c4dd2004c9d5cb7c76a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e768f7d91f6deebef0d73bee1e534a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131aac7020534b185beb2d4f14537d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ecb16caa207fe0b740892f257c4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378320002d881f5617c60236e614bc516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996465858679decbf66ecfbbf7139d6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8533fa13f16973dac4b1c377abc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a491737ab9b36459929fffa9fa47fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fc77004c58751fbe72baef97ff1e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491b9496a1066e796d0574dd8dd8e6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d9e3c695eb60d2dc2dbae3512d9d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944db9dc783adbf7b291ce11df2d65023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f822bbd08991407b934f848f64e8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c796e2fb6e7157652cdc2203d0f05b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa9c6198e95c018d9dc8baf77d923326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c280d6f1fcab5fbae52da080844b94f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca016cdde6eec662691eb09585cd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304b01d682a64352929cd94692bbe6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1a465c48adcd8b3758cbba61fa64330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e321cd1205dd586dccef479ad697df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddacb6484a829699a022d48a3138bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62020804e7a2b629eccc4075a016a87e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fba440864f1fc93476181f00441bae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834afdd71d355bced2b83af6f2c8386535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27423e4cf2a9e3ccaf3ecfdf3db9181b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ceca09f8f6cff02a3b80a184a6bde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd26914aa00b7a20e4d132d1d2e89338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74241565e108be5f3326d198b304025739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a653c140ce706a66c32b1206bf5ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8a528c8131efb3d07ba4fe0c0dc9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4691e194e77a2f22ca229b2c51b2c9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016cce29063c77e8d70202a63a2699e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad08e37469e50da0165e8334d4d249044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb43ad060ee66ed212a3f41e02d518c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07e12ef85735179ff9459b00e84d0246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3260ec39b0b434ed78b578dce24b90b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021dbf85915b237419da60dd78fce1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3ce0a70ce16b68e837e845c02091649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb2bac799b80d77769a13c6234e42950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3947a1128e118c7c2689c35b6698a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ab47a38fb68df5290ec27438b37fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1c1310da64679ab232f62a20b823253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e54121327def58a25821a6ed00b9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12da87c2361cd33933265998e49fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50734940f11b8333f1fff4a20a0d54e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d704106e97ad0c9385d7c8c5e29cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8d3c5dfffcce45ccccee33ec07aaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5264938bf77b07d5830a71e697e6d3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac13ebe886e0d6f7495385c25a599f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e9456e31fd5e16ecddea0b73b0f7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20fa217163e5044b1b774606c31ad962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac7be05dc83fd2eefa6b824f79d05163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5c1114551dd8d177a47441714c6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11947febe4001c5dda272a31131ecf665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e12c723bcc265d6f90a26dd1b79e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23410ac190bf800b536dbef31d717167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4f08dc1fb2befe82ebc62b3c15dee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67d40a48e80a58fbe6f93555f829ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33a88d8910514f8012e7113bd2a88870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc8bb7651e6bbe944150c625d82d9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919630993d070fe36d98d1254941bfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b446f98482a47b250e78e57a1fbea473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdb0061469fc2db415a41b7e636e6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4504494af9eb79e486cf64dc1b52375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3600b73d4eaacafe27084b006507076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4fb37f2c22b16357581eefe8ae00177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c7cb1965497bbb2c29e639827320c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809448224b2c8042e8c8ea1c1c4c236e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6e2f30d182466ba8474a7ad5e437180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d42748f76c036676cd9c75801c30381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408026d7da212a1e3c8e47333de948e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155c310914b8c8c1fb40875e0c1027083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67552f53f6051a00225311e9ca1f46cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0585a0e432158fa284ef4f5eab5652385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a687926fe9272ebf5dfacf37f04c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6a2cdefa5cb4f2b2eb8bc0f6e07f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddecf8703c2a60129d335835eaa02f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd9f23ec918f38fa0916c192f577b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022804dae6be661a34dbd8230f504690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffda1662f3c7eaef3c18979192441c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23ba49c2c3ba951badf20ec965153992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818976872461f149f0fd244981a8d4e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea45264cdab31bfc5349db29418261294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561978f95d622e4d954d348fbe82c6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9056e9e740b971c9e975d8608498396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11b324d0871a23e71e77f3a1a2d41997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d83d5cc350aa2c384ca4aa3263a2d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faffeeb316f34cb84fef2f8b6bff53699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756f17eeb1e1384fea26839647d610e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125983ba577df9056a1fa6bff9aa2a55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ae4b159fd4736077d31188e2d198102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f833ac221e0747a33143372a3443b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa388fd37d547198a7a560014876cef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23446d4ec9814142b667859a9fc8c5d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2274ced8302a7143416ef499f42ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cce21546d5ae3f1f182a206e6a25bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45b20823825e601271f7d3400fb96e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846229be6e24886321091dde60c00d57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c185eb4b4b7cc02c74847e5022b5d5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34987b4d1a9a85e8066bea9909766942111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d43d7e5314cb83e5a17966aa530331112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872763693b4226be8df2c92ddf015a80113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1955d168d99859c0ef0c0b2a6c16e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb16a37bc2e72869f0a4684ec803b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4acf54d24dc630b941417c64021e9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4377b9bda913c11eb2d9b1d3b7f5b0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4b44dfe999f5c1554fed33b485aa7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c5a91e70597759a70e1320463feb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433011eb45b5fcba665b025a4efda835120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d935921312cc210d792dd53625d7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd93681e8a755ec473c600bf5d8813e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774a757ccb3164698b3e0c31cd86c3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9350c1f70aeab1b70cd2635e89b4ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c971f34aabd46a54df44b6ce72fa8f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b4980311568f277950c5f78c6ed0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f4ccaf925f273157bd8dbcfff5b4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202473887ac1d7a71b1ed2c031212e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af284564d8168bb063f99401706869ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49361f6d3d33944e91157e7ae6845b16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c2f6b8264815e3bad004ee99285da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c8d36bd4be5acfe7f35ff54bfc5b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddf546affc45efcaef7dfccb65ded1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b0b11c7c3af14f331b6005c843709134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572d48e8369f45b37acacaffb46190e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014b22650e632d5bb71fa4e2ebad916136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dfe277e00bd73f1d9799a3237ef93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b349da36795c179a7b33ffe5f382ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571b857f07e18b2eeebc2b41cdf3cf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ac45dddf06d582e4e886d5cb4fc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aecbf8170b9eaae6bb82de9aef600b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c023f770581c94a534981af11c65b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc749b280897ea71f0c11212ba4c9ba8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8c8a3e9441983c0cdf84232f4a18f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa7934730ab3a0a1e80d182a3f43f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dd20f9bb255a804240b06f534109f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeddb70b750a488fac1b65e7b379aa2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aee0bc092aa3b7eb4ef4f565cfa38e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da27ea122ad2544025287e31307e48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4583c3ef461ea0d6117968920efc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d9f319111d6375a580100e96d2e24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db1324eb07663aa8ae0c89e876203e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0d43c3cb7950a3b0d06f0691adbac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e45097ac2ecce588147586c3aa7a69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63098ca6fbda8c905f8295ec02bf236155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c650d7e8e013beb0ac0f54878788156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cfdf2243a4e498f40e66c0963a224157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0b9dfc3cc21aebad6fd0596949c84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1222d8b9c9eedeeda3a6eac2a48b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805464a238e9545920cd7ba4eff9e5e7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb998f54890b0e3b7635dea943b773161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fb08ed03033296c4002a2f951bd8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff59536babad7952054483ee7fc9733163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aae99e9eb1c221eb6454868caa9c81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54528422dffd6efa79e4288d32dcdd26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0f7d74a9a1d67fe273ff89e014003166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1aa5352675055a046f64540ef9953167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec7ed4df5535b2127f212594693e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f0aa59da2ca229d2df4bbdc1545f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed4c0a0336a56361d45d0791d1a153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ac11728324d1da0a4989ba12c4c5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c88a0d721836308d422f10ce4119c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2ba8ec5031092b745f04733b561c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d345376f31b067df7cf1c0842642c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbb9dc883968c56cbe4ea698ed9964175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b770571db547e7ed8cd0a293c3ad0da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7fdd316ada761208b70778d2e47bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb1ff5467c5b461b5080d0ec4e6e5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6baf4112b2d6a2ab300591dae89b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16838370065b63687afdcfdd0081bc8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c2de6944e66ac5789abe37af0bece181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e104b1da161c7b3ef3a7cbea35701de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9819d88b78a2c39893544502023d09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ea9c022335a92f022ad28943d15b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1cbd5d477ca91fe0b4a1acddd9e6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08576ea41b7c2fa5cbbba797ff3e24c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce362c3f1563cd789c42556f9fb08888187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a172331a345d1ea9021218d564c622c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c612883d52dd0b54fbe3d9ba0e0da0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704105e0b69dbbf8f459b009796daa7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684239a2b3c9e39c967f9c6c0d0d1f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb3f480df8f242dd051076455866d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3515eaec2e02558e040f2ec93502c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cff2d19758206da61967c50300d48f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45791ea080f500075fdc47d4735817cf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ec112524203a08a62d0c84256cda7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb74ab1f49859e559498431a594172f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfc88f209219282f8e6e87d250b8df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea634082349dd0c357fec519275e5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e054ab98ab10d3d4a11edb2b6bc23f6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7c30a1faba3e81fc197e63fbf82f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e177462196c4d8eac2397714e009c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43868fa78cc85a6dd79db7174b5a43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b1f0c8dbbd0d07abd913edcc0d72c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8429330b5c58a0d9af127323b7eeb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a9a81e0e408db786050a18b0809e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a885113050f42cea0a7926c7bba1d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b575efbc81a15b881c55a8228f896208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997156e9bd071bddf9ece9fb4f26b86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0473656be9098c736ae2a0ab18cdd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ed479f857d591e0d88cd822d50f5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d43903b0825e2cbec19dc0d0926ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306fa3f17e0d94c20462c227ef44a77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48d1a8cb498d8e5a44b6e5180469e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f8f80481c62ab8365581b1ad2402215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9157cd3ab614e890a7b8be8b9cbc02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79e2f4fc4824dd024dfb34a753df58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344fdfef53041914359a15e7e4155ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c88222c594a06202d1ab548fa3f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3457acda698bc5ad2ee824426bb903220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02957668f7359bf5332065971741c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680add59669f93b890d3bce899f5fecf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e3d72ce24829e79585e85e80034e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bdbb6628e45949bdae665d1a78cf4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3240bea9a2b56a569d7d0f2d33be46e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1367d0351c96b2d0b42368853b701be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6582335b46692d87e5ee2ff9462ab33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c757f33dfbae933cfbaefa53be087228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda300a7c5c6c65e49ec5c69e08fe0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69eb81a7e3b8249b95fdbe2e37c25e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595768acf8eeb49db62031560b731dd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e6d2f3de5429ea957f2d3cfc1a75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626fc7cf6ffaf23a78cc10337947796233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c05adb6f74ffc7aa3a0f231e70fd24234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1f14bd06f866c32e33b16cf31a316235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369b49758cc25f1c5e43d0927aa5c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d370432e671d77f50b62c51b7514f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106313f7aeeb32ae63adafc4b64be7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b9557312142b8e2f6aa6d444cd8b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818ce731a91916edeeee5507021d0ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77af62e3d19e0b9b2c60a5d7f1d9d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1394b122c5c6a8d022548606ea9374242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ec0868868036518a43e980aca269f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e17f2710eb0e00f053637e19fee02a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac138084513f28d9a164f822f61f0f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59adf530788c36685b09e7c7bb91d65246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1885ce21a694cbf9d16a9f925cb083d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd8f4c7a29ed413c7c12b9f3590346248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5cb6ff042c9c20f41fa52c848dfe9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9b4d03e0fd021f9ae4a75afdd05ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9a661b5d8d8daedbc61f43e355a48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee474f01b0064c99d902291b9d2f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4c17f0d270fd6066c06f7f627b9cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c421d0e8cc0f3b6c21e4d3c20784fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76cdcc0315edad99c097ea49df2aec7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd20c2d6ac7d96de675f838b2fa69d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530fb407e7ab8d9c67891616946d173257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde76cf349380d2bed284fe8ecd1436258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb2b8b24efc454c9229452f4c88f86259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56125e6d0b00f74a9ceb564f4984c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54d4994de638dec5e53009acde7056261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d46fcfd6c0558a7b62e2b26b2fe953262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7856ae1b6fa076a588077d66319f66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ea778b69ab86faf9f56937e50d188264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066a36db95305c03285d7dbb14ff485265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39d4cd4b7f792ef061ad65fca6a6a7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389217b39cef514857e84384c669ede267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916044c99a96e2743d495bd8a3f5190268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54676d3255b96833c5a6417024db18af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee23b29bde2288d8c941a25e05aa1a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ee102ad98adfd43d8430f18871abf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ff6406cfd149ef140a6741cf48a23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38f318912ed8e1ca5ec411e1e92366273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefeebf2b2dfa6e01cf7a37f8bb6289274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c8cd3e5af5a8050ef3e47f738c1af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadad379c8f9f45db14e03ad51550158276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3c32e005b7e67fcc5caf3dbf91fd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123f8506a3e0be54cab627d0f6e4ad8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21511f31aedcb0356a29a8fa801b49c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddaa449a4684c8b404d625d07cb17b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b748469d4858bd96a6d8954cfbd2ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a211e8c41a8a7e9bff00c8849b75f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63aeac8c629d1b1699ae25d4f393a71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76090aba4bb2c2f8d5aeff1c9384effc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20230b8943acb38f93a03d49abe5aa4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ea57ba39c1508b962ee338325e0e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9c0ab41af317869b60722c9124cdb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63622f744c6db9db6a4bd7afaadb36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0f4e1243b6f4ddca008a2e76acf08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff43179617d1d1ddf731a31e52ec62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adcc3883272988f2570b205e168949291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ef22389b992ccd6077b788a4ede5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c98a2581503e6a23a46edf01bebbe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53751d07a048df6ef9b4c5e49a395a78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa5a647b03fa5f12d90f12aa68573e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0476a37c8139e63d664b5c4e3dede2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fad149b3d9595dd599b7829d1d2e6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663574deba8b3bd5f511dabcef6333f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bacfc885e30ea0f91152e9e55142b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5f57f0432fea7e161559786fc549c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0f486a3b81bffd2b80af391c76bb5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f4b6eb279cb00935e718dcb94c36d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a29c4ee5edbf6762e101bbbd16316303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a8a5ede4c2194f77416d91f75b629304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc1b21c9e231098699efab702e3c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a716eff043bded42fee5713d4b695c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f78f29dcf2591d2a75e3e399f3417307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56418c965cc76277e6751d167be33564308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a027fe4e72fa19188046a7c0fc0b79309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c0b8e69177040aaf05ead4a122683310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac37182a26a47a7c86e066a15d2e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5925b87329abf746bb63e349919b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777b96e141032ee99d29116da72083a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923654466549dd6fa6b5e51ecc15b06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29940e20ad3954015b7d1a83ab453659315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8e27fdc9a494e25a4502e9a9f9936316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4fc0eeb66ddc323dfd5240174222b3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf405797c0e4d503bfd2fb627bd275e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4dbe9cc92f68a13f6732743852e45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dec869fb3a156ce329f3d6290cc319320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071b74ce4aa09c3711d501b5d903f81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434cd3badee1f2656efb619be74cfb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8785ef1faa682725c52ae93593517323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cc7f00cb54a6569f8d3e7bdba885b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c796a1d06d61d4eeeac5d2c031d6798325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad0e84fe09a6ff985cf7e5c81b1c17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbecdfd80bc0f283a5b69b9a87cbfe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37786e88847e9dceabae49543a5f9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d88e66e8b991aeef99fb5fb713bf88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd022ffcafff1652b4b15ca5a04381330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c997cf00895388d338d242c0470b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc8ffeeb3443839a6cf48465b47fcf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef39982afef426cbf2c0b4d6c7294333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924cb57971cd22999d811cf673153da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee76712b5da4b26033dba253b56021e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b699e05aa6defad4ef760976b9fe1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb39ac2861c441881a5f4645ff29a36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ade1f29208007ec8349ab4f0da4c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08e0f1c536063ae79bf806f2038613339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd365a8f54d840a82473fc97c8c297340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f1c52b6abe54f281d94202f418dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8da35520e2a56bd2722b3c1206fb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b305e53206fe745b357a09184cf382d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d6d89ce5dce3c6f8d3dbf2f6ccc95344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11718b1e9484c37a9962bcdf8ed3d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535583dbc65108b4f83a2f665d4128346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76914c6a7e5a940676b42a1da1c58f05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb43bd1e403c9aec45c68b5260366f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e012cf4d2bf043b4d8c359d3797940349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02ad7ed49f70809044d52533321786350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add25220b61938478a7a2846dc5841351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db424619a769a95774de10c2062f9348352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad9445b0d5ae42d3f91883febd92fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f1a6e129393114f057385b81298d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7787e5c6642669f3b78c77135da05355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cce358a2f8845c560f261f65a2f9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72adb2c9e02f422a09befd973569b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1c1fb09e00fcd13b44bdd74e767d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229843763be9e309c39c79e344f5d87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05851c168fcd90608ed9f47b78952ee4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532691f030e70af2d2327f51f7cd2c1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125011ee692892c76e244f01164f845362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340fc296d2957c44a9f59ed68d89ed0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf32f6f7d3a5dd84e3d205197db462364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d3303321aac92ae074abcd8aac18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ddf00cb530096664c65a86e6cb77d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76fd2306597c79fa098efbcb8f4b2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24395eb26fd6e3c7b210e7cb19576e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c7fb212548ec8a89a48cc88583c37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061e1589139548ba64ece48b3ee0e02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b028da10f8c1b1e867193c8eba1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbb1ba609346142e82db0565c1abad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db53df4d7d617e963ad5ffa05baff4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcff46cb5a09314028ba96aa0bffca2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc083d32a0e2630c76fe4aaebe72d28e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f993be4854f54c06d35ffe77a173ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4301975aafefda6fa680312850c771377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad7453eff8817d4e1e5f7d3284b5c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db203516b10449154910ce0eaa3bde4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38e0fefce329f0e11e1e9995cfdde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414df04796f148ea277bbefefdaf353381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fe682ae0010cdcb545b223830cb1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029dea816e663c7ac367cb53ecae842383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef312f763be7fc0c1847005cf5c8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab611472ef4894eb18479c287d250f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca08b6d5d6025d50e319abe5ce7199b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a9d02aa34df298a2539ec9b59c0c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3119116f9d86ddb3dd708e881615c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b2e0cdabc581ddcd4bb0f16e66a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330abe355e5c36754246bae39d545b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c75fa43d1a2dfb8a38f91d38e44a2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470f86b946140c99e166b9f8020fdf7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6adc9d9e6a36f89275d86f007248ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16316af7712d021500b592a8fd979c47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d590f8e021c42b8d119362b27c86f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7fc5f2a94127b6be53a64b5c7147a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5169249f0e1e7058fd6d30c2fb642397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c2e114c1be8f727a3692b1234383398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facb2cc821f5d36d6a8e01906286409399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c2ce8723608145041401159be2f6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c56ce9e4b0d8753b79033c9cc70a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19592f7dfee226392f8cd8d4f765676402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b927a92eb4b8038b487f4bfa8c227bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94a5ab60fc3f7cd711dbbce1a13702404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2784e588590b5afd0f42b0abe1c1cd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b133bea74638f8fb48e04cf5d641f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33049b905df5d6254355824d5eef86c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5498526e7d1e5f7448b7d39520e8877408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ee468c1548b797867a14b802ca9be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27642b41edeacdb64acf1d6159aa482410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ff3a488b61f6bcc009fb30b17f6fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0a1d87a0dc360f0ab44f47387785e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c141eb54f2233835ecb8c04f91a2433413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdaee14a6e5702069d04a178cb0e3d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dba48f9365eb138bf8be31e66cae3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14f6d32608ca06a121e7547b64be3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80652f3ca5a2f7fb1dec4e1238ea7bc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db910c705cd8e37d1f96a6f3018b8b09418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd7bc4e10313216627474c2c6b2a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9feb2a6d54bf0e9c0e1730c3f20f1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7fd005344c0a4d44198f49ec992c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff536412b7ec10b67364036943a6677422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9166a0f927851835b97335ded80b6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c4fbb7d91c99018554f191e32cb3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b22d2bf46619b0d2ec7ad1bba22a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2dec26e4fc8b8fe49feb4124474a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46b1e44765fc3dd1d5e890003b6f9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03483fea428cdfb712b661eb259aaf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d79e44d09b6d069e4cae4ca4d1259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f305ec988c44b6ae80957e7498aee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2140ac699ff320382ee94dfa9db5c0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13e2465a4abd7c0f3ebe4f39fb3d6c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61197f182b7748930efbf6906a906331433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8626d1f87210871cbda101d94e624f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff50ac3df2ae46ef2586bc581d09db435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04c7a655d364ae2023b14e1be44270436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8adbe90c737be9be7b42e6ba8e8af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157430a4766eb18703c3ab90f1ebdaf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154abf5f8aca0ca119527669524ef43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a2c82ff2698b03b5668f9e139d306440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f73deac879244391e6a7fda65d75c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405130e74d6c4386717f2d43e8d9c70b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0114f54dd26d781ae518d1b89c5c85f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb31e0e3426a8f51c6f146b7d1381f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81f34b3bc3f5d856fe7576dd2fada0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425069d6c74dbb52e9fadf29e52b5fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb0151b6d0afd1aa7e58dbb21ed25e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58098d7834c04dfc70740c345c2b0cd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ecc9d014c7be4f79e31ef5ff7ecda449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f610beb2febdbd17506f3fead771a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87bf2f61a6c4252c71fa5f041ae6d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b2d0b99bd9411a3f9dc4a553aa501452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdce5e1477e542a3dda0d77682fd701453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e90b0eebf36c8f02b748080ad875c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e40721c7bccaf10f1c6aab0a44c30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1782a6b00c2993bb42bc2871a716845456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d4d06d466d3523478c4a0f42c61c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5242d7edba1448b01c002cb0e64fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d3e0d278c6018a9b8cd05d4cec21b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e39d403656d8edd5c0468623fa36c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f213fd993307616bfbc731ae6cc4e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2087a88cdf3fc9e8e81ad5a030cc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac837aff3ec7f6f8e30926402d42b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2b5a575f8bf0c1bf975448f0db371464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dc30ab79b53e186f05e8a29b6587a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5fcf468e8e9a1e7eab5b622cc65a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e01ba680ac5b4f78b537d47b16a430467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060edee05af2139acbb976aa83a59765468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee079740b56bfd86c1254700f90df1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373476e1362a38b2b0034a0693ddeac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4b3d8ee31f68e1a4d0943a33703d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e60761b1fe344b84081bb5ab17935a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed1f1b27ba35f3a11bcab9c0a68ac9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b47b6e7badba4a0ee93ecd66e8830474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeedf41f08b93eadb47c9ee906ad379475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce0441ac6f3cd339f4726075b075b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5964965542f18169799d4fe170121477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1b209a57dd6681d4e5d1f432841f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc796534b95d9ef8592108339d8988479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f475168200be01fbf3b1e451b65c68e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e7369d56257a3e07206aadd132f6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f74efb5d9bd5b9677f85162e44441482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d186dd0ed60258c73e582f1405f72e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e58f8e01db2ec8a4abcb2c5320b22484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b84f16148ed6274731968128d856fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c3888e3ead444424b7f1006fad94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95169479ca48d36cf7f283f7da185958487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf511d1872e43df7793076deae11e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb1252ab3f8af4986782b1709f9b9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463ef3f3b968ea3f11ec4b6328a2e2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60333451a17a57aa9efff9d23aa340fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5e75f6d0e1f14519ea3e1de37249e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3eb0a261c4fb02accc8c09c2f1f405493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65688e35be5352df0e18fbbb8e9807f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d4535518c5ae50074f48b8873366b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666011b543c26790850ac95aaf184676496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d30178847e81465706248e496c7de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5f40830dc40d3a02563bcea6a968a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f0819f80ad7343a6a53ea7ac73a99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f0ba80356903c2201981dd85fd760500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6a4cffb5eff432c3dd66ddb0a7c45501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314ba39897a3c3f1cc3eb169f6119fd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcb0fe839ae80b4d661b2057610ca3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90068365aa3e70811597235042eb0a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e2e6f48b5b895110e5ab4e95c15e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab0728769bff80189ffda302aa4939506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb5f124f44eafecc64951e9168874507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2a6c9e4a28acf5617d78e21304572508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f7d2d09663991b9a08f8cd0c619e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedae8e682243a517299fb4ea7f8887a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f1a8dd8f9864b480d3190971c5e80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fa79365a05bddfcb5225cbb09d948512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819276fc6f1affdd33d00b2910a1c2b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8db668046ebea047106bf0b5cabdbc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452531003a5ac81b3ac11d5638f41b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4d2f8bc0ce323dfe1774664994d7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5276d91625702210d66005078329a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fce94238b3a7434dca2b4f1b099a3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318a08597df9fe2126b932ffa4762e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e77fb5810469baed560067e1b809bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3cbc52ae17c790b786775135aeb9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141eb35b529dc1e05f2cd8ba7c6c9df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e461add4a7cb29a1e00ddbec39760d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a00d8177b390fa5eb4a10fc176e7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc07e024ab98e4f00180a72025b9eb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdc2c750ecf72712fa6e23f9b55c10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265ed03a543c42a4a64ba02dcc1e14f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea2b2c74f632c54217f45859787412528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe1819120882fcd7e19e5aa7d790ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138f2e2b2f721cc2b6b3ca95babb6d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220bff8543fdf621f4827f58ecb63f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e82c0bd2102e552a825aee34d4d9f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752b5100c5876a2d253887e266fe29e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d996d6f393df387a02172ce5fbd6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dad253902b9554ef5e60965f3fc2c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e06c7be2f87a413ee54646b87df84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1250b126b350fc5663fc2811368607a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50985de9b905b795730bbf81ad83a3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32746351589f95f545ca055e84bd14fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e85cbbbe24ad023586010a1fe9dc6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838213081f4a06b9e9505a457eab2a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5ec8bbcde93347006520ba422a3ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a41f59213cc6427420be305efd26f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce1a8d8d8a9fe1a60edd9bc2a2cb0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca706de173aec93b3298bd928e2cac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b8f32d6736994ea8946bc6ff77ac4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dd86219e9d504636861d7f48b5f89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247f72ee01f307b3eda0352a1a3a924548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ef9567beeafd66a19cfda0c35dc3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0612847b5ed9713df900af2e211de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b89915132fda906646e45d366a01c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d11ca6801b52a403a23d5cc434d975552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16760da8038b7ae934f0d776bc1d9d56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb7fd3806194d4e41ea6866567c93a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8824b332fc23fc1b2ae0b04bc6da2e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ec5913f8ed32ecd21a3252d96f437556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb860edc5b8d8e6b8ff6da2f9f1ed44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919e07e445bf2cce946ed1207b9a186558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec02d9bd63784f25b14fd70922b0a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f688cb91cd28f3fc5260034afe6a8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674c77380e45f3440f08b9cd4856837561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a679e9d590c8fdfaffb1d773ba863562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b42269f43ec947ec1f10a50364386c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ae7620b402eea04b4045613684ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a137bb859600e218c2052034a7ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad460e4821069e48a6a3fbafa9b3f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc5e6873313b2ccb45def13b98ea0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22448052100485ff49b66079e408f9bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bd76751a05a3acce769bd1a939131569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b36cd5252f25606d303738a254d9a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724944bb16ddc3ffe61700fcc38f195c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9abadb468ddf3b80645585e322dae572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>