--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebfe99973818ed705cce9b56eaa4ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c50bc59c850f0c472cb23f14fed322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea28cb899592c4b22ee06ba25c6bb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d77938ab713fab76ff9d463389af74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f952e10053f8b4b0f500869328bde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c922b7aa966bdcf3ef1e30aeba206bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474829732ab96729305c5ee96beeb7d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30892f4bec0ec219efc33c3363a86c0a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0cb1fd9200174b4e8b8b1c8835d349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b67d3d3dbf5e14415cf05da62e6b0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986f177ddb391fdbe817ee5a9b2fd8c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c6e93bc2b51471b1a088c61465a8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7a187d10898c9f481ec1af2e264c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff62f381d7846cda8bda7f17885537814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e021bfeeda14716411b871a9ed355e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2572429e322f7ade76dd2b16f9eac816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9a5ca7dc25809a9a074d7b8a52fc717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdc9a29798e56490ec4c9edf0dda9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b997ede3354fffc0aba064894a1ea719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da36dc141d3066bc7acc8f7847132620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816dbccba29b579a441500cbd63664421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaf15234426bcf3abc6178c1a3cfd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fecc5a2c4f8b9fe610b26414f60a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264eda5bfba908199519a3d8690b8e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887748752b5254397a093bf8478c4f9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707ceb4f7fe733d0b237dd8d74812a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ec7e2d8381d09889fac8831f0ec2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b6338bd7e45de280b22090d40d26c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203d811facfa7ce07c2124021acb5a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788f4a8eb69f898ef0edf8a28ef4c1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200754fcf68f7a9557634fe5faa81fda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf0c413a8270426cac2fe5a42aa8e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41824cc00a9cca092f3084284b7b23133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56878cd79c8af261353383f811999b6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5cf5419487631aa26ff9c42f55c8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a81976c01060efa8451933e0c9ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b796a2e210af89a082d94dad26970d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bc6219af436f3687583ca4f709ba938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f876256e5ea719769bd633b8af7ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcbf75c0c9f6268accc8f39a13474440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163118d1540262f85ae1b7b6a328a3d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5d5191925d1fcfa073f24f3f9ce7b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38cadc3b6cdc60086df0b9f2762c2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f688e67678ab48fc64e6c74e5e4a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baeb0f28d4ba729575118b300d03ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adec76cfde99f90e94c3716e8f3e4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235efe2b3a1fdab4969121555f366647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7d1fabdae77a4f45cc73610fc65b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37827ad0bca9f2b3ddd19426b59274b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76793cb14832a948716e62acf236625250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735a5d6e940c2ef418ca2cbdbf8164751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753ca1649a093c2cc6121bf4813e3fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d341548541e95f580ba4cfffcf2d0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007659abd1ce59806cdd88fe429f0eab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915a8cbececcfa7a11dd62ad53fb20955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15641b0718bc51430905f5094dc471956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803c8fdc702dca5ef5359885168b0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f2bb8b85b2ad3e908d2da66def5fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0122cd97aa820706d6d023a72ffd80b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a8cbf7064eb061db5f7136a7791060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229e1fcf370c6d0181bc67526b7583161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5307886337fbaeb39dd1d62d0b130062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b473b7fc443c2939fd9777441978863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20fe865ae5889614e3f76d8273dfd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e68ff56776d82eda8fb237a71fc5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b6f2aad8518c33aae97387ba050966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a9a0fb01049a55bf824d9d4ad86ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5edd822d76493b86a29b1bc995e75868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4a17c177c9d971ec0847f6684771169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9e77dc487404d669ac083a1485d9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93c66550c673bb835fc53d57f9b17d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68aef484b938bef4d91f72e581f0ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f35f3776ef85371d75d5361ba68b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2981268b78952679fa29d7bf2c78774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090338d34b0fb67c212bd9f9402d88f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45e02dcf4431cc9d62b28573c9279876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0b3a9301388eafc34ec4af1d67f8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecce98f88b3b6c82feaa44035eb90978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773c41e8f046a27aab62c85024ea42a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c54485e90cf172825bde8f71c4d9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd88b18db8cb04afc5f675502bcb9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b6a53e1fcfbcb30251f161064b2c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b039b9a4f71986fd70538964050c4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f268b8a0baef211b73471de9c1cf584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f37677eef2b68db0e02e800ec86b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8c0eebbec03bfa87b7643b6d4efc186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a0cb889a49415d1cfc488a9c176e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd40442b0f981258321c6f5a5913d1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4489a56f9e30b68caee19a6edf75b4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca2172584883d7a4219fc0db6ede4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d48fc77a9672967d1c79ac21bdb8a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daa52806f576294959910e8adb022d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7857d47e5808c2554add4a55c554093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a549eaa7eea7508b0b1b4ccb4fb210c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad492f9c8274314cdc542531dabbd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7d1f29d57276c98dc2bb567722c1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6ce47b5c483a5fadbfed49eb4544997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167837dc1fabc072a79f5e6f3a62e3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d265aa64a3cd57c58964b9556ce9ef599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c4f5202cd8f7fa36c0cbbbe61ff8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57865f9e3968febad86f4d65653c1b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8490d026e5947b70826d29218b97fe0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b531e03f31e7c420963e24e5dd5e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9bff2c53232bc68dd995e1dc0abe4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c755f33fb68b7f77578da9fd89f24c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b43bce4dabf3dcdc5312ff2833e719106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9eac8b71b9fd9ed9e12246c12b33a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a15c08e17a0556f4bccd75fbe761b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3936510dc433450507f40ac0dc584f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0807bc2a8c03663f3b9823e7cf7d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f940c7f8fa5460152ce7ab6229fa8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b215ba4e953b88fdb3963c6ed257c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fecca7d0d05e84b77c730cca0fcd3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c49b521a822c7ae82fbba2583a3cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3187b8130ff78eea7ed0ac758a7e9cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d227eb87e681bd56b071bfef666ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9df8d099bebce71d14605709f89ea0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aafa1f19138b32bc891f8330ae19f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d59ac658d73c05ae3ab4630a7236c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67517a57948950fbbeb3d13c8d33ad9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc2ddedf92f357147e7b63578636a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfc41c5dc8d9ee0e7c9c8f87f68a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ddbbdde257a8e9334c65201ff836c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0faca6433ae121a2054ee0b93fdeae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fad3550f0336ab45506a58aa1d330125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8d5731f478a3b426d8365ce4eaabd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a76bf0efad9a364a3d425825a1ae7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b38cdcb390cf0ed84fd9dee1b52d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821030e9a56fcfb03db78fcc2bd263cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822b75f7361b380539e92c9ceade7c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e45957875fcea73a2e846a1d6401f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22ae411e22bfcccb81e1b7f0088f21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78458bfa3ab439762b17367c243e60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61ea9fc28eee1401fdcd6847896c16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dccaa846d570c55dc0290b423201a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f044992c748c5a59c9150fb8df343136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b51a5915ac9b6f7015a3bbee6b2b82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b01b6419b3f280ca930f6db3ace81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683688d03a9a48d9a75c7be9e86ac129139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661b7509b6c5f73a84f6858c593bbd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc829a7a1717ffaec50dbd5e09253754141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74b924d1103c260eef95f60537ad6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fe5ec50f7e4f0a18a1e010ef205e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e6bbc8b1ca2c8a1599ba81fd48cf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d22c6891617f254a272af41e768d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3ba967f5a5fc86b9b7027e3986ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3e19f307ecb57e7f76a98499f8b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf791755fd730745f3b074bf6d8eda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a094f3c74668ad12e9781b32f8d176149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b697b84e35331edc7f7d257f9f5a5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fb8c255424975ef8707b7e49696d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74a57226098801594aaefd31f973ba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574557aee606a0cf45c18e2bdcf641c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d5de6a7eb5f2158321b0d9e419372154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3cde11ad2ced3c071895fdef0be97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df2fcc215131e5c5515105bb2c2d8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c4e8989d0a7981e9dce5f864dc1dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076723ff80d906d35782df1a7c13cb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545d674111cedb12fc8061f1a2590ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2d92dd83ccf5b32eb648bf01bbd70160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2baf2d4b209537e0b1db6c45b8d37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c894bd552edd29b7c56a2a8356026162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809cd262758f1283111511cee893612163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8ff52ff916201e3a9a601766bc926164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59a50899279d8cb076fdc35a5571b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d52a7d487c4f3478d2f11ec3a3925166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0d42c09c27ca275555b24ddd4ad56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cfd0e67baa5861be97361e3cd2d48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cb537ce717dbe5e0707a7b311c8a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a947aff5cce29712cf2545ce9727695170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855d46b08909b6072b08d7b61387981171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc9938075fb0ffae81fce2e1d4d38e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a3b96c6957fe2218f86bb174033e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5c0fd9824faa18e149665db27e023174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b820d9c281591acd3819ff2c5e52ccf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ee2a021a5b9bf4e44d93fd730a69b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2384970a78237a91ae7179602566d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82b16a9cb06dbb8a0622a10e2efbba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d03fd5153e2b799f08752d623fb6e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7773c3cb8433084ab80538aaede89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5df3cfdabfe6f7a1a4788fe82686e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972ae42aa308827e723511ba455bc94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426acd431da1734f5b69c79a8f9fbff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f54631df7442ad734d1eaef5d0488184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c445d74613abef2fa6db9dd456aa9f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b82c8f781ecb7ad9b6edeb3e02c55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47827a257be8423ded94ba3f0cd797187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c763771c27c4a788df398860f08dfc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a2547f0854fffe20f6a667381cc73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843a8773ecf73e6caf207d97501b7b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdd5a1f28af9b94ebe371b9f67900f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bf6b2b8d61d64f4880ccdc7970ca2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c39eb099bc81c655637d12de6840f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ffe1ec9b97f4a6baf8202d02f5c28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a613fcca0254bd68552ca31371c258a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130d47ec4254c597a7bae08b78e5ec4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750163e5cc73809e4f75aaac467389b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f1889dbb1a19ccf69d4375a4d2c59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb605385a9386ea05f1ffcfbad1ecf20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70111d0968bdd674e2e5772ff2a0c769200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8eb2b27c19d3034f03a9e22a2211a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320938e5afb788d6bc0dff15382c12da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500604b723bffc20606039a662018b61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc91a02563f2adef46f75b141801da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ebfd5a64da9c6d7c279ec6a36243205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d208c88cb1180825979e3172978540206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a429bb02923a15f9ee4f8e206af07f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15243efa92fccb514a61199eecfce019208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8060e23dfe7f4678aa115366f14a676209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9532fe61c43016deb5d38fd0c10145210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca72f4f9db148518a7eac43ec174fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be021446d14a2cb716365e42eb912f16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822054e48412e16bfe8ca9f4836dd94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6150772156397722e1a540a41e60306214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320f66bbf344d5e1f3fbd6b73589b38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d2063aff2b177e0e1224312986917216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a00ef4c234752555121ed77b2013ec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8339da9bfece6893c8809bfedb3acc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0c303f489205ee80cfb4d9b8e05b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57285c59f33ea3ba49a77185e5226220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c2825b46af276fdb2a1e2c7d186f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af036e833f3c4c82c50486a7a6c867fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e8b7c521aa205611c6fbebdcd5b03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1f7632e837d9e75544ae51eeef443224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd359b7176690b29f9f8b4f4b4d87b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919ad6c9fcb906373f46242a67212e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c21c0c78237470b44a80fc2399648227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc87065356d14feecb46c3265a069a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efcf6f00b245159d68bedfc0d274ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd8524b5f57a6d61a481bb585ccb1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5e1f4edf1e9f33f805cab07525c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b387edc4002eb1e3dedaae519728b6e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402026a085b4702382cfcf2dfc14b1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b598b81cd6df58e43f6eb4a92136e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c8575c8ac396fe9d4653b4ca3ec92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6049244f882d799dbc895f2e42e8948236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b814c8f63fcdad8811434c878a3eb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d0634885dfc5f4f6f8b110aae39e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224cb5c0142caffe0feccc0716ecfb3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7965007b1ce0107cefd4788f69311240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f767bf59ee9eae5494405ea93dd3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2c8c4706ea30d16c62e23f24173cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685900c349aa3f12ad4575dc48797d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d001cd393907d654a9744344b5395244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4994c8f04ce7a3322ec4d4fb50012d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3337663d1cd78003e8afd8020a0ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016695f52d2690ee3d41b52e1ec4bcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4edba60870d5f51e00494168c85617248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87309a10122d252e6ae273d7689c57e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92751cedf176951040b018f85413d37250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f749f02b127979d9392ccb7804ea7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceed2548e87a205fc8984b47b4a20d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78692124d96c73ab009d3e1df2e03c67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53549a10376534c4114abf7ebb463e64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92985029e95f7e41b0fbd5f9b33bbe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b4a39b451b3a4514a7aa2dca59158256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcbb42fe3555ff344f6ce07aaf9329257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1f166329c7b56791b6be5224def06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea211794d1758e5033306eff9eecb07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c168ab6579f7dd5fd7e866cd8b63f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88de39863c926b06cdb01c8a2c86a7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178645d9e91dd2475a030806bca12de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791820bf207c7c7799e47295b7f652f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b3f672ca8edabce7a6bab144ee517264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64290b4ab5c78848234e1f63fa362265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeb1a0da0186449fda299844852523266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12099b1a1ce6747ff7a08c316fb1694267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf9aab87ea351ae4b9c36d85b4831a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8965942973b756aaf10c7760457c77269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655536f0b593782c59d51d0934a3666270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6e7666aefb6d443f1019d1006f026271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3984134eb30807d4a1ee94e6ec5267272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ac2e0e880325cb754b8907a4fd180273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79304e2bb42d5082c6e0fe5c5487e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7e9252886583cc2a2429bb72fda0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fb629f44c0fc41bb8759736724786276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c04797c193a1e7d8c7619da3a72da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caceef88e9a5cd6026849cb9699cbe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83552e42661b91abf8e17b395ebecdcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5da3efcf367f2233f3d3d8773a4d6c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d86a9cfa89375b858f181936015165281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcd69b3323ae65d1c740e2d6bd938d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ecb00a3a7093a2bebdcb096d52856283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390aa02db69f7e223b43d8dfed3b3fb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34228c6347f93645b6a31f0337e79d84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb851219a8ab59b71ce577b5566c80f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a12d17caacb8f5cfcc4e54cb55c25c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9be6d79abb2cf064f272108e53f6b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48a9281a4e26e0a6254d54f85df034289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70e56b809a1debc7e779d39461b651290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4563faa361090e4e67d0d353b4b81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a04d948ec5640d4c64c220716b471c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde13704d1e0fa4b3a6eff1fc244beb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620f4750009b42fb4243721e1b7e8fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbe70b84822158ceedb229389cf2bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df14a450f1ae2a2946447b56a9ff50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e74422ab9b3ff703d638d89dbbc5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ff8678643c27d4215ccc7e84b6d3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570793c92a12b60e20dfd931af5415f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef670760a407ec049737481d88d69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda780173e59b7ca94e968d83b23e04301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aa74508cdd84e6a99e843b219c711302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a4ca2d4d3f1649788776affaa25a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e0ce90042d82b7a9b6e2a9e5a92a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fec2c35455ed3dbda4c46af3828f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffeac6ec2bdb0395f8aac8a0109f38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb940b440e57d9fcd4441d211f5bb55a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d29d7c01d1e9264805ec6addb8b04e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ff666c4957204f677b3f29f2379f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae4c7b6dcd41961f94adb90b7a93d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b39172cd70621fae33e11767bcb580311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ddb93efd0e5290bad1a604d60b00a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6495bf3ad2916281486da99bf2691313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5ef45cd00cacf225b3c1b8b6a5543314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127b1e4268756e03c66fa292b0bcd9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977c4dd742266230d16f50add0da462316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0ab1afeeb15d3c1fd38d9ad072590317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc00620549db8f32dfeb12d476b14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5791d2a1e2b5cbec62f472bf5fc048319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80855d8230f76efe26d430887a6231a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a41111a98799c694ccc57c49fbb0e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64ddc877c1c01b829280f4a004b9d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e9a68fc4235898da3489925c21f6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bd26bdab30cc145f5329410298a05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a734a176a6114cbd4b13ca221b9f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4ab96804cba17539bc5bbc7df8e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f59b6ca735f6082770866c9e49359327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df123e0ab5fa1caf0240f7a160ba59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882268bf0f168e0510d03fe0f2f521e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d8fd07b249662e26af5fb4fe1870d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a43aecd2185f07682c078755b96d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b13ea4406dc823992ab78faca5b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aec2f1a877ed69f8e30611f194e87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c9b6ad96bdde4ddb7d908b2dc9003334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68363c05f9ba5b24b55565c15c554edc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ce852b5ee90f997f77fb4e2f4cd65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5011fa0118d5c29a526273d69454a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c99a2338900ef86392065f0b9bf957338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90ad2fb2700f946e8af316335f4ebb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefb54932be69685ec6b8fc2215d1dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfc2a4db058549f0a29ef6b87e77b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc806d59dbd48983630a509c209a1fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a67f2740911488073ebd3b34250c99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36168c9346d851a315fd27d2e1ec9b7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117381834d238f7f728951a7b0c496c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b759f56d5a3b544b7539570a31f907f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617c152d88130d18c90eb7e533e67a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc072c00d966c66ef91a9836d21ba50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91fecd5245693031b950c4ff9075fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07abf239cd2db90848256c491441007350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda2a35df0e4efa50f5f56928ac1b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84f113da4dc7c7efcca933e047974352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d912fac6226bc5045d6d13e210b9445353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9b86e6c2beae64cca774ca953b730354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fb9c287d86747782cfecb2e37d0bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934574853138fa20f53b50532849a77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cb0db2a6eccdb16db058eef8d306f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e9e94c8bf311ed68115791636085358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3f087d0bb21584b098561d3680eda359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660d83933eede67f9a56583d3abed8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f50a26ea416468060eaf3c7400f0e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae2a6b8e84a3ce8c08227dc7bb13c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4154e26e74eb6d4b6af749cb60333363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e75595062fc88a77d5cb0bd32ec68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5864b618ba59e3fff19fe473d6aefb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e72c4c525faed43549323d1a77271366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad096a4b76ee05e64be6f38a9e96abaf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb358fe8eab5d43e569a81efb98371368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f43af67418bf2d4b7d7731611886d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dea52adeb9dbf7b7b9ca949e64094370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0242198a74bfd558d65d639fd1e658371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be2481175883490d3c59a7d51af27b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5463cdbd95f293b75a9e041c316a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c09a78708e5dce1c6da3dbe74d8c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543637e2ae00269e54ecedbf408d948375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9cb50691f80a81b1538ae166235f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62837c21810a73c1df099d38ce3e70377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956e9f5b33d4d4c6b1ebfbb4cd131af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f10c2267c7501860fed06a0cb2f10379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9276e6d74dab6a50a531d0fa9e591380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74b342b2679425f5867064aafd4a15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f4f9c796a2d2a8f4de404746e7e30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c8efe50a9b0f2d5c01fdb880d0de8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33b1590dcb3330159af4e64f777bf2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5e81fcb4a7c4e9cd227bb48711711385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4368e5c9b4a5af45ff799d6960cb6c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8dd35731e934f71a9633f42388a44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf715af6bfe33ab43e0eea45f460d9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cba0c8e958b0422e647d8fa1caddf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840253e5d76e90bd32038509a03a4b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f94777481ec4ae62cac4acd955a78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f60100b2c69d74c45a30f26a650fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6fabdb1ddc2d5246aaf8221597203393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad29019212f6349dfb7ceb19d125da5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe316a1879d92ed774d744ca4ce630d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed5f9a0dd514717ae83422ea361885396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595efe4c51645e40f3e6fa00defb8940397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f1285950d5565e1c2afdd2b0217ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5cc10505b1ed7c0780d4a91810298399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa190721bdcbdba13a620037544d640400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be11f738b7509830c8b2b2ce720496401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89645b1b81531629292cb63c231e5fef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee6917246384202e2189f3f924c369403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c60c0fcdb560ee79c7a4e159d898c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e67af886334ecbb4fe5e36d814affe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea452c20c44cda94b77ad514e6045db7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182b4c5f30ff2c2112616add9b65e4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac3b76c5702bb2765a55a7a567f91a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9fe42b5965880af055271284b664c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950762e2b2c1481737772d4420793eb1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6c1ab360855a4c0e0bd8d6fc72d33411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1fb41ecc4572c60d20787b1ea9d70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c942fc7bbd5742b6007fd19e86a3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a8052fa926d5f470d854cd5027ad0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597c8f1db47fb86ba0cc0c5b812f3bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc83d5e0d6ffe884213b88877ad52a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ebfa7895be01f42c8ea71c831415a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e0e3f3c090ddfcd89b8c2f3a39e5d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad73eb2e4c9e48470c17959957a18a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47622657d0723798c96113619c9b885420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c4415d3c26ac93191d01811113cad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2e8722e428ca598c0982abaa11079422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceda6aeb358afc826e929fac0b1b17423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe69f405edb4f13d139534c02b7435f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8d81f8614468d1642d49a1501bf6c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d7711147a83039f721abe6a7e1e08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7374667fd26083c3c991ad3a841c45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596571b00a46aae51cc8028b9d78556428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500617e52eb55cd0bdae38ee3c93a5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706c45571dda9d6142329d4d1a89de5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b195d1fc1cba358574dcbee81c79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698cae6a5c1d05c395a96e8a52b8464432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816304c05f325d7a9d7168f4f7ca216433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b645e0cb455d10c2b9968426f09abb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed4a84a36aebc7c52fe4cd9c452729435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee27000ee328af418bd37ac4f345ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e537b12fed7bd12370d82c2ff54392437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153dbb832f504e279c4bb9e829fe62d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb5681bf210193ef68d0452f3ad38a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fd40922063b0e82e500d152e39c39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0f14ee90b73d26b2d9c302455a476441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd74f884b8f12d4266143378848045442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4ce22a3e0b3cd0cd7c970972022a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb6fd49df94e8e8a5eb8664d484e18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8bd89c4219dd9aa021d04e3d19de4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1faaa3a82dabc16a22f64f7e34b9ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e8987542a81162cb8da984d49ac8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41a1c955cbe06f7c93717fc9490921448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df325a814cf7d5bb2d309e9f191d8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c387cc4f501c9b31a7e741c0e084b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8434af797f992adbd8a15411316349451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19aa40561ee60d4abff11e68d58724452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49178b48cbcce372aca1b5630e8f1d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a702b0d62789c9bf6d4a6693624f16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014534b500c1d77a6a4696a372d5c5f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e5c3a0e2465eb531ec20fc6cecbe3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298f58c24d312004a26c5ee78ccdce6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708cdf11f066fb08ec178d09efb632c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db446815f2883175114fda14c54965459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc12ae54d94f12a2cddf3dbb85d5fb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56350f71be2648f432b6c6b207314a12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92dd64325370d213ce6bb12d858bac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3defcdacb6b384728b9c2bc4cb1ff7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc2338886145401f3d5962ecd0b019464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109332c8f49aee305a88e424995c651465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e1558e8758a19924eb59da62e8297466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534277d0e99b9e49fb2243bd09b0ab98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fdde9401736a335b5a6c401a255d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05abd8d5784bb58252593e06415679e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2751908e9c5310e2a6cc354db84ea0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58724d42e4bcefc70db775a86463c3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa14cb8646159ec0cfee0cf435a1c07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d1d7e989047f6bcec6679f558ea7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbae07d620df2184f51fe08c070ad0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8280a8fb542f10347c9488e6364d7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f2de806d56823e0c83a2e88342b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152af03f3898767d1460cc0bf4311f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f14c6abeda4e9e87a882f2c63f676478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7faf015d8cedf02b700b53061828b0b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea3e56779802f052dea4b97b18a1d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba21ebaedf6c530a5a575a3f05d112d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566570d835834cdb9805da8867a93084482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc44b0df99b54b6fdc0cbfdf75eec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9ecd319836af07bda9f32758ffa76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35198983610bcdd95fbdd4b65155731f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87d5e22f2447585b998063e094421e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8162b87471b8e4e58bf67b1a9cc862487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47c2feaed09e53df2e34fffbab562d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab1d2599cb030920e1f4ab11dcdd73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce325a69f87a34f7689eda7eada5b11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db59a4df8ad3e28ec5b143edd47d46b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece2950abc466655334738cbfbfcd7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9ace65312ec02e076f8aec69b60ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7440a8fa835790098a73bb6dfe9ebd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea575ca74a97c48646843771b054a36495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc03398da399ffbe0e87e237c00f844496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f27023fe241f8cac29a0dc7a012cd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69911aa5c2a3df302e5c96bf002a7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ad54e3309cab9e036b1562aa19df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8c6a06e7fc95db016277d5202fb71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8987988d7b3fece39bcbb9399d730501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef3fcaec09f6ed43ad10050d998c47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf838f4b8b466e6f87a5d1ac2a99248503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f0255977c9cc714096855a610a5a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f8ae1a6b820dee33ebbf8e911fb5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f743884955213c32b2caee225ee1b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfb002674218d0cbf8d9cd97bb299f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee896309044e2f9d8bf43a94823f619a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1906bcde72de8d80facea7ddc1d17b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b422560f032d6ef1a5a6d9c7e8ebf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829b51b75d0b0f27ff9d1a2fb743ece511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e9c017649ec6448ca579492b2c896512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8007438bb97d1396e50e7f9eeaa977513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c18af5588ce0c8f131552c47dee041514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70aae8126a0792f0e7ca7910183e85515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3784bbd9554f7a883269c06c4606f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d584078ccad5d64c8320f53a228c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36128fa5a5e9cbc06baca9f3a7c9f77d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492e4efe320f4dda33fcf2167f50149519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d609911d425efaaf7ae9aaf8a66ea56520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83032fae3cecf72bf72c24cf02ba8930521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb5f14190beb5f1c6d60cb132ca951522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfbdd65d4b137b993cfef77d9dfa6c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f435d43f9d1d9a80ce083407e87b6ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc91e688a7347b938c256d2e3ea7ce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95930a921931e8ebea4bf8b363436de1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145879c3575503295a8c022ec72f7446527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33095c7bbb987d2f9daedc0f63e22970528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69729e3a43277f8c53f2f1c3a1ff9f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5e4317a658aee779db4d95e40e668530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80449ae688bf3e27fbaa8f76587211531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583b08fc4248a242247457544bbc156532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f7370ec47242062ea5cdb313804d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f347216bd93d2215cd7eaf9c325aac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae3d38ae0894403db3f12e6c8e11ee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941713504d4fd7ea58e7d9c3a9ebd84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf1e52cfd843e9aa9bc721b148196e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f02f47a4028cef3f39903953b6a38d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b7ce19fbd284723d8465683eb5f9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d1585848e91800ea41b1cbf012cd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e410f100e63567d005d5099940b8f6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cebb617e7cbaf0b4b58d54d77942c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa130338231a4cfabd6d99a6fc62f901543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea86faa9c0a893ec9b11490129a9058544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445f72bf71143e36458b6b0b38bddbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fee56e6fb3ff5b90aa1678c3939b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551027d3cdaa1852872551ac29e952547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf7bdaf30a9c52abb69f6b46eda9c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ec7c0803d7573d3e15dbc0c957209549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551e888d1f132996ad445efd4d9e08c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd14c64e35b83f5cd7c1cef0e8bf7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaee6f683b4fbba1fa6759129dc297552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfeccf46b62aab56b0b283416e89f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e9c150c26927bcb308c3ce426e4e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9774f33116b12e41a64128bed5e3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc9820be2e17d874fa3a92fed45070556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d8a9a06be1e00f48c7cd399fe6ccd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755e4133756b2680c55f1d158f603da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47980f6ff348842de8a10e9eb543541559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e02b9e1f9fb1107568df5055d6ddad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7760ea8483503d4f2a1a2bef4c80b8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637de6d2417e3138f054e99f6cad0cd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02525f6604ddd29e3478224381132a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da976f52313289d5cdec73b3b8c42a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a11466cb50998ea2567b503c8211bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb42036d0a7933d4b87c1e245b8e0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e535b533432d8d20ea6c3a988a7803567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34863c4710ca9e2ac79e29482049fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41db73032a313205f2b95ba610be11f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4b059e83d20ec3c388ec1f4cc42b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136f8f81c6d5b356069ad7c2c081f67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e31ca2a2f41a81b9402886bb192ae572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaede46bc2f159cc677b8e0f7c5013b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d315dfce41810084b6e7f6ed1a3002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52b8142fb812bfa68c556122bd51393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448e7b7680bc65649df6bf9988b2cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aa7d0c7733275f1b6376f136ad9b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8c6d293d5a0fbff6c0e5379afba136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce8768c327a5262dd496332b5f70837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838c6a7c42899c6f3988ffd8555bccd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f16561f8748f41ac175401220965849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfc5c6b823b7b3fd13c2b95ddfb57d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcfc000678c51514abcf8e89a0435b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087206ceff52a096cda9ee9fb3a374dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec29fc936d61963eab5917db39e94c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c006f806f69945b423b8e27817cc2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf92636c7e89f8ff101d92b691f9c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff961d0a2a5beffdce7cdeb70f78a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dde318641f19f694cb27c3a4a2161517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ae74fe6ffcb1a2078153c0c9c621918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea6a41ed27ff2067e82e537ae9d49419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7e043ce78bec0bf99fb0074ae5af920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f65decd912c01922c0df0b1c795a8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea94181628707e9da76d66015ea51022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237c55c5c85fa9e9f91b3aeaa53444623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc63e62047702eab60495d8630598f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ee76c16fdef3c1f533d743c797f1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48101efa1820b25a24cbc849bec7639326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd23ce30b732e3938a6fb65ae05d1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a74cd2222f392490eae759e306d8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18937a0ba7e27f3bfe8b468c0cd75b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fd8bb1f7f96f16afb9ae09f5c9fe930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53675d057ff2b19cf221a020f805510931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f54ce892085f22a22318de811ec4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adde58f544fd562b7a0e1a4eb2a4fbd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80f918ec8796af6927d8e0a55fdae434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dca18a57a0f963789eef113568d78535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f81e8836e36ba1d21421997e088fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bfac69e514f3424af27766b9a91ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330a718cb7b36aa86e4de67da05522b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c8e06d2feb2cfffa9e6d14e039cf939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988b807efac09d9d17d63d6093538a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b161544d61d6785dd031fa5fa5cc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5a3536de5dc63f663cc49577649f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388148ccde6cc5b89d2b0428558b2e843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d8da23c38d554634c0ab8db52efc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5fccd19ddaa478158efcebad2fb4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147471ff953f4b1a1bb790887a9c330d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113a802bfa18ef9564dc073c011942147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6b30d82d51e0f4a3568a07a0d0d9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4d84549aa120c58a061ff1ee08d7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7c6722f3ded8b60bd5734265cfeb350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4a852cdc05d29374b788b1bea6c2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19987ead96515f14323bf6a2f3775db752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800415c058b325670dc69a3df4f8faa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101571dc5fc39717dfb6e6cb1b446a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d1d3d84941c9fca90268f652bfabe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308a344aa40bfd33c611b1e3780309856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709c5b8899bbd74859047ab63bb5a2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bcd3c48b6e89f89191f7a5dedcb3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078c6443da4960e30a0a1f03de979a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0d0e2963880c5b036db311028b91a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4ecfc5f0f2aa7b8f32454334e574161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb19688963245b1a52fa2e6148b2a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ce3b7c8d0fec56e31dab8de31bc6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaf7f83f8ed254d9f70cc41c98252964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefefbd91355a3e219c52d1b9b80d2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b16ac7a17f952f7ffae7f0b18d00b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de93895a7454b8919f562a55119fd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173da174ca1ef740942ca22a87a518c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538310b2d019bdeb286263706c3378d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becff1f82f4cfc54f30bfa02fe59ed770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfec9a1a8e75e4f985d29a1fe884c4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78903ab6bcdb79a3a04e28eedbae6fb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eacdbb6a39e96e19ba7c8ded98ae873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e4ef5c35eb12c6a01facd6af4f20674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65582feabc4835a6c19b0744aa2147a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d905e20df9af16a0dd174cbac9ee076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e41fd974c9ddadcd6c21ff73ec44877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20bf7b1daae9beba57a2622a8673d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b386db0d6893dabc515724d98039fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d17f95f53d160e18011c699fdb465680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f70681e2c361ef28d202f97e3ad9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f92d45e1b13939a37c5c5c522ed8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf36267a5abbb28c32d7d5706af8e3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e5446796a9b33b088642dd08f080584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa901a70504ef4fffa99fa8669605085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16985001a89fb2e75c0583342f0b1a7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a28c4a9359600cf1fc20dec50a66d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b188dd38e6a1989f5c0da80cfb48ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fd8c7a61d031de1a4b94cae3682cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d379442566bfd22cc0952193f0cb45090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637694a2c1b01c9522ac4dad50d848491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32dc73afdbfab1eb88b53fd046a88a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417e5d1e61e88f921cab2631fe6aa8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3152768dfe1d45a58284da7ede2666f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e3cee9ae25ff6dc6aa38250c5b3195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953320d6aad857bf889407cc042f2ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c2fd0ceeea3b3503a477a940d307d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996fdf355cf09e1090918076d8f666f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b46359ad58999427b03fa955111099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875ac92e496e7362e91826600a8d8a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734649f42a87a54be32343575638ff07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e761e749a6d6fc39f091810b5e082102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee984c9e78b2fc21623bcb99cbb15064103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574d7369582923b232df5de78164946104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735afdb43599876c24d5c89a71a4e97a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c2a615d5919fbd11ed7684122a6ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd7de797d5f84e731f4bca7ca7e00a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af0a5a64ae4c8ddcd7c47d648ea69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557cdcf4f51c2a9583fb63266ba6675109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1bdf3bebd0ee90f707f425bf53496110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0dadafad4602bb24a0980fbf7aa12d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839d3f4137e901ecbd6b4585a71dad8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee924ff01d09f58c4a5801ae3d39c5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba55e99e041f3bc66dfc87745c4557114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ab70c3e50c6ffd7e3cb766271843115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0382979eb1e912b54e05f4c5c82d57c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ca20c588a3efadcba0d411f3c1db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0cdd478dc26f005820b7e160f40bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d49628e7af457acea40a36614ed57e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3db7b9bb0026f8690ffdd852a8d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a8f5e64650eadb2225c8147182ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cadd73b2e0d2a538c25cfba8e8ec1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89366eb4e38a9a92434ddb0ce8e2fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526f2591b19750e7bb7aafb09fb2c3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318b7a573ec6042421359efef2a5c8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bf01b301b123ad4076ef6bc93e1e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcf1e9f16d34bec3df5753bae6b69b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c0645f791a4c6dd561f9aff58dd7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a11d58cdb89d3d19a3b4fa3809a4ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27027a3f5bc98f450297fbe378ce6b50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd06541114900ee0626dc2b7f2538b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c08f98a941dc69f9b1c6e5f480272132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531760565cb2e93a09263ba0a1d147c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e86ed54f3ae2e58c353838eb5de92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095fe4fa52e22b1ee98cc953030b638135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c6a92aabddda24379cc68897d3d37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ef74b0c7bcc050a83697a25c02897137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de87830df8afa5f56b05017c0ed0a36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbae402a691184c74c8a4de22ed79f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d7ae1e0062a1f14270d012eac64aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e594269f36e6da7e50510134588c9f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835cfbf43c4f8a10c6de26c5463e82a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c4b31e05c0d43866396950212ff2f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c1057150f6b0f5579330587761e41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f7c191d8d576ad19e2eac05b6b833145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20e65136b5a4b0bebd0c99c968a906146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e70b8a59f4026c5ea6d13be1e35385147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898de29f9f867e7c9faf3d9b4489d1d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33aad58baa16f7b2adc5fc739b5148149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef475a64b4f5ba39cd1cd8edcd0c829150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081a5a2295de531d73af475cd3ad9c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b68f6071978ee48af4631f839f71df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07abbfa4241583b654de49585fd28e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e4933176a3e164bcda9b24ab81460154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e38882a352e3126722c3af29724ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981ef932121e90797383b8dde04315a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0026eaa8981fdb4869e9c84e46af7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45d25889faac4252daaa26e6098a09158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125cb435f75431d94807375f82c0ff4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af956715df76fee74f348bb4292f6051160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd223057d153b2f93b7698372c0bf0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133965483095ec76bc362fe53d47e4d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5d792f35f57a440d2fde824848be6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15c6d1deb00d29bc958d689882ce57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94054e5d5d4d425b72e262a7ee42d054165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869550c7c3a102aacd4ac7a531a381166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e254ada64dc38a0388266226357fe8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5372c5c6f92e6545fd5bea16eb723a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2252548a5db3d0cc3a4afa0eb0cf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27ca8e191016a44d1138e325eb7822170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a3b8ee461888757b278434d17fc9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d944cfffffa9a0c027a59f2515b19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b6663eb31c8def2ec1f92e5dfd5e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715921c108927b855ba5276dc6a8448174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c76fd2b309d5c409b56b88c154a1ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de28172f6e2cd7855f6678166aca53f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e646eb3d362724d0d3abc003dfcd3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d285485fa46f2473474198a82ad82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3eaa58462a852af82e5d116ebefcaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae348a0e1b83a6c835ecbf750324de73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2de92bcb51c01d626ecf78db367922181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016477fc6725b7d2c5546e0d238cc64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b893070e235bfccda5d53d29f41179d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f8a0d7740a5e9ae935e44948a392b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf10e1acac2fa014aba6704589ce87a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6119b96da0956c5e3e4a21d6078e2cf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f3487a773285645dd991f437ad733187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac51fd4843caad3b0322a9b2695ea6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027d754372a897d2a5cc53bb37b51a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69e02a1a2410f9365b44c1b0639b14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb16f1e8cc28da87085199f1cac24d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee6c19f69add69ae5e7960e17fe4aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ed67786b100be85aa57cee7f19998193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff17d36e39f75daf40bdee2419b7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a73c1fe5b804daaba5b24e0eb2bb31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c93d9e1b8e6465acb673df6794a76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d82ff33761a5a99f5d33417c9912f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3fdd10ff075c86bce72ba23deb5e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01502587cd3151f544343898bf33df01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdf2fcac2ca3aef1f66438b0adae41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450b8d5b6e92dfeb679482428dc190c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e01991e31a88980722f1dc38ed7f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba14d6d175ed51a55848c1cf2d021e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec1bfcd1611c50f4bb6fbeb97b6c77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a0639e9d95dd008519bd1e63887b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2c19c58491afb5e9eb185848331ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6def04d417fdfca5fb00be20d19854c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c60ed29966c43ea4750ad9364cad1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742428124cb9c96175824c5ec9d0c7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a227cf266758d1365087af740fad3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b1905b067ffca56353e2a645460d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7031a2ad118084942cdffcaf493c5d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0f7376fce36cda13b1886f095b8bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857006369aeff33b7d44c6f6e660313f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc980ce56a4c258a463c30ef142f88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb7851cbcc4c2d8794fdecb0273078216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e04cfad88a08876e2ee745d6b1d51217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f0d682357a139e74a699c01b513b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf796e2df507274d69143c3c18128b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccb0a4efbc89973b50fefb7d03b135220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec3dff41761ae25582aab793de688a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97d0d7fff7314530c2602c925ece59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433f33191be4fcdf20261f373cedd89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f301b2131e1fdb937e303af6fa231224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2389e5842622b80d7eeaf8ce5225a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cc614d44833e97bdc83c522e9a532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c054960f28e2e0d6f98bd6f78cdc74c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c995a1705bc0c95a329a3e2f9f7489228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646be53fadbec88c22e57c8dc32a68ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3de0a770e354bd69fb25888e6157e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bf0ca84b737418a4fc2fa00b0a543231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907b0ae6dde040cbfd4d0e9fd426973232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e433b1953cb02eb0dcdf7f8c11d403233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1c79c510852e353bc021e8c0338f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4f1ea9a4377318c285df75e5419fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02748a63cb57ca056ce35597c29132236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0645fc33e166705ad6e2d71af0aee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f47c3f73adda81442a3059954f075238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1d4aba103c37d02783205c5f95aa0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7dc76a9ed067884ec67c8f561990f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49263ebaf1e1ac34ba3c4c713a1499241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd0e7e5c3b556a12c620a02586d564242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e45f933ed3fbf8efe416f02ecf85b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7f0a966b027cae187f2c72c46afc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b1cf9a05a8c6505c573ba191745a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968da471da8821083171e7514ef6916f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b7fe44f0ceeaa8fbf6e42522555c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb802ddb07fbcfa83e32f6874089c2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3593dfacd6ddd287e5afa1ae2155249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d4eda6afdbc471edcd37a529d2f9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1e5f086a4732b18226f26f4acb7d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423929c18f0f9ee9e294422b544dcbda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc6792af342bbddd995a697d534171253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21124d26e21383931ca8cf9e4bbe3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddb9ad16b896cd11e7e5bcdbaf077d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cae1d1da7cbe1f7748fa9d2a9e250256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c44d0b2492a163bda4a0df10ab6966257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb80d2ca8bde12b02aed4818d52a5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac4f2c011be22aa1846cac1230f1c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1757d03a28d4371f7207dddd25fb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e7c277c05fdd9976f85b0dc79544d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432d447c6571dd579d45cb1fb6425f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabfe9b01af746838d000ef06c9ad95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbbf0a6944f53eb77117de44766ebe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7f35e25b5b837de4b5e17927caeb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c59b1ceebc85d083994a1ac615b63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a493cfe3a888d3fbd10948d3817d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3b2ae11d181fa93756a82b33fb21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77242e2bfff3d589e383a3c5cab909e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea2a8f9b5bc4c33a55741b93a8f417270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab9f97c8d74e4c2c89dac5bf95572271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a772886567396e72bc69a308c4c15d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86335007472210fd5d99088e14e297b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96f3cd4df9b80f36d1480de609ab87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cbd528f46cc630e7df111ebd6c6d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00d1d037742d95dfeec712bdcb23fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a73bc27a19cc8079d537e68b4fed2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da71dff71d6badc9ba7b65707a3621b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88efee10807c752245dc630813d151279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2330beba00fb078097d45ea3236b08280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa018168503517b9696c4ad785f615f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93e04eadfd9b6949c0c4f43e6f18aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae08e2f7031e3c93a83c97df00246c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85f7c7c510c8ced51745d3e2307aff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708d445ef7ad962b0db0a9ec2db342d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1cee84f06a54ac7b30d5900b49af8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c38708ade831d8a753c9f38c7532ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373c690c8f44a3dea36ada40c6060d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d4a3ba6f134db325592a57ff87979289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8fa5abf94462727d0a947fdb592b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbbde2e05a5555092bf89ff54a4bc7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9073ed1234a90b987e3af70ff02250292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e7565fc16de4bd20873881dd3c5bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656835ff5663a26a9abbca0534d2a970294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442cf802edc54cddef50b83dc961873295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb6b5216c7f1d242ffb98fd96e78d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7b1d817bf921f942df7aa7979d617297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c903fe779588a683802e8dd843d86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c22f141c1501ac781b94c38595a5d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e367ae0609ccd59afe0beba9903ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d2bec09e514ea58ea0cffbd9abee3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9635694b2589b6e3b3b075b5e5cf2e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd033866a92f406e2813db6f032820f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c075b6698ab825bbfe3c32f2ef7131e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba89c806825702cdad96ca5af4e4e7e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff13ddaf369664fc4fc6f8d27ba211306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341c73eadf491bf2174839bf92f46bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177f7724261f76728b4b6255f376985308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2385ee0ba6c25d4b34d52014b9e006c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525937eb219b3dcd15a4ed592b6cbd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75803d8d2c10470b8e2b7caf87024825311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd24089bf865e5be5f9c7d793ab6b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cab708314c207f8bfe1337bcf6229b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c19d2dfb9a09b07adc45b52431298314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3ada513b94094cd3432b78ef8b8d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91c9f7b279aa299d7ba6d333ce68fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f739b8dade3c81942be18607a7817d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29fb8ce1aff6afdb80adc5036dda5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca0026e08a80377f0495fb838e31ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eac164afa83543d0674029fcf3364c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227558bd6b1c779007e0c20031c47bd3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997e267819d42339a4288f3b0acc2c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cca2ba3a59b74ecc4ce15b99143b0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb67d28e15f005ace21505a5c619f3c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a0fdb1ac530b647e71c818fac3a0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78983ffd75e12fa24433f139da330bbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbfe2f7387a47e41166d6915b98777327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb4b959e3baf5ab82b625fd114c7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a7576fb3f54589e26c28527c80f28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9521914a729306746d40be5439f49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5b0659b1c24d4b35eab939b310552331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554591bb24b72005bcdbe72e83bffcff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903348374a1c760468be4d2046060fdb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809970479425e311034642a8293dc7d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39234ac2433b5c447950976bb7955ca8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d7ff6e4b4baa81aa201a2b2dcdbc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e70fe1b92a5bb3e6a11f0892ba7132337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545adb62ac5c27521dc7968c3562b59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7f7d1b95620a742609e4de634bd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce34c17c18f3ea93574780ff75c3db3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad583474e9f32dd490b68671ef0fa147341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ecbe82917ac1c5df7bd60e1d6ae6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e58f598481b8c6469e0c03f0b309343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb49feaa70b7c45b7deacf76ac64b48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5835c31130fc6f00a718d3174de26ed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69667000a4bcd6e38f49b911c617fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49426b70afbd6ab661752ebfd138a52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4768f3339732964905212cdaeb20b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010987e7710aa587c900080131fd198349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afa94472da67e2bda77362654d8398350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efed5c3eddcbe2cddc8f734f390b69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab813f407a3180023699c7cee928e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4c64c0c71b6304c1c46b1ea2c66d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad0a6e4272eed90132405861efb64c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facccaf6a250e64e50a5db22647b3226355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087bf9293edc6a810ee80e561c36533356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505e9ade8f7f0851f86e08dd2767937357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d11268f87dfabdab83f45c362765ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f2f4de8feacfb6fcf9c3fee3ac0e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ddd9067258208c877f6d137515a3d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b060a6ca8b3e765ff08ade81e2a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8869518af9ed9cb167cedc0dd7c397362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a657830be94fcdfb0da5f04ae9161e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51395c47d3fa4aba74797d4d90acc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb1b68343aafec9ee06a8a00e3d5e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95332dacb45f121e8f80957cc7a23d2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b7e9c449040527ce87c2cba576653367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c2d9aa274a0678261c3070bcddd63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0648458d2ed8660927d830942a20d76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0fb291bc15c832bbf9c0adbad9840370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c9716966a6bd7281eb21963c7b81b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec6386e26372af8932154561cd7fb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199ff08307dfaf3466248b5472c2d3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f458f772751299af68c2918e8dca0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c071c61a38699f847d27de1ba37a45f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf0ea8481345005585302c2925e117376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba91a838cb75539d23426233111dd3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef8984601f758c5ab08fa2d2b91ac8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afeafbfcd4f8079341ae4b8f118568379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdaf84f65a86b2adbf644340ada88d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bb1efd71be3deb631eb0ca4f8e91a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6679ee3ebc05f783897fc83c6aba52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93907637dd8e8aef1aa06e64920419383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc96f1419b37eea1d6f6483069e3cb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762faefd87069461ed15c13f8e399d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff56ffbda195fed17b5df61a8e1e8fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7f56b2daf89fa5cfd3dba1117d0e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87db5056d235567f54f0bab1c82b9e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a19e67a6283c90410d2dce2a3fa20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5004b4f1d8bf041454a76931fcd23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6f405bac572b47662649672db9364391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fdcd1bd4d9e93f37a4edfa9e34f5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba272fc215d61d02f535f09a759a9e83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62de3a4c7ea1c15fc9b0b415b664be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46de251bbb72f119895ff560b3cf58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327037038df57c3dee3eb4ee3b143905396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37878634b5fa60ee73aa409fa4d078397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02cef41cd516538e6ab4394c97d6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccc961e02adc14dfce7ebb6d0cb215399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b3e34fac73ee20593bdd12091689400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43d4d1705b929c558e874d1f41d1e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044de4628393055309ec2d137e238e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a0a8f6cfadebc7d8e650bc56a1dd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ecd8aea2c3766bdfa2625be5f4cd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e21c52b6d2cd36d4791c9bea9ad0db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1ee95a305d1c85e6796a83646415d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a2ad9034ddef2b6c456fb13538c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6b830233914b6da98e6a053af0351408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebd2bc583a2906559a14404a96791b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4e7f0ef3ceec2d5f6d5e6113a1b9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13155944d50fc3b49165354162db1cd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae487c7bf4cd0f0af31ae699de64527412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508150627c4e94e07496512eaec73d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f502ff73a5b060dd6172d165f4661e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f3cfd04da470ba455d88386049dfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e2933b563bcb9ad10ecdd02ec04aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdfff90b752107e3ca3c57c0b47dfa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f650c8855e615a60d78b4b9aba9d147418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785737e13139112f980f43d42633489419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeaa2ed95b34d0566432401644f709420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb05d37655cef0a413898bcd93164c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0ff017e887a2e35813669904c504422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6448a26b6b1c72d25070478d63cb204423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8e3e6a5596daab9dd70dd3cacba80424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc800a53607b3bdcdb13925bfee004e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652531f5e932ed49e87dd6190bacac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933a428faf2bf8fa917a418c10396dc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332756b8f0b8b8b1485aaf9ccea30bc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a28206440b259efd11b4ef571d52e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7057b64edd6dc418ea00162800200430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a310c88aad9df76a02e32c09b28cdba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2103b1a6500f70e99ac50a9922f55f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0136c161d28b38b14a188264115bd1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069739a5cc3b9aabd7eab72b3206e41c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15adca18bdf938b4f18c5299b167f01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da172467a7a3a38146c83faf309e3a02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd575d41a11d42d20b7cd9e89a8924e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2f8c281278477b406f75d0083aeb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603eeea776674315e691e9b208f077e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7ddfc0f14f45123c75ded0b5c1ff4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1c982f56ea57ebadaf6b73b005a51441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b99a07a52e202bc3e8db69611f33c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e346f32c1b8607ecbaee2455cdce66443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254c91c2188e1eb4618c9756220a256444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacdd373823952b5fd4bf92baa0f3b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d448b55fbbecf63a61a420674657f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b8b06a8dfbd935e05a130f0dd73f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b00e342c65edf6533170789216b5d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd1f5bc46424f7c1a463d9543cd932449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f66868dba1fdd528faea327f3f1912450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2c4700414b587d722296c1f461ce5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d9d6d24fe9544e05cbf388dea9526452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2e29ef23def610f2e75557e86c640453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8301319a01c7a672b46c0459cb0188454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26367bee9db57e3d65f18351140d61455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01559fd1f59d2c2b876dbbe270e55989456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470386e2826b71aa3e8c832ebac6a30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018380aebea8d3937a0abe5ba3a51a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141174aeb0ea1aa6e796e51b00fb1f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b0d743a1201ae24e59e1781df7837460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9431e0546a6fdfeac09e188f7f216461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba5f0a473fbb8feb31235bdc511c0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d54b2428e34d478a11d2ce0dafff8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a500a9ce8f4f28c301ec05b2ea2dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1676ee80f0952540ba7b6247652bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf754f2afd488685cab8c5f68883b20f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a061662d62215315fb48208bbb0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43167518f5c823b09b473b3d574852d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf943817559477744f65516fb2160f7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d0e9a9c72fcad0e6faa1db6668605470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018d252cc116858a984b7f1a5a7b211471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77bd7f421658cd07fdf7da9a8ef4fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb655b0e373c6974075e4e22367ed5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704baafd6635853c06c4da262fba613474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1331614920f0b7e1a2f5b254d5a932b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a196e2750511cd3758b70d2d630dccf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a91ab897e3d0553ba19dedcd5eabf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cdad2f2a8797108bd302e3a4ba1ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e002c0c2d5f8852141aad1de057a939479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc646372df514becae3a8e7eb5890480480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709cf2e78c27ac16f0c8447691ae79f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edf5588c755b413e120cb37982fc9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbe57a2018b8e27b968881fdafd248483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118f3f3e5d2fe610161951957429e73484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a569e3af51503ee3479efba4132776e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bd24d257b9966c69e80346cf4cd4b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b3ad3caeb8861c1bedbd233c75642487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4efeed22858dc1212a6f887c9cbdd2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072e3b8bcae89dda22f8fe8204ebd62489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22262598c72849bac5b7fc3f50544013490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041fe96831847d11a88bffa5aa1d4e4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783757cb3b897bf559ec3a92f0045e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99519aa5f9e4d06e639c617616049a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c1eba7e8cd94464b50b08bcc360d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2b10e23f3500b8af631ff1c26dabb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef3cee812b4ed392f8eee63ada3ac6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194dacaebe64edbdea4f3668748bf6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde97c1b7f407a8b7a2e5d5772b2c9de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341d734bb00b460c85272cee4308375499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d427fba9cedf2700a8da768899a3e61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7865de6a2a09adf1d7e39244946a0a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b39c95d8cc21b012efb3dced9dd59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e05b75f3eb27d33d124bc11c3d60d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880c4b6b2dc0e1377632ce7dbb0e32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bbb353c7da8a68fc6160c16c43134505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce23340779e7bfd1467e1181c08bdc5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922a82795ea886e3dcb415cdf9a4acc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9a1cc049719c5770547ab0577d039508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dfa1bf1db5571e0a4d341c2e41f3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa5c04bbf2950a5fbccf81449acd69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2446276fbaceff74a993e036a3faf7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e6c2ef8bf78369e4bb1350c05522a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0256f179918502f5352cca216990f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c885e607e37200b11494e379cff22f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab897334b5e626127905c2fd1bc813515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6844d1cf70c532485f8d555caa648516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fb4420ef704e95bf7f569f3696115517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2371fa1bc1070a225f9359b554eeb16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc63b6c96534b7cbccf37939839cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203e962fbc38af7023013615efe0ed9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983fa7f59914fe24ce91ee467f2214b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db723a36b024ce7b9853b137668f7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3896626b53a06fdbf49f430d66ab5ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9957d24ee81b38e1e9c57cf8fe999a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ae6c136e5b82b7506b8cb2f26818c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e5a98092cc42f80b87beb1602db36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f08453858dec32c8c36f147953ed3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe0ace7d6b054204fe0a643ac0cd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b56590cbe61f08480458b21862c1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c6caa93f19700627d4b1067cec71530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacce14340c1b9d7f3305f8ec2348abb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f15daa98a7ffd925b095894710b786532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0efb3808c1ea6a6cf64e560d184ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee00a84c054dcd1b8809cd2de574bcd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25377ad150668573f3b7d5a7c953a6e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3b91d6e55a9b7c5b2b1bbf421f6e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ee35512cdb6b594d92072aac78ac5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230ed6cc86f44a1157bd7ef531e4130538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed5e2ed4f97deadaa66471fdc328ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10898c5f3136fa759d7fab46c2076bee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9d0cef1ecbcf38718d442e238cbcf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cf39514c2be8de8741e19e89bb9a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fc48efc4a4e6e41a45a69e0bda87b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7d6addeae80045ddf9d63529470e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fca75eb3a48621de24d845f0676422545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904be0827df2d72ce17f6a7f10dd930546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beb070a721b1942a1b616de7a5ab3c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89b58c7a92ff7c329519e0c04f0116548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa1b942b9618e6d39c0b69b8d6ead1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5263b560f8b98bbca886a9d25a3e0ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a094e5c0aca1e89a254a5158f7213551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a4db788a902435e9509dfa6c56d27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec484519319eb06ab1f8f7a804e92ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9b7c8b5daa12b49a043be849f8962554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ab2e64b2de04fe6da0f4db9afbfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644f436e4101d7980a4ba2ba2dc37fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79efae9218f69dcb51ce93b6fb4ec5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139be3554902a66779138266aec50cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9816c68885d805f2dbe476d90d6a39c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9300793529a1460ca636d7506ad2b05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178a06933bf3992741cf5caf9db882e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f38ad371c4d29678b8a03697aa3c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8307152eefba1e1f392848b31b6fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2b4149c163aa460111a02ab42392a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab105c9febc1c2232946b2f2930ee35565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93941384f061c47443c9a2d2d85b33e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df066b80d964271372343caae57462567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798108da2bc72257d287e9df7cfb9a8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888134571e5a8d6cde7085de2b4f352569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077778f22fa58b89cfef1026cc1788fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e575a688cfd9b6b39a59715d660465c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d852e9df1d0189afaa5663d2dc586572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>