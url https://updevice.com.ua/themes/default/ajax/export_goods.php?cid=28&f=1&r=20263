--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7c6809885d0c8d3edcbaff3f6fe4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb427f2551572ff1f08726b4ab7a8da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc26ae10e2078cfcbb2758bf34c14323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767336fda12ac28eb56706dec371e3c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4151789ef880983dcbe83bf329a46605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf900573d8581302959f16310969566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b893d4a936787eed4e78bab86485acc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f1996cd406b08a123c8465596729d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133f3ef2c326ef3717f10c2b656f2969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1302c85b2f7e0018026ed8e8e33258810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364a337903bf51784512a93bb11026711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c9da1c411da8c10463c0f90ff97d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fca062f9f44bcf6d5df47f3d0b955913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7651f4fdf6c8061d0d9fe402f641e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd6987d49d3a856ff75c4fd45b12d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a53cda96985031527b0d9427591d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02fe9c4cb5cab69db6557568f4d86217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92d0543ec8f5a1f793b7b7253608e218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1df3440ba684ea02f9ec8480647ab019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16db29c7691ac01bb14b62c33ac5d4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a86b7f82c6589af5bd268418c5bef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcfd245ecd6b9e3113735c3df427e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4d548ee8f0f1096dbbd3bc219f49223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f01197e829282eeda61649757ee6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c3c5f44145a9b6f6c4fa535be0dcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436bad4a7076920007252837614561926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf4d4f5688ee5b35ffab37deb2276527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4241878747f37d0db5b042ccfc108f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c4f8acca25355ab22a75ab5ad506529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518904eca96c952493a173a6673e58fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7234b55d819d6f416b6bffab16487931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f1b085506d3a7676557346676ed0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12184f3e8984e971049238303f0789c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ad10f5052de75a0b63c7bf96d6af434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1e43d3c6a8c1f0c6985b901dc1abc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843a59bc91df3e2bdb81b45e7dddb1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142972f9fed22ce475372b385bc59a1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0844864a49ee6422419af9d85cbf7ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd72fa891de79da68967f7ae47d2c0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db8170fa005ef33f64b3139c7f282940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8652f90be894ff230fb1ce8aec579641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840cbdb0f93049d47260c8f99306a4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037e271dbf2c2a39694613ea3d3b6e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5d67e8cdd3a94365348d5df4e46e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864c63d008018731ed34691a02f26f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0494ee16f7489cc245812c435aa690946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d35ff5cf0fd50a351207e46773fbe847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eca224413e63fa3a096eb64721405448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6ef86128e1eea497057ca31b8417549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca73f65a3c55d773a25261c0c779d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73899454a814d641b160bf83a1d7dc7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673a257faf5a6023626679ee98ea38952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b123bc9223e308a69b735cbbb0712653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75a0d8b861bd494d2caaebf9131a9c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82e09771b94cd3d525f8c932779d5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e389031d71762d2d3def652a1238b2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3421e81914146ad0f557c3ca9d30fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f851857e9622413a5a1b126a989b8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc35c8a92dec784adb01b133e18df7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febae37e7d34fce9dabd8e58df7b27af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f5030486287ad419c67037e1432fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c756702de581a5d34758adea2ddd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66936226d0c8d13dd2d27bd3bb45c3c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9004a7491e2b09de37628893f7f08564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b10cddc556aac0dbc871b1bc90ac365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d680eadedd9b38af0c29525d59d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01513cc01fc6e5721aa3363e1780d9a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c51e5a9182b4a90d25655956a1b2b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994928d938cdd42f9444eeefb6c874e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0c56267bf37cad382056d729200d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace19ec8800b247dfc9ae336e9a48a1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f157c84f8a1a937a842cb045f0a18372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a6033145a0659d9534d29a55afda773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089074dd3f6d7bb8de817cbdd783abca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b429298536df401454bb253aea2f2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2041edad0d504ceed018f5c54ce0e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec26a361bfedb3bf6f3e2d48ff9fb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe53b1eb41c3b2bbb872ac04c18dfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fdb66b7535d03eb634875b8210ec279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1a5a4fc3cfcdaa8ba6ecb02f5f1ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f9e50eb097baccf9de51eebd8393281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27b4ed45fc8f200dde83fdc3037bc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee47628af6e08d36cb66289eaf3c3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6b18ac6c733e93a41e9d3c93a552d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74580fb58fd35f65df99e1650ee119d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651965634165a6ef49d5d47575540a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743b25ac27fffbab0fd9debc279837087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578592636064e4a8f62cb436ca38d7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f23213ce59c631739b91125d045d1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ec10c8c73bb55cb904e3ae105a84590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b8ddac1bd99508ac21ea24fda93b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9203ceda7674217cfc6371c7afb550b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c35a3bacaec9155e48fbcac785f49393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963fcb936eca2972cb8c2184fbd5e5794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393bc48239c4646b59925d0533140f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92ae7d0f2b4953a344c0129db18b0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454983750ed9bad0dbc8fd1f8ee0168e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48064f4a7dbca8581cb0093519702fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99315539ff6e6b51611efc835f1faf7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aee2e0b0659bbfc98d111d7149cce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140133c80e1fa02d6c7fb6131c53a98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210806539d22645f607e864a04bee6ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe0ae37ddec864fbe256cbe5963074103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74239860ff796a8307ca6d605063b47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead9c567d0f5bad79b77e1856d4fa4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fe83a872a44cf9649ead26b0007a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeb04b7cf3043c8863e3b7aae86303107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06298adc5cbd625387639455f67b4778108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ef5fa37749d027f02e1c75b46496109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299638c5c4ad7fc84645ade99ae7a0f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc1ae791a5ed5a0ef469014c599e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f60de72855fa29936dd4fb2239b8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387680fa3adb7afd1a4fba4beb400fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44bd9d63dc3265657a8590892a4b10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85411ad6dda9b605751960774eac7c53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97c42c4b82fc8f4b7a639654dc9bab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d497ecb3e0bda0e45a1cce70300239117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5324aac5d41be4736426bba3c3f29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbdb0fe775b9f3a8902439767328af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00cea4632c3d24d239b793b6639bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fba621f35d7eb9aff397227bc04ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3897325fa732d0a68c9914b30ebd7ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c2506e57208214744ce5c2cb1d1d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe320b97f8344ca4900bf6af4ee321b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea97c0cdec0b988144a3bfd08b3aec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd740fd837bddadbcd96b1faf1bfadc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4dd6b4f87881ce5879200e8bcca01a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e6092c696f2e552802e5add1fdb99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9ecef9559a71f827cf2a3dd20cf9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b153cc54a95659471d78ee40a4adf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c5214012912681826d730c94b9c82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441abdfc7106649bf9015e1b45d8a88e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515a533eefa958378536bc8ab5c311d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a37875adbd106f55f61778bd34289134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab011854d8bbe50c7af35e964bbebc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6675510184dd60021298f13883b7477136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5b1fe597698d95807403313dc4417137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b2dc265e01c9efd333d045919af58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75754684c0a120d77ff66695b37ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587d8af8d7a3a612ea6b8bb3fdc9ce0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a975fb96229298d3094204bd3f0fe25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ea5696bb28b0f7842e635cf7de075142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b5fc01892107e0863c017533083e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddb1dcdb10a63db089394710d3de0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b697b3e339ff569fffeef4f75a644145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a9201bf99884be6c1546effa8e9d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a4f1d89ab59b9e4eeb1effaa21507147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb4a89c7905519eef8a1685264294148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e9c40a2a23f716e612f72101d7d54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e980a0443242217d626b1e9fa053d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef71a98b6e0604a171707164292292151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b532665a531f8560de40e44aa7e20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f79ee1c73b5911003618cffbbc14ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8e47a25223842c72ae18e3c141251154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff20168c3a580e142ef14655a33f3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477ad9673d48309268a228f6b8c2e6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f20cef6c9551d7f42ea389d5d1896157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e13c456f7def9090e6cd51b28aa71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce73a11191966ca907e8295753b46e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5c7526c1b990519ea144e9fad1678160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ad7b14fb442648b3c473dac45387d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653ad8e303c535d4df24ee7cc1519ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52480bc44da6275b3c7ac2b0a21e4ce7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2093375a80b1c05eeaa1f423f1522c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3c67493bfd4abf40f62866f3026d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2683ae074cee7720ca17708b930d96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15450da962f37ea967c5607d2e1d4e5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d01d65a72ae0a9cf7ef279cdb1596168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95348276b80adc5f8b1a3094ff98f2a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb661d46e65b6ee26706d9113f154e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137b138ba1abb224e160dee1bf146b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c988bda96ca01ce156fd65c73a4eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9e358086b8c5caff5a539dd97d35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127f2ed047eb53197eabed408d4fc2e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ca78bb2f85798e1e412446d0e19c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a041e4e6912d50caae7c18a2607d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d90a29f569efededc91e61ab454313177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1759cf6027318e184c3ded4091f5e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec9cbeae4c670d2f3e839ac408573a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45e94bf748b5feb037a117be72d3d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ca37f4a2102b503bed9bbf4b76458181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c9187a01ab9b2356abc08279e9c84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e4649066393be049df8beedd90be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e6b2d131a1cff150195d142eec85d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a03c8e465eee71dbda094f62e39ba9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa890026be3c9d4f4401835a25ff094186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe351da12fdbf9c848a92afff864c959187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85780cb2d0acb542c20b498a8092500b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87db1707fb10004119c5dff9a09203189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fc728cbd8b50b110ce091e48795c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c827f7c3e2a8487e532baa8951dc260191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849dc2e50a537f1a2d789df14e02477192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297befd76c83e5db87afd627c0130f8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aa8c2e1eb9e55de520533a860506f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414b27c22e8ac3acff43c652977a417195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11392ee8e6284e614239a129e32c6b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2002b6146543d35be1c981adcd08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd3eb60c844831b80a04604739f93c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a915b0f5799dc379b3ed25512a96f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a5e5c4cdea79e22f642a0ad46430d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773c140cbd08c69cba950d5c17d2da6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382dd752585f9d62f1bc88903d67f8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781ab974aca79c3647a621ab833eb28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e8105a1ef20358b0ce47fc572304a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7ce97332e5827a68ec99a4b18d03e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf6746bef8fa324cd8e6f72a0f9ea4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79588ada8fbef2f078fc7f925a713dfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b8a02396926307ad518854fdd0e41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc4d98e0c27e551d71a68d83034dee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3386367b769caa78adb7dade9935fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c64c9b7f61c6be139625d102c696f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387d822ae9148c81dd163f2b9e6af16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0cc4dc1b49401562bb68ef82e34f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd0d4bbbb25898eb26d874d7ce4cc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39082d739baf3556cfbd67293fde2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e75aeaf72f54c253e4f6b7fc05e0ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdca8b52c94c9cef3ef43430953bc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2faaff5ad885cf93cdc4b3a355131218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d516149ddff3b5a679e8cbf251a2b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b854c74b5bd51674e608cc19f87f20f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9412917940578a1169d1721021a88ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98de181352c427a6c4ce53b1c3ad2a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856236b477f0a013556451f9747e756223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c56ad4144bc625d4061a24f59c1eb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713f5cbf16378af6d2c0febc00fa122225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34932309ab94d7eafb30fe923ffcad32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e428374ffa7448d0c5dd8a2fef505e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7442b2049d8ac4b0b3899be6f0871f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687529c260c38ee446f3c26af3faeb29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc373b740eec2aa9bd6bc937e6b124dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e952b9c249412860035a077588c853e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c645aee40e57d3f50940268fa7c35232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f63e55c8264abc61e8fcc96207220a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747993171e8365d9cad17488bf24bca2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f99f08a74e1fc7be543545ff156e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48212a7bad2d5f75c4e9f3fb0c90036a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfea596a48b9023711983db1dd71a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e9ab959d5fd34b6b216ed80c1899238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c40cdab5e85e6817e41c728cecae6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e0d5f49c346c1ab02c3528d7ebd54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41cf2393925f88ac244ce8b3fd7fa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab2ecf38ab24ab749119a28d9f3418242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e28301f2c2541a755a3b706d5da80243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84265c46a83afc212c761b8b1639c966244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b212f98ccd0c12964a3dc0db891f4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b0b6e5cf4e5f7156023228086aea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cbbcf2a5c68c7e67e4ad68b2fac94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e8ecef622489f308eda5f1a36042a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e6019587b16aa72a87e326884cb62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70496c16a291d1e9ccb4f958f72a9ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a133f0dd2bdd0fbfe80598914c8e263251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026229677c36012ba4ffa4c6254465d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb0c39b8e45c7c3051774cc6f71989253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff0ee21863f23bcbcd7025219ff1dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aacdcbcae4f7ee63fffd84612bc9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349a98f141e7f43e6b5bf29bc469783256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1975c8abe4475322f62801c795498257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf581a9ea39860e79d068394e3b48539258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc409fff96e7f4155d0e9cd72efde70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca32eb739e943236a4bac662a739544260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7d696b1ee81d9e68dd7ac3e6932b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3b502cb3af7be12b38d2f67088a34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9b2eefc21202e0d80901d60a95256263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08941c7dc9b95a59549f6c8d04aeeb21264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777a78475461b0f8b94189a2d71c182265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f8358b0fda17d4c1ee73da3db9a7c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a4521404677b0f9b4a369957c2c1f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c47e26fad87daa5df0c79e97c5dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97993b3d6b12960738091828282e6c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c9ab9aad734a600673671a685e6c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcebebdaaa58dbdfd7e8f773cf2139271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05117da462fd1fabc29744cc31ad2487272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af06f427393ea2de68eef13ddd5d15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911680971425b6f87c244acb2219744c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae740973b204ff6d64b49774ef64f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538345d2fca1f84a311ed50e5f734d5a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ba7d0c2d6c1f5a59fd00486cbaf9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7740cbf85e43dd5ccbadc370ad2a4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3163499a422e9f59dfda9341066629279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ade42a319aacbefe2f4a45aa47dd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5b4e564c8d8be195ef10ff7b15083281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b741c97a374cc22c1797eb5f3bbede282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c34c607b3fe2cce8bc958c939bf62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2b2c8810e4dc0844f2549f952f894284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100fbfbf01ace9933f45cc61c39f809285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6972ec1b41b68af2f63fc05d74ea195286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287b10da1cd240e1ab368d3aa8dc77a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403aa2c991baa35fdf1ed56fc5e329288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf23f8e55364bce5522c61cd76e7058289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820358b9dc53e9990df2c28985073b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772b7e90e7b6affcaaab74e6a86f8ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e70cabb640bd8d1434930a22fe9761292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918250fb27ec39db64b01a477afee67d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fd57de9fabf0d5baf3477a7defa90294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab853308355660bbe0b27338076445295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee998820acd4d3b78cf26b568a4391e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dc2598964068c76426d33a17644e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd70e2210dd3887d0b268ac1040118298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d1b25800fd0a4a2b7e9969da53316299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb53392970834f8919e4e8f4164a4dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d6420bc5b4f3f51e0744153589a12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60fe4962110fdb0919a7a1b85e7e8a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881a2051b215ba6322bd6454e256ec8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c7243a0f6d1a6c5d8c497d5154db2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e5ef34960fbf74dfdb39b90f3f616305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc96c068cd68f8e4ece356f01314259306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d3d3babeedd31b2f320932b5af0dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05244729f4101c5d0ba84705d5c2ad2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251834277d415c505ff7dbd65022899309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784402be2a869b16e788ad5344f3e1d5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7af51f242175e096896954b3d034e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339dd860bb45e6bb849125a52404086312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b48aa7d1c417d19200f555ace4ec53313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2500b4167fc136c27c016ddb2276bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8fa46a3102ad47a0453af65a539c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a9c818efe7de51f7d5cee3070d97b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1605ff6bd474eb052e3764c66a7f2b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d9653817a23dce8a57cd39b7fd8c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc99fa0ff2bf85417285e45f382127319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69461c90ff790f307b537833727b46a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1401d29ea5cbdffa9e8de199b150c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36bb1d5030b965935b822a7a5450c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093907ad2a9d79342340738b18b5b03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cca22fc38ced13052a49be97d4185324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0eef21a2523d0cb94372d1ee10e66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63407d25ea25e957738c43f0d327d55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf741b54d75f7aeeb695fb4ceec0a71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282f1a5f28ba2f4bd9fe4ddf8d42300328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a0105911da4a1c92e7d1f11d31406329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ea68a92e4ac211910487e7409ec05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978664722a16fa5f857d9013d11ad184331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39789fc55af6269fd80959a0dee59e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ef3c8535cad8486a58b10aee37e39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f251655fc8dfe8a981b1737cda03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfb5c7bbc043f8efd43d518f71f3c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe538f89a1baa42b0f9ec651f0857ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5266c960046a02e572bac904e51bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230b9986544f8b47a359bcc978c5f1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a8659d73b15bab135d7654fc4f52339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a91854f7a457e2cbf548207c5b0dca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6119afd4aec3850b7376440fc0ee02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1082bfe5332890eb99da3313648fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f7d6e7d0b8f945f925f9a4b670153343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0d07b5769ea2a0d238095fc40587f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e380b52d0a8647170bc1c67ffce06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c245aa4238e50774a4fd72627f80f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708a605441261c49e18ad35f3831224347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1762b74251d23d13d534d6a78eaf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ac20428c4f2d34c5dae210f2d6606349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99298594030f4e4cd1ed471e6f501a34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935bd2825fc4e62acb86130aa097a43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f18218bd2dcb85513de8e904192dc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7573fb1de37d59badd31b3c73cc891353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eed3f35e8c3eb042bb66f47c269d05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7d713e26ebf2b35225cefb9996286355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9099e3f631e3351cea1449266d24d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82272ab619f5970f50e755839fab3098357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa4c223f5d543f8a0bd8b7c863647f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c7f0169ddfee2f7397bc5903c53dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139f5b9050c66ad30347789e6cdcc70360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af412479d20f3e1f4223e9ed5fa95c57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454e63c604bd4c3dc76a225549044bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb984fb79c7699d8684f5b92bca17e5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cff14219665bcc1b55c30e22827764364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c1b98e204ee3dff69eb9b9d3fccc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d1dae6c31f751c4b182e1b68f6926366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1af9796b8ed6956294566338313aae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526938a2ef0415ed0a9b88d252f0fd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517ba8ab5298d7c812302e17b5d4e2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847152aa07058669f612d93985df255370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad491ad6cad4b9d49dc6c3525007a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847c245c1dfa75cc2d39c3dcbbeff59372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4fb9df86fba416ba96430bbbf3894373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237ab34d67b1abfbeabeed972d91e17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efba86591c14b05327bbd97770aa4b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c079432761fa3721fbc13317cc9b01a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa052a461a668a39a4ee710d03b2a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c69fd77c1d2b2daf9dc3aa2bcc6fd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89c69735b5ca8dc4c474b8da82231a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db54741d7b7f3976c27cbdaf1c08e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4403496c34cde32f007a6e7d73ebf87381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07340064fb6327590eb3aaa11ccfce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b160744901d1c41e49afad2400d851383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3af36a99bc329dc760c7348157fe7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0173817692e5c62f080438e12c4b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117e6a1166990144c0152decd0d27b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76d2a7d81eec792715d2dbac0f7c28387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88fd7e02623b3bc7ba8500a8aff3fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b8fc25d161454749ea4fe09751ddd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97009d088702708ef89fe6d307db6be9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f89d15f2d281ba33530d08d9edc4d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80cb0b62df9e2356ad31d78b8a2d71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b9b7c4a56e335b97ad7a98232b3d9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb236c2814a5bcf9be6c81608c75489394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b821c1c080c753ff1ecd53877fd8a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f85563901810c986b370cf4b01553396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd048b2f640a9cf94769e0d0420194e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b6227ac4aff7a652c5fb7751bde71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715314f49c2ca2ac59c5e8d9db3e5d71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ef08b3764011b16378210b3e761ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ee34bc32069c34166a71c18848624401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11979abea0b8dbbd242884feb1b36736402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb5ef90eb24e0af96f5aec4e9f1df9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5d42dfab42bcf7be3fd00f90e9298404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265ce629da3186a20ba2873c43c278b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a1ee05c004d32318a554fee77e7a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34f12abc6fe0dd7b508f3cfda9461c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44d1d8da3c0e87b5a18efac7e600b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011a700cd0d2c10711551d2e7139df0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff83d22e50f83ea278065b9b4906cbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfcfd29d717a9cb22752d454f9e86e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4996a40858738a78687b3b8f934cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02002f861a243db4ed4c74a94ff725d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8822b392da41e9accc000983144071414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0de7073cd7f5f42f556c4daffecc83415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181efa2cd69733f7dfc761ea1af27d87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba261ef58d1f98f65cb64327d8cfa1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe77b44575fe6e24707746418ec5f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275b96a03caa5ccafd0a40a2e3bffa0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de951b655283bf27e69412f458fb1d52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dce4094d75c3c51cf052e91ff91c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71942a344673a051d36250b5faacd6b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a66314515ef6664cd5f69fe0a3a75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fd462580ca4e9d2620ea52c0e15d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ff9e5552d9222bf75984dd035ca14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f830241fd8cce4309842aeba4f208d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39127f8b8984f2459a33b7be844f52ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2f8a11f0dac3fdb61a7e74736b1e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16816f44d487dc3a6ca5645f0e6d404b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f362774a0b162fe042e7c099dd7c12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecf162f3cde01a8bff4998d68e1b32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e1bbb0e2210a79e6b4859b1862f69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cfdd3b12e286954157af0bfecf897433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca070ba061aaec4bbc273288af8001b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0562e966c639015311c9e08d5dc7d69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35653e766dd2e89a7aedb3945a6c21d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f20419246fbcd3c2d570c28f356599437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b9d42dddae61cc52f1e08e0dc6197438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e550cfa929e006aa8fefc17121bc4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61cbd569bfabd26ebee7a4c6e3901a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31967fd531d3acfd5ff33c630085616b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff84d9ec3e4ddadd495fc51678f69c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d637e529ebc5a6be5ac93664e8c9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dfc7655aeb1e9daf89c598bc3dabe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fea55457bc3db366e2688af02d99d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0dfb87f93fb8a9de968512a88d6fa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604c6d5f375fd72a5e001ebd36e9762447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350bd95be8e5986c270d158dde7a400448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a7dff4d53da93615b56f828561f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e672f7b73d063e0b74679b63b4fbf35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcc5265c68f579c24411b36d22841f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ff61c86aeda825fae60a966d9bf76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96927e35f29959f57cdc501a229852a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a3a7f8fef1e01cb22b527eff68c28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb077c001e3fe1eac5ceef90c7854b27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaedb4f6dfcf1530e5d2eef64f5414456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e9ec8be3b01ddd3d8acc555423050457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb672740ef5931be048f9fd661ec50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af99fa7902dd349ad26965cb341e589459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897e632c69a12c14778468b2435194d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dcb3699a793ed94f5438d99838ef2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daf2f12d897517f1b697a1d6ad608e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b84e98af6176932859297a59754e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaca5374e85a5aa00c606a1c3d2595464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006cd3bd414adbee768f2d56661409c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f21692127f8168ed5df7241787e789466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf042feb52d38616135f0664cb579c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92fdc27763ae694be90397abe05426468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196deff42aa5b58f29d21ef6f80a05d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6918c24c5f3142f28a7b7022db738470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e839adeb5390561a3994d34ca4856ee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57345db797253e6804ef9735eded14ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba284a32fc6daa0517e76fdc9c69d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43223f970e6a96ed73d0fe2ba215aef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b92c512f4ea8e173078bbe1aa307c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166ec3367f3103921216b7223bab4e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793848cd28b341f2451ebff5ec3035f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11bc7d7c6d97cbed6c2249e26d058f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762811964d3fc12d8b7f2c928a896e43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44aac263feed9e36929dc9d1d9878b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67039ad8ef700eaa5504db8cd685ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54416d61942cd77a813898ad65638d16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ee540ce2b379f71eefddc7dc8ebe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98be88a5c10368b4b114e3c7832c1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec5f3129f837c86072aae62fd2b610485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94dddaffcb4382ee1c7d4b94c7848c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567a445115514d19c6a603560a0927c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402a2686107de4c254ef2ce24ed5c9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740d23c24c5434f2ec0eb988a87c6d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39b7a48cee465ecc7bcf2ba2ec91d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b88d90cb992f4401a83ea65802098491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422f92fd7d17b9d58f8ed6f23bdf9aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563a8a8d2e2c8e2ef537afaea3e079f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c93ee2f6cc32c3bf2c4fbe30194c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fac6be13989c31dcf432cdbc5a10f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c365af21cfe8dd87dbe615191236f45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d401bc5b5626fd2d9d1aa83b9628973497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aa499cd64d0795539efa80958733d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147b313f584481a004bf16e3b0feeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbb66e5bee236fc699911cd7248d7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765bcd13a5f99832698085e3ab5f133501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f27eea5971d48b36a443b9e4729af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c204d6775b09351966bbbcd45b99a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1411a083e560bb9e4cca95de32b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577adfefbf639e5950691330257c9ff5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6136f215cd90beca2d3a7a06448042506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a02a50664e5208fd72c422d03e0bb1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2509a6e4f23277f2a9cbd915e1dca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e913fbc515e6220bc121e266e96081b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd6a694373e71e9deab7cb408f068510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc429f794e76ab1ddef78205937c8d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ecae9dc7c7bad3384dd664a8a648f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fa06e78345f0fa226eeccbb2446ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cca96611a5cb346d51a44cbe6f31e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ca25acd04740cc12ab95505120ef0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b11d12e349845e346ee460368bce62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198654b4508606cdec067e157f560cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f487157988e1f61eaf55522691c21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48bbe13d925f3396d5fcd387c430f3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a329702e57cd09336274fada9cb673520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296aaf69dbed1fc639c13c2d9bb90422521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e8189cac360118e690a4eacb8c205522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b41482948e58baf2f3d4661478b150523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc3cfe50d8b0ec2e5dadf0703c30d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7b6a595db2609af966dcbc900d29f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a3472b5d90f32886153d29e166b9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcf39d6940bb18609dba02a20bdb5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8f9e5001c9c08615ebd14fc1743c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee82bb288df418fa8bad0ed47cb84f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a31ea1a9f26e3bcfd065d3289b947530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247d0496a5ff44a490a073eabddc387531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3f06f9a78f5bb2a1b23c927ac032b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf9f3355e0a4103b65586abf447c5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb976e46b71f18057106cbdb43aabfd4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8108bd3028f8255e18b732dae8ce500535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fa85a63d272b019c77aef8a065df1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ab68a649d2cf73d38bf60ae681e06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dea55da522b1a45b486d134172332538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ee38f1c30aeb90c71fae4fbdf35a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03741b6220b08d650830aa7e649e791540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7299a8c563006e86a2a571c56cd7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf79992daf1852fd669599cde36429542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af87e68fccd6cf72e86386f8854dab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de834ea84d7adefc643b6dfd6c1757f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28a17e71da6b698524530f99a97d53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4725ee1c9fef942118236c1ff3a2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab9ab932102e2d6439113dde44a6af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d00c77cb4bc75a77effd36776dbe3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d079833ed3f51812642c3fe1cc2563d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450bfc400b4d26ec8ad5b031af056d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fab4a62defed157da28f91928fcb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaec2543f8c8b83f58876df5e43f824552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6afabe3db081ce99d0f273f27c06b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a675d49978bb9a54911a723a8f949554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e5f6984e198b5a26b41c014e07913555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb20638bbcbe8063e263fee7cf1100556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6a3cfe43eb45666278afe57f00dc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb481cdf9a7a3d94df30e6c336fc8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e08e880df96fdd48ec20d16850200559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb979522f3accc61df10874e1a6067560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13ed7e6d274f528cd4fc9bf0fe30c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48900ce40e988c47e6616be00e19680b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221b30dd31d038d74e59842ce18c55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04a2e8c45e8f68a40c779a00c61ca7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e1bb7ff4fe0f90e721de275985cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032707d6f986a917bb9082e77e7bbc3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d9341c2c5cfcff4c8408d303e0204567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a046c8569086e981f5b34d3d5e29bd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03350dd47ce2a2d53828ad4ede9b0a29569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adbf05e5cb4b4e18a5617aef27bc92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8bd40e5533612c4477dde1bef8a14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf039a8bc577e54b8ab4433733577f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41bc3bd6fa19c5f2e4ed99f7d4ae121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a95d294ab694e0aa988adcd250bb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfbc49b675bb3e51d2b84714cbc65c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626f14ed86b97588e08f3712c433cbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c00417b5d30a6b4f6c5eb5d49d87ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f57ec5727825adfeca51454f223a156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac415b229df64933443d1643bfb0e4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72778c9b7291bac00873beee6bfc0cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ca3447b1b081909669642895e181a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b175f2c84a796e1feb31d1448df19d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f623bffa3eb6dbb4ea2fc3278aa6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93402a19f631dbf8491f6946e4a878712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8d07d349ce5fb96fc9d20ca78be6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd469a33b36413f5c35cc6e7170d8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599239447a8ebe1c3c7c5bbe23df939415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ab31d182081aae3c7a1ff2b333f1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bb9a1ee0e2ca0c3abbbbe4860075217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ad1740806933fd8bb05c88a5bdcc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61719cafa84c48bf1a55d1f77986d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2ee9353fe9c22a3af70f03bbe9d6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b1f9182cd697e3b8e4a259d633e6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a33292ee5a0a381b2ae70e5ae9c8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff3fbf1f9c4a8db3b30cf470c93ab023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ed96515b2731b7cb8af563381fcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800efdd4cd4be2a1addd9413a0269ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcda64ff282d8101cd722b3a11116fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e9fee62c905b7d024134b6238ae3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d596d395cf55073f143d74b69a9b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95536b717b1019b1188260ada0f8e9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b59c14c133c37e719c2b36ebe9ef430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7820feb13c0bd16918792610b52ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf98da6083de2e9650913ddd728fc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6311ee2e21d297f2a70dd17ec147b0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93f3e5f423f52188f7346dc0728d1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532418b8e52e51bde3d04a346149063a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5dfa92ada087a3e4bee311b591bbc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cf6615732b9c284da23667894059b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc16c2d88b283c4e783ed3c30b0b1e938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91eef4f8096c7ab2eebc229ec0fd1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b442c1fe7afa363ccb182ed2683f92240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546afe13e32e78f2491a4957062264241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70a3424369394b7b63c7a81130428442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801f19d103428e93f20f50d7632d35943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ae83a34271bdf2c7501c28df634ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b21df59c4d266b935deba2bf7959245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8d40c7b01f3a00c41250c341093c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f255477adf45b817ced30c2f8b9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115824024e73605560e2b00e3018b96248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d9472b85b5cd4ee69bec91a0b4faf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2ed16a3f618deb7853215ebf8e3d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada62290568962ccd8ef970b7299b1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ed138c18f363a7c0dc86fe8fad7c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37218eca80429e370e54a5720f10b4f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5da3789c8172028c64fe2cf344fa9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f004560010b098bd5e358939120218d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d480e02e015e5f041f7ceff2008dee056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337faf6d8beac913167033a5ac78fb7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f397ff0cdff710c2018a22eab68fc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43f55cff6c294ddeab1b0ec5cd824a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cf52a55e9dd5f2287bcd83a84a18160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b73716c63669a3d9055647dee2fdd661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9f44fa2c00b89a9c49729226034d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102bf3f5eea11599457d784279047b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a1994c6eb36e3e6e60eb695d3b15564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ed43ca469200b741ac4e055b1ba2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147c0e297ddc7382faa43b91b9198d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e898f686a26541f136913077680d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767711637219ecc0d50d88748875d7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f73da9fc03b36ef83ccf70585540969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee995193fbbdebf1bef89f2ce431683c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccae5668e3c21e98205fc2bc307e5371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320f05e44fa6bb168e134860dc077f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1895885e35e28c1dfe9481d7953dc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f31b23adeec3dda593b4a89d4a83a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a377b1b262ca9367d2e476e50b848875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8b3d5c801c8dff32dfc7163d8ba6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2923fa578760b76b09ce13e6b993177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43849d3a532ae5916a501cecc00be578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2107dcccb36d226924add3112e04a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705eef726f16da0193a2dc3641e5eb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a3a884d4ccc93013b0c0abde93dfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d51e6804a63debddc0f17a7e0993a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198ed17f336285ef1beac85e2f0956b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb0f8c363a37b035bd8968d70d542d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f67ce6cbf1e586899c298f31450e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71eb4ab9926d7dc92aca2a872a312686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc928dfc80f71461fe59c90f789dc1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a603be4bcea82ec77c947522f269e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7b1aaeab1cf943f86871b262a4c0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d074de7f99fdef9f753c51151d3b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925087b57322d8f49f6f856c3cfa4c6391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea0a72543730d7ca5897076a95b8c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08490bfd0733fc18e045f51ad218a4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4d35db6f39614fabe9177e5340b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d2f18b9089c60f588bfff93dab8d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929e2e3fa1062e082f5c25b2e66fa1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ce733d66027d1104035f553a06ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224527bfb789b878a87efffc88227a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15350efebc1bd7d47e1a38e23bf3b87299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5242f86ef7db4f37bd3a0da9713a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7da41e9c0291af1608c10b396339a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea53c329ba3a7bd00bfe631e2cfb89e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1eed99c89375f3b1ff2e74c7f9fcf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b7e98157512702aed1d8d31013354104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd6bd36dc9bbb8eb11a03ef807bd2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc5fbe7e601a8017a9ea05654d2552106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6001f7c96bbbb288bb560617d8864c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6c488b3fccfc91235d7d9765a8852108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb953a39499519af1f2e1e007cde86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05475325e49f03753ba90fe8766176e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9d19d5fa0de400fd8c6ec6b084c63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b92955dfe3614cc0d6d0713c1492112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ca4f1c8289674b97665aeef329cae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d508c1f463e6002cd31157b5e30a5f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913798153e55436839fe57cd972f3792115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e3a4a5f8258e0b5b066283e74d592116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a706bb4e4502a9d3e032f8a8d05122117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642965eea009d7131c71f757ea4b058118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedf1d5355404b4eaa4722693076f8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae3578f695b1f6bac492c023b00ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bafe6332f27d8facf1a5a74075d175121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003c8dbef2248a89a283e637900dbad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cef0832a747ba90f93c16e710edc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30718247687f1e64b03394620d66ea7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d49869cdf00cfaf483dcc59d4be2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539f08809e57beb4d244d8d94d92117126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc7bf115501d8efbd6119188185432127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f031621e0ea7a800c41be97ad0ebe9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00044ec5ec22a47d278760f6ec0104a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4550dcb74ad8a5c5c1bb62ce462bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1337bcceb689e8d3f1bd2f3c60631131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc51d5b348ff774160d60f62b29427a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3439c324caf66fc489ca611b749dc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc629e04122101156a81d4c986e7f4cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71db862d32a798d99d9466d5a0ac8ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cdade395d688435a3da69ba530104136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d0fc332f187a19e395e4adfad1cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468f2b036bb0f95c129a5cd9ca82fc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dd1bbdd64fee1ff857c55cac11a05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b1d3f25215bd71d10632c5f1943f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d400451ae21aac84e8331008a93b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64003f60ff640c53cc349a4049423d53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5a54ddfad1e54f38d48930bbc29d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a00456d4e67be7243e79fa565a6d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f42ea5a0e0fd2f1be65f04893d8e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef0e278bb86c06279c97e57a315552146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824524feafc38db9e23e343d3f1c8d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8047494098584f1e928880e9343324148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128e3c53183b20bf96a5a61557ab5b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3d49d598fd0f7e97f94a8fb7af2b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c58f32f2718afbbafcb4bf169caa3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30117a0b2aaeedb24bbc7a5587977c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb6473365d8068a88aa076007acaf0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613fec56a6d2a9965f478642f779496154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077edc1a1caad8bf7ea98ca355e9e971155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4943e5fefb9b148fa863cfeda9ed8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c312e821876f8a01724eaf098691d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8188edb11a14719bdba99c2d0e990b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff1b3fe224749b3cfa476069f3e8d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a20479dad0d41a7fa986e20ae6df77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55d4af65952dd42a0fb7c270fff50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d217a50e7ed018f1ec23b59e1e3c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6532cd936fb8e66963e6a85831fe2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616395fc45cf50f1ac8fa4a2ef713bc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7586bde95441fabb2ecb26fa1f319165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d26e3c3ad6672bea0d8701804bac0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46735dd4a17cc18a5c337d27685459e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af5b3b331ca7f78ef444a715b79063168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb16cdd595fa8ee8ac7fbc7da3d4da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4c956c650da37bf4d8772313445e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd6b3dc0ce9ad3748a1541730ba22e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfceab9b9285fadfb63f75de36b01ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328f4829925d92cb7f83460d93828fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8922268451d4fbf137c87c88cc997174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bea25c03b51b80434910316017968175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4c0e23618ae30eb537599e6225532176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0952881d3d420112f05b680e090c1bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82a45c67ec6a58b4bd83aa7d742cd2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdf1bd06f2e3efe3a83212fb7e5969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc86ce098201d5243f8b6f99b2e247180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e90a40f15d379b133c7f66cd0d139181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d1bc4998414e736e1b6af67dc258f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431e18152c5273e4ba5cfa199559026183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c41f6b6221a284b37fd50fbaed48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de59ded9bc47a043f44577567f05c2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be5e837bbfd14bbd91184e6668fa08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f81a6b6299c21895a85c863161c70a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedf11ef3d9ac79f0e00081b9e3704e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad46e06b7ff900fc0c26e4ea27aa08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f7fc05b06caae5db37596d0937120190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d51add7f8ec26e940a2fd5653e794a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158494526fb54374c325a520d489b62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a795efa353e76ea20d732106567be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe795dcbfc7629231b4367768fd273194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa88135c86712faa5bc35d91f6a3f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcbd8a3b77d3d48d28fc49f1ece2d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac990cafc5edf980f64b0a9cfd90a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc48a24e1fb232494d82495e63dbe6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535e198641c904a79bc7917d57ca6e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbadbbdbbb8b78681710392e250c3c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cf60566edbecbc7b3cad036df8d42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6b2e498e24e97519ef7613034fc59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189932646368758dc07fe6af06826093203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e02e15085de8f1210408ed332d1b98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f19bcc378be59db48e5d3206a606a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1ecb4f8157bb7b07d1c932ccfb610206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb7ee1ee9c669a6c75b534bde32dbd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af703136c92a60224a414ef9860bf99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22efccf846fb35dcb77f7279afa64c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c622c03b1ae374db154209de8ce1fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49716620de1ed07918678abee666d054211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39f29356acd549678c9254491aeee4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c0f8df1fb4152342d8aa1e277af56213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426271b02eea456c1708388e6deb0d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd7779435a62047fdeb27727227867215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d07a6baf1f6780b6164128789dbde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94984ef55db2b83dbd59e55ed0d735b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41374200b8bf6c5206616db2b35e7d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a817f9022e8752a8cb64b26ca4608219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6abdf72ae2ab3188299fe7c7bb08b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43f1ba1191435b007ba29d54b01db6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20c393f5cd439db51d935ca75b9ad2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bed37bca9814a0d7eb68bac67b6be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a03be5f6b84c76b44a11bcee520f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d296c185ff1431bc8ef1e00a150a66225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2e8a859c5db2c0e137582217e4f7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5721a7c1fa19ba63e881a7bc3ec7d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d50df02dacf989f6b824221688191b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d6e0572f447cf00a197f2f4207312229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caac193d32d499d52caf648fa1a0f5d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28936212217e3a8d53796aecb34bb3bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b307fd0a2c36337fdf44f976ce76ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7599e6fa457ecbf8918c58df03afb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a651dea3866fb694adb79e94101570234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb70affa4eae3153b88723ad02e9f6a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac8e25f9d8be4b351bccde30910103236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a79ad9c4c2b96745834585cb3c6db0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdc98fb080cc7ece157668e7fe2125238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef53c8e06b836ec851ca5ddbea4e0d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bdbaa942866394d481b33c1dee875240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4843980f774742fa7e0cea59ea6e67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507745b7a63f5ae650a64bc2f604804242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697b7e7f33d0ccae385d185454f223c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88281c562f51c6931673c37bb182f27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323d07a4daf26c2bfecd7a77cf6e057245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fd0eda3fcc7610fd96a75809513d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50138ba683b77f1efd3cb45d6ca91d92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca63816f4a65871c050a89f8dd4b06d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956e9747528cd51270616853901b3ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec83766f52d738f53ed9ba9d1b76094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbb8dc7241952efeb72f018d03d9fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53793d6523e5fb2b9dd32ee5ff821a25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53596d20c69671864615a2046ea15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49703a8a1c10594d3d4d92729643b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80fd5e299fe00506c12f87da7cdf91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96564bb5a4837baaa2998960c0acfae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd14b81345cff99a23bfafc9bedaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc33ca34a4b80c638528577623fc41a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57227785db26a075c5fff4b03b3313e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ffb92596d4e2a406e8090963a6132260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7997862eaed79a5abfe578c14cbccb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e877c270a0f3367db4b8be5b5ad4d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db6a939186eceac7ade241bac0a0bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411954036d2fe05e626b44fb331588c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e27353648326e215088100722ee23e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bac87bf049b5155ef3f287f42f080266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5b53d08202e46e4069d9b298f4f14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07fcb437dc83932fcad520a5f3d7b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e6ff5541da8e3c83313f9e66ff00f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da6a871f14a88550ed6ecdf32154e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8c0ca97fa5639187cc5f9881400e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab8e1f3d52e29bb64fe6143281bd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6c12b8bf1955b2e9a385d1ab9db9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eda897d6129082cc2f3121267ebdd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20db687f7612829871b0d69d62bf203275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0995ebd0c947eec66437f8e2aa2c0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911c595dd549e3c2900c20817eeb6de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c72ca51482b791560e657671c79730278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d506c3d49c5091007da6e57007ebc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385fb20f90a6f66d03fdc9e81386bab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3836b7d1054d0f2b0eeb14dd068dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da13026dc9d74d7d453a17d79123e91282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2791b9be6229c0e95416ce0425652e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d889afef5bd12ceca78749c56393284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a47188f6aec5f1f3d69e495832dde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3061d8b38c29ac5b3d64ab7748600286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca6ae1cf7e8fcddd8d6a69369ec122287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdda1d0bb3bc535da6a5715fc5c4bd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949c0dc60837bc4e534cab217e4a7f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a255232f5dfabf7f72e5623f98727290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c953148339e88628ab827208955ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97312ccb771eda89480267cdd1623c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c65b6ee52f47ed589d55f8c2d77bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c919e0fddbeb50bb0d7b2571499d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97c2773d0beba7a8b4efed97baa739295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c9906c29a56d7ce2ecc66d7667ac1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02aed2c6b735db84c18928215cf6e72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024724d61e56b0bb253ccc90c8d1c0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34baf8b83a4bb377dec87fd23fceb92f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d906debe9014ecdb036055341c96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebd9117a59a27103e500007ccc0200301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d9f9f0fd513350ac5a31e3ecb58fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fb0a7d242e503f84fddbab2398c5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761576a4bd571a170fcb624c760637d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226fb49ccbf5e1bfda7724c1e1bb2e3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfca6eb3afa6fce6434e7cad8a4d10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105c0193f54a8402d3ec33e75e84ef8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e49b1ff4ed0d23213b723a92c4acfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a743349f9d08fe6480ee27e1d6dc26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d00dd13c20d9a759fe8750c995f0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c062d859a4ba639a846e3124d24e0c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc123d99de91b749e29280dc66cd0d50312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3a1298ed6511acf42124211795b2f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91a94d56535f2e88e25aeb2cba705f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b801362ac6caf9524de91e21f5627f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e014ff7a3c97282b90d8ceb94e17b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d211a6bd4d8d1af2e79efb4580f1d06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e50603a5d9e4aaf95e6d0b5112560318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ec366d75ee03d910bbbfbc25e9b3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4dd24309b80acf6bc9a494016fc16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37af0bf148307f93ce95eed3fc24d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be7c8714a72d072662b2693a7e893c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4b83907b17422c9010a6fc87c7a22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ee8436737292da79acb063e22fc41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd5b8e99fc752b2966db8d7f42b6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a793fcd059b1ff128869ac9f5c64c12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550daf859086447fcb7a9898b919b69327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1482637e980e8372dcbf8dd49e61ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c295e16652e9ca6edccaae625e8876f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0910e24a0f77de1595470b7938a703b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55fb92e9d0cc2ca8d68d0e001ca24f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce42c7b331a4092a4751554b12a11e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea580afda33b5515dcd27a961364c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c66d02e92dfdf15133ad05de0bb3bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336bb04f95b6e278f4b93cb3d910598335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c606208d9cabb063394406dcfc8b4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c2339998aa03abc2cbf972fb68530337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481572f83bf33130dbb8e669ba9b698338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f69fad274201b164c45e3843b704a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c537063ac9270d4423ddb976867e69340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f981960dc63868f1fb3502e188422341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2f733873f5e9ac8469f516ec04577342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e57bf8087af7f71022ae3a5311c4ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a6f2183e80dcff55e578bdd1df874344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24331ed09ddce042e81c25db736013345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f16b87267c197975753516575ce2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f68789600afc15003c6b7a9f5cf00347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183a303c572e15767e92e92bf90155348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae081f426e04de58c18f30b6375d9177349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18054240da88c19647e89febe561d86b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6920fd958039007ce33adc4ebc2c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063aa5f7f4bd235542220f92d8f8eb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2f8c2616edf9798edc6234e943a88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d9b26aaa05ac33d5e97322f0cea7c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321c925bc1b965e14db30b061783783355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60354708a3bc645bd4aebb863ee29c0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d279441120094f3fcfcce005675f6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935f2bfd619e3dac99ec82c1dfad2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0399cc9ba82d9d2fb2fa33a75d334359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6ebe5f83b9f229101709b29e9b9b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35081a3f810b23e7335e0e865c14885361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155b9a09fe90c2ebaf1a0f5da87f8f1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc0353aec557f93c2daaa837a29cba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea5230d968c0a7ba15aed4be8ef66b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025dbd96585830a2638e07a6c86aa0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75136142eb13d84b0995cfef750777366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aaa8a0db5d9570e0ca9a6012c112e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9eeae20cd1f802f8aef67e5236910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055c9aa38822f207565d8d4e4df80a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef50c0f1d632a440542a7a0de9fd23f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88588e984cf72b16b6e67de519153ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebb0494ba9432987ed7f4b1a8f357d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6e91412a7f8f4ddab391d2c0afabf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cfd2f4de9ef453dd07a80040e145b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb96bea65f09ec017224ee42e8f7a4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adb51143c179b250639246e110cb72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0d0c9b87fd7c15b1fed69ca920386377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb12e08eaee63cc527657104c7cc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac692775c08a8598f1191f6e9cde3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31385112f5ed10905fc57b2fa61a5ae4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c7e014093dd1676380b9712708bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0024df53ab81fae04bbc97e1082d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f14868036a519e5959887092946ebd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50211389d534d59e0c7e305aa3f85ea8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9a0267565d2c74fec89d16d9c6e6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f9ac9ebc41d1bb3e2823b2c21ebb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b2234652958dbb4b657a10505575387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1848be814264ed9910624604b1dab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fdf1d6d59aed36341c8516abd981a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2e409c7375672938ba34ac31c3d83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24e23b6129cc79ebbf41792e54f7b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca1e88f88ee3e2501ee5b85a7514dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36e4ff0242b3cc2fd8ccbc5d7cf879393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6fd6c69bb2b451d4726f87d020182394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440672ddab17781694182d1e58df629395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb958de737b186ecbda3e186e5428c95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c84e3a9166b872463a1a2b5596f4d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d470bd9511eea42a81ef6f9b1b8d6f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9dcf4bf02f94ee1c8fd2021c450e1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f9928ca2f976a14f40fa679ebfdad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9d10cc567d8ffc67515b3fc699d6f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf27b97f8e1a78fa40b0b908c5f72a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79debd363fbab301df2a2531ee62e1e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bafc335c970a7bcc4d7df76b7eca6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e56194fd77c9948d215327248bb99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4024baac538fb201f86ec8562a81b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe24ec73c18ef6c88f6b4a0da58809407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b2af7f814621fe95f0c2e9c846b13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc915e5fc7365e4e34d3352391bffd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80127d1aee6bbd48351c4ccfe142f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfe915991145a5e10a601f8f7a83fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711885101d95c765323a3cfef65a8700412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91637dfaaf3635b3aef94d63014e9d21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a7d7eb1ac00ae72afee39c0b8c5b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09841bc6ab0a49b4375c2ed97dbd3181415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1c9a7475590478fc4a4f226a80894416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb222a5e784ebcf011d40c04c8d001417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086f6026eca6f5cca56c48304cf4756418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc56a19cd1a3ed35450fbc96b10803419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba9d0c38f85fda03527a685f7ecaea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e32303cf8b4b2975210fcc3d18a2ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85512ffc7f626456d5f0ad0717085ae3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220b9673be06282fa63ac5d644961e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939da0335b0ab9280df90091092495df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e72504ab6aee0eccba74a77a417ad5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda75ca81e032e2551ea6e256a2befed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b07c54568038400987e13122b683dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed390fd776267359bb9dba067818a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40a3e20ae627dec03b5252d48a8d14429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3fb137d8eff2e545debbae55428a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11146e191a700130a01c6f23739a97c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d365608b3f9877ba53527e58b67661432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef97e3a9900156e544a166d5ae8f09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5bd0a3d8486662ba57fbbfda29904434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712ee09424b88a0ef16d266fb4bc7e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e867384a97c57a21694d2a8195940436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18938331dc5977c75eebd3c3b642f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd44ecb3221954d6004d7980d0f8c51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b3840d1d1c23ae7937303a94b7b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396d4207f03ac6d01ece344abaaf979440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64d70c0b9af428cc2d6831c37831ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223dc2e8293e2c5a1686798ed9308c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6261ab44297790c4a352e1809e438443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc53484c5b9efe90b70934914ae885444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca35263a140dc4648f1e76bfbbceb47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f3ed902fe5813740f1c8da635c22b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526a16df32c0e83a17baf73025a3867447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073c6ec40b8cc4ba5a43e63c839f952448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4481d0be29f0ecfc2294de8d18bc1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afcd1fea3edc811eca0c81d0f5a872450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46582f3e3b879db4dcb36bda8cb578e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec717e315ce46bd886bae5ede7ca4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464fb3e025c1594b2295584168c148a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9c3a2868a15fcb46648f0ac90e165454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45d3a3bfcf0611ed06a98450815a20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba7f154c1d8fe76c6f4900b562f6e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2e9ca5c9f874d45d01efc29ee34f6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48287958f00901bedc45dfa8289656458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3025fcff24d6c3be47950df5aea99c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9599a8d009103127ea549e9bc92debf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3191c773e5192e95c57ea180634d28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374aab56273cb5272bc0261eb08fb1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486705cb690981e0fc39a25b2381308463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45b3f9fa8bdf666cda3f911521f84f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377d37984116536d950766913ce8708465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226187da412fa0671babbe0ad150e5a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a552a28edd8362ce236f6f6f9e86b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295f2313666831d2d84b62142b27139468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b252612fbded536c459d0870bfad59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ac68795435c7f2e9f32444c02841470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496285dfa8c1634d370b9c8ed3d9532471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdacf785cdc40cb302b2f19dcb12627472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd408ef04408ff33c9a09c6d71e478b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b42b6f8afa3983d270714bd9857d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b818fee28ddd650cee082944ab1972f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7e53ec4949cdece2dff381995b43e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ef99312d52f17c4a7ff156c86e16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60953e7fa237c24dc515dc273b3959478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9114165e18e851119639de4285b15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcf1c27240b46e3314c38e1bb96570480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc171f8e74fb579f78f27c04c96fcd58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d083bc42f32e7f1be2f6169f90f75d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9963dc4ea282a8b0bf1af9260e469483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddecd3666e101bb7547b1596058dcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b056738168d6f80e3d38ba14109312485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d748dcfcedb6ad6c47d254a7d1b2f72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba18cb3b7b2fcdf2a2cfc71b9436020487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472fe0a3f2a08df2d19e9ffe1a07874488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce430eb02337f7a78250591c713370d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03379dedbe66f5126901967678c4a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e88a9847c2fade34e2ba3706151cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfb5ddbe6b3ecd8da5928527497478492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9866f42a0e683db2a4c0bf41888ed60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373ce7d4195e13e4aeb34d01289abb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b57ab00aba846459b7a249eaf712495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6322e92fdd914c203195e1ce8d8899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9086bacde56993e69eb3bb18e7b06a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d441bbe65eae83fa452613458029a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99b131ae12ece50234c0fa6fed2cb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87d6a33ed629fcf9ce0bf31c2aab46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab8c7cdcdaa03c443a5b0298c0e504501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa4bb4f6d115d172c9d0a0c7d1d15f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62471c463008df6ee0138f3b49f121b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0290cadcb921a943fef856afdc86b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3c40306efb0bd31250015ad6a2763505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f67a547374877998f481acf467cc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e8c233f703c3982c852711c3ac891507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00662bab452a73355ba3bb69a417e224508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bc7f3f4124959650debba59e88ce3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41792f6983dd34708589d037862c05d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd0af4e9b92ab30285b6841a0d8c93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864709b9c6afb7c29a6d837a832e434512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d29f71a3402cc72f642e109f88929e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41547edfaf553e130e0a0fda3f68da9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc603a1801180ab3bbd0eb082269fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d89cd262c73b1008b2cf768668c1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c936e584a9e80ef2c816bf14134885517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1365208f846faf049d32b29431426c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73faab153d53717e79a4eb5b764faa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38978c07d253ab8da2262825d521d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b82eb8537f3c95217c77ee0a9c7950521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cb9903d0692492735e067496250e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcbf97d317a47077224b828739eb2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eace31e9eca0ddfd248a3128471dcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba77f39fd216d8a42bf9e4b5adf23b6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6bf1338a20f8263f13c621e245ea5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9782353afccc8c8b478965cbfb8e593527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3103b00bd04882bb0123d752fd2460a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424e57a3760fe837a2f1f08d8ac055c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dba2640f2d9d4f9cce79255684ec3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b25d1c050bef74dc23594a41bcdd1c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06886ed5b19baf892d48e9e94c52648c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea2daf9357fc8e1ac60fef9b58298533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093ae8c128bca8398036b4a5dfff17d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b585ebf9bedcc593575c6fe86ee49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d68960e15b05853f2c853353bd9a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f016be90d0d5b10c3a3e98f91b956537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303132b7f0b57f5953a01adf5d141af9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16bc26938f8b3b76fff4bdc360ce66a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80515195d393a778b8cf5ddc93961c61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f198bb6c1e2a06af151907c7215bd28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb0056277189ef468a218e54edd501542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608ffd6a33e631f65ca53324d174fde543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395cdfc4d8306243c6c02290f4f596f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf232070b3c7acd65fbd101d8f359f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f6c7e29d87b68516556e50018aff4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e95e68e325116a76932bc91d60085547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17bde08c703a5b8cc2eb21f144fa6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd28881596893818e62e554baec3d28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fab12e63a3d7c7af9527b6ae88bb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cc063027c02a8ea4f901e981ebed7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb272609388a6fecbbb99f6256ac453552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a4227df067ef33a80bb95c55df7ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f2c6350807d29ffa5ac94d9c97629554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa90bcbbbb7ee23f0111778b4ff7ac3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96ecdbc18ff92f72113adcdea8859a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77d96993142efc1ebf64c2e1b30535557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615783af8e5c6a7c040ef8e8afc8a21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49106fe5e0bbb6887b4bd47ce46f0e6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ba065d657d661ca3bc3349caf78f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a0b5fe46e006cea8d15b1d6b8c38d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a5c628c8ab8680cb8ac396306c2ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305735816e3e676b955ffbcbe960d535563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d38808bc4f1f5924bbf5bda47a2e47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df0f158ca6c41a0fb4c95b15604ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6505377ab271a0b4bdf05e54e5d52c5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7183f7878437d336b464a75a2805497567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757c1e66ec1ec24e994ce5b7c6cc25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24398282661db0d6d12b69a8db3d78c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c922ffa80abb0e95684f4b3c2ae82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89571977267507223574740327378bc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b0091ba06f29041b097ec6816627b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>