--- v0 (2026-10-09)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3742c17264e559920d7b79df9ab1c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e1fa4f73dc01512218aeebd0e2402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5bbfe6ada7d1bd9fad21e7d4a6cfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea7eefa416fd7dee61024717be0ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16159a892241a3e8f1b2bfd2105e1865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98ccb10dc74f7b0a2995912b69cacb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bda4891b6a630aa840884609895ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01847971e346995e823a74e6bd9e8e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3844b6d1f087cad65a0d48cbc1cd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169bc359d221e3d6bba94c6da49e6c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cb46699d9186ea4d67a95c6a46ba211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1278d9f288ca42226e47455e20ebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acf5491d42ed583536bddb0aa6928e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94d4918ee4b488c04354b585d0424d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a3fd848d002546ccf107e9975d86a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb539562a35f5fd9f26b99890421587816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cad6287bcb62a2268a4c31b0e1d4a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb272ba6a6fb21b62199df3387584a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe375c1f4c741febd0e2be1b76a4389b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56393f5542c6ba6ba1cfc632593239d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abe35765f000a14363198472221ae721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21bfeaf7b5f8a896c18ae0b17656f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70baa78cc76fd85e70685047b7eca5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537c38ee24d32bae1286bde8e1a867324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1cf9387e7ccb19295ac02e27dd27825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99476b4b09536edff593328c617bcdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c934bb41f307983ac882b169ff58d7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9f9bb5551b67216ca9eebde6e2e7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddde3084b9853f399b12f37b481f8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738c392b5a5f57caef8f6fa98b863ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ea84bb26bc6276c59c43154cec2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b50fde08257cef44cab5f53cc33932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4af40536e99bf5e952ede51a179e6933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89738f29e4d996e83c8189dd598c6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ada2cc7ae529e105034c549b7bce135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb0616eebc45ce10fcc78880055e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9d0f5b9159e9e003764b8af38621a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551154b9f220f29242db44a630cb0a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b465e9b81f3904c086f78f1fcc125bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d607d138b3a25930b0992dea2b44d9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb416180fc52a86b6392b856a13e677541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b328720b09eebb7102adef225aecf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8286501f1d9003de6e5b0705b4b75c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2ff57fcbfdb5f0171372bc6334bcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7525a7226991b22f63ec9a0bdde2f1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905879420a4b4d21168a425924b3bdad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45366d489e87ee6b1a1491d3d1aff6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe7929916993a372e20bd2302f71a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfe01f896906ab4e980b91eef6a4f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a3cc99e3550bc8eaeb1812d14516150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8505f0b8d3435e379d65417b3b569f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc34151e8a0a432539cf424b92671c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e178c948e7f417264d9869f1cb34e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c829704f76611218eed3b5119cbcba854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32208a70280f314859a3116a2295a07655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1129527bacfb841a3bf740a4fd0e58656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbd197293dc8a622024bfcb33314ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3700fc7670868c87db05c8043c239558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850cc3b7a66213fcee75adcd89862d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a350b8313395385e9474c67c978dd6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807867ba7ddbc2a25c5eadba2201b7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e003c347bf92d47c317d82436dcb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3a52b4785b4232a0a8f2556eeaa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faecfa10a2e7d5431a7e1df567659f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50afa0258dd2227fe87d6a923161a2365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71f6fa48fe1c554814bce9580a8e8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b408d57b6018c453a74f1a1dccc1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaac0e3510173032df07c2b02c6c94e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b377df8d126a004499a140374c2f45a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4e708f0efe3b3b62be0c452752b6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d992cf29d3e893cbdcb9ad823848371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416711aae2e688ec65ca7744b0abf9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddc2aae854513315b685150937e70173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a9d6e8ee60726b0c61791f872ee2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf226cbd92b7f2a6d1e880857bb79175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49391ab2f1e8b6e16ce081a325f3ce7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9d71e108b8d6680139473f2180c1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5357f8907cd5888588713406449878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306abf15ae1798ed6276452e3af265479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc966dda2ebed6b50db1c6fe0103fe080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c37b8516afa86a353d1faec2df9ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060ebe8fecfa56347d887a527178fca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99593c1f7126ac0eafa7c6b613619a0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29aedda2fb1e390dc619c7798d65bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92920291ff0a412f295520fc87a5b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84e56d0ec2569e9446dac94fdae75086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36d4cc398a4a9a3c433ed23646a7bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81577a6faaf52c1652a9fc76ad695b4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fbe8136724386d7d2e2fc2664010389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4544f8f758db3d9fb2b7b951fbd6ac990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83227cb25efc9f93abbcfa18753d05d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a68c565e27fbad012de96a05d434fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0883a792f25bcf7a55854326d034cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca9845261b29084aa3876b14ecab0094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4c3f7a839d0800f7730c4f202e11d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83447ee0a521351a4692917e71c4b1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35e0de1b0f1229a525863e8f424f6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648eb8b66d404a8211fc60f52e6473e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267780b0ce62044ad34813e3aafce16d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b57b5ffb10ac6287eed45b0eb8d6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981de4c1c52f1bd7415cbc1f8348a439101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d77703d24d7ecf58cc3cc3f65b5b9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13947c0196a47566b83505489b8040ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5c7d775ac4289c2a3058f5dd6910c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8a817f1b02f03f52206c28c1248e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4391e365d35de3707c17fb694896af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9868c7c5d509e52c10b8fabc76a759107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdbe7eb11983b156d6c65d71250cb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d6818055ea9d3aa2d77baa61ed47f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58b7b49ba41ec90c1348301e5e08bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e1e7e8b6a843f98aa61c5e82b7ed1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755427f597bd26f896bb6cf546021f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8836814c1c9287adf0620a3f02101113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83e4560da7a3dd508dea9f68c31291114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f620cf0261103db22bd0ffcc744e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264e35370b5e09a80929ef02c4b069d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1203cce333c5598b259f7e8b663db2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90742fd9697cbbb4740da2bda727c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b7f79d1f2fea0e0700924ae7eb7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ca318cc1c7add3cef3360ec63fa76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e41462e8bad11da65dbd78ce86e8d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea4c557a77b941be63be116910dee2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f63d924c47068d891016afacd133c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ea89704deb0a0d0f97ae287b52e75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6c04ee7c0dff2095e8006cddd7edd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b0e484abe8428adf838baf841db86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc68965a872f038e6300358df78f301127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de23a376b939bc72bfe1c659133250128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f23aeb331e5e9accef569aaee1e911129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4033bab8b8a9a7daf226f6d7ce1754b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a0fb412b8be97ba24ee72d5d5f5d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d826e21d92c70c385d8aaf83f0beb6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14714193183ec66b30e202287936d94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142f3ec1766a0bcb623b5cb3cb833f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac3f3b50780c22edbe8be86944026b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817748a3adeac78b02114d4079dd7561136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d939c09f8b882e7c5dd7bffd0ceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09626e4d7c7058301ec1c70f6aac7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d4d39f7d388494d596275ddb54bb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a964b7f04bc66495db2e5ea3a30a12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b615140b793911a945be5377bea1ebb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9ecbb69fc713fa5b38cb0f228d544142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fff8fa832b871fa1ebab0a392676b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20028b33429a30574b67c7163841dcad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf519f26ff35a0a4a95e5ca3fc1deba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88ff8f15649de8bd4c057f4b1452d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34dbdcc25a61cc3626f5c110c6fe5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa1f2ccde4e39cc3b404fd9518777e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4aafccf59132bfda000a0d9632bd9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a5717a79325327f56cabeadf0cc73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13247654153b69d1d7bc9b262634b53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a03feebea2a096219185f631af9b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4f346c64f6437b335aeb558bb11b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb83b4520ece420ff1e1bf6350e00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207211cd80f5bbc7751da779383c0dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9f8bc5c587dd0b154d816c8d20ffc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03283f63733f4bf05dbddfda93d125dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae6d1bf8436076d4c32716ab1f16ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5dd9ea82541d86df0ff6f3da2b13a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2e802d8e5b839b714268785426a60160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a25c60c89a0a3e3e3d7f2b4b75f7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633ef1760c0e579f0f1a7a67a6d5077162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e7d86bab9dfe50abb7987b2743190163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f54c12ebb9e149929992df9267bb1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5c5da49d308f98d05e5ea64ac839d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfeb45f29a48e66a71fd2a1fc64769166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36f40102ce2f0467d6950acc9317f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5ceec9308a1e9f85a32034f979330168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db73b3583f977a92fcb75bf20f472169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdce4b7f86ae8fa03db7afd96ed33d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e725548cd515f6f28d40ca6186a98e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c1759c05234349512b22b1da13673172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67d393d4ceb88406113eac3c7d1428173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba205e692e148c67da6337fd440f6f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049d87b83f7d100954a3859c59a863d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e0d8e83e8444f0fe05ea8bd19645d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87087233044875ea8ca685f9462b4bb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79273ac1def1aee8a3b4fe46e37e2e3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517648ad98b668b03ab449410656792179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e87a22138cf90821d2d6da6b5aa676180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c882a87522a3c1b6acc0bb41609a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5610e3a400e397a691e7c3f811238f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e00bcfc4628d045f547ae3587950f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb55c389924d4e9e640ce333f03c21c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2136be200fd6d22afc4f3c23ac771e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2a8aae29a3a677b92fa5331202212186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bb5096cb609ee336c445961ac33d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae879223eac0cc5c3566928fbc185e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8145d722e7a8cd8cf4ca3c05033e8d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e7f62a77d6c7fce3904bfea549bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a0eb9c16e8e87a3b01af8fbbc6dea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e99663935a308f9fc9128fe819fab1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2218dc53059f3d2494e6403451d0001193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25a3495129162184d56b8955a03ce0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56a9b0e239517e8e0116d36299168c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c9d302a6fa1c2ea95bbf52a490535196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052d81b6a2710a0a81f0653175e0fdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca1339573632153b8b3acf4fc9bbd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107f1f74068470d5b5d431ea76fe02f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c523b4d420ea99596ce7324939a7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef720a0bf7f17b0a4c8abf5752cb2ea7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb6e1c3e565bf614c626d60df440ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d2e32ffd589a26dd72b5982a72f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96eeb41f19a39c460d56dc528a5d0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbda04f06e92467e9cfbb1ab5b0f38f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea531108c66de0495b34efcc39d98b72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bffc6d4f1e05fe3187506d6e23ab4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25f51a4998141f113d66d7531fd32a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4167f8414db2494c97044d4c1219c9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819dd911f9b953807c1c12cf974c43b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2073395fab4dca5b292786b61dbd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0518ff721a3f4486288682ca44088c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aacd89103b7cf80dd2396163a383e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df6ab3b8491af636ac28f58003ca02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e7714908a82c7e968fc2c42c7e952215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229600ad13157ab531604dec6c183bc7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fffc9a3f7bcbe5a1ecb7253c2e40a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724cb99ce0a675ea76390140f4d353218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a6402de7b49099b6902d848b5aad8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5350ca7ea0ad047d379671d07e329220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d83afe434083450f324a97b86bc023221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9410e38ac3fa5168713d8bcccd552b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd696ec1c8154b73397fc069ff47684223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524261856838666f4c9feaa8b33a8b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f750c1be7aa889342f51425610aa9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464126446ab09063c8cfc6bc5d04c82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ae995d30a5baed5b2815e5494c859227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dd467d79237525b31654659314ead228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295508168ade4cddf781051a7a6ae85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d091a2164251deb7b2ae574231bb1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608ae4c03cd8e470af23d0fcb9e0c1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da72e92872d6cc919e8f30fbbc2b00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22cd2572f72e3157fd14e4308215ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43b5109188054355ca5a566afc587234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c722617adf51a06181bd9a7dd2d62dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13739c6364458cd97ba7520af4705367236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744851edf8519064970086a47700396237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f43153a0ece60728cad8bb9dde10d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e1d552d2084833253bf1bcdc782a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96f13d4e61a1c7ac891354e2130b50240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83531ad49b2e53648afd2c9b6e73537241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4b1cd542297022dae851e824f63a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba184d904ca9e16b4128f7d0e8cb8914243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaf9f283b9ffde5267e9b8bba4be62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2847b5714d626acf462c7380f5f80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad440f83bc2d3b859093b80d80380ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b038ebf5f74c49a7902a7e5463ed08247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38071654e8df2b8d26482c5cc71326248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db943c0a1137913416e0a52361bc4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cfcc5bc0f7476fdd01fa4eaae8537250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bbffd437509742ec689e42e59309e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daf41a083420823b82200cfb17ae74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8dd23adfbde9c4824a84b258b5120253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169b2520d2116d466a96ad228c863aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2646056488e40f8f40b6129dd425e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efe7eb69ba8fe2e6d98768c515a0e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f398e529825ecf881d1dd5683baf6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdc8dcda00d75065c921b372dee342258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431bf27ee43e38ac17484f8ff61b975259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ab7f03055fe2bcc7f57a7a3fae426260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7508a4404d8b030dde6cbdf02fbf63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ad70493ff5643caac013204d368df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5d82cb4888a44418623f2795384e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c3e811e70fb798fb9ad5bc289b8e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce10e45b9cf0d0e1f1eda5222dd038265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2314afef0073e0257c1cffffa24a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da0045c41110ed891a8a7413b7d68f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ee957a4837ae1faeb88075350e0cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438db4f8837b7d3e2c8c8b3148432ed4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372a52a1012618d5a4f477e91048395270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b4d3b43b56138ef4f6954f2826180271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e395f3eca9c3c67ac1c791b84af45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b0cec702830f2e82419497822c270273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cc891e49a9b3b393e28f8cb1294f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291bb111859ab3c2c55433008ed8f92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b085920e1beda0a50ae818d4cd6a1b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5706556260ae34bb1a9d27c4fd83a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6953ba5adcbb64c1c993095e054f7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b881f08fe543e754c104e497aa0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318db814d557ff52f42c62f3309d28c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9976d631240fbd94f116f03130142281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6232a0de6f4a838d1e9302aba83631282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d0d5ae6d6624e29df7399837349e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2b49fa5ea69696ddaf2770aceefd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330b85056beaa0e98b6f5cd3e18bc4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3c1796c08950c69cbd1afe9d3c64e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4568c5c96224ededfedb8515e08a7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74473bc3aac4d7f134a3d38f72aff97a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435e77c350b9db944877dafb5f9f89e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23002fbf263c21b720b69ed4eddb0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641677ddfda721a01399f3ab2f31a8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47a7906f88ca7b5e33433187efc361292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29dc980f15e39f64280e0887bd274c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e04f7e83466c341c115e95b7a21b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b5a04d95c0709eef9d72f320c7014295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fd7a3cc74de2aab229cbc16d76775296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a9b9292368c216ef60e80cc0c5be6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894a0a57e732adead55e5b6d7d5d61e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb160cccdcd18c3e95fe192877a82489299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f983503b0b06157908b018b77e6541300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d0e3926b0088040d86c217c500d0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914dc0f271c18e98f84f8ef34b6da52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae3562bd0600de7fb9dbd8c7844408303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52351b8b57bbb84908d0e177602dd62a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd3286a199cc851b0c77cfb609e4e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57b6a5aba6cc9c0b93b91a4ef23ad8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a8b7926f77aaf551a91c33758187e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978a579cf95b7962cc22fbf65c747d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab41ecb35fd451c77ba87d2571be5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd78002cc31f98645ba0878890a3fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d95e05f4938264ea86e617f36e857311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab550634ff3ca1cf48a202144a4d5061312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edb822def284794542fdcd9fb65890313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fc7854530c8424f2803332757c2c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf19dda9da50045b34049b1ff1eb43e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc48cdc5f63a8e7ac4c8cc3893820d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e82fbb2b0b2f51a8b800f25d1be6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0daf59f537ffc46977a928bbb9493f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee2b57e9998d5a2d96a8c1039904b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308a024bed6d5cfdb8c8d34dbead470320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dfeb9c43f047bb5c9171307c2abfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54f98071848463994633df482b232c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217cf6345d92847061bbfe2d4d29606323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c6ee4209a2b99c80ef36dfd2d4f4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b97aa7c797ed79860340611748a8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d065527adb40f455ac8b01453c8fd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634a0aa05da5f374b3604d014579bab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad5c50253e65d3c6413d255c58830328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3040c7c8f4d9d9c3d1026c68666779329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3463a0acee7dcf8737241f2cfb1228330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6c07e26c99332410cf0eed53da7e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193d47963d49e101d5e567c9a3f2973332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a839fa194e745912843215b93daf5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f81cf6b8ef7ba30ac341a5d3e0c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20a3954cad2a0258913f15db11d38b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1097a248ae9cb4ca84cb04cadcef44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0462c14a87f040420bf96e81a33c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c99189833d33014ab914b045129606338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ad88b6ca7b2815fe0c346b8807c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385713b0e79e7a41ab5e78e67f0ea0e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb14fba6024750d2681bd53a79c04a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e4fe758cd9b368a05e89be8a7b610342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f89556f5d423e7128382dafbbbfd16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9169d82dc2c6fccd12cd9a15364a78344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ba767ad26a124df314bb538d2ba45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e343dd4eeeb529aab9f728281b993b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df591e84be40f6c60e77ba1f038a5e8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5936e833893e7a71fd522d1713bbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf87cf95ff8a332bf23d1049a2f729349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da408f0af7c85e6c33e7320f8d11e58d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fd83ef75890112e9e72413dab306d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6de6d1854115c7595a4b9bf1691c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c9533b8497b46cb695fb2ce7dee0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8800e20739505a543c4d81e1712345354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557c949bfd6310944e5c91d63057bb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3b076bcd8ce632b97cafef7526eb9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18917fed6f54d3f8bc6623e2e8f7fcb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0304a47d7f040a0fe4f9ddc810d38d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ee8bb5575c90c2e92741e0bd2292e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec224d2d75e88530d50ef5f7d0a6e806360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f5c4fed560a6921be755d3a591bd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212824d39cf2dfb145f52e3dd611fa8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ff5f335ece885d0ab752c1c24f2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6dbe28f0e502ce36bdd5b2874f83364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba71fd307a1a0621ae9ccc1468ccad8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c082959300285ce85b618156b230366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c9257ca669aaee592f7129bade29e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d536afa0e2f7843e70452c5346274368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6206a78c3c82ab7307c87c86b1a6ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2665813a6cb8aa37c9fac79c4a9fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8c8d2c89c5e5e06f53cd251d7ddb0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858ddf5b46e8974a6820447dc87b758372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6542f32e7dbad3b738ea52b40b6d13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927577e159ae988d4b8418b4ee24ac0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47d93f3774406165390a078926fe37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e14a3c84064123306763fc154dc70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad56aa35bc3e16f13cb2b632316cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77372a711c4424e56b932898d7b5157a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cede33d9b24c45bbdbe9fff930d62b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91f10a7322347db6dc772e0cbddc71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d31e036e515af6f896dbcc8a67c28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a12de5e87964403c47e6eb343f208382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb42473aac09d517ec1ffc965164f8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aea8c8e6def0b67f0b964616fa251384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb71a55ea71bb04cb092f3b64aebdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953b03fe99239ffcd827e26c33a8468386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d32e222ead9c7ccd13d432dbc43b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5c21ac6eb6e4c330c22d35f880159388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7c4c9c57d91a33352cd561b1d11c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de943504c201acfdc2b966a325e99bfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553abf57a831786fa9322616eff14df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e09a8611dc44fd93ef1d8c92a7e15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25949a9db4ab6de99efc0189d33069393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c872fb9d8fd95b81e0de6417b0193f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd9916e7182982a0fbcaef23ad86eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630ca318cb550612a4515c0860b2f6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655c3531ac82ccf2aaf5b522caa7810397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b268fbd167f4af884446d7cb127619398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2bfb070204875037204f975aee993399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348dc0d36d3027868a8abc3742430ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58d680948219ba37414e172e3811f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b32e8f04a450059f1687d52b0158e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a434f8fe2b8603b1896ed166fae3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06666021dc8ce100f7496361cb9992bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a2a215285c342922e9b0c74b312e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbdeb89d6643812f1724433b33708e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b4dbfc610b6228e80a5d884f13d54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551363461230eb62cc1cac4ea518cc1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c072d74f014fb3e2e41e3a085f818b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393845012f420f7a2d1619bdc9af1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fe13c05d14c156b8956b109b9fe43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0abd863d74a21c3c48b7fcbee644c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0a115f871394f7859f94bdae44d5d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e300e4261a988d4a412cecde3a0376e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e635a381e30e0dd69a8d03640007b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136cb229de7d21508213fb8473ef1e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315cf5567ba5a7c3be5d01e557fc56b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa34a82430ab6e21b778d1fdb9ea53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb152e46ab28ac3c618c1b64131badec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5ae856c330885b557e7861b8f5573420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5737b9eea12f763a622a386f435bc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508495597ec6da85b286df23efc126a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eb24028e9929975a64e72fa82e104423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81ccce585147b7908d7a84ab8c72ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1704647214aa3adbafe5c2fa8b053d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3a73bbb8c7366129ef6eca5bb5fd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a77a10d537f8cd64e7c583c4e08b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331b8acac938b782068229b3fab8ea9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72b631bbd020044c955b07e2272e2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3172a74a22600c87cdf324b21c39311430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ba1966d0d49d2e8b3fd80ece05ba4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc824b0108e0919a79fb2acb388683432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138f88f3633e3bb2b4759e509748011433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd5e4fe71da3453873c86186aae0d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d86057ac5bc6e1e6f4e95b9c59a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea14fc5a31cedb9419ec870eaf72b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb64d67e7a1be9a47046a873874251437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf44f35e6e86f62f6e0544108d8995b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acc1cc2f510df00f14dbde03cd453a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3154b10ae75c17142c0cc9ca188d12440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf7877aa424d24f68d856d8711b85c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384b091ea2427e4ba8950566a0470b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e79d377a186b907ab0752a4b09d91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415b0d9d510f036283f7af5d94f67a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc99068307880945f1f61584469caa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d4c4e83fac5730868b9b95e4f4bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24fa5dd80cee128163e60e28c15574447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46333599131bd82498a5811b188b07a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccc493c1a21c44b5cefb0d039a6b41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209fbb8b457acc8f5d6a043277df937450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e6255c119c607021d906a920003c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9796b575ba5665a683e75a55f6ce5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa684853dcf4e6b7013e961ebace30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0d8f048faa733a2aef4719127fc93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e2af20909f4ce7e10d5e129168de1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9291a780f35cbcd73390f7ffe15848456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5460dcb9a5ff7b855e530b6012dcdf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd62c1b2e75262a007431cf7f1f5ab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2fd26b1b5e4986d735b7ff39d502f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172590cf6faf62424b50ee86fd890411460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626296939403a645c3357e0e02665c43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940079276bba60f1dbd9bb3ef5d67a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b8c0befe7397d73a23e7cfc0b348d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee329516632b6eefecc0f8f5dc8e767464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c575be0ccac36602c2293af8739c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f60317ce58138c72db1556aa43c5c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80afed15998e514cfb02f4e8e8db6ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b4018b1cab80694caea1ceb2620dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6d0f4fa04e9fbf2d6356f6dbd334d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3afb9be6df49de69d68e4fb9288f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c954b0707da70c8499790090b1a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfbe9b7cb3b16d4eeef651949f4331472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29708aff80645e163463433e8a20fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8e18b5e79ac9dd2d205af7630c3c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761e7e6c5c1528038bb5087c2259a77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57caa10ff4318dc81568c54ce153b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec25ff281873b96a7636ea3ad23c056477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c2302b704e4ceb764d9fa542a269478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe8f14a2e67a24e0628ce0ce1f5dae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc58affb0a5ad75e683b96f2c80067480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4451fd9eb2299336d434006fa2fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a0e9e5ab0a3ea965ab0ec81ffc240482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1bf010ee7908c4a745dfaa7062971483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21424e7367f330d030d16b909b4f31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba577c4974fb0dc7c07d3e527dc2ac8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bff24b586d3220a23b26b0dea2d6c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d7107333f317697f8d34aa438b2c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2a08c1731d7bc35cff7244ef61e2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982995e2238f05c293d3377880a970c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3903d77ca924152b3651aa4180fdf5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887124f071d8cefc82233112088f7d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a064480f118df8e143a7f9b72b8b3b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40624567592008f4509263d03de118493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c700764e51a4ceea0ef5100251842d4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082394d5eac81d4d7c901c20b25df0d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494c27483f7c8ce52d6baa9353b7e6c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aae0fead0acd7ead7b1267b9589ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ddd361c9f81defaa241c867086af9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061e031c3203e9f5aaeb2e69e632104499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32240b8ba20ddde61055eda2fa192c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1537339221876cd08e42ac4144c455a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666a1e945bd325fdcf8758fe5adcc80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de090784cb4a69010a4630dd66e43d8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51611a73f71e2a67aa59e72c2b1fc5cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c35e4eb5f6886bb2fe422d5102240505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b8f2c1461b47797f1e5612d995b12506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33f0809efef5d922fec1635ddc9cd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43471f4d6a67851c1edf188f35a9fd90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd068240cb78c9d0d64492eacdbb3c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a44f79eea89c9ae184ad43d763c05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b731d52ae362392ec6204c87e8d123511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd4b4c8a0656180d323755014d5340512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794756eb36a391de72be65a04fe0f65513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c1058bcb6c3e4800ad062187ede1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aae57b18cf0611d7cf4fbf1d800091515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb3d525fc57d20c0fa15b55b368334516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77e3225a01019941cee2970dd234d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441cee2f522cc5feb39fb17c3154c92518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc0940e11c10016553a7b45d853509519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c16ceb7ed18b0d24a3789f5513d289520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e152aa41edb848a91a3fea6e471e559521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346e64593cd567d73341f65c1d3bf82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d57672ba0b7db86eff610b6b9ffab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc14cc3806f3ef6de9513dfc323ad4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa958a7516b0a81024dc48d6592b4f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9171fd61c52ebf6ffe6e54af51641e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c3816cc7c349962360a3a8e2dd3c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7943eadf425622f1e9d11aca0bdd50c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48804899bc5b7f188f4147232aa4ba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b4d5cbb4b01c25a7b716f0827534e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be97995fbd60c0f4acfe33e614acdf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6836122b15db4f71e9db9c4202347532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1958f66284fa076dfdad90319e225d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03bb15af30cd1fb0b0dd1e60686bf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93729082c6f4a60c746608b1f1ef0831535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6607530fa56ad9ae35790b4f8b8e136536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b320b73349ae520bd172e9f2cfae5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8381bf25fdfb7cd1ce8456b997dc5d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da6d4ec481b4e33a959cce257825e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf716058af3729f7266e2a1b769719c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7bc50236e2bfa38da62a443585a8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0a768f530d25b3c736a266391363e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b4c8d23dd16fc5665dbdd821f3ff4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f9b877341d169f880023ef95c0b67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f6cd76ba63b47f8b67c709fdac75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d078bcfa3d487dc7f90f6617602d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfb6aef7f5688f4b60a82bb8d36640547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcb02bb35d1991ad35683ca79fc3b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431cd9f7cccebcbefefdf8ec7f5b165549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca42f876fc89149b6b6924fbb6ea3b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e70f83143b6ef8ee0e50f344cfa4a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123746cc0a3f6ccc79c4572c4d5d6b3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262f34ba008d3d6b36e4722afd65a91553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9e52ffda5a715ae959c8e31105f82554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56ee84a8b54285f9e05980a9434558555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32754ab6c6b6b9b89eb8c20255dd49f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ceccd07afbebfa4544308c4eddac7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556d9aba20bbb9423e015c58babc4bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad34a775bb04c1b9090d8f696da2a03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e1b2469b65b5624f1e850504a9e26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7de0b2d92b74175fdc50b489880657561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79203325d46cae1211f7360f042b769562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682604da2ddaf85a09dcf464d9c2aac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c0be99a67ca393985fcd66789f133564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a56fdaa907d1f294b0e1a6dcad854c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e8009c6f85358dbaf52f7c0b19626566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04442b9fa96b9530f3034f3cc91c0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792c14f1ad4a376358754d6967f308d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daadb53c25f2a79199159077e9fe7e0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b794a130121bcbd602313be71fead570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99bedbc0ec67acc66636d71b4086b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af939d7c0a521358574d31af0c5d91572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4fb25ae20299cab17d69c952842ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2557d941ffb682d66d1b696fcffbf372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb45ac27b410e0cbfd7b20727820c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427abe399beeba0bac6a6fe468a005e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda2b1aee7593cb03c34fcb1cb9bac75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0757bc982336aada9a4b6c6022286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4f3c3136c66a94a3f9c2d2efe09fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94997bb66b399546a06ed585b1d4e0228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ad7085e03f363965de8db3f0b7b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1effa21586894a09740ccdaaecc370c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398a23efa6aa5e6ba7a35bf32884a7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba17f8840c22ef01184f29aa949cb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db82f7fd79122dc351712b8c31606b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70e36e3c09af249670643658031b2714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944eafbc8dc1572d99ca0975a482e3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a75e6efc32bfd79a5eef1553c7c6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebe2336c2d416930880ca35460e5b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ac5ccda570c97f439ea17f90a447518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b72b3ec4cfb1f8f05614b26b2ca8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b986c4a33ec277912c7fd4bd600e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e3ef6f58cb903d69d377fa1a8b5b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdb01c494febcd3da4ea5f3dfc7cee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670f0f076c096334d30e367f4e15c4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403de0a5eac38fd1a1f1a330f02fef2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25bf426b196f2896357c58294959d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc7ff073f0be227bc740b826d8d5c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2d6e55d0aa1f5e2a00f7a1c3bf81027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc078ce8075ad932c158e8a05d4043328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98e8300539ed01f25c3a7c460d2a0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0f64c9987a8260f60a3353e35083f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d79c053b726a9806d38703cfe4f1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc6dca0da4f2eceabcf53dc370388832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd217304084744e7b66230cbbc90f5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b058097eff3c4f62674a52d5bec5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df738fc2ce93ab4244c1673b017b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5d4e7cae788af1ee2ffbc519cb3fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee91ad9e7c2cf5e89934639ca6fca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb160b2fa3c0bafb0fce5064decbee638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b26199ad1cac83cad2fc9968c2ac3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf16e7107304037b24baf118a1563e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41698a7f2d2a74bfbe7bb3f5cff7bd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7144cdf2231a20189fca946316e9a7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ee3e857f1788d6fe23c99dd0492143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a1c5799b8a3822c40fe2914b27ea044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f2a13427dda47fb03cac032452f5445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18d80a88a88c7a5000a663c85f51ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a4cd851af8383e235e65b306aa98647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec023f3830e10a37a9b0aa66c1bb6c4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a5e7f3cbce90d66a01c2a6b0f3ad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609bad5ece270de8b1857d86b03bd5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fb7a47dfc130f70be48c166d71eb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dce9667004adbe0fd9e909dac9788e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75990efb7c787f15c0327ce59a0788f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb2e525a1fe8ce6d3eb25e2fadc13c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd19dd6bdb2ed1f8da3bb96c843389b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e0d2fdbc11b4cdcdab3d3707114656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f65a60a41385fcbf7af5d6dfb63f2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e602856c714eaa9dabb2b31c98501ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969b247df021ef66bf61c16b3ca65ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace38aa48df420a6d4ea71f394e84fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85c3b8ea8479bccdf38fc1c6af61a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9797fb1d1ebaa41d923a9efb31fda062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ac4c0cab306048ec2b843469d1afd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83653f4947833785e4b51e05ebd6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b996ddd0b6865f42904e2581d5ab365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed590f39ed885dd4e0be7d0fa51bf0566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4ba6d8d6ccfeff9a39388f994fc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e5b3234cc244fe159603ec279c10468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ab46e6d2c8e4aea042939451dbc2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66796778ac99f5efd5424c8f64a47470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872d33d419506728a174c61f0cb9de671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afd0ccd8f841901d56cc66038221f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86e4713d921ba2b157d6206357d93573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215739f432737b3c372aa7d0b34766c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bc16611bd2b25e4849e2060c1934f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34026b4a8be51f7053dcf9adaf176776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdba012ac2b60df4395e6c232e5c2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552626c509d173289b446b951afb1d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a072906468232b57b21235f0dd9bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63677a4daf9983f4efe8fbfc34733a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdff2d1377fe0f1d78efbcc643c96bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b9c4158f7ec15700abc269a4ddc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d004cdfb56fb152de4a36e840120f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634950a1097ec83d2e98d3436ec46b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564988437f78711a976217addeb492a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d448029bf5fb01727e67c2472e0ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf687f5599a065198b9d3669cd7f5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201dca2622630c02aa1dd7eb3e2a12b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3738a92cb3f165c93f76060b1cc2e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce805eab07b518e44397649c73f74590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee7fdf737507a6d235a572df9d579c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae6655402c56425dc4c6a49c918e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1815c14563ecc4fd6edc5eb28825d7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43742ac72832c9b7afed01c51ab7b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864dbcadf4f03e85c2f332cfa9e7c6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f7102a560d8dc307f8ff8ae6163a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28807e900e62252b6b48534fe458c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d414a417d440b911954f227fa035e5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bcf8ebfd7f74e443b755ff792660b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26d82118c65c641b1ddefc7bfce82a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadb977aa39f084930c864e0c675adb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89632c23b0f4f55cefb00be0c1871c7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb10e26dc6236262de53e602e2b065d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aad3b70c9e5bf67e7830a4e035ae2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61480c46d4154f9d958319708bdb4e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a805151fcc06e3b8849ec0a394da15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab60623d9a993575ad4c1c985de8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6e659ab0bd224774232429e2cc62a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39dc960944e5c2c987e649071983a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ebd525e8fbb96201acecb333079a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ef84d268be821c093311bfbee0a52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f99d2c84d4018337c6b1c9e5a25388112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada3381c5d5a251c7253ee6afd08bf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b195711dc9a468978af9ee340b442d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d6f43adc85e7f6b3e7e2bf751d939115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a982f9ab817f08a0df55d8c765f77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec4264c938a65ee7c7c430e99fc24b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dae23345b57e22e2061463ee30ae4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171df59cd7a9c99a4795d3f87f2351f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccd0107083c358735e59626f2519a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7abfec2b2c34a478cc83b4762b16ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478d2aee9e2eb282f992fca139dae57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef3e58365d1b51531e340a59e12ff8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e1cbf6622536501e9bfc4878fd391124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f54255776d7c6070404cdb82990221125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a8d7362260d5724f9e1d2ac7b8c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ba52363279647f2c394e8441f95bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad4c2d4b4e640f892de91a6a97465128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b7c7246f5b22e1fb2a08813c7752129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9470d9c3b56ce35279c05f134e1de9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b84de17088e58c15385ff987ce96d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee3a3485c7475d60fc8b22f544ab82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc71afd32039794cdbf44965f694d2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089c119af35e83f8be69e8b979769b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaf9bf8773efd4dacd4b02e6b7a866135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c05542154f8d1ae8dc16edcd6b7b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0954ace8a760c7db9d7d30eae2b39a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247202a86172038289f0b2f2928d948b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1778025d73d67764212e06d70e769cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815961cb1f4e58b0e21646083184be30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609114722d85a069cbd5f577cc4d347e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd612000fffb1a1ef7378eb766a5d13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a925003d3e8def7594a5c274a692e49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcb5a70cd16d9a0edd400d8a449209144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a3362e870877d1cdeaaea20ec5cd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad6db9e739cfbffbcccd93ccb36a99146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3c27e24247193cc6fdab3d3d27dd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06455edbbbb12ca88525172651e8d6f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87d037097556ce0c7e776fa6c5021c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3656ec7e34f3479641423040bf5263150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c64d40044dd848a38cf7ab9a9ab117151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d3ed6741d38b95ab2aebbc0e8c765152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750af87d8ae5d8cd582f800fe1d72ac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce24e1e7a5e19d260e3642ccf8c5a2e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a666b425f658dbaf6f877c605d844155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7723d5a9e72210ed8e6e19a2c836ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfd8e3419b8bdbeaf0a60cda58e27f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab078aa0358010a079cf007031d26b2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d69043ad0a6934972a8a38e725825159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffbdd5b989fce30bd20c4fb663e29f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73765155879d2c6229e93cb68f3ea21b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc62c08abbbf4f5bacb06731b89cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01581680723322b63f444ebae1b62aec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deebc1ea0097b58ee23907b8cd8906f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442955c9f83b063086cdfe51fbcd697165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ee34ba3c6cc45ea9ef073eeb933b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0b05680c3fc562653caf07d568fd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b667b3863f68a8d868601a97641b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203c38e45fc233d526d6caa403c8d49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7172d15243e1288b5972421f7e512170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce888db28e2698ea85c95984c6b7751171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d4a084b58acf4fd137bc964f7c853172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e17cb9462ba188d86c378b49b32409173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a94e2c93ac96a544a1acee61be39a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c291cac3ff3f38de3632033cf5f73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9749ea63f7d92091a7f35f8cfdb3f06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0e7c98a70761859b0b03e7b1b7c21177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d803bbfbfb31cca59271a2c04ba544178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94ecc76e0c322f95950fe94b1c2651179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a062c303aeb8d54d442782f6f99a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d00d655d32a13fa8b3b71a5cb9797181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eb28930ba1e80e2c259b0e03f0b18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebfc96ef1b9410360008f3806abe03183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283dd008790e7d2de3bd3d02fdd331e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd07deeb13ff19b5b56180fcdca4b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01255e186d7265440618b03714bbf82a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e700ae839665c533550486f36e3e99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbb4ee7e14c69f37b26546cc91ce59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87079eb7b14633c6e7955ecb3146e1dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f077a0f858db7ab621724ee080eb44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efac30e8a2fb162819c526c39a9f17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661dc6052281901a65951295cee482a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60254889e64ebe815fe9ce539a47524193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab62efa3e01d134dc867214e30aea3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e138969476ddf8b75b8d14988dbe2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3544bca247c3baac7b5b8d3dbaf51fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a125717fc8338a4dc7216ad4db648a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b74ebd134857d5c9e0605eae1f4f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e2f63fb4aae36674fc681c60fdaf8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2a6cc7806a64a055918cc090d929b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a0f33521356e0bda3d637fe9dff2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feed517b9babf0793e85c4758be2310202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa423aa7abe92aa0c206188ec19872f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661a022dddd193d5b75358b982531f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a3703a112ed6cdf4da4c80f37ad93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b34d4cc7b7828cad9a4a32a13036206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c1134cb2a7d77f5f15f0f535cc1c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cfab50baab348f2a7604bd549bf2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c837c6c4c017377a17493df9ec34d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916589445ace7c476cd7896c1a057192210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35037889cc0fd1109b101ae2c774e079211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1eade57c118fccfabc4f793876ff8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def509aef8f3f3d70d7544ec13f350fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c989b4a7b1188e3ce688fab2a70d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19951a4c7f5b5b462f571995d2f2487f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b8fdbafb2d8581dcc23d71effaa8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b191cb0bafd1513c5e13761b3acca5d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514f1c6f4bb52678a6a84b4d78f9e8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52c0ebbb1c72ee78c73aa0ab6223a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92d84cbf5b821580318c2a58155cf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110575017c9fff0af2b2429fb23fd019221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43defb3de43096a787efb812fd53315222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f46f21179acfe82bc2a9d7ab1a09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838cbe593b3e76a0ab32185700253d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634fb64e4cf2b18f958c7954eb5eafd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf44cc3f51e966d98b921d1c423e5ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b072ca96b471a37cc46e839554bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0999e6d9176e4b7651842dc97c7fe24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba722c103acc79a04ebea9b3c4dddcc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd85c0ce8071250b3191b613719c8d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b5318e4015f7df33fe238f4272c3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05526e8854d8bb1422b87213e36aa6c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce142a20ea5f0b736ec281d7d2f65c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1215e0fb8089b11a6a8f256b595a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcee5edcbb49c1c7774893f4af0c01d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383357cb7d6a2050dd9728b68cc55914236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6e4636941f3e5aae083ea43e71895237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68849f0ecf346601ddfd878b4201a10b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036d4083407a63de89ec78e61419b9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322656648f9743fd2f307fde59878f3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03c7e8f0d6fac070f1aead2778f72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bb4abf6c1bd54948656341f3a86bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f700b56d36249a8dc29192547e64d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0913565d217cb24dd0bb641af5b3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3ac76f05e562bd1489531fd2d1e25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39a557598abec9503bc1b1bfe5d02f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13caee620006d5b0b7b3102f274f24e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06727d97bbf0e5201dcd5ee20e9b9426248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4ffad58ca7a8591eb8813e39cec37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202870521a4744dddf774c1a23224d10250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93433f7515dafc13308ce3367f17fcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2134f2d5540c28b718ae3940f269c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49fbd6c1f05e1ca506268aed5d523d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fad283e7a674fb94b6eab3d997ec5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348659fb59896a31aab27f9c3b70365255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dce2e0718ab166d59e8fe056b8d4a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d933a9d2a90a7c4eb03355bcaa853257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16b92d240f1e5c351b4b4aa1e6ac06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ad43a6e749c63c015827200ee7341259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14598991e0aba2f934ab93f54c273711260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3ffead1e2993cc140481fb1027906261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6f1d4873c37050145065d8e31d3df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe62ee50bedfc151cabd1aebddeb4bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963ecdc37f1070bbdccc9eece11dfe2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee06ebec95b53eee66c28242ad5c135265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91596f0744216da9c083f44e3bbceb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ee50c6cea671e56d80a5a54031d7d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214b77466db65d7a08e105f3da6ce8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14b39f616cb842c63f8014262779ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa387f58f7c61af96e93955cedbfa7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870373b9636ebf1e962f4d150b67adf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d05016ec6f436c62abd49bf3f1ca1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ea26064bc1580bd02ded59ebfadd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c119e35f3d16e2c35a5367fd711862274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bf3f841e4644599df8ba55af93d36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c88b2197dcb83753dae76679126dd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b621754078249f4a41fc4af8e806c7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7077ca697d6af160a9930b1a6fc11ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fd89183ac6383c6f636d81e891732279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a61363e56a5df2c3e295c9998db9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd801696099507a6e5010022a4e84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c9b0491748d95a3f066c4bd0edad9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd232b8d256dd8cee9d9919601a0fa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7b7addb7597032f7fc5c482175243284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf2f0ffc655b1176c534c3501e6aa7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f844228f0e0040580c3558a1ed6ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9d97d1febeba28fe0c852e9f52f83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3338eeff75bf207983175b360d22fa9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7f4ff191ef2048682c8e778fa9de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d182bfa7e99b77858864d47c47fb59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e661e2b2436f709cf96b121ed3dee8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ef226dfb03f7ff648d90ab8d9d7d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097005413dc11a3011569735cb7c58f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a91624e8189680227ff6981aee4ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbdc5f1fef4f61cb9ff34dc6438a6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8023f1503b530ec3f27a9981792fe31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f378558dd22df17d6f101420450d95f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dda0a6da3ff03275d5b02a76fd01af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11119375daaf7dd22a3afd45c9efefd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0799df384c1597dd98d8c97d46abc85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fd7cb6d8c8198692d2eaa4a73a22a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0d89e6214bce61e65ad45e1492cf4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16025b06230aa1d1caa6444cb8c4a8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a1da104b0c87dae5435264a642f68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3020094183e3fb705c122e6270aa5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078c3feaaf3c16984eac538eb9fb191306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddf82157f6b5e96c55c3a187e97ec2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec206ffcf2afbf0df455f20135a4283308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12be7a70b262be5bb31cb766306dcc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bfa7a52a35471e12f9b4e23f7474c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42be807ed34d5b0ccdc2bac5b7d4508311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507a83392162e1cd4b8a1a3557b04d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdd56431b4ed101d8d9fa20f53e6c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00905bab5ce634c6a3d4e95c9e61130314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117dc7d6ae6ade0e42e0e0fd29e03a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb194c522e756cac2a45f1c7d86c2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19566fc8c669b8e51d0db5c024dd66c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2fb835e7db14a38f49b44ce6f8e80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22663e9aa88744175446e1cc54071f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67decd9796b7a00556f414e0e9a8b734320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f6298f5ea3a9986f9ed861080473f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e161c5816e172106642f6b7a55a2964322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee10049077cf2b4b256da270b1cc13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e514d9e6a2b31368fb0eaeb1ff580324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c31d356c55760397f3558d2ee51811325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fe92bc1452e8597144bee57581f0a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043111581b54f98da8ea3fcc4e080d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ceb719b77288f0cf836a6c00a8954328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7bc441abf0c659371d53755c7652e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86451a0b47479158bb13e3f0ed95a606330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c15f88f8b1f4adaa8ba65eb0f9e6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab485f05bba6b7c477ba14e8d3a780ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d6033346ef92282b403964db0d689333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3a802c128dfb64be406382c31843334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354abac66f92c324b65d951568416fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e94d01c80b2d95383ee5bd2dbccc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95fce592139caff09beaf66633f84d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0d38969ee6c7800d0307a13e53c5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36049dc21c5dfdaa95817af57da5a3ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed957c29446ad001ab2a8df657671e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c45c3b825f8ac24aadf75b42b2e62c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd866af4d2bc62b88a3d32a45fed64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da331b87d316655279abc40829f7b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629519a348d0568eca5cbe170253b4b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6672989def24d065628377f150bf03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a27c04418dee56a478664b1f79f32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091155aeb0120e2693601885db78d11347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43cce3e042c313a4b3cfcbb12876c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a180d924fb4e52bc42dc93ddd59f4f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a36e8c2c9519f0e7519769b9f29478350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84ed54c5a0d2da2b35ddf44c048fff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb2c10c91bef1f329bc835addd1d4a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d41452acbbb160986b110b1dd3f61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbd6374e5ae58eb5a650ae451e2463354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996eff91c36405c6024cfceea34be23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dd6884584e264955fef5ef5d62898356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332360b37427f98f505237fc95123d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7a6d923cc91710f4f1d90ddc919dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887afeee53082e524656fd97b4421986359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd99bdfe02158cdd88b558b24f82466360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729233781fbd00626a6507b0743fbc1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f06a2dff7fa5f3ae489c110e1a77f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9878662c3336be53671ae234114b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0178bc1309089748854cbf69f37db7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cab9b56e85f9fd1be7d1ac17dc5de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aff74792a776cfe02d03c1ae479fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb7292602fd548047bc009c1c6d59b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443becdaef8921ba47b0d0a23928b491368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36428a4f33eb3761c21cd031628dd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8c01fac74a3b1d0d2bea1812767b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117a8bfab14a7337430ad24f9ecf51d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d87b0589b431a69ba7d59e9abc5a20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f05d091bc59e8da4e33758c73e05bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d389b3a3dbdb57d0d4543b00af355f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf448aef7669fd3ee86fb654ad5b485375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59e81d9f277f41edd36d7b86fef314376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4900d1c98656950082eeb5f2562010377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461074ffc3dc7a28331f8f421fea3b8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84ef6d717fe73f292242efd1f7b5ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a399d994d288c08e95f3820803a49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568fabde78e60b48e71468e5c0928db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8d6e6916724bd5e943609c66ff0a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2a35079c5cfec47e7a185282755e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845bf4d1f59460c756bfa7ebb27af2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2dcd5c9491d894711eaaae10f9c78385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba25e3d15258933303855a55fb2ffd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686e553b60f032465ce9a740ae714ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f18afc2b434328f3d290800b4576ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac29dc83b40979ba6927210ec169b1b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621140f822be9938957a1cc32870ebb8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3de45b12db01664ba078ca2a9e822391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238460d2f1d6bf5a26a5d1dc780be34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb945d973d6a37f3bc330858162f714393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341f8bc9a709d4cf6f1e92f89e6f95c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed65dcff32b79077103e7651430f94395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6261c367ff741e37e47d01240aa1a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216426af7c6f44d926e3ba02d40fbce0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333b83a0c8f5637085a6f2fab1a4055398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102baf3e220591848b74a878f266b920399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fffdc3c5cf28431bd4f1896c7cf57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6874b67306b01c0faa41ed16b235401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca698c51ce064a599780b7d1456cce5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f264a7b2a53de4a5191b67ac78343b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869d04a46cb9068cf2c5a6d071c9b50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b197c344dd46e98665948bef64ed94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99a458fb9378ab9b3031d4ee2baa96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69591903a4d780b3f3fdbe5ebdd59905407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f1f83458f04e5a60f7dccd58fc74b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f42d474b3304b90e114f53b5e64f99409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0409d38346f93eca3a4fcaae186e09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b576f7fb30f4cc41704e1a7b5c0fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394521b03096b40b405e8a5e6207b1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5ced99715087ee04389457b616e96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432e590a8bad68e279ec3c67d67b324414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f80f6c009ccebec4cccc87188a5895415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86042ea12e680bbca1dff345848233416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b5718e7dc1fa44822de8c667bf0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952df4c25ef4853e69c26224d154336418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601491cfa35ed831341b03a340dcbdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461e058793de2f13fb10f6be0cd0d71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c367ec4c3a379606ad184fa69197da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cb735800a98acccf49d0389a63f7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca241febc6ebdf9754a39862faaf62a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4527792c6d4c003f57460d146b91c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89278e6847eb6ad3105d17b4f533807425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e929980ba2d40020e84f05d45aea9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61f562ae502ef083f8528c64aa56ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15552da6625f28b9c1b4d3bd40ba19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a4d373ca3f8b0804c650020785227429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb110e37441c7be430125a08cc101f76430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691c1bd801dc047048b0cc155a2740e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7e40aed5f5e0b218c792e844aa063432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c52156309a33dca1bec7cb1d0b5bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e6dbdae7ab629e382e635f8b68884434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a66011a748e6c55c820a9f274f5396435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2eb14441645b68dae63983e64b8e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d084fac6bada9ced9d48788bcf86686437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c52dd5bc15e7f667e014b49b1a9c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45927259ec55bd47aeda3768d262d93439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e75fc445380ebcd21170dfa3765c9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cb49c0dcae487a4286e4d6aaf0c98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf69a80e22462c9ae5b8bca7d46a066442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a19f6654911ea3ed32fc7712d9a3be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addf3a710cb5da30b14512b824768d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e96f28f0332a5ebf2b63e3f231cb7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873defe1c5423e2238749d51d3405d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456c7c4525151d746b5005d5677aa6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79eac736a40818f29da29d7ffb5558448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4a32d25031719570dd56e93a34b8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66877b099dbbe488788ebe1cbdd67660450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad7ec3507a3f03a2226e6580b0864451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d49953273e6370e5fd6a025e7811e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cc30f0886d8a99fb63ea3c653a27e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e584dd340001999c632709eaf4373e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e3a533b75850d5820a1864ebec0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6842299fbc3287b5a4c9b497366c89e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401468d5c1646fee48caf531e032f78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fbe46786ea0f11799180c3324df1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d6168fff48c45dfcf7ed9cbd0b769459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1112a98fe49f378b5a5503d77fb8a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7b2adc13691b44f670e30a28529ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924da912f5237d5f7ef48a69433f18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5b996d68fb4442eb6d9aa61b5da38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb436a6f27f34c7b34e2d68b24b77af4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af3c589c3a5b8db9d6fd743df17a28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de088994a2735b048acea14896c0a41e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21639c87eeb8791cca4f10babb64c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6379e173b153801af3b28747e4a4f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fe80454e5ab598dae004675ef6565469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b55f02583b5c794e2ddd44e24e4974470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2a82ec1f30dbd2731d28e7ea56f57471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552dfb7619a670a03196b592607bb6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65777baa12e9c3887f2057e5a4f6d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc644bbf0ace56b85a4c0172549f9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585856ff44cd4f3aa4e073c5a31912e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133882d810bdd8c715273d412f7a995476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9628e7efc0d9bb0ea6924a3d2d346b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c056da82797c49edeecbb3d0a6e837478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a98497ee414c63f419f1a856e80f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777fe47ada64a880ec8d865137245b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c3ce412e4d807948fb6c07b2ca236481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8adc480c46675bfc10f0294f3b3f8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf5d26cd856bddc851727deb287601483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8a4dd442675594728cca969bed42b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d03f435aab9734cf3ed8b3205280c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc83fb0481e2a82d1f93640c3811c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab84ec2fcbec011d0c351e5c860ed3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06690479fdfcb824adb18bd4687c06488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ddaade06934a2808663327f972686489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5c6ab5f06050dff2ec4095fdb6a27490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de39ac22a36364b18089554c69e6ad8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836d74c2a02841865ba44c719c46afd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219910521c833201a06929a3fcc460d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ca7da2421920b32e4121401e7cf00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c2ced251d24aa796b1536a275eaa4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139bd0c6db804281a7c2486ee8bd8e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dfbe55e6e86c34305822076422738497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779abeed8cba7f1142b4812e6845ae9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e4ab947fe1288b5a4f0c46b1d0e1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87b8cb2305471a7dae8a8e7bad7c64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd31cbee472dcce386c19f94d2560af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fc2e8877decb1606bcfb37762a0f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c40bd755aa9489ab8e6d694a01de0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7003a1bbc054d31625f4189be3bf2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c7e86918e3eac84fd3d51de84ca8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99f845a71bb7e2eecc521d04d16c0f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9ce9556a0b52350a5dcef906cdb57507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f11fc5dac11e896454b359fac646508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d497257aa1fe8d87b4028b737ad3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec518e8fe42088e4425f853ff505a19510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908cdcd2b694863059d75a3c06dced8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd0cecf16c8124e09cb51b8fea013c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d02a642730c345682d27f117978c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bc9b1c715c81c3a1cb20a5617c0af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655f15acf9f8fc4884f143dd5cc6d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24a70260a02ad8361e741357fe8573516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a9bc696980e0f1c66f9816ce3406a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79aac441b8424110934b39271de1fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48536babcad35231e10faaa9de51a0d6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62d2a29c49b2938ff6387114cb5512520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd96acd0794b94d956c0b7632ef5fde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4963e053b29ac4165458006dddf6ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61543dd8a6a7aafe4cfa271813a24a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d04dbb8a18981361393de36a8ff51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78750ba3d047cfadde491c4412f12fbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315e59836e15901e9a103699480b002526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6822f8af65af9ffc58f70a679abd5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3c0ea886587507b5501640aef4f07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5099b3464a002a201ed485d03505b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad9e18a9d383c4947e456bb8400867530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33798b245a6516bfaa670b2984ae8047531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf596582911cd709b0599e8303ecbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0a64b67878d4c5ea0c22bce3834d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66c41c5a40aecafc1e2f18bf1bad55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdbc1d4771a845ae54b0e9d712dd6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd0ccd0a1c6c82ac3937907aaadc33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccb9a0aec67d7e91a0277a238035b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a820ad33232f0beac2429877524e13d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd454da3d3715411e4ff3681958259539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2796a09b3268f2717cba7d1b54ad95540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72960ee2632794ffdffd5b48a8549b28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f543877c131e5c49a5b1f1c78fb143542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2caf1979d538c3927b0c8b3986e8ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b42884c2f73d1358e7da8f22c1de6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee5c7f964b41b87114ebec12993fd9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa832e6d5b3c20f430467aebddd1d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebeb4a70dedd9ab88799330cff866c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6e7b9652d23a97dffc1b4708694c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b23b0f99c5e25b7adba9b979d6ad7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe465a65a004fffebf8989e44b9020550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b2d1cf34e45307f9d546d38a82392551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aa1a1d0dec88304bb5eb4fff6129d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7261388444480cf5ad94b33066a216553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3e8d6d8b9d895512e19aa224e0e99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ca3c2d5658aeb1405f6197f5e0cc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a1cf380952ecee00fb6d30a44d4db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d04eb0772da072b5dbdd9a05522b9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7e2c604466c05d649194ad7b9635b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca94674912d56729203b53ff90815bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301a0623c2801944ee68b396972f42f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a8ae4a8f1955d70dae0dd0bde092b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff91d9c549f0ead28dda85f3f160c80562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9277a3f64bf49fe5f440a48919f75e2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f682bbc9f8ba21c8a9b816b4e0853564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1a888b1873b5da1ab063af9ff2d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445c6dac12ffc6b5bebce853d4501ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c31721e6f6b3d5d82bdc4f82dafb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bcdf8f048eb8d29ded74840aee887568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eff1179ee2fa6d39426f1c6ea10c17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86a2e44ca764b0ce27fd424c6d5657570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff346b65097f296469a757a1d7eabb8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c3cbfaa68c530e679274ddd36ee60572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>