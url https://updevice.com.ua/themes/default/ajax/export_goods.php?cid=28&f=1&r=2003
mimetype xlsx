--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc149cc5d03144302af20c5aa642d311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddbbe4106d194fdeaea5a740c708dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ca516db91ae7b3be28bf6ee50fe7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b093d5609a546018bfad800ca9485194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a5d85ff0d6a0611afd29760f11025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98916981cba87af526ee0cf094e54b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741e65ebb21e725d728d5239da7740d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3707552ae7fe2756894af98edc28d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a714e4f1d4e0899c3f421a45fb57b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb875090f632b9cbdcd614b2518d0ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a84cc7cb455c880230231062b5a6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fadc260ca92227168e458f9e5648912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77b409f62590284b9c90273e7b80f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb5f2bedba1af0349eae26fc36ae9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11745d5c68d70521f35f9ab87ab0a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752d8c39589a354ed067348d1852fb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756be1d43aa13382cac4022f2cbe2c4017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fae3bb68afe26daf98407329dbcf6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926631bd2558222de0495ef73251fc6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d796d90f83e862bb95e4ef2a56b15a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9451dc1d630d9bb9aa01f71132e6d0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efc0aabbcda3cd4298cde8c373c99322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0a62b9e228902f0d9e1aad428fe2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81a288bcc49e2c8c4bf98e7774152924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ca327d05839d7d85ed8ababc4f1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8d3ffa64f3d814b897ac265f38cf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd885342a39820f2bda85581534e3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a841627809cf91aabd7d2a45d2af9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179de1f336d04b7d830e8d53eaeb2d9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665622b5f643c676fa36e459092f594f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa6bd39832f3635d7519cd17eba68431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206235a4e7e2e88d8589ca16a04153432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197e6b9b2a782ec6e2d19227491aaaf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a55f07d118874945b532bed96ddb5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a456a89ca7c68c814be5b8c4be44bf435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ef670494e5dd110eca9bc3c585ec236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457860e48776958b2c4b3d779cd874037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050f68b5305617c74f1557a56c4def38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd17bea6b3b8c296518e1a51b2b59a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab377737648db190020095e18969c0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317bdd4f2fae098d3e7d72316b40ac741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4127ead3cca9f30dc2178583c7e85b242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f17c2b632cda59d1e74eec0727e8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc88dec6e3130a062db36bf9b819fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa735ee5b779ee46979935d31b2f30a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686de8ccb94e3050981c29d2e53521f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272d1e7c5caa3a41377896e46727b8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5965ebe7f224e6068d76d3890e25ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431315271bb7982783d521fc31f22a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862acf1a6412521100a03ea8723df750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbce513ccb0a63f45b148b5d09b4ddd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01135037288bee0cb323d040df2cb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266cbd7ce8d80ca06c630449b3ee77253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2cfb33a267facdc3684af98f4a88254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146006ce588c41691ff83b7f4787d14055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c94fe2891bf20b7ac342cb72f8d9b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc1f94cf98b76323c7c92c322d960357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe0cb4e618cb996bf4d6dc8145c2da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc66a13f3f7f7c7d93312b2cb99fb5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11163fa3859d06515b19b164c4ee7160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328805d1cc069175003f84c77635e8ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456755910e7495b75bd3d889e2e8c2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c888f692bbe304736de8ae7869fb49e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afa5839c7527017e0a04fecdec5b1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d6079ca52ef535235cbcf11949ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af729210067cb779f9b19d498980a32666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b422f3ec8130f974e245e9a316c53167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e0b4da466b28ac078005c33e3514268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765e27720541c3b19ebbcc87e07893569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64e8f3c95076d58d10f92480f94d8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c44bc7dee6f86b417ceb0c901f6b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951d7af8328ca71dd7221ca168dca5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74455d71e36e4798b61e3748c99db5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5c470aaf6978127e1d78ab73b0b5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7139fb416960e8a23012205ca28ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e51e14dec5f48e9ceacd24703203976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5177d6e4b0828ed92a4a27570d33477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd11286d1aec6bfa8b4d3d962f114678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7062ba5334a7ed0a29b05fdc1f985ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92b22f0f0cf62e4c982dddc663fccb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4af3674b146d7e688c9c2a0580e1b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5ac699f3f59a5829fa852e8a221fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14844693b9462abfd812313af02f8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c23910deb8c436152c7901628671ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ff3114988997b3ab371be248f874c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7544233eb0a3fabf9fb12e8e41ae58186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56dd552925140950f8716224114cef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a38a937546674b27882c922a28a3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be469eb17f96cd184599b8ff3ad31da689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fe99a134445c5b11c55e82b27793690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411743400fbae5ebc2cd144e318514b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1651c0e054294d9bac75c8dc0e6af5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57a5e0e5114f69ba1d108b4a6143a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee945ca126fba2e5da919148e3d29b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53185fbe016faf0c7fa2a9e71904d8d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07814adeefcd0a6ddbfc6ec650aaae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5703327479f3843fe9779624cd0597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697811a1e6f5f8d57ffae54c9f7bb0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75d384bb1f4cb35f158f5a3e1b2ede99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a36f41af1c97f84f41f7dbce551cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539858d4e668b5e1ee5b095241442d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f5ab72e35073e8f46220ed5c726f5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fafd292353e8f5ed33b859a1061718103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f70befff2c9d2dfc0a41ed4ecc812104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdf94a7ed25aa79c420f009d51e3cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2778a367cabefd579462397443e0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f646aeeb2e5366b5851db63124f330c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aa88dc65dd5a34423e179b608738c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12672f449a4182925bb9a69259d404f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae9ebdb09a1f3b452ad1b5f7b8fb78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1d5c9880d9a15ef32e8d898a268ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bc3743da58e79b2586a29f399925d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8925bc4dc004d47c70facb2386c79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba521f118e9d17a7236668430424dde3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6227c21df1e6e8a7c42e4f56439f028115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a19d095e1be39fe808f0b704e78238116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949a44a18d9b325441724c0c4d91615117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cdb932e2748393c120d75cdbc80ee2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65facb17f7ea308bb9e96701f39fbd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51fffd00f69923fc9afa2781096d38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2be47006d44ef5fa97765505ee0e0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e080770b2c70a349cb96d49ce89a6d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d444e4b57a907d3fb37a549f9492123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e79e86ddc16fc96e4432a58215d4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaffe49e4048df3c3ccd566525a465125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99536ba6f7837556b58e202899d46f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c401b005941452556fdfe9ed7779c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c55d8f1abd2af8def179afd769cc89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066d88e340b97ef602cd515c1b2160a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5f1cc41704f8e2ea11e38200d01b5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14c58d890af03d28cebdf46102657a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf402195c8ab6453617d5212fedc3b28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53d17c055a224799a9169a33bdad75133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a029e44e20e707e859bd6325d9dfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278becfc7c15b909649171b0c086a00135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572ca86eecb63db54307fd425df16d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753b3155ba0c2fa6efb20d140f6c49f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adde5c39cc66b7276a273e864037fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08dcb70011bb0810b98a33844ea222139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97347354a625e94c0463af64ff4a4ebb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc7c2b0a81492168f978a848ba2f5a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703452624951fa50ad8391dfa7d3de5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e4eed6f027fa96ba757cbb86e04a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764767bb0098018a17868c70e0e029f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee4afb9c92503157d33ce39ec44d6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6422367e209388e00379824d004c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe048c11ff4cd29608cc4c34275466a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f869e9aa83d4f6fb57c204dce05fa89148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221b066461669f8106d134d85190824149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23b7d543c3e3c53459e227dbbaf5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9f921f469cbfc12b64d5eea5ff978151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2698f56dea17835feea982191a228152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86caa4c69ca18af0377d7820166167153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5b87382db3ae3c9221039962804e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe6b633bd785a43a128f1e115ac6ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c147a5d93a5d692bd50b254add1c75c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c33353016153fb1b46a567cc535b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce7478f7a3088c14304edcb201ae89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291dbf9f2c1447532ae356e4fd3f976159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8ae646c527d3302f3c46aabddc0b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24345ea3c215d4f48983d65da5661b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5bb31995672b52589e6cccfe3ae8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcd032abecda38a7a132b5d0eb0ba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad84ed5c56608d356fca95b3bf9a19f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f99bb24b73253f9638e7e2e966677e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf71f9aee2d37d45f6fd73d8e1e84c8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7849f76812da907ac7e0ba3f7ccb2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0878543e92cdf93207742da615c23e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477331ae85b9a15914db4212095141d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0fdd90f921abb72fb2522920fc2e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fb70a7e8f5e4f5039c1acacbd4748171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d5f26425a964a24337d70bf106ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f33837cae683fac1b5d54cb129593e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554c92758034506f5c29b00d32e65b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5be18d8a9a7ba1a5d6f5ac6a5daed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1891a1ffce1f9eb353d341705e188a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46ea50b8109b102d7d47c96212042f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d882d946af634fac817c75405f65829178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563686028c8071b5d9621aec1418239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a83fdee041ac802603e85cc70a997180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a385446027dcbe58feeea54b7ebb384181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d65cded1840f65cd818a93db760b7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f8d29620fb8628658230b51e85ee3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65c36ca206935d5bf0eec025c197e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d63d3a66aa5b82f87c7530077534185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af2207101b54f6dfcb448cfd415e37186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f251a3de560dc7d282384d7588609187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b409bdc60a85898b8588fdfb4f1970188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f14fcddcb1f9142a0b7e832952e49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d578e1fa5fc9c060a9edb3c99a7272190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c3e844200d349630deca3558ceccc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9519c8538822b639993302229b66b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23894369577597a1c32e92ad58a5e15a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb25b38a21e3b0da9e45f3118c27873194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22bb3c1265c7dd37d7d1189a4385e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2554e30a001a297580f75340290468196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6cec56b4a324654b7b12ead3982fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24345e04a3fe067b3d652a9dd06322198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15124c1807c4005740ae1257f063f63c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02763da702cdd30a014b0d3ab6a9454f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210f54b6fc2e782485115b7d0c07189201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292bc1330ec1d13736afffa407dcad5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632454da60487cf69a8e2bbc324fd95203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfeb1a81aebe2e7e11b1de6ddf794f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b48e3a2d39be06bb17614dfcd5772f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993694552f6d9a2ed57b4afd5df922b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383da6304e145252aac3a6b5aa4c673d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b61231b38051d34f180e4addc8bc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e87e206e78cafec9413e48c27bffc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f466a4cbfd8dd391fae5fc13d884b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aeb529310080e70b5accf6f5963b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9668aa687e0026aabcb615d6e3ff4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e8c3a415047b2da1ce3b1e5147a78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59587aa35cb72096e570b810e80eae34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f35fb05ab2435abeeb39c0d2a1ff34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9574a4614f14f4d2ed52ce391b68604216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451724247e88e1ceb0409f52cc7c6b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f09513e61da0f9cce83363c2ce7c11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1351d842d2969ad18a24ba0a582bbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3772897ddcd07bd59bff4f76065d66220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53531efd9f10a3d5021f5c37507f582e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee9e240d91162591ccf9bc850b30be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7fb017a66a2f8344e1346b24fc70ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67719fadea636b73a8712c5f050fa3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2326cbe4db465f0921a9fa7d14d6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02366922f056640f6694d43712bd1912226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8c2b85d1ad65ef186ee79301e6bc7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d463880f1518122c4bfcbb92c4b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5df5c98a99f191222304394fb55f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33a699cd8019e9eff05ab44f523f17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d14cfc114d3a0d8914eb8979a0e88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969e2de74dfa973bf5a56d4adad3f02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba796993a9c03787802fe7435a9cdf47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04525e46cfcbe2ba6f1ed9f4dd3d2206234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04073a4fdf1483b7414f18d5a3b6908235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3106ab1527eaae5dc61ca568a2807f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf92a023fd39e3210091bdf01a8750e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfab7c26a7eae750432d77445d163e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c76ae41c8fe52be6bc6253dad8e7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce847ddb14ab34c8b6dd80c771f5ba1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dd595ada4b5276c52c5ca73d7d510241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4021f1b29d4ea901657ca1f2b17233b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294febd800a7a5abaa20eb80eed5d3f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dd37ac91a2d8ba825773b5b4d9cc5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35efcb84d6d178b4de0c463bc2fa51d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd25b4805d4803ae18a5da683d18ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116e474d2721daf728d0664e22ea64b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1424b4bee3a0f7bcbfeef60f83ebbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba249dbeff34848c56d3bdee89a63c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f30d0dc406657c92406a59d6e7d05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b4e9fc8b41f554931ef2fe8a24cb6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3df2b3350c81cb9f12f0cdde69c01b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ebaf6971a62cae06c634c13eecbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926350739ec904a729739b0f5a503b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfb7104e7e84e296d18c384049ddfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e9287531faafb111b0205afa9b1ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f87a1279d2e509799f4f396f5dee4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b4db407656e5603832684ec8b553d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d5563be88ebe635ec6890e07902b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291522f891efa226f4a5706e3b2f9915260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31378fe3e498b29f6308ea6166b52e97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e099b4ca75a4676ad5ec06259473b59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865181f011616b9cf7c7fd36c4833d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947db16c94308ae4cb27e58bd740fdf5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0a3c07aae6d989b559c8dcb514182265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a88d4404144d14ffcd5f24be9d021d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc8657777add49c81e1e6b78c2607267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33ca0beee8507812144f1236441503268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8310dfeaddfae76d3390574c81b5d52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432b4444be4c3507a88dda66c7a4bf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51fb43e3dafb8ce0937b06c30319b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765905d2d3062afef8e3286430ccb62272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a72e7b7ab0d21f74ca39475e796eee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b61687a279aa05684addd59f9ea0b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc61fe2436620063ebc31e885b252b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebba06625444fe6e11aa645b4b01f4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4897e47bf696d95cb9c702ec03fa3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d106a8f27c5d1d562c289fcd02285a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e71168817e0193a4ae39dbcd56a1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5f821f40aefcf958a4442c89fd049280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9adc4eb33f9d379335f28d688c1cf0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea90f7eb63b6153e315f9c27bebed0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50210d8b1d5de0b845b9ce7194410f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e849e988356e9b8ea870a93b3847e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f537791db6f6169684f3a7c4e84ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3ffe59612cc54e3837522551cd650286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787ab5a939d7fc0f3e120b2f1f5b76f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b8922dd9adc3b7db1153454e8d1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aec0342df4ef6468950eb5eccfcd2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c1d63265aa9a75202923e73c1fc50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189a84c4d9e72ff4ce19ae2963e668c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53806ed30f005205760808185ed7538292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4a16058371a0f3ffce39ce172bdba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcab256d1b6b48e47024e0aed544664294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750963231baeb30ffa864ffba7c62f6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe5c3b134e1991522ac708caa28bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba56aad274347b3e725b723aec623c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4cd38e1fc83788aaf7adb99fc0c94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b62a0f47951cf45b5eac47c0c94d0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f01dac1ec0b97c66838b101dc637b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3e25b45281bb39ae4544008d05703301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fe77133a39b1507cde1e076d01196302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693ea206913ef0ca70665efbdd65bfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa9abca6596a3fda43948cb8c28f58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863f102f37f56d7e75af78656cf2dcd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422357ae428c00ec8244c1447b4858f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bb01c8d9d9c57d3675c48538c965a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb699dbc0a177360a83ad4e1a383c15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a7dc2c398d4ab39614433ffceedd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015d323b75b41ea87730af7203b8644310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4a0bcd69bf967ce81b01635858aa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331808878793823052931e9c0c04873312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe166fe8d576a04d84459346acc11d39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de283550f16346c7145b8859f27392ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e217e576d032f702cfb4258dd9a130f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaaedbbff1dd4e93480af3830df8fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07755d81c1d6bfe36f8cf0e70fb279317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336e46b7a498a30f0790c8bf254a35b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d46e54d13191174d35b54bd92c3c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99970546381bc0e0b56511abffb281f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0dd5155a8dfdfbdc322a38d80a8d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39138049cd8d79f8887f45ded8245a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f0bb4989bdb4fe2e895cc1d65cc21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b90121bae4833583754c41657441b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d099502e1a31f48e21653cf3f49d9dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f19cbd32f5ff8b0e3a13c47f778ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40099bee9a6cfb0a256a63cbd4cab06f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5df857993f856f3fbee307be86c2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164ab37ae1c9e1b8f1ad9111c18609b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5b6f76e1233851e531077a19efedb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115accd25bbc4fb7011f58f06a94059331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bd19eee3dff9ca99915fc4e4b4b5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea48a834f9921db83ed53dcd13f32a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b675bdbb752d966a2f08a607febbb0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f33284bb5b47f7ad7790193485d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db770c9fc0a71547300e78198ff4b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78656c82031efa86252174e51e6e1b13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d16f1d5f15acc7ceba276198976e39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284be44cb0094f4fd06d5761bf2aac6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7a64f0f91f4e023b10f71bc11d63a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d06c664bfd3c2ac21fdf86b6fea9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b21ac86665cc11d3181ee53743e047342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42f81f286d7f615d2dd60424190fa9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d34e9748274b480408a609f077358344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be488cbd9de6eb4ef46e3207f170fbbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1434d601dd7b9b1b27d254c6a974d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb7f4a53abad47e22979854704c426347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46494c487088ec2a59c173abcfbf796348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf9020503c82b58771b48e60c726c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc82f937abfb26167137ca239a4970350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437056bbb75c4a0f01be8ad5a7fe8707351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996829aad7fd72f31e7294dabe6b75e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4d5c68047ec4f33c9164eb69dd0ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7157915c1a72f34f3ba625d9df2b17354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c31d60001c62c08054d1abb8561de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d62efc3f33838e21e16d7c22b34092356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e576559e7e658755385a23d8802e82e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5307650f4aacec9d33e0d946dbd82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb64629a2e42f6862349cfaff053e3e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3efb8e3c70177c717051d133c81d91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9cbe5a168f4c80b1331f8144139ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4325aaf09a18f1d8ce02f81ee2dd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7379c19101e433eec02698b42887030363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59850b28a22226993d724529e43d516c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6744c572e9fe22a1572eadc62110c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951bfa8d8929868a199acc01ab4d590366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef106940d00243da896c760b126c077367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5262dbb12c7b9ff1e990da5f5e3afaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1357b864a372467828eaeb1bef133369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6aed0bcec037f6277e1f24c9d4de1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed5d99ccf749fed4e2a1dbb879a8c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd77c2e0caf57b0471c92f816067ff9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe96f4bd712a8beeddbcfec0f316451373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc0bbd1986519f09d91c7bd94503d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ca0f88d16a5094fb29c517ae7416375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd54e0af3f4072ce5e1f485806c2e8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c733d98b025bb2614e2e20f5484a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072b5a3644028eaa6989a348ba38cea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906a85c8826dab821e91f55f8a2a18b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82aaf6b1e364fc82a4cc3c98c976f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcfe6b5b037a89cdc499ef3e8a8bfa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcb4a8157c1fa1d6cbecdb708dc218382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54532289baff67aaaab9831d3de2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5f7030029350e934191c8261c4a5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc01a414af20e5f7420ce4a5e1eb65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b3355d2a055d9d93cdb5c534a826e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9816b8e1e46502d8c9e51873cf08e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f74bf709fc34b98ce57f130398ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdee8824c17bcabe9e45c19591e2bbb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c1dab83b2df0fe2309bbc8ffc4184390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba65837a8fef53dc0315577c05fb404391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f1423adb4fb40c86b79fd5f17b762392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb090eefcf63f82d9e1c9e1c790459a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f1a09763221288774537764e443f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2693c1be2af61bf8f748bd94dfbf3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225c9233cbdaa80bb2976a3a5591353396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd9fdc60d88828d3b14bbfe345bc08397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303192f068e492c5036711b06e51d6ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72d811eb1ad808b48c36a54190e29c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fd05b6f3fdf58d9cb7aa7f0eaf173400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdcf04d28987cd0aae70a53865aebc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ceda5e4b7dfe4aa61d9a99f14054402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71397952c0dba2adb8c2ec8d001d164b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb82fb853141ea0d0cbbb6dc5f1b52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c88147ed3dd2129b846873779dc99405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5928b50c109368b8c3625360d381172406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b234ec1f647676086b920ea6ec71edb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fabe74ddf47eb6a20b0ca76795de9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5347238d37ebe690f97dd09752137409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c6548e98015191d82704f5a414051410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336319d287b4f92f482e84dd6c80a6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223800a5c6a0eab8adc62d763dd28c60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421848a6e4e363e8281c1ea06042dcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56d70cfece3288355ba208cb4c45f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393876d34c34847bee8813680a143904415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192575801bec49ee92f4e621b8ba4b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12487e15949c07e718e9fc219baf5b7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7bec6c10ebd2f776180fc1b4ac53e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2df27b6f4cdbd4700a5b0be2dad32a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971a737bbfb86f7f0149f26767ddb7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b599771e7285a88225dabfaf01605421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71977723c2a4c350cb4118a9727ddc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dcb907f35d278b5bd9d19705c0e7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2759304638e92d86daec5789e78a3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc915e25f0fe3bed0c24c010bde2fcd0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804fc1d78d531377501558bd74eda0f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94abd251d84f6e5f13b2712097b7fc3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d95cf619379699e751f801d0743209428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900c7a9f2291a21dd2bd36b0e416e88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8743a74244874a9393ef0f28b8d5c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd777aa25a1ed3a3d0c1c7e2033d1646431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0c4916d0f38b506a8b527b651ef1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571e456c92dc1b80f553cb39040a193433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15899e95b33f5b4ad9dcfffda6d7fafd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f7a1cf7f1cbeed278a9418f6cd3a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c913e1ff8a5f32b4416efd095568a76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13abb85a2ca5a5324bee6a280a5c8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8ec01fdaf4b8d66eda9efa041eb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed951eccb800963dad347dd0458b493439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986f517920365e4957f1ab486833808440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65091cbf815fabe9a66282d237afa8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5097a92094cc24c7d773992b81bf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d37d01fe9e8ec6ac1d2f9c308a10d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733301e7765dd940f5aa4cdb1438f498444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad1bbadbec56ca26f99ee39c614ee1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d35eb3d71a47b3835d4e4be53b65b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fe0283a5369aabdf517f48ab46707447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748442c9cb0ddc251e15f3aefa4b5dca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17258c977a31045290f92d7e7392d1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30210d87bb2d70c1890be891d54c75e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b9f83ab0637c6b6c57ecd540d3565451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad6053b3fd1ef4ac9afd5d9627337a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fee88d9e46f2785eb2935ad5b5d8ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a4e3f2e29ad63451dc75afdbb4d5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928f239ec34d3eb5e3f7e01b82e56e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70443dad4caf0587b87edf6842c0921b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29465adf1a61d28e1af2a5df28f6af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba5a0135b38634d4c9b5050aa199c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481820c37b30110ef2d1bcca3658aa41459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486a804393356923a17bdefff39c117460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72c738e75dce6a638fb317ef5433e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345304cef2ebddd38689553a579daf1a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ed5fd9965d54003c69c0724d6ea6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17b0b6649fb245a88ce07ba47b116f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50df2c71024ac2a90f97ad461e617c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5f6c42597a8740e38b8c899baf6e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a61860c6ebf009633fb5c66430d709467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a7e3297f76c877597e65fe7a37329468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821cd24f204cf6b688b4d7b9b364fd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e331f3a41cacba4949353553697b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab3927e97134cf5e9bdc4e2e046f5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5151914a29fecf6904d27a78b6112472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decb56c2bd3b5634578f593960e8b9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309a4c0d35dcf10a808fed8193e5711474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab17c3146a42ae0c66c1e96262d40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c953f7aa10102763e2c0f2be970a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2054408bf5a0320b0f804abec4c4e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06382e848e3e688eeb74b83162f1d6df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254c4a0a4ec3cd99233d8f2d0f46db1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353316363d8bd46a7e4c8264798f0b87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e98fc16fe3dcb593349772a1c4372481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67864dcb6a41ceadb0a715378b8fdc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f57ee2c51435e49eaa47fedb584496483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7d8ee5597c8ab7c97680204641430484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585355cdb5882bccc985e0518ae6bf01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb43531e2abab46209be2e0c8ab8d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1836330f27c36cf09778422360ca1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d76b2f8ad6eba79e6cca94dcbd60e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29066bce6b0ed0e135b60df85dde96b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610765c6ced8732a708cadac0ca1605e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50853b6c39956294fc3970f76ef0e71f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578fb4585b250c799c9673d587ed61f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3692e253c4da7de248ab50dc33e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b511c8376a590c3428a21d22d464d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859a98b55f0402b2f6ab70451b1cb2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef29afb00ba7c1a688efae29c069d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650372b670ff78f1c5e775c85813edb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a2c7ff7d0d917bfacfbdae75c9abc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696219165db1aeccd393e528a442aa6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8dea51d2c31d649f17f9894c9984a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f69255c336184d6cb8dcfff22c92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0c0c7128886deab4e82fadb2fb5a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99f9a31ad4130965c08bf2209b9e11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe13463f17e56292ebc7be3da85ec81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c15f2e9af7a33d947b579e900f31cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c286e10e03f468a2210fa53c35e60506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2dd9aae141cba98af2005695a34cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f289db721ad6a2ea6d7ddbf336dc8fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a97e32bc32cd1e8a79904952207dab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9885dbd1da306c31104920c40468fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95481a57f4019dc1c4781389d96a9cc2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0912ee08d76a9a1cd0b5319050c42f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98566990e081bdd803a54e726bc6ad76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730acf63d5cd7571aeb6a183dea88e96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5297f575d1893d9e598c4b0b5471a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a122ee85113b17ba61f1870e6066e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb85626e92cc109a2d58027bbc6b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28a4aded3c2268842ce5c74a2769e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6ce0da44c6ed821268d79669fc618519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd928b2b9114553a406fa4be567f6eb6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bca90ce0b5d69c4e0ada5d3e447ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccb6e007ac696b40ab855a6d6479de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56b7fe5f168005376d8a393de9d0cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698d83969ebe21bf33477579c7b367a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbfca5607fd5bb776565c70f303a42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9ec980ed41e00f43e88bdd5a55a8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95280af360ad89ba4b5127e7ca17151a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5f8e983173541b9109811a18b2cf7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132d980f7713d8bdce5ce2c50a677e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5d95103fe99e2036d0b9c20324146530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc4b5be4b551c54307a5b194818b6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41c8d90808f753a647e32a165d02d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af680a1c15d5f2eff38b9cc75f8245533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dcee6b0ba1d3c9c2847b7ef8ef27a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ca661945e08484ce5ec06fb27bdcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e42cc1883a1b6be69cf7ef5fdaf67536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78089b9e29cf0b6c8c4d034e64ff84d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d898e2475e5221450c990e70fb8d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdf0ddafae766199fbb0a35bf47f0b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac96960d820f9a5934f043aa321808540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda209c9d4514589359fee02bcbc9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21995c626cea5452c2491daa971fcbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b1a0535936499698ce262ab03f824543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad47f7f83bb9ef0ed5b69a834e271a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d687744dca29fa1117586937f5761545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a48262489998237eff1d33b274e93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27b98f8022c926240c02ed7d16b710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac828a64f1dec79e42f0f64d3a0f89d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b742af819dc976502e71988ea0a1f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb062893d5524867bec378208a88804550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d078cb6ccf07e29d703768c7e1758551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c296331b6e6f8ad831ae08243492c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ff85650ef1071b0fd79366a3b79a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf249b802514b42b0cc5498945dfc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a05d500c33a39638c5c8dc78c455fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce640321246a8841cad9d15de5913306556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa205e0704a58d3be2994e72d640707557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca2a36420b1593506f5fb7572cc81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe219f854120e15645468f8e323c98e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e45730ff9decb2c0504ce5b17b1095560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd134bbebf8264fd22519ddb9dc44e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb43a798f60fac8ad6fe9282b5bdd20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c969bb6cb118e303fb2ab5f49b2c8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27525112712f53d03cd17dd4d5cfae2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a59e77d5f4670638c7e4de6557511c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333747dff49f806623380103e0e9d039566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006bdd594a6ef5a4bfb355e984ebbab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325665b2f109e11d14d72163a084055c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac8beef0a0022b52ef47025cea9a8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bbb49a4cecbf88c4624aab2bc387f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557d5123c2b94ab1d08c7e22d3e2de6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bb68709aa3168715abab0d8597018572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c4417b2fa985cb621a708a30130a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65156ee519086dfb7f9f5de5dc6ff7802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fea0ed1cc1b979d605d50b15a8b8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d0ad68c5ab5d051531e3a2bb70bc94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc247567351dcff213f34d080868c7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afdc58834715117d732e012359ea3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99dbab90018ef43acce58b985b148b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdff5add8d5c91bc48de4a4090a329d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df32a006fb496a63936a865dc633b7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c6a291a6041314169692a93cb80c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb207aae34d59b2351745abd43ec6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db92a8d89cfccdb278a1e92390a0f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06189d18a2182de7bebe821be7b8ccd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57317aaf866d5afea357409569276d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e423748e3cfbca63606f665cd752615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ebc69469218ec07d0660c1265cb0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c613d82a5ae3f7a6ae5e4dd384d08b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a4673559fc85443f9a07a420b1a3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0fcb67a69e61c569411efc9ebf0c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c34bbdc5c56848191aa8a4db17db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad210aa45e1076323d38b358b21c9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1e372320bfad8e9e08ac6155880b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46db5951e6c30068b84ffcb8fab11023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237a6ca6f00a996a632d3ab3f5892c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7f92136bad2a43a2be7f71bbfc9a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d49fc7c36327a09dec7d5fac9010426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bab01c2a1dd8f238ab14fe5d16b9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4a4e4243de678dec42b173b74183428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c0d5e283cefb8f7ed5aef35059dcc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af102953fe4b60cc744f6816c0324030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f70fd2e6c3d5be2e64e48d23be9f0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032105593eabb134302e4b157cd6e6632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a33072403d7f12837c790ad993063733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640bd643ef2c15567cebcf5c626cd0e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c007b51d9b11f685a56281b8e6aef935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea89b718c467d2dcf748cfa7236ffea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204a906c1ada08ce3268c00cddd832637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466678ea71b9b9024418cc2220653b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d388e90591ef44792edd4b3f9e56b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705109ac21e484100eb32b660045094540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49363741ad979b6154e9793757419dec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ef1f2311df58d05513e891f0b667c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a383524c38a6096204736ed7e0573343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5eee5e7b5ad58e4c9f4ccf981118844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda4ebb20bb28781d3274019e57115345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4e5135e61d3b84e7d52d628cf3f7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15e51ba586d860bf1f012c9e3a785d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970394b27eacd41809cb19d675954f0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aee5fe372d875a0b58a0c8df3d30f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57286068ab5fe08f93d6bdec10c4e90650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacdbce5a4393efe7df137b68e2d71751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783a92e8831b789761f1fa82893800752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c8d30a63307ee93f475e3e0b63f0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3304820e98e80b5d4d650d1b990e67954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5723887a0db72643579f7913702d4d055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab95e34083b7430e979d8517e14c9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8446b00df160cf35723d2243c2b658d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914175783a700f0a1578a855215e7f8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec831144d5ebaceb2959291f25a1c64359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee0377e903735d2899f9a246b10c7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689620407bbe88b6dae784fde8c58a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62acacc3e5b25ab6ff1e9f98f0407162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e984261de2f97ebee3761f47d91d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2d426c5349bb13154d860f9b5580464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af581a627616b344f4a920035d3fb365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eb617d2a83cc7b59d8b87d43f265566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dad7eed1db96277a61d474ed9f79067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b883a3e87f3f39ecdd2689ae7afd37368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c3e6e1f32c6d521585f492fd4ddb069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abb221de501708caeb023b08f1769470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1f797d68f64c34509a23fbc8b8f4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2f3bb0481509fb8c35d61caaae5c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b4fa6398be969bee7b6a8c34ee2eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca86b09a7a900f9854322d6b58ad10874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a9b67e5e8ecf287684574ede73a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f9346c8d8b37e4bada35ae752bf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c82b825c821c58b822408be05053a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70040b1b6c6a37d43e3b5e3c5beff5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76056808c6ffe1f3e5a44bb1f43fc96f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1ce828e96449d1195a6dfe9f4661480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd493164434ce86ab792be3a9f41af8581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a4d273deb0c397507fa9f7da8861782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f4e2a1ec39b80893a800fab45bb2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f5af113321dc78f875aeaa80241684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2ad7bff97dbeeafa3602d5ad9c85d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30108876f38580c446932a21def5c60b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf2761422297807a133618bfd406b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcc7732e44bccad0ea383b8843e33788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aacc9255fc961b67c982f0ec3bced989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857d1dcf1ca74cf2029c5f3cd802a4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc9250d16bf538a54c941cb4fa09991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a558460a9b642ff3d80c7bbfededa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4d64858b85a9928b03c442ca961e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb28bbb9c7e01f98bdc2902129579ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e72c68b6ffdbe3cc013729c83d6ffb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1f4355dd9e357c2201b756dc401c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ef0d6a9ee15495a7e4bd709f7f17197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0f77c3e71b2b7dceec5b14490b82898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdce49a5f632e3445da903f611c4da699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9afc328f8b058e0e2da343fb849c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3119fb463dd846a2bdb0dc03a22b83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052bc0d9871e10a83f164a01b7dc0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58e6267b3c5d391fac2c880c8dee05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4013dca926d7987596387ac310e043104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132ed44859d06ea7d3b29e402748ee5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a31ed1aac52f796ede3479c0a5994e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33d8f78d6919a1ae6b751f025c2660107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2032554cb211083170bcf61de41c47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe174094ede2e4ba15fd77fcd38fb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93245aada765e847696d26cd8f3ae2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e91b1b1ee5a38b8a03b7a6e729a9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d662b22d0451be0c83ae268b4665a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0545e456bee01468215399ae0941031113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d7dcd26aad5c70770f62e492f87ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b140be24cb00c57f36d90a5f469b54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cc5f1ec2276f00b42e339d38d4929116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ec8ef90d62aa7f74c293b8c2a3673117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b18a3a623fca96bcf7ab5b14a7d96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c5922277f81c6abdc8c3d759b713a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1956da4c1985c29219a652e43d01ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfea014e93564b0f94028852e7e3f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ea26bfba6614e41a529cfd427eab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dca4591b4f279089a84fd049852d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc4e493ffffdd01f1c9026ffe3a0cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdee64912820c288a72bbdb3efecd1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5fdb18322bc37feecf23a19edd15f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652b42e1466ff89925d175b0e58fab9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091e338b38c9ab02e56db9c77dacc00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a6894f9029ad65d2c4b045fdc5a74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf513c34931c3bdaa2b14171622090e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688be9c1f248cd3e9e51a11c9905ed7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5f4e96ecfaf57779ecabb02673f73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aed62f2efc05667340b87ec00c13e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff4d39cb8af55e88f75b0c67995e1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88672aa4af828bbe77ae91af1dff18e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddcd08fd08296158e869f0c94eeea5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d8848a4fffce9a91b72d01d2a6837137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1f5208ebd94eab47587f609277131138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12d47f758c2c9bf5a75f90173b9761139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538e87c72fc5a8eeed63c30532af43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43b3404d1f0866c7a80f84d69d70b9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3853f7832c6f279dbc40c59086125142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43188561a965a4e408fc5ac89d77c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c38179846c804ad67a23956d6c685144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cf37d591c75d6ef043b33eda35840145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf21402b266415a8d131f33d23875b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145e82c6515e6d26a8f7c995938aa58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340314cd873ae0f44999e932ec6b904a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1452ad2ef61d946de84d4ee46b79e42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8cec11d4ab2fc8d9aee9dc7b9bd50150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f71dc6a4853778eec920208b47d9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5241a1a6c45c89b47e0e5a6b53f0bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e5b0ee87855f72f6f2a4e5a0602bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d280ff065d0c376a1d30ef8d24bff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51b924e552d519cfe485e5af673b9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b242a8ec804e3475247788543c6dd1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d685c2baf00203566e6fbaaab150fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d368fca035c4ac08720ecf85f33d1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d099b398f2297d55522f6b36063bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b07e45cebc56cd2cae705e1abfa083160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f547a92fb3c8fd97ef333a68194d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a642f8693cd85e9fa33f8806f12b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b06c7ee48aeeb9fa1c86c365e7b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62d396b5fb2fdb5d4907ba2a949a45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b8f56c0c8356039dc80f8e6b80475165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc620dba994b15169ac25c225495f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a4a0786881e06c8190a41b4731a72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda48f03ef3bac66ca01dad849f36d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32ad109099e4b6d6495eab1806f35d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714b1b52a318c06383dc6a9f0a49b08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455f3f6cf0430be38110a2f3eb04d8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd39b25d17e8d8f2d6695f5928d2aa5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc6cf32f4cc13debe9b969685f189a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8a95c7d8bf9249894afa6a2d1953174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693ae580a630b6ba2a894e4180f4b62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df6a23d481f7feddece3734c9791f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d639fa578b7e95bb931dcc3a55d21b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66b48ad3517d1835d02779a022c42a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f23a88f988483c81663514f2b5669179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d8cc8801568c20746fcf62793d8bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301655829c62bdb5e9d10cf3ccb581d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec414f798a988077d7901a6fd187424b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09402f884d3ea19c786a848ddd35e093183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507341d9444645fea9d68b6b4f639e7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbd71f3e831cb0233121d6d5cfc78b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82293b045be300895ead8048e421771186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97973af687c4742f5ce104796bc53e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f42edd03b4e3e6570efbb9e95c3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bef967707ed0b8c6cec69f5e349cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d08b9623b55b9b8ffbdda9603425e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f9c92d45c74e74ceccf58bcc856d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cb7aac79c6b264008e4eea81b7712192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7df801347d981a90dcc5592e3b5eab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd568ba640f4dada80328f28376c58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fd6c032df7d065c6e16daf42c4673195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbbd68b59734b62fc4b0a2f0923642196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062340c1c3188d136a8d194600c53442197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e13409380e38d2c9865cd74d5d957198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0163888796a2c9525c0f7251296a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf22734852a1994ad0952c8dbda101200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc40788aee4411aa686a5786881056c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824161c2c17c30a33abf433a54bfff86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab62a38556788fa6ab685b0de468370203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b9cfdc359f9799b88751bae6d4dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d2953318257b4a11f9b4b3e105938205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b30a19b199637349b87f696a2136b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f092c9c9016cbbedec19af880f79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223a9e8651f7d3b2465b8fbe07afb4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cb615af21a6e86027867302756bb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102e2bba5b6aa19ad897c447e75eae9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb115993303f291024f82ecf74065211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411161f1b06d0057c63686f06e76e41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443aefc9b52b132f67804216d148b5c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d99421ee3a1a3518b6f2881821a17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712e2f4b71afb53fbaaaeff1bc9ebd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fc4466e20b100ecd6debcedc9a91f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef93977cda7bb3185bf0135e524f634217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056464711a28df06f23709c236b94086218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b49afaa751df62563b28f6264748219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171758e90c7fe4e149f08d35d8188f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fcf2efdd8716567b192b5e865d2e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39d9f197e7f5f6cbfee502f37aed95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942674ac7a112a2e94bedd72f9121a7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3f9f11bcec559770d2695bda2b982224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141530c0f54e78f05ed1f7a027dde7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1ef0139678ca07c8b65943e01cfce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c80a19f5132441d2f8d6b267279b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e29c7a751d3efaabf02ea0339934f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111af7de483b1ba48ae78f035f05e8b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed793fc07ba9da4717840df29c8234230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb70eb58e0f21dcaad369065af8682231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cad52c00be04f41f825ba623681746232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89135f8f2accc817709e544c5fa522cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f0b19898eff27f9e280a3758811df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfaab9658ee0109b89462548e9fef4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0937817ff888f8dd2fe046afba79c27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7692024eb3683c3be7d4bbc669d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7367589bc873635eb0d3162660de862238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4903c70b8673a63e7a269336cb7f9f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393af56f3c35d026e949f0a31c579d9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff9f338e1774c326dd69994016e9aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7291306546317d93c3f2c2b70d3c37b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f95e8b6dd06e4bdba51348177d5e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cdf2cb208a71fe94c45c81229be44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09b5c003a4938a226188ee50eb942d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfd009819c9eec42b82b0ef2162879246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f416afb8b40a82d7b32c4bf49140e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad7be7c7694b46d68070d18db87b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a910b26f2660944ff1f345b63b0098249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534273cce3a79e6bfd536beadc2b0076250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c5b8585ab1d4e7a4997b791c5469d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6799aa40d5d191a9293da33c17f40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43deee2f5f4a380672fa0392df455d42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d91a06e0ec21f7360e886221d86e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e845e16a3648da0da46f018d3cb463255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf59ac0e5f415eb1d4472931d234c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecefca8b02e5bdad5cfea91f7fc61c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277f51ec4f4b5c97892ccbc3345a60d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5a0fd77100d0adeeace62f722eb40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15002303fdff9e005e6efc50e428fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df1480d6c762d597fa718577983fea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b81ee9d0db9d7455ed6c48a1b9b8a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b9645c9545818a727597dfc2d3bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa68554f2fd9e310829be6de9c49d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5eb403edc8d23e24c6954023de616265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f495347cad9ef78f3e2dbe2833bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cbaddcb4b0aea326732d138ff4a6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c769eeb6c085b332aa44d483effa37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0fe515f5834e6c3d08d73b51f87d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3435151f252e1363aff4a7e073765b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9099d34c5b0224f6b8fbec83ae9295271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f3901885b1804eee415efa676527b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b6f8f2ddbe978ea8808e5cb052d4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa1d4963ad60c0b1b6b0eaabb2391e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff232aaa0d8417927e0f85452170c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dcf5884bbf0e1c9ba3cba7f1c68eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bbf6ddf461004f7075e87c2fc7de1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ff4ec0c0cfd14960f68d23cc7d37b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4530c2d5d3fd695f392ef2da994a3fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d3407fd05637bbf2869ec11f8c7d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6954500238e81422fcd36761b3384f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54baf0963a53decd41f97d2e32caac78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df362b325c82ce43b7f5c6ea4d7ea06b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343724e33d444000746527cd834c71d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4f8b64b12b22d001c8620724db843285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974938070e6aef7611d25f80e0eec0f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27907ee790e5453ed13476963166d2e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e406f6005de7617e9480d24e3c48e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d2ab36b9b29def93c041c2eb9059289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0d4404ef6162e0d69fe33b56b9638290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbc9f9fa17550df5cca8962f9dc8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f269caa8a3575de06fc17ab7993cdb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e80aa6b5a65ce2bd50694e6de1803293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724d8fb5bf3df851e1156385d13a9ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ffdc3391aa3345efd2b3428aa7c59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d787892ba02c8a3154f90bc77135ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161546b3bd668d488c33da884c50666297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8911f624c157b3be575138a7529e1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07462fb9f3cab9c2174421ec2f0d1263299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7ff6b9cf793afcd33ac1fc835b5d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e05f5bc1c2644cbf1bea12bd3bac4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2175358785ba32426bc1bd3f6f48c30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d89567ec5dca33fefc2a705d538e79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669a7d8c809cf7686d448c5ee7a51ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04af157fa52f1274b185cde49b3530305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e012f60313494935c6f89bc4b65af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032208237ec8e3c76be1d86e6de1393307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049547671759fcfb12bc4d498b622e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27bc8a592d44e172eed5003218a298309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae743286d0ad1713ab2435d69d2b92c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaa4942cb69a2d58c0bcf2ef3efd2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7e0ff59e8ee667c0a0593591aa9d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02cd0431e98b358616a8dd622c2f28313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6854397b167eb5a52028c846a4fd57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e809c5e6d35568e41ff03e59294210315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0db0e2a4d98003d334c49cf26665c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129842fe989930441e4fecbb865bd52c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946670ca51e270b3c5377b6b766c528318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967eaa71599bb71914f5a076aabd917319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de108b9f568fd42b15ace011e0c22b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffd932d22bde8519e97d02d0f17e93321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6af25c282a8030a9d23257b5af0bd1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76771fd216a8024547f7f96b764a33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b364192a614171ceb8f0f372ba2e4f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77c53ed5be5aa871eb6290e04a564d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160803345ae28f5994ef1cfabcbacd5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267b206e93078f624ef494b4565328327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b479c978d600cb6fdbca3683cbfc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec9971ede5f1d02d8dea626f3926a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f7bf3ab63e70e5f112718a51657bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a183187df594ce80d933fc27234777331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4436a549c45deb0234286d3ac02da84332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f4bac55f268c8b9502d75d77fb1b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02f1c7a35e0503c8d3e27e0a5edb2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f508bc8ab9171c4071115b32021a82e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd335aee8675785c6314d4e0595b5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cdbc1984a8d513a534ab9e951ab66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45fd7808e823fa9c68ac6b6290925e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf270463f01155703b0a0f440d8ef9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b934fe4d903827c6239a6b63926a13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580658077fd343e6cba7632eac9e1e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288e41e53c41227aa9ded8f84e0f9a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deeb73a61ebf73f120765829321315343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfe66db90ce6d799957fd02110bbfe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249c505e06dae8b465932a2964fdfd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e70601c21b3835c8d8160934138b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a61dc661c7dc813032dbbfab3a938347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9031b4f5725d398f1b35da9c4d924348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffa55688adb1b932b23c9d229a313d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43464689bf8f94964d98c5e06cc769e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd4348e58a3dcf2621bc3d592a3cfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c557f0ed336372d351cf64c8894fa66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4d3fe159024bc86a2bb2bb53d7ece353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a09ecb9833c4ec1c38d9bc31a5c100354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d788873007da78f619979af6962c350355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cae88f4302336cbc36b138afa6c82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b43e54545e355f7f44a44b2b190c21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e21fd05209471dc4be4ad28fb184358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09669c062e82b8cdedc937e87187b6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f0f9e2a120de9db50b624801df4cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54a7e480ffd0ece88af0b3c3928d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a120470735d7bd9704f60a38f98d66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc35711702fea114e254b8ca3558e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d8826ab9cf8b584773b16615bfb5f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fee14311f345d6f292c282e88da6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221d321df0bdb38ec85c45026a767ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3cbbf8787d3a77720c117c78ac9042367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fb5e6b072224f58745a047ffd0633368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe5f26216fffc864d10da99efa4ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f10cf3bd9b583b3a0033c8f27338370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca79a28ea6925fbb00aea542722fba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bffc92e13f7a29f175c027042ad213372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8af4b00454cee6c90c5eddd407c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eebd1e28a1aa6c4e09d0d5ef284530374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6c05ec1759b892adaca8ba9a6e263375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863107134492bad4a7c92daebead19f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082f374c96936787005e4b609f92246377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228b06ca082265dc1503b67f2fe2076378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f5d06921f673b66754bb78978aa8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c732942700ace16c62ed528e8fa49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4547f86f0e8711ddd9b6a9576f9262381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acd34e0b8f49c300fcada17387be25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb8a34b2f14eafbd14160ebeb1bffa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9687a706d55ea8a744568941b912565384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac5c5f5783b1eef6beeb2d4697ed75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722477d2894b104558a8325846756f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28e3fa30ad03fda53d421aa654a784387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2c03a22992f4a1139c68b878d8b5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbd56e7402f99ce221a6ab3ca2ba9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59846d5ce8972de1f1707f660eb5b0d1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a1b4e233ab0f27191543d09c9ca7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809de9072c623f4d181efba2cba1e690392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f682778f2449eaef6f3b820681248393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291658b6e2056762dcd50418fa738439394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c38d23dd1268e433c4f435d4cf349395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d434ac4d5031a62ec9e9a0d0b5eca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd91b3655a23b1b362c088e019dc11b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed138db9569f0a973f9aca6f0273c6af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459089a78c4e415f5025358851a8294399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845462e143db8d16d7b0c7d5bf850ae8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc22f6c9892a54f117f3b80c74c4d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f95e8fb22fdc16ab211de29741a8e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaea494da9a241a917ceff4e520c6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079092c15744c9c177c4237fd06985f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf88f9f2b28834d1de2d54923236da4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92733aae89af7e5f7b540c158436b65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7721221af0a98615d4cd28895e25ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c879f6d59996cd2c28dfd5363cd5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3184eed43b3f5dbecbe384117cf8900409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e610975fa6b23f4b5e832cc1adc687410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c796ebb9d0da32e26b2cc4f42d161411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e03eb133f783a967302ac0b1a0c1eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022cb779d2cc1a0f21d8daf9d1a0445413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d634c6da79b334743252646ca26449e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800d8a36c4c179e6929b6d3b20c3db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac448dbf630eb7a1e4a38d151f070b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18a6d45f8e60b46bd4812d6ed4b1f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8ee9cc1bf2853a84eaa6360be6dbe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1382717e228b82317ef2941c312477419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f24092e68085fd9980e6dfbae43aeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332c6a4987ae73f85fe516d3bdedd2d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292230e4ac29791fafea26a977e3b8be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ffc8fc33abb75e5e54476bb93c830423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016191efd67df4abf2d9c15c1fe0c55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a612495a829d7f27374ec89077963425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7cf585d88c97c3db3f2a57202cde9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8de3e35883826da85aa2119571a9a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37589f50c4fbeb7b4a1f0d8225e22728428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef082892d23f79f00672704cad7af9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f2e49f0ee4ddc54d1a89dc284cb41430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23426f0c5f3a79b2ac92b858360cc853431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75456639988f6c9c2dd06fa91a09be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33a4ace4bdf9e0e1deeecf48a15bab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff8690906c4ae7bf5bf9d3c1f18f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f733dc27da5caba9453a6a0b407754d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86d1d088a81d6d2e0c0a6e1971cba3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af955fdd72c43f7086ab25bc556abf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fe152ea34d31c4564fc1c6cac5d7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcef09ffb8a4eab72d0772cab0f6fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f4aac65f918465c2e9a12471893cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d1e673aa6f093768d75245a9e873441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888ec6dadf82d1216db665e62bb4115442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ade7d170d75e6c03708f5e3a1ddb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa7f39349fae6f9089d294bca4bdd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0f77d163e3904b18eb8cc8d7dd0b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c806d83900644b3f24fab5e63261014446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40a606a9e2d2a8829ef42ad61b14eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c5628c9da53ed3932624915210b52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678c51133674c2ff1315251af9870e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4779df185c53614f43fb977f365ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d545276985c5dd8a068e6616b23c71a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c992786188545fa62d74cb14682ca45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec9197f5df07b44fbd18385a845121453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5f083590f5f69261ff44f9fd84e9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17584f08a8195d6089a98ba4f7e3c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65da28f58d0acc95ba2b21a3c73c9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cb7ed1e552bd6ec09511d2badaabd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5574e7f770dd953b8b3df9801e4e76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf3e6a583e756cfd8ed1d40f5584df459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245fcb4cd84f5d68715f50dd96df3e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fcb969d527676dc4c1a13c394d39b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc86c06121f7fae052aec618094a8d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba40498cc68d359435b9ca42262a1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e793fceba1fbc4ba8c3046cec93b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854678332bfa4bfffdd557c98d55070465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dc2cd409b106aea048c2df13f8c43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed068157edb2cbbf82819dc36eac080a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32902dbc12c3bd5025840570d2d739ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b2cf287a5664d5800163c950c68d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215f1b5a51a4102b25d48768a08c4ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de4dd82c42ef54c9a1266ed107a48b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f554db99ce38edfc2a8869802167c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6a93b3a9bb0126227e7b377c751aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698194ed5e513f29f833ede23de43453474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bb7876287027fc2239201caa40ee3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd0074f26acfa1b301d6947be298a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a42416f005f9ff1a61ebc769eb5c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0350a8f0b3000088423c1be97f708f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981aa34e844c88d58af479686cf3d45479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c678cc373d3ff8502042bacf9ef83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e3ab55c5a2a25776af2e26319e6a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead090cda1b3acd926c7cab83b1f13dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6716fac3aa2032ea850af88ceace28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e3b882750f62b434bc82f0d06c2d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefab36f7ec71bf5adb0fee660157e84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906bda62d897188f2f487e652178f2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb491fe270820542f53fdf970e65615487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9e8fb0d2ae54c4761de6f757efd5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41d1a9fefd98da2804550afe8360f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe72c032a17da67afd41cad7a9ded7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0425cef7df9f953f14615073cf26a60491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78043bd31f2d9d3f4cdcd56fe3e6287c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91b7667d4cd9abfaf8a48283d4f94a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30f4f817f75c58b87b124bc77c4b74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b946830612b0522b5752db707f4059495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c5866342ca2f2857e3c1c78fed672496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc095df944fdb640c14bd04ed19c9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e7120193d9150d3036dfc5042ea08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645aaec6ea4daab2361227d343bb531b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0cd963db081a0a77415299d449a5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af43091ef042fff22eca9276f2be9d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3028e1a4bb8bf586ec7a2d166765660502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec3f8cd5f7e33097ab6a009e355b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e015813081360c2a6dca2d6a5021ed3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84331255cb604a471a40afb14b73a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118942bb08400a570ec3369df23cb3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4abacc832b72f2c75ee04a9e2f7d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43b83f8052a24bfc94d29d3ee7574508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa590052e54b5abdf9963065956d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8392ba3f659a10fcf8fbe9f00f22fcd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ac4592f44b4595d703d9f88d7e852511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803272493ded29194c87436caa8ecab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15030e996d93010d2db6cccc7160ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedcfd26ba9fe68ed08ecc8d9d7fc4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b746b346a75b57282d6c64cef4acf90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f3e857acacc2df33e4d645a618987516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493aa32d6b302fe54b47eecb4a15e28e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75357c290482f6dd52fcc6a315b0b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a746c4a49334b0e737e851f215ab09d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae2b1b68481e4bd52e853e8971749d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c53c47b647e6558ad5532144314e7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30534717d1c08e8bc1b4bb306fe7b0e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c6b1f393728e93b7857fe86e09553523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbf4d1ba2760ed3f83cf2b7d7dc9a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c9b1cd591d91b230ffb3bcf2611ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caafe1e5884c6c7c2e6054c2e84c76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b326981b9922a468896e2681c1f1b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef86dd72962a732695d0a7e95393b84528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75039bea5c43b9d10500fbc4d056b548529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44ede4d52c58ee84cc31b4f9eb0a82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d51568b1d73baea12f5627bca450531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f60c29a1d129064bd6dc18b58b78e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcbea5730ecb650a92975dced17bf2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080979ff3186575448137e15c5da26b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6ca1477b955a93d3225783391c0fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf570658970de8cb5ce0ecb4451d4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74912886498f9ab09c862788ea8f7cd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea2a94c825fd169882e546314a8a02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d39ba89b85617e77d3a401707d56f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13ec06f4370c96735c4f1210132997540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ae339927b2395fd6d12e4a42a9ebb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d626eabcccdc3cab35101fa9fb47f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074411d49fefc4a59652c0db51f13c7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c6fe32d30a7e41798d6847819a62d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf78944cfbd1a178753ab61484cf29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed85a88b325cbacd9bc503b79c16d3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8d841239ed3153f91343f0513b7ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f4a9686e50ed2a3697ec5f2d0392b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f029f3db4b6a10f2e239db11324327549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd66ce376f844409b8f1c91a688c1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff5a1b54917be73c1fe664e646806a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63593fd88705dfa5d4b05da4297f0ca1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c55f7a1d66c73b93c4bb1b2474a7b9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2698586574835e9c70378c7626bcb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb623630c755bd9e67504c55fe6ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb8511f2373b6f0359e7dc1119fd68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4967457ec209a225eafaa3ecb28735557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2ce8ef48e4cdd4328b60d8f89681b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1e85cceb29468b8a0d10d43bd5437559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed84d68721c3313564b465c9aa8165560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d592eff560a468350904a1d18114e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e9678d9a166d67f4405e1bcacdfd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a8525debbbcdb7996cc350a98ec02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56653f18d82d175320b67cd895be5a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d226d2b0aa101de544031c5514342b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfc52f11d2f0eb12f12ac2c1986b2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd84bf918ccc4dc2dac57f2deece77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55a7ea22bae3d9ba4803cac7bb37fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2d6559386c98cea5179554bc8a46a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a63356fc886c5746c3d4579c34b47570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f0863204ec403c0a97c0e3b2f1ca1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa02b21b1b0d30fa1a4a0b17cb25e5c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>