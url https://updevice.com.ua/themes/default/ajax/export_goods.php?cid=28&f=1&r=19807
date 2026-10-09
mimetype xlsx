--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252803c8c46c0d3644361709149be3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8099f89bb0b66c9ca0390f35484c962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f4bd68606e8f20d0ba222f195fc1f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3095737e88c8c0a7f9a7bbc6382df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54eb78053774d9d274aaf22fc7d0e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e71f9170fc1ba5cc335037a0e71596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb822f23726a7d4a578bc727c20c47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446617791c2b5c98a51880fd7a2003c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a7aff7a5093e669187998bfde5d179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55ac0ff4d613243fa7b5d2aeb9e48f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a36283cb8a95168bf4fc0c7576eea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58391accc8686a1e656abe38d4fc297812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8afca5d5023047e38d0edc4432d99b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42903d3d7405476df3e2b487d63647fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35438c4536617ecbd98b60e227fe6615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925ec8ff82571eaab703d1b872e6dbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ed0fd08e896e9bb5cb4ed6413450c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddd26efe4b276236ad3ff8c04ff7b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba4fade20aaba5834965af42e888ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0fb4075ee42a8f9c21d63d7d6aa9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32479477ff888445c10d84cbd7d8843f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898bd0a0f2da7fa745f8a20101ac74e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55eb7d7816f4aa1234ba807d0584f423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b6bb609dd189bb2ad2355983758c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97791ec6feb28c110415b171ff6a8bd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748efe9c866741e973e27d27a37835226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d94ab9d64725d0c482870eca26e86727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350cff9401dd9f5a31073ee0c6d814e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870dedb868a53cbb862f64d8788e60229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9729bc4a1b1f99bde6424a78631b4c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c69402819f3cdb3821efb6884fd0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127843b41a144c747230e9eb682fe5c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed8c3fcd6a507ded91e27f0b36440c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bd2dacb1314bd6b91c0ecc46fd64934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dbd5c5dfcd543485e5968a625957735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64846eb6848bff195bc7f9465355e87d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064023fcdb30d998ef837f0b4a4d4ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207100e195cf1c9d4fea4a704b4891ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0161c94446f65723bba6235c866277639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8482acbe8644cb4310ecb2dba235ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bb0d2406326c14a1ad9202183005941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4712d385c931caa147cefc8d13da1b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743574b6a596721632b74c248de9482043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9debf2c6e94d2846392b4b36a3297db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf07945424c8448c36b7497b515253f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c87f1c404eea646200184c1ef15f1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807851c678538cb77a689062b28ca6d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94669f814da6ee2817f013729f52350d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d26be8fe78ee55c7e4451bff868aac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890033203a3373bc64db180d6e209f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f2a2ebbe75040628105602efeb0e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf977b201102e521dadb49554e95c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41816c9f9e506e6ba61ebbe4f5de121c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a574a3f329b73aa8237523097646954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8537edd641f80b3976feecd10b96855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c87e9243c2f4795942e361efb56e3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae38b9d52359d35d2f321304d0f4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64260ed6697150fa9533e7d8a9db5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412673bbd642cac19a4fab12467792259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400a36d7274ecaf887a8f155ba7891f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9ea17023e67c9fd44ccebcb5cd85661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42354f90268ce32b5de3848b8d7a478c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41ae19d16acebd517b1c2f01874d6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441afc830c943a712675c2d9b19cd3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42522e14af22a42df3266432e1614cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266c64ecb6897243f697b9f9944332d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821251349e55f0e33e35a4845d7170467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86823e51e03203b23d393b3a2f637d9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c0043cda771108c48e86886fb6a8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671083318d46efddcf0ca80503c7d76870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef699637ca9712a14840d22f1ea89b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47f3fd83cbfe1a4cd1747002ad75c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7b3b8b906b7772e3425239d086e0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ddfda3233aef8876db97db2b6193f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a0dc3f8392bb2cd9083c7dcd7e36a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dedf6e8f4794246a2bb32c056ca6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac58a8d762e8f83aff9bf4126eb1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0508d7604da65ccaad950d9dfbde3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da406bcfaaaad9a1dcbf28b560b4bc479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8d6f2436e89d3f46ddac30bedcc8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf5b034c233cc1f56d2caa959931c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0e706f55ddb8df120454c0a74379882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc017023021673f70983eb86c3bd9d9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c58ebfa2ba91622ff465a15ba07f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa06f16e9fbf489e8e5089c7ccbdbb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14953a97f3c47c6c5b37e93a4d06116386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bde8835cfa0a1951c3d41fa42bedc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c41bd817561c567694809f57c193988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2120f311be3b455520f86dc1f5349e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4cc1b4f833bd585bdd506d2b33ebb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e18fdc1c046d4041604636738b816b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1919d6feb1ff22be5f77a508149a3d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec2bfe98bb46cc0d9f647490e8769b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8436ea37ae6b303299856562d874494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a293f909275f03c6a8817b653b9c1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079827d7b11cc4fc94389b6f5899d5ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66aaece1a8e97fd8276456f96d32f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51a71c4b6a0145ef75b3ce3151f24c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c166566c53f1b9664ebcd9cd790705999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb74e4f2f9319c5796e4d7b7c1d56a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c2fa68d1bf1b7a6f8cfff3392152101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3086380c6b85731b532ed7f18b4f9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6e91b5c22babe49d873e0f7fd5e86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e0673d4dfb86ad268a2db071e95fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489ecb07c9df6763f3b38884ccfdbe5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45622c0790f95552f6e6ca18b69b864106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e035cae65e75b863a53aa38a3b1f76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb81d73e25bc68b9cf00d5761942352108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4410a7dd3bb38cf30cd875bedd952109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c376fe3c462562c6a90038519cab12d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872db0e7a5d7e225998bac705f7fd1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89305eba3071dc2aa8092e135e358b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b862dc4aece1e9a574ff769827e8cdc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879555c62a1c605b9c09c6c1e8253c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271f4af0a84b04592c7cec87cb0993a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d85fa57029dc3fe7d42531de7be16c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0e091d6befadceb60114f3b89c6b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704addc83aa4101fa1a995fe63cd495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc0597d820531ab649b34c15c95160119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409812a00d37dc84e6b0f58fb76eb90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520f8e09d2284476fe37d90af11af2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498654ba87be00b5980a84dbb65136c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb9a3c523676a9e7fb742ddfd8382123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ff36c86d256fe24d181b716d0eb42124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03cd688c48fca7cda2478afc3e1e5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae502b20cf3e06963ad533732acba3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823db0192e73fc59d653b0802b91381d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256af1466d45c5bbe075e02869a78850128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d86730f67aa251fbe770538493127129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96904be18bfa4c26ac936b767258535130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb869761271a1e837cf1fc2f5ff2dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4572ade17dc39bf3c3f0b9141f33f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea593273d113412f53aa4290032836133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54b8f3d716e22d4c213928d36bcc7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceb850c5364bafb37420d797d36022135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368ed7967b7642c534f9b81c9688b06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc394c29a2099b9989e1d550a6baff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fc9da49339467642e2a32a2b154f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328061bff65a54bdca0b2c9fb897f18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdf4f9d3a747bbb87f0d252525b0dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78a3922bba7f46e3b96862268623c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac3352b0790e010673125b6f531411142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70c2b6e49f8ecc2e8c60f5e0e47528143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e5eef963b413629bfcf4a748eb450144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6fee0705fac77b92831e9dbc8fe63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310e051243a3274a44e4fbf404a27e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7162a4a93d291423e9f4ba471f71844147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad05dc76840a5033ce3b7b61ba616c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207537f932a6514f3799ace63693f9d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3334ef8ae2aaa091ed0790fdb39e27b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa9b7edc7ec54fef9aaec1371b2f78151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381435d0850466c1298b7ad7bd42554152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eebaf0a77aa7dc09ddf10f82074f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c92f9102e4f8f64bb942dcf271576154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97692ba034e2930a85516dca31f444155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8788b8c4b0a3ce36ffcbeb4c4417bcc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aa5907b3b938464fd1f280a90032a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5a038b76b10d1b66b7be245d23e13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a82e589ef6f14c5e685be882156d75159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc15838a76e716d2f6bd85c5a697770160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94771debd2e2a07ef7bca9f445398d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a90430b5d761912860bcb733f17a7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5ea8b27e8f1c7e784b5a04e58014c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb15b8289a2debdeff3cd88b5b852c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b589bb7654fe1fdb5beffaf43b3a49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c1f25e04428086f046a3c72e4765d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbe477f5712d0b235f51c43841b8ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31354a09dd8b3c76dc0fc702d463c61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a85160b4f2d0f02dda6b4e4336df22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb84d831b770267a39012d51a77113e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d341c090c73e3a1eb35033267f875a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb5fdda015e286473f75ea097443d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d501f9eeb14fb61ebf465928dc8e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eff10bceb24016cf2ed68c9571f19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e5dd0f3255dbeebfd6e682491b99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0511ebb859695f389014313d1bfe85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0497e4192556292e43171a9faf370177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000aa65d25729697f00394f5f0b6772178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068abc8f929514b36de8d9b003c46a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a6e081ceeb79e1b27938fb158f165180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820f9dd2005e8533f08a9d3e90efd30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7005d72172053a4f3177fec482e74182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cacf71e5901b9e222a68ba902e8b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a449718ae838500a981fcc19e3ff64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96027b74fceb75d2ac6bb037226d529185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91602b2e1fe17556ed90ede44ccb425186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f837cf8428f88d62320a7aad9ef550187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e825f66976ad002547d53155bc4633188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0dc37489c7722268937fbb2af8e29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2135678ed0421add0a6ad53d83e560190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcf64c718ca63bd04decf92c01c484191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee2c4160ac584bba5a36158520712c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d105337dd7d597c4ceba8e90ae4e36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d6e84c3867e7209acee9eea392cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e25e2402a69d34b8e65c3f1f790a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff86d62fd8ec6c727198fe569180c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653d6a350780be14bee436e4671a768197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccea6f0da1d40026875765330b0958198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d76a9a97276aa01d7241a8d3015ede199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6aa51a1a515d7503274c060268b75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45810262e33fe38f50a3ecbdb5b1fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a5bed14459af15dba77112bfc47e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eb02ad22faf4b69ffe476e66c2924203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b29e21de95ea2b6e8570bb6c7107e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dc2b7539981042725879739186248205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbdce2e8d6863b5c058272a963ab30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edffc60e6e9f6b6a7bd710071b9fbc4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac351d4f558c280d24d42f3c35b4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8cb4ed70f3a78524fd5ce7cebf833209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c044439fe826735c839ea2a906950210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e451e7c1a1fb302d52ff8d75881d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9c5d06ffea1a2e9bee75fcd651006212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb24fa810075a40ebf5367b9e7d719213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1d9b2b2edf3970f1370ab86412aa2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd31b6d9c507f33e6be46d2dd711ec3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75275da4d55aa2c882d10c97157fd1d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf594398d0ed9daaa6c7442a961e0745217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad2f57995c1fb7978f566c64ec31e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14533af5fce8a0c883dd33f9b45943219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c1313f20f551e26f89e9ea273b90a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f78bec5fa981d7f78fc863f487a9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1cc260f46dc8e685fb3f9d2154a07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3811fb123e31fe3deaf0f3c46fc121223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676754c61e2af427dd214d8eedf33934224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b61593b02b446dc8f40389db81475225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954f89974ca12fcf555a283c753f0c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f861faeaed09a31d0adbedc6669400227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e419c2790b322dd259ba4680b86904228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b523e69eb414dd2aaa4f186c42b1c38229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb088514ebc20ca787a094fbedb69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5914234ca18e7639cc2b5b0cf91432231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e72b7b86d58625f60935e609e380232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5553e59bdb81eb720df5e4012a5a1f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadc26ac8caa267b001070de2905a3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc938a341387bffc4e1e5c601140fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82870c29f774dbf79907534ff28afeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72265e821d2f7b6e8bde69555ecaa30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db419b1f182c48d08a562af9affc69fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae5fde5cb1d6c3d605302108f4bb7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420931ff80889ff6c1d55a8bbca4f3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e08f73d2966fcb5b5ab5cc2d82121d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cb0b9d4b2b3e3d6489b20e0b2dad7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3c50b7f5e3596fce219d3706bb885243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c49f7a94232a9497e7063ae76a04ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a0c8e9630983c665a3faa861abcbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b895bbe9380a877c06a96b6b159ae0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6b5068de71895e777f3ca0fe760d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30d9d722d72d834f55ff9619555808248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eea2f2d87b47b297c171fbe0856be5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479fe6280ed6a727c0bbd24645baef4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54e2e45627e8a030c01c56437d0f0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdda3a90fc1bee5671507a3a28397d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905ac5cbdcabb5fba5fdf6e629e855a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d709f5e9694f664af535a9ebc22f4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399395072ad340fd48943e34815ecde0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d06f57c3bc616af7253db569d2a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dddfc01513a0ce697cc26ac1d4874f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d84a716aa110c9cc5dab30757ff06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972e157128d8c1dea47b0ffb527d73f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3403e44e120b47f65423d1ec8cf8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9613c1849a209289c7e3e3c2452306261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9663f035e538252728bbe9e78207ac2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2192c7bfa554503331b647c249a49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1569be7b4b798816116c88fb9a546b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a1fe3257b0be301a8d99630928c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa414ed8d3a8a0752073d75b9f3b74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28315d05a0d655efd25798fd3f902fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c612d8dea2638c893b30516544d0907268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022547fe58ad9fea0601196a7bd4b55269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a548f00540f24f85181b12b4705f5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45301eed555526d60f897c27b0adb97c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a62924d5cfb4a66f25b01079c2930c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78e4a0a23c3c4a11b70f0eb935d9e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1ae914001f3d740d801d3ebf1ab13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b273fd2057cb73de0e5d488699bbfe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2601a989a4a9bbbd6925e8ba9976276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ea17a74f6cfbccad32416d47483f7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bae916b9e6400e411d4f38df365f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e3f9c8181bed91372057c23a44481279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf922ac83fd91712a62a2a0c2a9c94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8f0b4a078d28f25dafae38dc02520281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f65e4f1ed00ce8954ea817fa62707b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50080293dc3a9c93b23a5b1802523645283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc334d5f3a4b448aac82e483ece0866284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53056fc61b16f1f622de7d827bab2ec0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db78b2b81ea852ac84e1f0cb5d5dc0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7141b6ef605c89e86d81103e310ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b3fd5ede5604b6670aebb58b5cd2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e89916b8ce31359da3c92842bd744a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcedaf692f2d9199194a0ccaedacead290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb0afe8f6f7ac18f6cb8f29201971291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b666f3ee8439f7ea65f8557b592c8a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468700ef9f51edffd7ac786d3050646293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cbc968aff362f408fc871327f87ef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea8278a957a86834e0479955d567c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f8e814358b25368b1f72ce93ed18b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab21d309fd2d71fad56f1714a29623297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5514571079d5447a6530d615cc3fab8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec58d963a1bed7381174bcd6fbabcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd53eb6cf8d7e17b8a22b220b7a755300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e3ca374948e546bf68f605580f324301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3945e53e188c9a16f37c06911e1d82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09636cda1ca28021ad08ad05120e875303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0cce258ddcbc2f79fbbef4eefcbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6634ac63046fedcb869c4d9c5ac79e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf552b9b603901755b96b1ef44ce1ae0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0da2900229af5214e4b91517df3df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcecb00d748fdd6ef01a145776098f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a556810e79b779fffa87b17e9a1cd1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703dbeccb1067cc05d4bbe9f4a1ce96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7746380578ec59bb50cc9c861b5ecc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067597ac71534de2c92bd384c44b1d3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bae6d23fc54235466aa90f14be208313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8479ec4fc177798a580622f1972b52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff5a58f626a59cb856ff637c160ad5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33dc058b747f4b32a4c6dbd7f70fbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23c2f295ce260752fd89aef23dbd01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e709173be8c00a3d608c76ab6ee0f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea115e6255064f836ba3edf711137687319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b0206d61bc397ea056d4a1a337b4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7883aa0ace706c08f757e1af849247321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a97518250f7ab6598816c001675b4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2be4983c8c3b9909623d3223c9c280323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5f3d6451a78078de074a108785431324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472949ae8c055bed1f3d74203359cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e95bdfea1c9c2f1640fbd5e9dbca0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a419e36fbd5d9c25ac171ac3a6f3e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf49d4fa49ed8f469a0081aa1318d02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a462e4ed2d8035dc47fb16182ffa7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c74a64637314fdce5b2fe64046295330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8269b336f1eea8e931626b45e8f4e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd834c321e6c8e82007b92f030a83b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d23a99b47fcf89201074fd7e5e457333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c170f889675f76a34e7723c5cf611334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a9f0909f0eec67ca25dfd5cd8398c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048a85259579c043986863b33ac45b4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7a96f509d749a5dc4f58644af3d4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb4c9977ef2953fc04ca9f364b43b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f290b0d6c934aa819dc010673f148339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a2be6efdb255ac761b7bbf82890dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f91d5950c15a902f919760f6957807341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00892448c61ebf14bbe5b5a35fd2833342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b5d74c31624be5b6b68ed53b4693e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb2a9c744089c04e4e00c86d2dcbec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20e74533bdc01b27bf851e65dda217345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e28a604615b643d6c7a50a7a6b2e88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3bfa287bada4915b3bad358215802347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a7d423a2d75c6cba4a94bb4a4ad4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9b13a03024c2b95918e102a4ec9f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4c99235a0f6d6c65a9773f25453f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133814f9ec74f2be2cc4a2b070ed20dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6a3755ccccd3d80455b9a4787cd20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a4c8e13db819e051b5556bba0bf1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1474ae09c1ef83ec5f2edefd6736c0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a54ed77784a88f50f57d2094d2ac0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576e2e1e67e8ed574503ccade13dfc3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777157f867a5012eb6891eb921cfd3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9243cd693db15f0a5d5727449b4bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40035a961806f3efa22252ec425c343359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1639f500e64f184139fea25ebd4e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35650851023967b25f098bc79e15172361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e5c96c4cee3a340c114c30a8c43f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed17977192a56398bd6a694ec94d3f3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a64b0ee2ff758716f9ce3a27b94e58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b10589052b49995d4c1ca1b270ad8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc6119960b6b978655714a701dc13a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d31e7db6c3cf902e9f599f79a1d7d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afeddb1a966fd309abc79bc0518674d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfa6fa774e460f1ac960b60fd43085369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff19b017e6848b9bb3eb674ce495462370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a720447aacd1fad7f76448b46805a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d5d444da3e62e1102d3103ab82e6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4e2c0e670eaae05de8d3c0fa9047373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea026bc2e3c455dbe92fd6188b27c3a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e0db41e3985354c2fbbc6115642eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f57e6c4aef95acbb480c1c19127b43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f91b468b1b54bc6d02423acc18d7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1facd20d54eb242691b62a3d3386c14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc297e3f8e1d1997367196336f7f4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27df824914478cf9e8a306fe2609442380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867997f463a7fbdf231d306c2e3240e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20acca8ded500e671c4126a7f39e51e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1e46fd8feaef0985549d3b51906a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a76340cdc682b58d30626c957478fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceae9738ffbc76c49e59263ae57161385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084a28ce0f39283edfb5f7d917c03e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e0e778c133c1f2ccd75cd7fe2009e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340beaef4ce27334e9dcc38e91795924388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042671e142381c24989aceec0bc9f8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b176130d40988891782d9c2249aa42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125da0e71df0efeb95b192c1e6bbcdae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c594a138238d611041e389ec74d0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9f91abdab96eca06c0814e4c3033a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3009acf7ee5172298236351f813b4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8c52675927130da37d0025aa4b126395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cdd7884c7f52b8c9e45367dda7174396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03384e6768b056043d20b82977f7f609397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056522f0e8038722106114225cd07aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2c9e92865fa4123c1ff84cbc655e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3dfcfdcf9d51b293df5d477cdc0f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf505e7a94ef092bc23c678d5bea797401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0667623651b2db99b6e463a4e86750402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1836011b5d2f7042e3cbaa69807ab5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9226d8598263ddae9baaaa3e2c23fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4708664777c0c81db3a61e92424a28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058b5fb95bbef89ac74cba79d8513ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6cdad3aad6f709a64303de148ab84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcfeed942b35fb360066f762622abf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d474d5ba22cf6d44ee6e851756a07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5540efbe22dbf4f531be1a66274982b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201b418e3f07115510524c5bca26fb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4ff5c305eeead57de84828de3a9b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b04546b4777376475059eaf10b8ff5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ee97e242ceea8449c098a7c624074414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac845ce9988b17c28a6bedbce954baf4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10833231e62929e30205182b9e439aa7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933c4abc34a6b2316b5eb6d9dd5d08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4349ff8e894fe4184fb168955b02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a40d04b4dff67201276b03a1891157419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b21f5fbad2e41abb9af261f9950fb4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a60f440b5a83c71932fb3d5ae9290a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dec6e50e644e8d665cd1ae58dd00a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34319d2022bb92ca7b67604b1966c2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20966770ce36dd2464ca27b6f8e1cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d0948398cf98f82ef10f626b5c7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc6218684baa39df80e49586a458b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bc1b10a1096f71e10bd921611e26f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047f1e20c9996eea7909f9cde4cbd01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62137b1e437446ae27b327b04d804f88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b461d63ae63d50220a2fcc88f64ad63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269982981ef285dac3cdada598291a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa6576c31f88893097fde9316ece63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0210d371583bd5d17a86d97859eeb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c78d84d6ca39198b3f237d50b25d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae457f9adff9c0e4dafad7ca43b4c9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab9283582f34af4869717f4daec91e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de5233fc31f995665afe4ad348ecbb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d540ba0373bf415f62748f3f177b69a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca153a7c6462c457cc727e94c4909c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460d914151036a0f663a855176e1b2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b62e79aeac0b2e4b82eb3527b9f41e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4bd1515c56b89d7b1dff73269ed8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c75e1f9efeb79649a76620483a7634443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ab88b80a0864c4607c211f2d4bf1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e79843e5b3f4a7f8f2b481745f0b99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782d715e9b4765446703c25d6a9c39c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ec06097e146fa08024e2d03e8c3d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e9e041b89aa606482de2b69f59e23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b53fcc0f4000b1b195cc356422f276449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a886918a717b7751993bb3536f488450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c69ca4fb665ba21db0abaff67a7f35451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc3e8f258a3fb601b559b5d09b423f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a45ea6a2a42f686d2490cf25dab1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458402bb5fcda38a7bf13f8be5212282454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ea851821e11cf6849d4095591233e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b72b81fc5add4f05d01a04cde5809456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82b1b8cb05507ba5ebe02e8cc231b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eab486de88683dc3cf8739c01f8e92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7353e5513b8be3355656255126623c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd278254e22bc6d145e90ad9e3b3029460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2bc257f0a33a9adecee152156cc52461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637f0e5312abac9f7c0a9bf0ac48dd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c3d24e0a57b0783e7ecc91fd69867463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439a3926c8cdfbd3fa23a91ef17be75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113774bd1166ee740995062cd18e2a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903c5240bd0172fbdbc69be17f07211466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7fcda19ad0c1283bc405daf311926467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7786c6b2c67dac6d4fea139d290f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da0f73fb11f24a02f4063f4317fe3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561c0d8907818750ed61286b34ec2bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735d37f5a76f9b1fe5f514e0c65e672471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846467d448be8ea5909f81149333522472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02129c1c1a4a5311fd19678f778fc687473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f0de2c7cd00a38a2e9c52ad9d97cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c8b5b4f1a0f3baf72aec3e82d7847475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0645e955f4c9fa8a575bfb75d464d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f13b55a36dcb716c2a07a0a93d98b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8699de82503f6f9acbf27b9f2bfa3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b676c800edbe29dfdc270fa0cbd6a68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb6a38f320c08ee86081d0f4b3c15e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a509bd2a2d09382b44aebacd244d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eaa25b4527a7cfc493c274862ed35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423645a666e32e76b5bdf0f645337b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c4b006ce6f4e2d9330d07cacaf790484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a74b493545f4b2e4809424cfaebab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e62fa1c850fb04f6c1643b454f9407486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f7f0b5e78c2e4a83db28e02c80ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefdae13bd390f037a435bf2ac39dd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32823ba579aa5ee82653ee3bffdcb48489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbec96566dd5a6fb2d945c2f69710f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5bda9bbbf90d9471314fad4d90cab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4041d45a970795a7e4e28f965a305492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972186706a0d69dfcc596d8639967b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef278e7f214f221c9d9311adad247189494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc3cea0904fac608289ca387625a82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8439ae2be39a3dd9c0064068d796e51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0464c4c1da2d7fc464135ab156a1e99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7967996e921560eb0d9fafde7d591498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea52793792d929841c98f88408da607499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964788174fb78574d737ee13b964660500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514b36552bd1460c4c5b76fb9bb68c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c631663d52392a6206cdcd7863845c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cce43ef3eb2efbf2b47a763401844503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc77bbab3792ef2cfe9cc863701f2e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0c7d291809524c51562f5b19a594b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950469b6e6abd7ddcc699c8d63b3be6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cde7e8fe4409af116423eaf9258e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba01036b0a507787c91479306d923c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed67bca81b0cb4e4e856963729da3a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8ca4981ef14c95c19934e3028a1dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f0a4f94e5e3f63cf94f20f406359511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a742ec48ef34becf18edea724d8572512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c1c2a22bcd3085963afedd0d6078513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a966574d34d4847f6b30524f2c4a9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfd9887b1fb7299fc833b5038650d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2badd05410f26f75f1ea7ad105b1b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec21b336474aea7590e7a7e59a7e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1fe9e107c8473eee9249f8f8323e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd545c1696a5995cbcb6117f0e4b2e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd67d9473291660a272e453b18f717520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f5377a4783642e2f40e05c95ba2a4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f579709b7025433622db8f8567015bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f98b6917ab9a9b810f5d37274116e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bd5863c13d68efe4d79bc903ad139524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562928336f67d912a3e8c46e7ee6f19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311d95f8ca97632ecaa4224675f44d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d4c51a5b75208284895c0bba4cb70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d611b64ce7aacd984be8a43960cce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10efe72d7dec101c9f299d347fff8b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ca9569bd955139ad8c136a39a2ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b632398f531f83fef0c1d8bbd1823531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9012cc16e0d3a5d7bbbe0b00408bde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515dbc28163afc4e825fb588bec5d5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd4dca5a1d62070dbb027c359d7188534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71beb5ba7f6ec1ad1707b18244c548535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f40ca23c5b581060b4aa3edf461ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033662bb6c0e5aee6a2456dd3bf60567537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6c177293f8b9015e9e50a2d48306f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c139491e8557c7148004cfb1f922f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59957b6fd86ad68711f63a3d06aa7009540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c52efdcae1c84fc471eb70edb7f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d74709b514ca8e7846c817b4bddf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19028aafd438bbe6919a44fafdc87f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bfe9ea86811467d4fab5ca2ce08e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d06c526eaf7395e28bd097c900720545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9295b543e08ccb2cd069dba100ee6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294315b56b589601345d7ba414386d19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a04bce256295ff9e4de0b7a4028ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238be12652688f06375622056ec53b66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d11fd55f7f9395fddfbdf8a4e855c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a8865260dad27a26a3670d9137fd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71db3395d42e681fc11fe70fb4a256552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524e58cdc3557f96058e0c2909e9b34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb8551d4113ae848760591ddd63e10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5923d892595f0d784f22a3ddeec0e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87574b9672105ac44299cfc1f476a602556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa19524379975e1526b66217ca1aa1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a53a9f03560221fc58f07c5c57068c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede619405581342ae240aff687a1554559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321b3400312da67311c295a98c7b62f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23169b0e7c6ea8b31b8fff1c9ec254561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565d23eb7a02c0c9f75c32089d26071562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc9d6c0b704f0449565ce064b9f8b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc76c79fd2749d8a4df322004604316564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c1a693b2076241a04910ac8aaad7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c751b660ac63565440e303db451fc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f08001e135a1c2f5991c55941b981b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e24983af69e8f97e6ce647a6f0e51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938c3e72a152b50b2967c2d11e90898569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec677df1fc7b401924a59123acb292570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852974c249e36433b5afc37ff2890ce1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ece3d6897f1981ac9b7ea6443f9e8d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98b7afdce573beb0bebd956fb10cd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58828f91dce8f505b37bb6a16ecaaba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b5a22f268fbe3c2ca74c5a19413db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6653f8bc722c9034e566f4543fe8cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ca14ca0348153dbd51bdf16b321015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6337dfab8bb5f8a13e29ab1d4a3636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5bc5249c2ff0bdfe918db175e3ed87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b0237a4541c01477eca6a6981d7948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2e8d76a048d92f687d19f9c5e5aa29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607cf8c688d3cd9a422d3f27efa5e9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb2d1e4f1fe2bf44cc1f7262d406d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758373522440f5230b81212bab60262512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c6f16729ba2fde652d32f6da4640113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25009024f405435d97ba2f454c811714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e140dbcdafb8e143e065635cd681f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9418b0c5e8146482259fb8b811a7b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7844ba9e911771d1409dc62354a2a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960850f2153ec6869991f8c7f9b822d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558fd6c4f2e1e04ba7afaa69db3384219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad8bdb4cb6d740009f5499164ad52620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de2eb8ebbc6365b236f8c6770b13db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75d835c97687a9b03cf6ecb805270622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56251bf8c8d2ff9dcb0a16d33f998ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f74f0e00220f877e0b5c359d51ddda24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd153273ddb6b94db343cc6afc857225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768f59cd979e44a2fdf9fe8952aaeba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d630f6c700884f79c674194a0f06927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e8f631ae05a5185667a67ec1a5a0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8a69aba2a0ab53d0a0c1e9ffc6a2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9566d5afecb1da9da602b76fa4125730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a949d57e6d331e1b3ede2fd90f34fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7146a6829948d827ccef8387311c6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128689cadbcca601e7e64b3a3c0bb11c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef2c84804113f39453ac80ef7349f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a33e9a0ed9f40a2cb8c03ed84bd7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac8af4419c4003bd4b5cb2bff83c9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f75e6fd4789e96489663f190d49b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0fce9789cabb11c95f3fd699ef31b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647c8763f1c397a9116c5aeffe0f89e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac06fb8083885c9b252bd03e46547c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573691a616b8ace55df0c9bcf01a69c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623374c92b14639181a7380f4775a21242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c228238578a8e67a2df32bc0106dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1fb23a5c0cb67f48dd016f873ff8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87f80e11fa59f0037a2d946abbcc3d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238af7d0ec760de03f4f3ed49f5757a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee862f9c438ca255015188d5abf4425f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1f29ea4eccacfebbb8690d61a970d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57293d2594a55be62748476855daf01149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18db2d432b1e62e5f2de9252e1b7f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e8da41ff51c12cfcb085511bdaae351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd9fc1e096abbb3e01d09cd960f2ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bedc4c08c53ac6744a86e9946581353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0b5b5940d852e896be0d66a0ca08754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ea0373e44ba51a8040cb741140e8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c24fcef11f63ec51cd39b600ad7e0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031b08099e565ad74cf56ee6d740b4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67b83410d9a5975cb42f8ace3fecc658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f9c8718639e8e0a10b80e2a404fef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b442c9487529ea0a8bad2066a4c89e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f781d5e4c4b022f573ff7a84d53661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d89fbc07cff67e42adcbb800d894562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2708df91315441e0a4274889da1dc8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1d4a2626af54c6f464cf4b22ceada64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b13aa0c79d34538b61defca63f230e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c2fe8d40b1c23e1503edfd7cec9b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5134ea5879182c5e94cc531226ad167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1169e543d58842ebd88018932cb3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abe2b51008214be370a66ad939614669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425f600b68f1e738b0a4375614f8d3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b6a80fa38bd84bd8fab439825c1b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34589f5ad4e576b94a6786bb5a45719972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28fdda0f7ff9c1feb93f1d9e0d16c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c929cf502ce548755b8ca1d8b5fb5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e962aafd9275b43ddb6354b1bdbb1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a594398b455d29a6ed8162d688feb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636daa604b8896ef71ce72ced686c1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727df39040402999a9bdeac5aba7dcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f060aa7a874522f7037f8491ad2603d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6d8069f290bedde387bae216aa33480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b189b42fc128c7d1ff9c097a38c6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7fb06b7b9bf779356c209a6b25ba082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3353058e07187299eed56a0d0ff3a6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c565e66d370b4c59d3192d8f50df0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84104340867698230d71dc6ea6c954985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef7e705c7bc57f8bf171796115212086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f161895898b25a4a85644209a62887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456853f42b5266cc552c023f66b6309888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cae6ef74f216166e60c0f9a659fb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87637352cc73a20747eeff3ec6473c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d168ee9148ad203a75d5da63c77f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d4b5653bc4194a060977635cfa3d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174c88403158a95ff06a4a1fa86a32093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e1fa8d64981326c69341106e4237f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a565e9c47505beee56313c7d8f1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3db1b9a97d145b5881e23a9c6cff1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2cf8432368051d15f09d90ed9540a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02622fd4e4ea5f9119a251500942f9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0d13c2c976dd1989a00afc0f815ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad650881a54e828f6ba16f98b8b70de1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3357ee42c52dfa05b7909f8ccf9ae41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf59c100a5b1109cb7799337e8d6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e085b2392c42a5a2532344482e1bef0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e44d852d174d847fc36b1d73bab61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a709eb4d26b7d837ddce2121464220105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52b16e766db631ce35682ec7050662106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42db1dcd3d33f9d691530f855b9c6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8ca515e8a6a5ec01428a969527f2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b5ec19aa5cf8e287d222e3ef6cf6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08447397b023aa96348adc82b04a12fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf098481def771d05f11c9620c4613111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d5d951ce5bac529b50da2354a9efb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e385d6e11f577be0b2a301e693e739113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250c49cb7f51c036554dc6ac3e71ead114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4b01a113688ef1af5e74d45d12ca2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bd5bb9e2ac979f993f736dc637fd0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea5a8cdfc6699e721925a1fe654a1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3ee371e477ffb0a884e3b0d1fd3b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab61effd01caea0aef24eefe90797b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682e52ef11804eabbc882cbb7c6d4a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999cbb2a786a9e6ea0c970467392404121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab4dd7cc7dbb0b7df72654368f7cbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a433d3ff04cdef37a11465705d07e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07a7ece9b730ce41cac17ca46ca961124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db93d904d855f99ee7d1172f19df79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864601465c9f87c90b137a77f642c56126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80928a431a469132e13deda82b7968e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da08ea4ca212ac8e9e66c66d535138128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e23a4f96cbb7bfe16affc1924258129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f91afd90849ba10cf44690794e87d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f462c734ff7032b79f2c6e3924550c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5a65f429cd2d6bdfd9cb9b1685a30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d629fe0f80cc598453e9eec7e35a1dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea16c7fc7c52978db75db1f835af669134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb853d48f6c93aa9eefb5e2c467e29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54bea788d3e8a63af13e9a3acc7a08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3932d33a0533727b02fb2d471510983137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49652f5239a9b42cd707861328e4d29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef5c9aeb2411a8f45627afbecd3b48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0148ca94b25c72cbf5a2576a7c310e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039d03a289bb4b66525c87607710efe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e1c4e4f6e74a5ccc31bb5819a080d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a5a322e5ea30e95ed9bc3c5759be2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261b48fa439e5495c55386c95f2896a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10e88a20752f180eb9c45bb4b88e18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278b9f9fea83e76115b4c112b151c71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739b0cebc5a93c97e722596b696cf4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65f37fe27fd04f329f48a026dbd28a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330fa4711f1bd9e3a2e95aa35142d0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f542f55375dfb1c57a351bb4f11983150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f87f7aadab73855fe3bf93b1e72e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e19737818fd8e669ee0fff90cd8ce1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac24eda111d5277a5d5a06e4da94e42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94608317c3bddcd304a7272bdad5f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e024d0800869a60bcc178d177f46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f46890dc59c783c6b5abd3a3f01cf9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4131ae1018a03315bdad5cf22347a37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67043770953c02861ca98036cd115356158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8de16bc3db9f0438afadde079ad54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227d526d423d7d019cd6ab91bb27902160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5039af0b3948caadc8f2fb27d4cd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada18724719252be17f10edf473de44b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5a1bc11466776b0249eeb779a1da0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aead992dbcf330d21b1e8d617efcc48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e670c1f24dad008134810eb2177a1e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f5e3d905251eba75f1e43fd3ebf5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9eb160f8c5a0e362fd0ce2db9c885167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6a595c55bf09b9514891cfd6b0700168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a20d9db75b823a5768c187d6f035c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3155e1c591522455fcf875d8e9b80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea87d40a25e32ad37da3ae8f5690c10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756b9cfa1c2f9f73b670dece760da63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf412366ce55be39c4ada013d7d4ab1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca412c949e084ecbc233c84d85825af6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920407a240e0feb976bde5937462c21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b6710eb5e949e3326a100c4104f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548043a54eb6c0e64283193106de04a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d5e92c3c67135c366875f4eae304b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f12318a38e4080e1d8bb0ac4c0961179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dd661fd73b3ba8ebea8a47d729450180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d79b3a2dfdc720347a45dac9039a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea7ac932c13c0fd1ecd9f3bcd38bbd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2212a1c56a3ea8cc6ac4c3bab1abe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860f62d73f521259104820f44a7190184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed3f98dd0ad02b2f216d274317c616185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6894abaf5f9b963d23f033b74f337186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b37ed8eb7ecee6b426ffa41cd5743187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56fadb36b49783379c3586d62d321188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62bd9aa85355c6273d4450ac929690189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794f53badf90fb20f75e5f5ca0c1096190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56748c37c755edd2fffe42a290af5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd054f345ae151da4eef61dfd18fa5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71600de506c48c3dfff58d1090da7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb87189f122efef9d541d48ec8dce3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75b6e5d6fceef780cfaf7aca99e19d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ef3bec7a325aea13f4a1f97780625196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f94ca6b20cdb81c4f0aed71a66dee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7a1219e7108f34e8601291dee6cff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad0f2a3527c13ca09723fd81a82162199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195271e3c4fdc8fe500eb4a14a1e52d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea4bc385c8d9f904d671d350b93d43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb81b4be1789c84e10655bb04a707e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b1456946dcec1e1cc08ffee103916203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32429b20fd6a10de9c42f7ccb3c34ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f821db4f63c8278356309a40ac7f332205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161f4e33ea0d8afa296fd554d91bfda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58a2c2c941c6a61bd647bf3f8478eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eeb72820ca5c08a7aab9d8258cf472208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98dddf1c308df96a7467382a4c7f45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba4ee9bf2b398473256d6c26b3a9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22e8bbca3a45a53934181d35739614211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b629b5acf6b412cb9bf92a53dec1ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a4395a1d34d27f8b681292e6aeafc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dac0cfde376b74e30f0cd0b4867dc3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53e624e1cf65983f3bca5e438ae73e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16849eec2cceedb3bc19687435bd9d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1e5a9066dd59d90b0c0945dc0f363217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcd60f6b008e66828ab0497df02d64218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8320961128f49ce2f2778b43a4d5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c09b16a7c4e616a0dd19a33cbf97c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d272295d6f0087286c41a56ee3f775221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f00b5af73466e1971dd2959306231222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb78fda970f91fa046481d739d2b5cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed6187536303e4e29c94f7d7f091a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429d43f5a1db0628418f2b77b24c742225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1467a61cd6f766ab274f5486936d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3f07243087bbaa4667d14683f5f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792a624ad3da86672e3f66b97a5e34a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000138feff144e4f7c7ac4dd3403bfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b1e4c9cba396097ad58e744b49650230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d9519e43e2ae443ebdb9b31c81dd5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bf68edc5a4c9832950f465b2774da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70f93a76a6c88d6dbb0f3cb3aed1ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65bb980f97099f3ca3ee82103bafeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77058152e7aac7bca6f544456cbd44d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db5462fd183233cfd6ed0cc5b65464236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b26870ed325a6801e55947b4873d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b1f3278ea233517422e5ee6617847238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf2f6c2395c2e2a31bb2704626dae4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aaf3914f3d749974b9cfca17ae345240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423d69067419680449e8733c2b1cf19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682eb3bb4f9b216fea62c9e6233677e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a861248a0eba75e2f6ae695da887b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57fa7f2bb1e434d5b79d93934f4e3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc744a3f7d22c65e4cb7f0936a4b00f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91a774185f31ddaa82812e345b08c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b49de36a8466d78af2c02494f331a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49149de499bbe06e3452c5bc18cbb2e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d15fc7d6522f2deb223d44f8216b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dba2fa4541c8de09c4b4c9282cb73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb114a50c7ff5bb87d06e2bd2058ad1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b7c18c38c04a15d9cf0c5b3fce3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169d9da707333c0cd4a7ee475807ed6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891b2eab46d89edb86aac055efab358254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e254ea440d9cb99129fd73d85ad45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6ddc5cea608faa71419c4358a1753256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2458295b985c3d41a75af07e7d03762257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f1d9b3a87e285da49e00836454eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844103c78eb689b4b368ed629317ae7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b330df91ace9058d38429810d52aa3f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718b9398342e7a02b4a01890e5e3e70261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ece47cd66e9f1ddd056a7e2151e2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ac3b8ea6badb1fd4df3458ba57908263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ca461d579a06ccaf61657ad374dd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5dee0e26486af037dc82522af093265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98358af4dca8c5c203466370bcda51b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c12240002df46a5be2d99f8ce00bed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdbab918ed7c64a66df79c27c7eb83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf30d55293cd43240f905a7ae77c74269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7678b2c7d75db9e65e4f716d66203270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21910704b22984de2cd902d3c0d01337271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f083216377dd9f5b068b464356f8b6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b7b4a27af3b0d6969113593b4cd59273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5879b0ddeca6c111e6d783497459d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffbabcbd8a3d1e4e73f6ea2f30eff3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f8ca6f615ffdac8bcc1f3e69dd07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41049602ad35d4a5411e23b1bacbe130277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb35fafc84c815a1538cacb4b8fd6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daae04cd343844afb4cf75698e80921279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59ee4b23eb2ce19c5af12835a24244280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ea58369d5217cda44a97d14c82cc5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b12e7417346e095271be2e79f7db3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b6f6e7737b5ab91cac3803d8a737a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801cab074ab876c7f2ea6d9352d9ced284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43324fca401f6bd5f1c5dda66b558a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab4df191c5b4a43dbf80df3aa781a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a64a00d70fa146acd34544b767233287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10452a370f04cadbb3e1917a897653288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2b79bc8941eab9a213c2e72dc4584289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807638964bbff31d1dde24b5fd344f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922abd6d08744f63f5ec3b512654b16f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754eecd0f902e0e39c5170dbabc9f20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ef8670182de339e9d9794ae5d0e97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6c565d0b8da0a8489f6659143d441294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b469950fcd62093ac61dddb70cbcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafe6eafbc1242f55fcf6a4b68b1ea3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12a11d3f9663da115beea3b66867e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689976776d00f6e65bfe49bc5f179c34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3ec453e4c28919059f62463038449299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fd76f7eacb6d6e9465326cc7eae69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9be4f06549be7df66f3c2d49de0b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2045cedf238396eb705a1eba43fe93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f1bf40095da1712c68350c7f72957303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc91de00d44a2a69b94b48b8c2336304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137ada2a7753d0f2affc900bf79188a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5d1331792bf91142b4cc6e595b74c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29509babd4e3f5cd3bc995811f704cf7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bc51f652c3887d69a58ce7ff66f0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d6e50f8e41692dd1a4e370b83310f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc052cd28ec078b5fe197e5ecf2051e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b1ed9ab6fe7f6196fd48dbf5a5994311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5926eb7156d11773b3e4f449db1bc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3c2573fe0748f2af1644fb5d9901d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c78f4e216c07f1c2725bd7a7138a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae13f647101c6f5aa6d0adec8cf6294315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ce8ee806fed44601ab9757333aeb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b5ea3567ec778febd3ecb81fb260d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7731936b7cccee8035812bd4196fd1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed054fb0b636279b1011012999cee3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba4002421d0f4be675e7e7572b30c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6b05016d55256d044bafc1734f25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83dcd03847add85d6ebce930108d2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651dfb30d9056e08512d5aca0990231323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beb60c9537dc00999be22e28c80bf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae8131a3afecc7d7b02dddf8e01f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de5397ea37ec0985c3541302b8529a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b5839642aefff1ae2c8b9160389c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeee74d1df1c5bd741ec286331f157f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53692ce10c40344ebb8e1521f6d2bb7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68a3d011f7e31850ab19de938df0fc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00db239a1d5819c0e57eda71d59e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a1b714deb47f3a9b0e8206ff89140332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dea73f3302c0ae2ec0980a0357974333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0765eb7e0dbdeba8487ee7aee95435334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc780759c004adafe1192b258c66deaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c128be549a4aca79af0ac29fddd738336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842524ff089024ba04f5781e444f7231337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8fb3abd41c64cbd04895a9cbb76cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aa917be73d09f60a4416c6a77f978339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664773539760cbf9bd54957d6f3997e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dcab5f85b21e63a795422095acc5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87ce02ea3041b6194ea942c6ba3f2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c263af9d4a0169a54e276877d0908d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016d867892438217914a5ea5d328a6c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1e98115fb40f6a2b96396c8b83865345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7b3c0e420803c983bfd4e5a6aefc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222932fad474d1aa4061498c6ad45c08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed38931364db53100c675cb620dba1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4cfb84bd9e90b304bced1508270a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7951fd227588c69a586639922f3c3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e8d4a561977deb63ddbfad3f1344a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120566f6136d8fe8022f4c40ed2ffb6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb596652f97e3e4b68cc144f760fcba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55214c99d06d7ea8e21a98621dd5154a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961bbf48087577d5f81a44be66415c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7f28324ee0dc380d5ae0b4078a39356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f3fdca02cef753334f93cdba4898a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5821e1c6c3323361e84b4513c2ba9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335d734192528628b9e891ca90c9595359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b763508017e83731e14082522daa37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6f3db8a8ca18eeafbdd84818721e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eecd6b9646427957af75703a4d6848362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786cf0c5114b8ed9477daec6a3abcfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65d28de2377a856ec564869f8df7ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74e72900d4cd6369d56d6b4aba796f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edc96ac277d5010bdbb1118e63e94c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a93ca80619f95bf89e3964aacc011367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237542dab1ce5d0f741da35139bdb47368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731197a8499b9d68dbf1b38d860bb13b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05722f6fbca179f037781e571536104d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9283545f697217c1d71a3a6ff5c78371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165ef40107b0092be364b90432d9e5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfd7bf7a1fe87d8bafa85fc36b607f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd72ac65b565d7d77b2ae65cb8f1c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cb8b1d6758a307f703de382612d16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034fc32aa29f11ec45f6300db96aadd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17222fe5b03eedbca70eee752c250bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b467b653c36d63d9cef861f79a866378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712136d567d126d6c676a705817075c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383ee0177dcb9635d78d2aed5175f2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ec4746dfac4f8720ab1782a4acd24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00b93255071ee4db1cee1fc4be5198382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09508479d72b989285af771c1ab65f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac374396faed0842a3e7952ddcc24e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670763dcaa3a83d9213bf41db173fc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc92365c8872c6b9d89396c7fed7a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b2d4e4a6270f914e5e02010b743e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf518dbdbf4ba4b40cedfb864b6b7f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367742fa84e28111b2fa6c0d01a24a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72927e66bdc3751d329ca3ffa268fd6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab265bfb96ffac9404fd008d848c2fbd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a2a81e6a9266afcb691b794990e34392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee070763d976d4348d924538368e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aca03651f4496917afea6379f0122394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ae692bc327eaef0f5bc791b440236395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fbd796a7cda4e607f166ced29f29c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf6a422f4ff0f16b8fc19e60eee7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd89219fd1f5bbf3bd752b0489a964a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ff564b69145e16f11f948ae5dbb71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d8b94bd095997c2c2982757d3afb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebb7f614a38a1f9e449e955293161b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a05413fddd890363fc7a7d13c60aa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8fe3b75718cfd62b742a30b143048403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0a0cc52bb4a1a7e1db9536fb605dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bb69d1f934ef27d3608b1c37989a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08645bf8dc5fd93e010ebd9c11e69239406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9298dd2313ecd88aef1c39d46ded7ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e7ff6f54553a230eb6024b72b8c71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ea838f54aaf06fe199fd7cd419ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51423adff93a6b0d93e6a21298d62b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971bc4bc37fe6c64a0ebddb89eb5019411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c6757e7e3a6115ab33f2c83774fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bcf34552696ff630e6625f9f6e6a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3540c38d568419e605d52ac20e3c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723885a2549b5e716ed802f4c5973bcb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f61bd52426b6da0c13b8dd1459de53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddead9cb3e307bca5fc21affee8a59417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aad63f247145621fb09901f51fcac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2687eb9b28895c677a5a9f9485b051419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a7bd9b1156173761cbdb7421345e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085be2d77028ec202f89e9368314eac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb21f465a60313d785172ec8262a88422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4f3c20be02c771374948dfe55118a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59324a040a8398d6b0c19cfe84138668424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18a202da8a01d72f27e29f05f257d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca48852392217487574a0621dadb60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522e350e790c081ef8379c76f3c6b28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36f4baa33a8deb8e4812a4259279f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd5aeffce8488238cfa53565f967db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d42436388397d4decef9bcea27bd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a52d304d7906d36ea5a0dd22d471c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb434aec874630fc5f2bb3c6672701432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aa30861579257d81b38d186705f29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a085d71ca100c3061a0e1c13f379aa1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d47786cf2bb90bab508d81e9057b4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f7ad4679e1615f7c0456fbb84b50f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ef4ac57c591faa0e7f736b9c3205f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b806e7b7ca139e59d52b2a0a8374493438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d92aceb468ff56ee222fd512b94b6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d86487d49828a1370c4cfc13325b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f582edbdd2f022e130a860a4ee8d96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e60576481e5de37a350b6b76f58520442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e6f11b077c106f288050afe8af8b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d7cfe38da21d6481ab767e5eb9159444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d808cee747ed5fcd8f321b04236d51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681826f81cbb8a5ea313c6969a858cf6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a79e2ae57d59df13888a5648450e92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46a075c6479b176b0888b30a310f5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab3374d5ba312c6a7871b4e5e5beb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91f447b6bc7383bb99e742aae75f8e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8365ebfb411ece7036f894854dee2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a080edc7d2e325e914fe4035518d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cb73856618d9ecb79f36a9cdb916b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd8240b4e9df659d68b4332c97558f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621dc110d04a65f3893c6af2137fb64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fefff3731acc696d68229c44d57c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e220127a697ac46cd1ed0768cd1502457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8846e6dbe0d2459a5ad4d5f354d80e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f82a1a6d0fd35fd53f93d58e289efe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13a63ee8e3a74ebe16b4d9dac03b59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60df47deb0e7fa3242ef24d915b297461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be6560ef5c4932dd094e171868fde6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c73b910521543766ae2b1e4d08f218463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c3632ddecabbc37284f27453cfbf9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbd42c7c9cdbad7e3fe0b5ed013433465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e502a7ada3290b7d64b5146480f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c3260e654159e9766de82e757807a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a6fa62b201e87579ae7c7c3d5d26b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0f89ce9201cb76979bc3af4c94bdd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039e7a79fa43e6b69da934454126bda470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed6c750856afc311f105855d845027471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea920bb008fbc29de26d70b0a7119e96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d357a3da73e5a754cd81cdee5b47b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735b7bcbcd1b5ce4f21985f163c6983474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbdcee5e1eef51804704b3dbe0be56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f8a0f0cc601745f65156c3694fba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e3e82402e55e3f1f85083e6a44a03477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c71c9a7d910e584a9efec6befb92ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538fa75032df5af83e787480502fc8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86064effdff07c14a07e7ef6e194b75d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350492b965e339c3c9ba82edda0063fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e90df7c29ca7c727ebd30327a0f20482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37834b3a0ad3f8e0ab99d723a6d3e83f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912748634a690cc55bc3d3ee4aa145d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad560e6b36454b76509df5a52cf1e73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bad5d2ee45fc9f8dd2372d01961b21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c62a543301910c14f2efe2d2c36f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958868331ba4a8902bd36145a165d7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616004a1141912740317a2e92381bf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e7347a527557f07a1c77bbec8f513490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62896a1435edb5e836329789ca7df67e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d55951254abf4e3f08a568562129db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d809baa534bfaa4844c67ab27f1dab4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c05110a06868db973c2c36fe5493b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ad9e29f0a6742990679b77a260efa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74fbd87b7beb0cb96e9e9750100fca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcf404196b05483a6861fe46b0a844497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def7cf174e502960817bf04e56e106d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68706cfb4a509cb1c3b70beccbf270a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bd2964f948aba48cc0722efd88203500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a414e80256761151f8c9d840c07b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138a0e5678c6f94513cc5f670447f59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2a7236ed8559478b033885f043f51503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6205dcf7289e128af1bfe477dfc72d6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a1c72e917ed7b72e5a33248ecc28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb822d5c0a6bdf48c70e3c518f140c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122a5dc1011a31faf1c2d08e3bc034b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff19e224b17064d9d4a8b51af6b96aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae06ab05efb8b789150a88a2b472c03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a247fd90b7ff675d1879ab80874d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4be952fe9fe3d9b3ed8965525c0f6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9516bfa0d2bc382136d5f2b391ef98d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266de850e8d11e0698d6e20a152919b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0b54c1013a1c0dc6e80b29b2d8834514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f1ddcac2a0c022463788fd61b82d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0862f3472d4b2c1ef77501cb3784843516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410f4ca7d19edbd95728adbdec0b78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3cfe83b9b938a9693d728b1b3f732518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddddbe791e2f3a4638303fc5ccf4e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062da065aad6336d710a455eb2152c7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1ea126c7d9b4b8d44576929515c9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764ddd4f1399538f44e33116d322f11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e83f3159899baf3c305797d8d5d2e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a16aa488e601cc2c0f4fdf04233bc7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bff81f696832fd2656e654b163322525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324b55ad7493a20175ccce71429cb73526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dac67421814ebdd3707241692445a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965cc58f791b00b2e6fcb8796fa4303528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1213ddd72346a0253d90450d8b273529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fcb7d3033099da87c66a16b667195530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad083805a7e3cf23ae89a173584bd1a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c383dc9b0a1230450030e4be2220e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03896cdded2dcd8565c8d53303e5464d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767898e60c1b2b7febafe596ca1e43e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be22c43ecfa4c732c685b05273be902535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a2078d2454dfaa02ef3706a18b7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d1d6cc4e3386db56778da66b61d83537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72accd2e9d9d0e81e373b348f2a62d8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522e2b7f81e0590b3f670ac58a80ef8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c3884e1e7ef25569ce1f9774682cc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55b3b7edc61a9354979cd9fd365917541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a965bdbbed0095bf7929864368424d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679282313474355d57002e91cdb16af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f41692900ebb27c731f7d42b2516c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7552ed79b68acc5f446b409ca2a3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ba1b461928005a3935f696fba6ba9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad672e317f5ae66e8b74f09e66b148ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d3578188c0e223f2489c75f538c39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fc2464220781b86e7622ed555477b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452e56e2a83de1a2c94db4b655dbc85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462f02563b3a18bae1d60432b93eb7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb38fe86c9e0797a35bd34c59af95a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dcd400893ca192762a915cf688739553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df957a43549b535c629f4d972ec9648554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d9230829a7ee4717d78755a241886555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a67c2e9278599811d591472364952556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972515e9f6d4ae3cf19f3e5b9f19fbd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f18a6e29e98e41c1f9369f7c89e4e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d731a05bfc2bb5caa2c1d74fe79449559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d7042555857718a3f60465df7d7fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38cf3e366333f72e04e2414e8e751a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267a03df5ae0535e9c9ee1b842706e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7033482770892bc49bd8bd0f170b798563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3ed6e35f7b1179992a6b89bac7ae8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eea7316d52c35144fb6393ac619bbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944bed0ca834d49ac9ab67a785a18b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2e5e932c0fb52d67d280114cfd52f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143c1ec931ba6b631ee3c6d81d0f957568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e8e48820ff7b58714c7afb816e901569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8b214200defe6cdc9f7dda5946fff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80207442d3292b0bf89c60603b7a324571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65347a407eadfed27f1c83449071ea96572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>