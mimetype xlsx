--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2030f5c506652a7db2559efa8de1e4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e8deae8f907619ae60f2312bcf9d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f4ee8ce18d50ab644930ab32156be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d7a1d60877205e94a83e4839ff3184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec5d40daf2032eb1bada84dd87c7e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bad15d4c4bfaaaa389eb9863c5352a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea13c140a19706726e7c980af4f69f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f8baea97130108a1843d90254a2518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d165179feb1c2bc174c718bc59f179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81be3427429573d34a23f741cd3f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9a5b28084431c4011a1fd93b9939111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a56e9d565a027f0e22a5578c32055212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229900ec5d375b1e7231e27c2f2653613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f9caa0c1ab66484cbbcc4fe598ee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978369e74107f5f730c760ccf1ddcf1715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fbaa69ea3d3d27815db513493517216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b613b8cf3122bf32cb089046fa05fb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e4ea40d9d2fe2fca0c26eed281c3c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889333f238598691ed8bd8089912dfb619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba3dbd7fa0c2e8b2927a910992f88620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6f377a07aa927aae4dd609bd5e6bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e245295172253eb3ec6c5f79bca7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056028f89ab322d59aaa0c5ebc3aa36a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c500a415329572e63c8947f3fa20724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7740683b076a2e49c90008fb4672c4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdc2515eb15b869a9f91cff9ddef7626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ffa76e757eafc7fbe4783f1e27d2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c077694e87c46551a514a7ed986effe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec94d610f36c084bf5e01713694fa729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db89aabaaf26de7655975566979baa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aaab2a95d769e4ce5092e71ce7d4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c8fda2bd5426e6e38ca656db10de932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efa8e0860f7be2991bfa12c6413e6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b653f64f48d3f08a30c90a35085898634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a65670b0935f5483511d71084d9fc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0f8926c17d0c5fcc1791a5c7c309a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3de83f8bae9c47fcf5d67a16ab67f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1624c217f790a16582e54b074db84e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d053e994d5e76a04c332ced578ed0cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1583109b168cf176df33353c7756e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670137f1b232e74f8a280dd1efbd2c7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35886647835a1c5c1e524d9b1813235042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a7a6d068fc83a092d0f96c61a84b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79b7b3adfc91f35a01e3c2aff6eada44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc522c21fe9d3bc58aa8c1946833b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded6f248ce04a14b45aa21ac235437e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1285b428f81cd99da7f2aa97e3f5b7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b643fdd54ddd4cbb02896f008987b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd062ea5d8c4008c2e1034c5be4020949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abc595663f700de2094d088b26e16650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22298b15b57efe9d74c198581d7e1d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9979e6135da0e0ea34c8443f2d1db352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fdeecca1e51ad7877c2d8f819b79053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef083dabddd14454b668f6eb2a31e8d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe925ec3b0aa9aefde37433e8e2c87bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48c45a48fcb1cf53d7a46232fa598556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fa2c6a05d265015ad5a6148406eec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344f7c0d8e75c8f8fbe8b3d100053d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffcd4266ebe87d7b2ec365a00515b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2993bda23fc6bb3fcd0c559de7b4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5f0e9ecbf8bbb7ff1e2146fa3e42a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5ce29c1540ac194661f062aa8d0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1f4b926958bbebb8e437899039f7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac720be7970def74030bd3833a486e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334545d262f17c534635d30529b86de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d0490a5602eb8797fdddcdb7f887966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458242de45ca1245c08942b8807195267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e66b45ac14bd9432ab9b9824d31a9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb0c2ce356aa19b8d0f7ad3952c35d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbec0c5e06c97782f34c0e3dc8ed0c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b685c3a3f0757aacd7ac590ccbdabeb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b59a11f8ca1ce110f84b694aede3b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80f2aa2c2871b1586ab471683240ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fb8c4db0327296ed7975f72fe412d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284f20c0bb25e7b6fc901bd1f7779d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc40d21717a14686b35d817a2cc82e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55569dfa3936a3bd727faab60628c78f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8223d2e4d047c86187639f1327f6d0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a054c1c003435593819394e2c56dac079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21e54a6e4aa42888fae4ea35329f3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfebd58543ef663b59ee1a90a2f60581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c916ffc45ca9746b470227f7e5ccd9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9bfb6c5a9403b8a407aba3aba56c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53091abd108b97fcced9ac98a2fac184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f7816674819308de995f005f68f5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be39d47998904f601fd59bcc8b6b4b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554672a6d264202baeeaae93bda9e27087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1e398b65490347146b8d2721d02d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e61e19a596d26ef57b960f454c82d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30273be12793d641bae57abe71f8123690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b520490bf878a028418f075ec3759191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65b18c0974a9fb004d50260a575dce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae003d28540e091163b95dc8ab986bfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16378dd33d48ca3ef8060222d219231594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39166a8baedc3e6da7d92ef17d393d495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2166d78f2d755fc743fe568c3dfdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58edbe3a1e15559b63f5d4c030725297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1b69a5847cf512e2424c4e0fb58698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2df6e8687640112ca6887fbc6b19099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc25f54fd31a81fb9bc4a9162482db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249296065a4d3a95dad1bd63e185a238101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb36ccaa9765a9b68817b78ff84806102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bd3cdd52f06ba126b5c38e1d79bfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e999f2166497799338c75664ea6c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd5b694fb6a3f236c3dd49eec051e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ea3b3e08bf00fc6569cca8cfbe44a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64922fd8e77dd2bd610878001e932822107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e22ca0785cddce0d6c541eb19669fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9187b7f724859c52163c48a33e04a97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3847ff95de179e6b6df6e4d1f2335110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd4ac37ecd87c4f6f09d7a4a5c478a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd607750765e84ce50345ea81e05231a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f699adf53f65f0c02e71dbc34b418113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f224b66ec7b59e6d515ca684d4dc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbd8da85bd4a471e98768c00944eb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9a8016b0496ad1d0ace6632bb9c53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bb556a72ecc2572bab98d7864db80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35280120cdf9d2ade167c969a5de821118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafd1380fcc3d5dca40649c36b3c250119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc668cdd39586b94ef347fbe32267f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da6099bfbf6f90fd943b5a128ba0a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa326f49f293d3d028a4753138f6e208122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177d0812e8dbe7cb2ab8f10ce7f87d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2de2b8cb61cedb309c0cae6d5e3ea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bb7bf62e77b6de6ae9d1b2d07b054125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a19a57ba91b158b156b567597fe05d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce707e0f6cfc1f295ba6c06173a37658127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0e403d67222ba3f564754ba00a13b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a972806863b883bf695d821e9af6ad9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6cc8ce30684b543ec12349cde9992130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a18fc14f60c11bc98424b18b8902a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664d8e9302e9cd05d42c41f2b5fe6c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a29ac084e3a3f8f8ad4cbd69f63ee6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08af00cbec2df839e79686d79bc7a71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf39865e3998f3f436a089ab284949135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e5a9e5713b3d4e819443d345caae2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c62811c21cab80c3e8e2dbbccac4b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdad09362f29abbd3b2ce4285d5089138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804fbe9eceee6927c186c6b14fcce87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d14d42f322a32c40a59056308776e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54a7cff763d57f3cf4b052d29e37e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9c00a8e9145835bed4e260f9acfa8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eef0b517bb1d5e28ebee5e818b61e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aaf79e70c5a9458bf9e093715590f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c71563a2a5866af14f7623be3db251145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df5597ab6c86179490c894bd214e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd80fb1fc69ea72f9480dac0dbd2a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46972d18f02c288542fc9c5c555083db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f7ab7acdb1a4ce533b5bd6084d450149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc26c4b079fa7f32abb60c40708312150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2d54b398c2cc9a229ad2e044578b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70b08174a8c779a85f4735940ade9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e6e68b4e83ed43fc4c552c14c5a10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79227a55f18ef3ba50010648307617b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe649271e5359cb1439f16f2b3b87155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa865c6f71c0684446c40d7e0c4aea7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739067f98f721e341723b86f20ba7ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e74c21d3a9218e9d62afd8a430789e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4e69a02b170c8ddf2d6052707263a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a914fd02081db9567682773b72786d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9445f6c4e2bca2d5b4f806287750da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6e254bd695c666595c24ef40b1418162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e13a50d59b82a89b7999eac365afff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08883485d4b45353b23893487018ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338ca664387cff737797b2ed5dd1961165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa949efdae19849a2dea84f64baef4f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156fbd50bace20faf28f955c4d85cf2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000bf60f4f4e75ef57657cdcb4f95fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe10203e0c94b2865d470e3101934f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c0479ef020681ad21578d8a63094e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebefb8011de6721758373392fb76ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6433f1c667a28ddeb53a931143a6594172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f375b6bf205f186763672e715b4877e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa06708ca09ea8089f29bf083e7fab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9bf8a3e2e58fe0cfca3a43177aa19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb55808ef03ae4a343fb2d0287b2bec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e804db40760bbd1a9c6a5c76de54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cdaa48317eaafdfd3a2fc864c4c18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d97860417f8b75a08bf2a1058be732179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643dc25168b30ca6d34be1e96113382180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939d77076bfd8f75d9be1972f03515d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494db002653830423e2b69a1174c85e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b4ca4f0023f757b59313e0aa68894183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd91e6a720a152a1264eda43c9db82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e55a0e06cc379ecefadfff07818f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4fd472dda5a942ee1972e2b42b1f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4547249da2982ae0c233fc553a4f72d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2374539ff4c4d4c82ed5dcd1b651a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e971437a26691e09e49fb86f0255b30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c5893b7097141ad264ed9196ef086190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8901df202a25870e087e4789cbf344a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3fff69c8c3b592797d5a7ff130a12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abbeb5a50455ed265432fc577f18fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742c99e93e0efc620231541f521658b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d5f7b5a7e8c5eb9089f9e4fd2e9ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d221b9df735d9ab768f91587a168a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd516c66671768849dde65c5f456d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa2cf99c290000cf882a7a9d89125d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34af7825279948bb9f7ffde9e898de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbb616c9586ef3925201bb96688025200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35272ce0728355d1770efabbc4b052c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e1f34c2629345559978407f9468bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f532cf75508adbfdf282bcd817997fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6afac42972a6c4e7de1d6b2e2ba15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e1bc4dd7bca299d51aabe2d8321d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff3248d0d3a2eef8de6f957144295206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80ef7c76d4127934b6a8fe545a497d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb91d9389817c9df98a00e3c3b3697f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcaf34f70a9091c172fcfadb929637209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776afdf73ebd6dd3e96344b2372b06f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb189f572f282f8082357eb35ad65128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa16e2df5287ed4f1fb533e35dcc6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f12d45c16e7d2a0fceed50f3235c55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb0ccd5cc78696be0b8752045d7a59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bfb20c3f8eef5bb8154a63186b236215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3233d7aaad2c9641d662b58223e4d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72dce588b4ab3eec39bad7a19f9485217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eb479dabe298aec9f19b38c96784c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b26c9f14e84f979f244428013e5e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9f85a1223668f15fa6b109e5d6020220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5277a5985443c80a2ec3556caf5177221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5e06ce27534009b69703515c8ed64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b1fb62afaca86ef26d9519da8fb2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df327b7ba9e7bb6506b93fea8a1a613224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7db2050db4673f807140421196ff6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e16bd15db25b3e2e87fd3185d21b5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e976e329fda245e1046c05cd26d99e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d2e1874e153318cf38892c4646df2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ec1684fd3af884411f4bd0d136d58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd94a2d3b85aaccf6a15e07af40573230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e5314cff493528701043aa2368c01231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a188336ae90262907b1cda15bbf67a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee865ceefd8a67851e86d312a173da0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2dac6ea6a4fb30867d08350549eb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a257b262080e3d19698ffe4c122029235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9de68a2bc6239638b1517b82c0e7a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341137891b0a907429d9c5735ae22299237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4b11775454372d8cd27de5ba26bd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e468f050f78bb891fd39b97f8beec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee847d50b413b356f4f8aad4a71746a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ddbd62760b932e16c79c3540e5898241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617d44950d02eec06c9d3884b344500242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54860299d15181686835e7456c5b841c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663173fb4b6a04de5a4e89fd7dd860e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275e7eadf8b29014f3948f5f6a84058245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd484a5ce236de8bf30656328b3fb6a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0413e8eaece662d9c3aec8b648da7a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c661f984767e7f8baa52955daaeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ada528c5568ca12620bd2e7b8d052249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a44d886e8c665af15e280976466af250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34745080e4cd861b3425c24cc56388251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e52b28e33ef88c69c263f923db5c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c31dfd3b6f84f038156bca6eb34cd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbba7f4ef1899eea071ef1ac86970c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ee267be30418dc2505554f18745e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ee18ae925186b2d0eebe215e83a42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88c3134c027794220e10e2fe8f5aea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4e786753a72c420751ba62202fe8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f670ad024014212b17b40ae69bfa82259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f74aa22d316f1fe2be797f45631789260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f31e98d49c921e1773eff8979be843261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a51b68a1b041d746db0612f4b699da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346801938389d5592e2b549229908c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070319e3e5628d5c0eaec4a3c6673712264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366df14f3ffa4766f708e0ea07dc65c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fff8e0488a8d165574c5b6dca280a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7987f5ed932bc11c0fef4bfc586c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddbf0b89c9f2f28bd0f91449e4dbc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab011a5162be1e1081a5581b1f6697269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650aa3e818f8522d846e915b4280ab9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca15d0cf3b1b09ee11528f1bb19b25d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470a8da95d592e822cdd81c5caece84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcaf03775e48cfe671684c0b757dd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dee5e2366a5309bb73c3fbb6ffc300274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acd948dbbbde64c6ae0e616c9bfdba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4158741a2221d74ac76d267e59035ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114a284ae7fe1a01c25bd80d3968c58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6d244486bb5e3c55aed46a08f6251278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842dfd244f7d88f16ace64aeb40e04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701c87cbd7c44d142bfa45fb64cb9c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16cc39a90671cc9bebb12419ea5c72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68b7309287e28370721ece3e268f46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c98f578cf07e043d7f8ed4cac6c004283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29638736ceede74a2f4ccf87a29defa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef64eec2a62a01803869269d059421285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daabf937cd0cce5c25e8d893af3210286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72704e93f148a3711b9d73889d9dca4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3043477f1256824d693e08752dbfcbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f0016beac8a5f36d3473cc66094c8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b65b4547641ea578f8b8db434c64db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103b201b99d39737b68683850c9d6e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925bd3e906a526c734241bc24074aa9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eaa0c401648af604cbda7710ce0290293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa547c2108aea1c908758e23290b5ac0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c3b689ee4b5a26a16fe53453179d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bcb2d748ad3936ef350b91611e378296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542c0a01829e04763e125d70e4c70a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6ed88954f065ed776166d0c9942ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394599003be074a57454775d7547ff9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7796767a0cded17734dfd2a186ba0de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d3350ebe5a72f34298255f4827ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82759a6fc23ecbe16fcada0ee1d75b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622de96baf61ce01dc83369c09351fb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c22c736a6ab64d72781546b156fcd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011d7e8ac1228188961a212aee6f42c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72256760c05955fe970af57fad4bf98d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbe18c7f7e33f095e0b157c5090475307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc761bf7287822c92980afe1128d9502308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb98f6a11ae5e4541e84d504503858309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d71771eb819de7c29f5538069548da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bcc54cd86b9f6af3c610c556153e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d919bedeb4eb42f1d9fb356925c1f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e0e261a7160cfba4d93542f7b024313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3834bfbda8eddf7068a0187325b9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c1b3e7650251f0ea651e208e08c2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d7d1c5152748af5e0f2cb5b5e4a2f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bb3c5c506894423767d5e318dd12c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5422af67444f113e36ff011fcf5c14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b711f8c67f922e979858fd44f700c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000224afc93c41a0e0e298efeeec68e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702928aaf1514a305ae4b396602429b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34823827d7816b74787406a74f5ce796322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc253ae6fd07e73d489a9c6028c0bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc87deb2621c55c690a2917c3b786324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbed4c5dfb756b25efee402287795d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f690592736bac93321d8169dd0a702326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb4a0c88dd993df8448d62f2852cf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf892fb6674e5e76fc5048a13b9304328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef722264500fa25f546d09842d5f4e90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551662c073ae839361884391c2d4f2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29906d191ef55a34b4895a18166d8db7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51a57b88ffdf64eedd5b3d9ae8c4c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41142e46978480bd14212ae1fec805b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3e8677dbfab6ae758f095e5767b52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc534c0e5a598572cc3c2abb547fa12335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d858d5d784348c508c551d076082c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215266f3e705c9b0d68f8be44af5553337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a7160be4ece6862cafeb2acf3193d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7c0779839968736c5a069e09599fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21030a002038ef9e143a5ff59055c378340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80b830564e6ecd74319f7150645445341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0ec4a6707c0981454180938247bf5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f96cd99830c4eaeeba71a524461482343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ddad8634aa4041225bd36419d2e3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a305502680ca5b7d29ba95060b9f18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37593d60736fd332fc325857f9803aef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be5a3691535c1758354405574f8fc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a869bbaaa6f30f97f455dba8c1c65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7055a29176644bbea385e7ab9c4cccf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fdb453ecb14974b802b127635e3bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb625dceebf8f34f63b8c51c1209bbec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5958ad013b27e98f6c5ed7310963b6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68d35bde06c6db0ca052f4dddce816353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10b1919c28ac38f5b453109c513016354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf011afbdc752163d9795109fcb935355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb294194391a0d5245325058ddd88f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d475160af376a76b22b412a4c14a65357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ada99ed46571b604e0b3a26cbd208358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5630d99af7abbe282e82ad3adcdb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ea882e87eec1cf939cb8c8a64464360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a93b9fa65a9e350be2231bb3bee61c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b2e1475b98b450e126807c2e93c8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964aa8da82daeac4804adcb7b3ca7c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423583847a7365c56e76ce32f77cd484364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45f91fdd1385380de55543cb37234a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cf1b6e17ea69485d23d96a67e7e35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45042b2472b35c0b4852b0d128131d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057834ff40d6c81220fa872554ed51ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdaeddafbb81dc797e25e8bfc04f762369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e269de442e7e3de41e916efcfd8a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bf0cbd2e145cee47c87a21cadd742371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ef6e60aaa27d3298712c34f4183ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee03310b23e3ad326624f3beb324e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe1b08735ba8368fe2d14160edf8c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc1071371d7ad1cc338b7acf32a5a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2742c7e719615ca5f5fef467c86eecc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793870e7a0507b7ec7a3d826195a69c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b2c57b89421b8a1744a79f4769b7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e79f89ee23e1e0859bc8cce8340d2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c646858f7ea8066a728f2a61558034380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f302fe7f77c63351d0a878d84c4ed4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493c42cfd2dd5fe7df903724f66d3ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ef299b71f22e8286a630a4cdf41be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91ae473b3dbfa6df0b49e7d37ae3e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915303455c74e62dfa53500bd5bb2b5c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c46f98e8073990a25345734349e115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9084f5e2af74815fde03fabc8ba424387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4afb2d24da9ed652447031c070021c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da85c4ef7b05a6849336e837241912389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b1655bb37a63c4c5ecfec3be507c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37544f562855ee561dc53323f9d15e53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498d4ca61df4fa6fe1e24773c7df74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe2018925ea7f56093e2611de240bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296710d55df770814e90679fc371cda394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ae4732d8c44631b1d2974887e919d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ceb4621c40b202b894ccd6b23766d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf2c373ca9a560d2344c28f4796b9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9ede4ecdc4ae04d056cc7a5013fdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e9dcb95ef0cde4a56a26e62a6a733399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4067bfea1b413dcc99570082a9935c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941beaa56f76e68a1b61ef64e5d7427e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a1db76f7ff7badd68178052c42a85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c96c03db371b1ee63e2e4a2f80acd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5fa721f449476ed92f6a53c6936d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfdf795c65301d077bfafac2070ec2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350794e3b4ba8e15e418e08a8c42ab11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617985d9bcb8f3786f34dd987443e6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c839ff50c5fcd19bdd9ab5021ac7fe9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ccdcff3a60bd75e58bce4fc76bfb8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a2d76a8e3c5d19bea6d94714d4a0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0d0955b5be855c27e69856c5dafee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40874a79a6051e3d3ff08d5e31260a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defe8e9852c4e33f1ebc9894b63e4b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc34bade3da9cd3b5b53bc2bc87449a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2b30a35117a6d1203db9835890d51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb86ba53827bd99cc37e1fb8237068416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142c556674844a5f515bc270de11c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb032f364a78a5f84b76b66373864f55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3711ece9cce20b04d9362f457b881419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fbe62d452ffab98a2809719d49ab6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b26296dfe180e05d102579702ceb11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fa29902bc5758079fa9c729fcc7be422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d19b6a4a11136171c41af06c0f49e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34e02d14f78b98c567262288d4f6d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb88265fcbb3a71fa5b58b20921953425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d5568b59bd693ee42c919d136da67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c226085e34decca429310a3f6305a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606fba8d5da56d664ac4e70b45da804428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e57d36caa4dac908f3bf298fc779b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76e379210a85d86ce8432a3ceede10430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bc37500c6944010c189e351726e5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3674c5d0514f573319789426405ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8885abe56034ebe3baaf9e41b0e61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12791e71f2a149c2d71d112ac4dfa2bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399b37bc826c630b0af1d863d85675435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9645d79a381fdff6f3b809ae898f71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ed92a5903bee603608365778d9dc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d1024e1cde241f7a5e4bce3b165cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6d878ece211ef37fb570b281b61e2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806db4aa81c8da8540ed5284ed0f9377440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb825400d5ea7a7fc64cb7278b5b41be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36357d362df74dac069db2ff383062c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d57736e30062fa130fccfe45f6b09d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fa8cda414268e602fc364ac746d08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8fddae48c82fe6dfee2da0ea9f642445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a82fbacbdc8ac5e748445706a06192446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b49229d31d4f9a28d2b2fe28d8663c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff1b71ff1b8e209d5f4b386975f5ac448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb8accea56174f783ce3b56da77d51449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d3aeb765483212ffbd373bb551422450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2ee202e2516d5134709ce5e5fb69b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb01b72be0796e8e5acc7204f8ec5fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8774f56452a73349f6eaa2dd234bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef4b190a1e627db9f8527cd2b82e30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4dcb119c417386091fbc386378081455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd48ad828875322d2c106c4a2c9a2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d60bb94473152983d75ca7df459259457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd0ed7fa28b94411d598873977e374458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411fe232a3c33e86b4059e4ab70d93f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596f3a4a5bc9225675245b82eca056b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c5a38331326d4ecc35bb7622778cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bc4fdc462b7cc7faf1158c01baa59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e896c153466edd78881113cc2efb15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d64597c563a303d23e0a87c85d888464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ed027e44af70e1705b0bceecfc32d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697bc6ad239224538c037d82fb24d54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcec9c2233596c7df8f0772acd5b6a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d228b0d9cd6250f890ecc4f5c71a3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976f1c2c6fcd7e529a2b193b69eae3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748991c718b7b78b12f7ae919a7a3502470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e00794d9bec7f28d0875e17f2aef3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207320f73dd20b225fb58d3c87ce6b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9135cb91e72132871c3bca410ef09a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf474a506f09d45df76a4e9f9e52ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9559a7dc87e2eb2e25d66758c13428475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea87939feed8c937cd6aa76f7860e0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecb12614f279771011ea501de17faf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee9a02efe6600ad713e36a0cb4c889478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589aa7d3d7ae8cedcef06e644bdedd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de7996155f12d043eab0050809952480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8baf9df92a2aa6419f8d12b61eb01d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891b7323ed794094ce901fc077b5128482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2d253c0c41c4422afc1e8c46a4dc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caf63230d2a0e1d3ae5b8f8ca57cb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49b6b24d6deefeca49b2904560742b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810d0e599e908c681085df18bb7f3d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3ceb28d3e984b0835660ae9d0ffe9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07004b966e0a3cc5cd8bc2e939ba59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1f4e627e26734c110920ec684ff15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac962df7c5b6956622304555a7d8c5e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ecd223ff43d609e5784c0e7533f1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde16c8cedbc2066e0a76ed0d069612492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85c0c5ec152578c61f953d1859a739493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6129fc1e5e48c3f1159faa1ad3a544494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696417323464f20191a9267317b3de2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9785dc15a2df65844c92269a886dfd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e14e04c1feab1ed57cc5fe948bda6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37496558cbe3cca18d16619cd89f2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0452859688d82760eba33da8e3b21c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583808bb5c546fd2330563e06f7a96a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82f3a95086697dbad4f2864f109ea1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff70bc48f052f2e5847564ecb0f85c0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ae225abc54fc6b3321b49efc2a451503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aadcfa4b2210a2fd7a53d79ca2cfc3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e75db9d6d83ab999ba5ce45c640dd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a28906c17917151bd19f806a6dd162506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14757269ab41b22d374a8dc6d36b03f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66206126b93173b0c3b4bb1eacf358f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab975c2d1b916acf9ef29163088f31e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae130ba8bf4a0a5938304ec48dd437a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcce9853cffbab9faf3876e4effb6af511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabeaedb46305161bfb9a30bec01593512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03050e0ba60e32615e757eabbec0063513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69812194e2cdf6b008628ecabd5c561514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920e1487a852406c6a2d190b8cc53f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc6ad0d5bde5ddf34cfc9360c91a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3724d7541741cae5c4fa83390badd26517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecaf8c72948f3fb8a7ffd45c52d172518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2481f8c7fea6b1953c6fa1b98af43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43673fc242b2b2113b787384a40c679520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62e95dc316aa5e4327276c66a0cbe7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e5ecd8a1ec0d2b944eb62d3e54890522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c3aebd37ecff668ed74f5c76f5cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1821f0e7dcfacaacea44cea43d3fd03524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286dd96d05daa7a72d1fbbd7d4a69a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf859d8411ce600ff972cc2c02bb6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35c7184d7afe2be731c452889d8782527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f731f89aa8ff45b73e19afc27d57e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc7e6691dc769b2d76817444efb52b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e958ca271efbb271e247755050319530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d1de60f36e0447bb123c9a1ccca21531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff81624021fb1bf0e457db12aaaab38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46e1b74bab7946aad9d9e05e77a6f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72eeb68bf2a4cefa11627e4916fe16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4058b364287d9974b1282fa21322457535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c765773a7d5b6c2a8a09b9603f7d5ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7a607407b140f5ccfc56817687060537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc2f251cf8cf5d0982a31aa91b3559538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a897532c0ab27ed70989381c4c0a8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396fa26a7781d9cec5ebe8a69166816540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a0bd37c7229051d3dc43cd5b7240541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d304080c08a31968c0373c1c91fe7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7e2dcd6af5aa7f41a308f3c3e07f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9cdfe59b09943f196563505502003544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eca2fc510a8b7cd90d9e7cd1e48231545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e6d39a752711a38a258649649c327546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5363296e6b747afe2d6779af0f52af3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7766afad1487b987d07df646ce510bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29388053515596dca1f106b0d21f578f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd407257bbdebdacb9a78b779239fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddddbf739fc35a82a522b2289022840551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2479288f51363a2194472acb900e43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991c62ebfb7cf0d7283f56fa99e396b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11ddb205c2fd96fc11d29fb1f8ee60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37337e3e442fa0945e4619bd9c8b2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0a41fdf7b6e587335e6029441f779556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2031f066cf388329df1ab67eff58ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d21c79f0f6ef9fd8549d851f80880558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf539adbbb5d17c929962136d393206559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b89eb5a59b4556f68f4bd43df32a86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf29e4c5e76714c2f37305a40bf07e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab78c511abf7720b95dddef37983e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ab4c7c1f531d30dbf76ac9d476869563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09dee6b3e5db179cb0071456797d0f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8380e80e5ce2c632e495a2d5cf4a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d65b795e083bf93a4fc01abfd83dc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570ec85e5816ec77f83fe54d70605a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afeeba4f2d3eda202b916ed6ef29b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cdbc89d51562a1aea50ecef7161b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db33fbcf77903648cd6095b85a04bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8e8d0d22f0b2083fcddcbfa72b561571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94e8ef2c211e92a7080a3f2cbc01c2572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1966b8d29d9bb420a9afed41e459f711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae197ae3244ecfdcd250cad04432112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6a964ef379c081f8bcf9285d70c103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa73dfa9d4d30b277b4989d811d9ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c33fb819c19fdc41675be899d613c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450704fe86fa07cd87bc90822e1378b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158083a478ab552da2837ad621cf125e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606a041e51fc960e9b5ca8200b1b60e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5abd2f2e12ae882b0f8f56ca27caf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3316edf13cc246ffd489b0a74d82d1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76415a4761b4135d55770366d90bee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708aa50e0705d9c4e72a343ed05e1b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e5fb8c2467a4352e60cde05ef399c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb0851950234589a2fb3bac886293114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda8dbe491bd5b12671349d47a9b27b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f70b06fea1c5d866b7559cc7a9fd416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd197145709a8556a3e5f9f0254084bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da84054d510d07cfdabc07a1b24da718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3838806dcbec69b15e5df5d0625cc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69b580a9509bf617d701233d89c24220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8228e9ebfa8b4b5036b7e5f910900621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22153cf4d17b5846c85e7740c4e0b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b94ed67dac2b737b27f944b245b2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3e35e2c068b6f6d87a5ea9b43c92c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e4def92b162291f5c7c5ea84d4e2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1029c0b31bd5a88a3f259e26101aeff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376def9ff60673d3f16ee78735854ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b411e86d9086652bec0f1b379a8bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed414f9270fc2665d7f29d1bad45c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52706c5a2fb471cff59f7b70854171d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0d570c9cf445b303fae6b63657e9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dca75bfba0a9f05c72ad7d98c78a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dc08b248e0a2b1cc19b388389a93a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159b22df21816ed2be14285768d0fca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2f361ae711ef08feff9e14975df2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6292fa25d271e30851f0169d96c9d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976235b008a038bc6de3f602ce49de0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8f67e2aa578d5b65254f296ce504e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d1d6ea0ec489ed9d21e38776dee4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9886906a251b0243210ba555ece0c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b5cbcc183c4e190dad8b704b672041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23400f9a138a0e9dab6959e129e00f2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8999fc78f04f263c3e66342a4489f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20eac90bba93cd929aa4f4f0ee3bbd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d38522348c267bd74fce2949d49045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089d76bcd3bc13aeaf0c3421bd77c0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab318bd40cb218f927f6f0799b83847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad510facaed908401ed3cc80f435ee648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13396288398d6f6ca6d84d1a40626e3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7ed808c75a58765200138b70aac2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbf1abdee2115cb51cef374a4fd80c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc4017bb507e946c3b5b35c040a79452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2e5e6f59091395d61c6ff8fad23b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5deaa8eb435b18c3d6497eccea2fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a55691c51b092525eaf6e083460dcb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598fa0bf5180af82177560d45af4f7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7bc0c93097f05e66425e61ec184fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c4bb365e1372a90608edff999099c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09096b28f2ef20794b818efcbc9715aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5f8bae9e623564cd6e14d185c77dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dc8591fb4d160d556de1b0f64105b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad287f5e2974aa5599c17c477ae140d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487553657687b1153b7cd0639c4de2b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd462e471215fd4a7cdd0b957d4714964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d862bf19d0746fde781b0e658fc746365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eec9a28cf52e543fc5a1276054eb6b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ef155448420ae7eb10d15c8b65cf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dae6c8cc164bf29d70075cfd4c23768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dbfecb81748229f4cca7a4c0bd22e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452d32585d23b56f93b149799f9f49770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fbbcec637398d881ada1b8ea00cc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b6a211f6ca2274380fc28427bf28672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dcc8355c2cbfa91332fefee77dcdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f0a7009167aed8189e5d850f1e67f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a687faa33edfec8eb62f09e2304ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ce77352d3282947b3e76e70728c0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418fa83500c233c061070527830eb9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b269e4a3a13ba3066a1e5453f177d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c25a37910914ef806677bdc468a2f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79ccef408c9a076e0b6cd777f75f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf260b528ce0eb4410ecd139d79c9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee724000e04a065ec2cca425ea2585fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06dae2bcf85e7cc17f519aada4e66783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7e1ddd4887c71eefb44e94d024ef584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de374beb2a2f52fb3e5526de8c191ece85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236c941a5e6ccec269e9b01e3049a6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966ca83b991006521b140fe3fb8fe3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b34d5cc1499e27d0f8e925bdedeec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e041c7059e612e2e8633a414d174e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021ec34466341d278da9646a841263390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e6412fa4ba7a3e548ba2f726f93d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531125e23bc600af5c039e0101423d2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193734d4494c2e48e54adee03b7a4be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2728d0eebd801eab757b260fa6c5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd839e4f5082ad11b304ff10ddc03fb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5972ce42c63a0ff56efae2affa3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4b76e9501d4bed5af3928f31e6a4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c0ab67f6149a414fe87aee1a23a6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586be378313883f6c47abc35816ee5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d82cd96ad434e5f0f7fd3caed77c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17b0f28b468b034f058387aadf78c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108035da4d726054ea087d742662839102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6017208a6985a450b743eb0748607103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe75e7aaad91b9863f4a8c3524f83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0cd254a1a79ec13c0bd8da0b38efd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b384c18839dad8ae588aed320cf9792106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12111f5dd272ff9cd1741114ad96ac02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38979170efa045dcd941c183c8ff31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ee63424baa942a94c5b7a95cec8f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f9150f25c68b55bc78c7b55dd04a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a93496255238245025598ff2d978c1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabf2f77b1d5bbed26e3d26d5dd097f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d665acfb7161b83d6475813c683aa4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e9750878ef58f6762eb77834713c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599ec25cf9c489eae488624b53bb7cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5fe6f92584bd67e4d0849109f8f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b91a4b6ccdec002d806cc920f786117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8936aca60ff46651debdbc80f6c3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d520efa5d712bd0ef2ca6a0cfaafd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20906ea36553768ed32ff30a3f78d55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe9158bb3819083608f32c0f19e980121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96d1be6f05d899c9d0002fc4e74e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883208c676806f0d8dffd5be9ed4a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88973244cb0d149a2d271ed5f602b557124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f3e6816c9f67765e2a0bf2d6672ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a456c8285b42bf45edef27db78a4e44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446fd4b32276ee2a0fa6d7d57654809127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb14c133cce8dfa939137612827f67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedfe13e3a3d2bddf04d936e44d48df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761ce86f233f127dba07bdcd7f5f0c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67423c92171444c54504d3f486c19b13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85205ad234c81eb50f4f45bb98d28075132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a77e901a0e21803d4b680448fb5f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2f3e5b6a69b1dda446f448a43d368134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa8bf08f08fcfe5e7b722ee20afe5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882c9673c1aaaed3985b3a467dec0fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143a96659f303023ebe87588b9767f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92666cfa4151b446438b1780e2e458138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fef479100d37025b03dc33a0083f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8b3a292c22b7126939158d4332a8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f51e519fe11ff5601d88e34e460b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8d162067831247e07150178329b83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1a9d19bd42dfd8e60263a832edda5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e195d1f190cfef7a752e2bb4b18d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9461200b2d6a4d76c16f57550de63ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8bcebcb7bbbcbd15ca5421f0c8084146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401126f7651ab76be250c6d40f4aecb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d629006435e7214d60ddc3c6a429498148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f433570210d4e3ecd57e4ff1887361149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267f88eb372d17909d920a96ef1a487150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af1c5e8fa3d4535961c3d300da02c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7d413cfe34d650b41a24f77be9b48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f990757bb0a50f7c97e7a4e2e761153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b892c40e4c232711f31afd212b82da0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f815bc437ae4a461d96fff8962ddae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f41d00d23a9160770fc23bab24bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3ed147265a4eeaf92c11e076897fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a07e3ad0aa7f0911da00741485c834158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047d7d60f61a816d2b25e39d9b89ac9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df933740c041b315c0b8b838e795a86f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb1ef733c35303dc28f55695823c43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e5bb104dc2f8740249abbd83ebf55162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde1154adff879c7fdff79b3e77f329163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30dcc7390db12a137512682ed8ca4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebb0884f23133d87c95640edf3fcaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1560621665f3e88449ace21910094166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28441a88e0d1fdc376bd91eaaefca28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc61b3162636009f1ef15fc34432350168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7f6cb3a2ce0421adb32a39f57548a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93b0aedc1635424124cddaabac9f9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9f17241a6238a56424cd91ac36b4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b277c44432c1ad0310f7b71539a560172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8c6de5ae93fea73d6269ed6801e6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef5cfaed5adff43fb7c98ee1dfe64f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c095e0d1a6a06be9d13151de9d5c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359ad1d2c476cf2e9bd25ec09cd671d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153baa411ecd10d240452c22ee44f454177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b944a6b48c67fb26bf37064484dc79178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2a70b038a116f4f4816242af5fd2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cde99dce5b0ae338d7f9194835fba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6ef84806f1b72b3ae206b8d341930181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8059a63d0730d2f063b74eaf8766ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02dbaf886e9a3ce2ec5a7c476c6eed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f08ef1bf06f1ce266aedf907da762184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a935fd01ab42e6ad4edc31b3750bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a6ba882a0659afa8e5bd27eda723186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc8c0a3e8aa41ffddd6812c0ea85e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a5a3ae9e3abd88759ceeee2a07050188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0f66be5ecd1545391c1a3b060ea6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882892dbe0c0ea5014371e80796f5c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ba2a6f7ef3f06b784c956475afe58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1828c4879a5f91ae5608751f9bd105192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda3274826f27bea63e9895380d8ac4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4085843c21321e663b58c15452010ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211722b37d978e13eda72d5f662e8e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e0a68003cfd38c945f07d9230e343196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654873a80a8633a66ed62672e3ec62e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddd166cdbcab97d37c8940aa795801198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdf1dbb76962bab9e36669cc716083199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ff269b440ec2807f0e0c01b8a4a26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de02755c3f62b4d8dfa80b74689022201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a09f298e5e74e8dfe6549af09d318e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f050c3133658af9471a37268406a79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da2c5b0bd835f52bef9fe6832355f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837ae0c57485804a136116247e34550205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d3541225c8193adf48195d7efd21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11c9b5034bfa0bb34b528d2e399be7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98377c977bd553d921ab87cc214bd9f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1019404af1f49d5dee5aa709fdab56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090c5eaf215e8cc551d43a71da58abb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd8f8ded29e2f9551fa6ccc2831fe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646487b80b21387d50b14c7710941f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e894927ea27ecf75cfc2f80f520c09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17ed3c533deba147d6ea18239712c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b2f52f7908fcf395bd22082fe3f04215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb681aee3ccaf0bebdc3606f42f964216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78a144c97dc09fa2f4a1cea5dc1447217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3cdf424d3a56b030c416e5827451218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63064b98334ef0f58b4dbc5384427219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1852a2bfb1162bd15da2de8d9b9f22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd56c22ab1e9d63d29933d840f2db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44350a9cf764aad8172c4892ced5fb4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ee4382ebaba45673c55981bcaa581223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd1f58aad3044fde8b108a70143a73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c953b2368a4b0e1c431ce8b097722225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97491dfa03bbcfb685715008fa41bf47226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da093b5fde850e51121b5ed757920376227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e6ea842186a65cde146e8ba11400d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef0ceae7e82b376f8756d24cf55fad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a192a375dea0b062ecb383fe1e8323230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db34259fa162ff70cf45f296285f4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb1bf54016187e946ef2c6063f877f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e35e61a7ea15c9892e4d4daf8ee0e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6cc6cb644b1d48779d3e48e69d776234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3260552ab6850ce092ff59aa01ee9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdb0caed801c9d9028e4280c2dc98e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52142ccc9f68bc2092061af224c22f18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39218b9a249febb352676f406ad2ea0a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abacb4abfa47d606bd802d461942588239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e1ae6b53a2c2bb3e7cb45a1a01fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc01e8cd34a978c4545fc092ec70e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3bdaa2c071d8f7326cbd37578b7e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82daaaf8f547b8c74d2d6de3f8c15a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743ad94676fb08295a9bb6003916412244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f35dc3db7b85aa68a6b25f9d57bfd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb093cb428228b5f596a7a04c044e1a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32149608aae8d2a5598dd4f87d65bcf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7dc0d4e54cb63ef5a456f0de7b977248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc92d8ce8f5e5bcc6d8e44209adcbd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8ca873a26fe2e1770e94c9bc5329d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d58b03b98b7cd44d10b2e85df86c20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca26d521352859d80c1bb82b4e8a36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d5e75d4b5491dfa07d2a9388edc9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf54b03feff05bc1a84eb21b530dc1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cea13d8120a7303b4da6898c648166255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fb7475b193ee93eefc4d1eff44eb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ce9fba32bab4b874866a859e7fbf8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab69c1728a7776e833747f76d8df10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b31bf7b79a20caed4a2775331ad5a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe7fa966f5a14c42059e69e86e79fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58285e87b3f8301249ce3c3fc5dd3595261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4b465d1301715f479198691c35586262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b462a08ec080ba6a20f9e6273887263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266be0556414c01e2ce26d762cef7d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712b3c9eca6324bfc347d993ac47af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb0c60e0419ef1662be65fc7f815fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94139c28ede244481f4dcd31e911c4a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a28e5fdbfcda87aa4d54a3d4947824268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c06a0d5145437632a281afa077d43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f3819302338e5a1966bf00b1ace88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66941fc31e9b08055f07dc9ecd33fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0df5882ffcacb46c447848a996555272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aacf675de956a341c171d47f236c3b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e25250e745ec931c3879c984698d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef8af8b17857301f28785abcba6c92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ab48972403fe3f361012fd59fa22f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818be38d07e9f61983e170eb905ff672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af907310b882f93a29130a3f784b6274278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a49d2efbdc92db57b7392deb381be8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34352b12bf921a88f8dc387a4cbd1d45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670eec5e7ea4986b54b2e76b6195f4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c1b21b34720076c91c04b054f0961282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59ef232954a68e4efb4b748613fe5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c5051d7b007bb5f83aff3a3bf3f20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638bfa9ce6e456aaf1aa6e9f41a4c35285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71ba15a29bcb7ff123e014d2968209286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9825bf6e169e8eca14603868baacdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc991d29f1a0e9b87af84dd190713784288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ba569f3458d0b7d5ee0a6b01bee02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02f637fd9e0a164b152a71fe2a2ed0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de75ca504c554f955e4bb7c9a79cf6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f3a082d03653d2a085cea0cafab36292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c027c22af2a1f4d814f7141761bd0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9d5fe18611e8588deaf97e762dc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061add2c2aaa06a3359634599015df8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacd1e117691d16a0bac756b7a5333b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a812e47765d1ec2f0678da39160a81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953a6dfc573a7df2140660cdb56c7f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacff12c71d1f0d06e563d460ac8c506299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10b6d16c038a4929752cb71b04cae4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ce6aa6e8177aa06273af171d352cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680511dd8f262d3138c78ea30bb046f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b273b00cea555ea436d64c43d00510303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a76eead7b553d5a853d931866e728304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc631810288152c98baef1c378304dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4e26b45b0224b051591c507328038306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812cf78e72234fc40c682a246d619b6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e523741fa66ce79c5224492629609308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9444e86938f5b92eb8990734a28799309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2d86a4d6a37b394f39922cf0f6b31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4fa23e330a0c85841342bf6c609b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1da3e20c7a662b9f0db0057a85a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f23e86249b44cb7c6d3c30e9189db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f21799d7d81eed138f375b69669cca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe409eab961f417bf82171b6beaa73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44717abd7b24d312d2fabf4d6ec58a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1e0be512ec0312d4b1a44ddd40b33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44133c8831cfe2bbbaf59036e1e8c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47265130f50700f06cadbe9459ffe059319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3516a26517db6cace848ed8d972161320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d715d3a0789c05bbed38d47bb2edeb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96560bc5e2e029038839fa13d96afd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9c9eb5fa5da63a4c604e93e85d8cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0622f054fae86d2f4613c386bdde5cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56455ca18ad8adde5256974785c020325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83766c4a2f293d2b92ec6c98e6383d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfcf72171784a81d33a935da2496a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269a92bfd0da1962541b65482d4cc02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db4f2766624557be18988e6757f7c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeb0bbbe83e7d0de30b1dc40fba3e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7f49721eec714eca8309433384f9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1629ce8b132a0f9421005832e7657332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1b9fe93dac73202956e67073782c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0713971fb9d246621a91027c462632334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa18f5b77db41162bb0c993e7d847dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9128637862e37882089383863486a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19762a19b65feb414399c8ca387eba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc922754ab0a821184bcb67d234710338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d8696be4e2257112780f508ea6d09339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dbabf4e6fb4cc1f541a3d5efccf49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6449caa7ef6c5f86f46d80950e45539341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40243219926a778c647ca53473b5ca58342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dfb2f9559eb8946334aee19c67e29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2e87f59f95d919fa59a8d753df27c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debf1c23425d60eaa556377ed696b37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016db9e6577ee270db12c6378e655fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597365b68a9284135ee68633a953e1f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcfc9e68bc6b7957ecf0c97e850198348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9e7c99f994a1c01ccc0ce16df165b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aeaa2dc4d3d80c5a98a1d342e106c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7548d286b55a6c3a5dae14b5d5a012a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e7efbdefff467289cb67407b8390c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9489f8215b7f42b9f3317bc8cd5159353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040494ebfe6990e2c0f1605aae2fe59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa0d11ca61417e9704ea743bb272d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef97ee757466b84fa584451610ae338356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a6c01a40c58a3376674ab983b4fc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc343cc367668681c607d5c7e11aef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58c4ec54c70c7e2bb643c9f195737d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c149281a055e10f74b9c6cb6a99c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaca2a80f53dd5237f4f4d36aba264361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b331d259fcd9c3fcbb18dd0b85c062362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61283be806d19af9ba99975e3bcb8e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de39492d60cf72942a28fa1c6db6d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e453b0088d76f949b4f529fdc4ab723365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a934762fcddf8d62c070bc68440b14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb063c794b589b8ec231c2b65c26e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a20c5113557110513d2f6d4feb4a3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646c0ab39827a3bf9727d280655ffe6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c1f956ee7e62ec4033f5150df30a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd93f7ca305663a09f3b8c2beda80c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0591ef750415d891b2808dea02524372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8ca93393689667bf401d0be934f1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1df708eeb7dd40634bb4a279075ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611fdd8da6b3bcf57145714697d96ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bf72ce332c4b0993dcb8156e21a20376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e4707eb085885c473050729242a35377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d9e671d167be3baf7ec5e1772bdcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec4f0adf5010f347995a160ec9491d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4087a264be5ab1e9f7a9848e610773380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484435c0d3346dc6536b719b579f39c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe9d3b991dae87a308658d00cc50f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1c8b0e4aee257f511d26f21bbbe03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b49085766502ca4a740b81498f6a1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597ee1463790f02d4009ed239329dbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf4b9186376e0f754ed10fffb6430386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20f2b60ab6bef0d945f1ce51bc6109387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa748b55186a2462221bd45723ba0cf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06170b224faa36998054af0ab027c128389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb8e4ba5b1aa30ca3e5222b54fbb4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7737fcfaa18e1997a6429976e8d0f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319202a2c195e2b0c8050f7635f87fa4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee7424420f99c30c13446e8383bca6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710d62b4176ceaa72f0ab1e693a3124394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcd3c1151776c570fd4b6cfab4c594395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba7ea2c51b99b20237126a68d23071396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bff6e28d94737af2449b3707ce1fe3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aac81d000125856e0880b11fa009f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb4e6ed03f02d9048d058d1377ec8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff24bbf1836bd3203d8fe21657a6482400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a0ace3d8d2f06837bde52c5d31f47401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48e1aa27024b372a0b28e6dcd048fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05708156c533ce5fbdbcad14c0caa395403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfe8205cc18feaf45fa9d965730c34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb94fe8e348dc2e53e981b294942a79405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a836271731e5d9724eb9972a0dcb2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a49d033cde3d8d4fee77cbc6d4592407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cdf6939417a26b989c0cb5c5d97fd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d409221caed6c675b5237f85b6d326409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ce4312a9bea7157df95fda7f886a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54614a40d61b26fb3eb7b34a53c958a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dc5f2eb2059629539ff8bee11ac1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937c2a24d2a416d0d75d697b7227f81413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9d74acd48d5590e54cab954e516e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689417102a3b63bf72723d47778e67e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e83cde34bb73434379d265810d3fa0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa013465f1b9810f09d4f6e06e4b652a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90cfec7097a71f3dd2ae648494e87c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea712e1e70478c7d586ac007cdb3e05b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b04e2e5326571c0e7c7fe8c014e286420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5312bd4b48de3f869f356125e0f1a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64530610863dc382b0be70603c073e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d71d540427d5c2e60b43ac7ae67c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ec0a05b0461829b8b2142c4ded176424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572722f8a5de2e63a16ddfba52612ca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd965ecdf1d2fdd5abdcf75d5ed60d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac612ce11d1624922f2adcbdb3d2b59427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3afcd5ee5c629a389326c0361f0ba2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b382cc4fd285ad930fbd3164c3646b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f27992ea9292dceabb24912ac489e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899de7a95b5a74fd66322885d0f054d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91c53b2d19d7187004e2c07ecbe3e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc509ffb04bd1df15cff82a074ebe1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e0cf1f97c49aebeef3d824c88f129434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a432fcc60a4e811522241ce8f19e74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf698082daac3446bd7bafbd15b8d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b46f9ef5aad02a7e637b634f12c29e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ec9b41da785257cd32e344533f69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19b7f06233cde028177bd8daedbe2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069587c12d9ff3e687330db500671653440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ea79e18196e058736d0e532a54e16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7652c821af4a8dd3f9f8567e79e1af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a4f260f9075f3fec60e27740b5b4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c15885d2f996de59b839401269f06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767f6079caa2eeeca3a30669c5ad4df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a32b5216714f8bdb2140069bc4c8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469367e783d830eef8294a0a855044a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0904d9f9555481d13e1c100bf2fe88448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1084b3af754eb0fa0678c350951a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a6bc3bd0c4f91957100aac7f7bc9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1be175ded6739add8402568494567451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f1f46db9f65e6d02f2adba247fb23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373f749c5756935e1ffc10dc8c553d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f18509f1cac696348262d8fd5f39d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb74bf7f98d6b68111b94ec295bb55d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45624322f27c89769bef5b39f7c1f12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d14206a97ec2a544160ed4ae1167457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82ae015e4571e36e09c6fcf63f8c54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25615f0a32089ee8bc9346c3f76d09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629dc4f5745821ff7aa2a45736c13c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601269a2686019875724529c50acf78f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b438755c29938b8bfee684381f7de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1054883b872b405d17fb5c7cd672463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46681ee2d5e07f19e4f349273e6e6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b6195633b824a6a1b032576d86751465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8467060094cd550ac1c6aabc99e9b9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9af29aaf30e2e0feb39024a01cae2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc08ca2ae8326a25cb577ddf6398e45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab720f355d20fbc15b82460b780998469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4173a621d414458e714667756e8b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd6d19d293d2fac29eaa53eeef6fe8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c45fdb28830eb3ef8279ed6892fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18cf7339f1e23366e3e80cfeecc59f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7aebfee3944f207650bc235fa75f86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae5b34b41aca6671cf9abe5e43a129475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a7fa52ba17d533609d826774bc57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a1065747fe395aa68a369bed6f160477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e797a7647a02dfa5bee6684aa3fa78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754178b3e0c6aad72d77995fcbab95a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fbeedcc03ff9feba60b08aee53e76480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393e79845b88191b472a50c67ab9860481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7792752db3f45ac257fc3991e0b7bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28945b19dfa8852368c08f49b343dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c0aa0c50d569b7b5bf7d2be97bcee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f001474c89141736e5ef1927706cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd21c69cce739f0e9984330b0275841486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e88b6a45d0b2c5cada26ffa36ba5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28693563c544d3206dffba1af6f7f8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13c61234dc7afa6c173cb3f7abf44c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404da6b6c73753d4e16ded8af639b740490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fb433fa11f21090d51fba75365deb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddbd00d31b6dae6832b6289f5ac787492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83646dece0cff34e9ab261de5de4ab8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902030c04973039999a5e3972ce169e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5032760c68118b4a9d9025c578170495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fc8dd17cb26e707db6d5c116768ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1de7bb25201a6bfb5e2163e9af9e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7757ae4ae11eacf8d80e8fffb50cda5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0428a62bb4305e9d17c2284ca4b3215499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ba0b1ab25f0887a4a18b8e294ce99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c72c3df2f39f814c7a01d8542baa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18b82694c0f2e02e3fb89ae6e32ce0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52fa57cb75f0abed4e5825a2902503503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201ab0c1cbb8f5139632cc1add86122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f808dda61a884f2df5251e24b759f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecb5a6d55a1c0e8870e1e332a97628506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453ddae1949db9f9496915217232ac4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b23c81b9ef2512a56968bfae8c48f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e27bdda43e59a46e289264419ab8d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070d37452d26777b5ecb3d9b531bb3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730502fc818f6db36c48890ede20140e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6b4d5f453bb7dad5a6e4d79a5d94a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc80d7bbb1492ea1414aaf348da1371513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf05130c178ddba512f80d2be6978514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49767b9b5f2241b9066a61b87a6faacb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43155e871964da245ad033c07f69dea1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc06570af6514f928d4f40ec022e0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831e6eabe907738db6d5918264317a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8990f2ab960652166cf1311fc3be29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470b7623d7154cda244fd23b6993f13520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302219d6c7fe5a90a47da9c222962b1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8c1ab74f58af052812be768e59359522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f07ef460cd3beac6290018f82e64c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f8cda4f985865363021e9765d2c02524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070641db0c62a803f9bdcb5cd0134a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66842e76bde1850d628639ca40c6636e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e51530d9549c2cc7fc17a705ab5a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d82ccbd1c39f52cb7086087673b35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc03073814c1fae2553ad891ea624e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6e94087c56c2ec3936755937879b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf85d09b40593c85c71320edcce6de6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea316a4e8bfcd620861e14b86b449c8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69c7b218ea23bf07da69c4b7688b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620ba0ac41b0db5e84d43bcf625aa1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76d6e1c7d81023dcc5e1dc71c35763535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d4215d08b047a8bd11f8f88a1a9a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695c422e921faa133a485e22e01a6f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731ee04474e59552ca94c47d1a4f2d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ea012f7107d0119bb633e08790ef5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7e89dbd4dad75c86ffff45ee1ba32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b925394ccb0cebe1dfd03fee1407f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33310017d8f9c204894141356c704eb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca6a95b33d70663bfe52b86763578543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cd9982ffc7115e9783e395adfb945544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02bd6e9aea2f5d476e1a4e53833ca6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73ecb6fc0c08e0b2015db1dd253d41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972064e1616c391d134ae359b77c5d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1742e27c3195c27be422002b0def3db548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b69cdb76a088ed578f3c1287986f37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2919f1b28cc04a64b54d5d14da24a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57d95a91784381ff4019bb4df74d1f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f0092ba7fccde681f17119bc918d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb389fb750c452b3d6e4b2202e32ace553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c46e13add98b47488068c9402dd038554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13223615b8bd1c40fa5a334ae0f23f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d3b4d112cf64eb935325087de54f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7340cf0148b422b292e2da91e5f4ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88668aadf64d13003ffaaa0c90452798558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ef17b029692944762fb5740e3e8f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218ee29ed70fd26f10869de9f363fff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ce81ef2e546367d0908da8289ca11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb20c0fbf141bd96d660627151750b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07af6004fcbbc671ed83bd79b00770563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ccc1bd83bb71b6d74bb5d1f229fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff983d9afd1d34ef890085c898f47e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc85cf434812df9edcf3af59ca27e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16613aa8811d8bae4a8496a1cb4eb63b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be02428e141a6f0127b72e4ab861a1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccececff1fac1c088e101220a8cf2ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c734e7ab8023c091be13ccae6240570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17734b681ec48903f4b1ac90748aa10f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4b64f5d86b1a700b0ce93601493d7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>