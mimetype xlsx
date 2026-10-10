--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1a883e1b99d667ca75c1da7ccec9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f851058f4bf0070db3e1a13842c7aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee269492b2ebc12e702c08dd606adf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839192bd99f3c562b1ea9d1acfd5c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6df29f7476ad21f312f5958f9c1205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c402f252d25bb414ae07d6923d2e3f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ace596e9f60ba0d993e3d4c3f99217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d832d6340dfcd98a694468d924f9a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9a25feb6441e30df7755b9beebf409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc19b9c3f2721597a6e5e264927b2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c268bb3fb5daa1c486d6a8c6d7656711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd231fe3027690ab4ff67cbd5b4db4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8aa80aa6d4b751ada3206b92cb925113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8d2a2c640a2cd768852616fe166b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab206d1af4cffdbd045e68f79df7d2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182d7ebcb3fc93ae9ccd75a848a321416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdda37ad2e42c0d26024b3754efde517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588692e3b5d3f277f8f2f39af54673af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba0015599912d4966eb3475774445319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f92920476614eb530dea6670957a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45da0e042f94397e95c8b55e7379f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b139f46642651c08abd98c8d7f1e7e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4293c4e1c15eaf35408788841fee223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac4c552d5c1164f7da95e689d42f6024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee7639d00b176fe113aac62736d01e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7e0e301fd41925d0ea1d02d16841026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55539972299991b21b75a95a95d48b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2832f166423f94b8598404f6df8a8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5c11af67af4b39974645ccf4ee7f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da2186000336b64c430d21bc43e1ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa25d31e504989f39975d04111e044631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca74b51921ce60986d045912220fff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fd227df17175d65fc2aa60e45f9ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0cdb14c1e780f0efb0e53868a397934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56e49ecf69392ba6c9685962e1277e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5f921d9dd23f3dfb68a9fcdf2561536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea721c764d71eea810c3d7a5a6c0408937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e310a367db18186da8993eb10c4c6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ae07495a28b31ce292317e9ebdf0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe1668828e92a8f00b3b731584495d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b0ced76f0fb93cc63ff3eedd529c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7409b3d6215d00f0c70e75955c5657642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d577956e10ecbc10ef1cd93a7aff55743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a227da3b3ccde4111fb7fa9e1fef7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7b5324fcb171c6abe1450d3334a7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413a7a53c33b448a1768a5476a9f66f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914b71eb0985604bcaedb5299bcb77d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee8761a14d61455e4e92ba26e2858248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8c49ec4785a05f3d712f0d792711149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddb363fda7dd21baacf311e406db0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a664c6626a8fcf0b52a9c194168c4d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76706a0041a57c1c398591f53f5b91f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d66718d511ed0e34d9ab876d60c7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524da117694714a412bd887309b80a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37d35d6a272d03f0d119f35bd3297755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd18b1654ff5bc1b0f9011d68b4361356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c39a655ea97103c83fa4ff32c6513457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eec72748e377ce6166db440bfbb2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383694967c9759916a59d43f8a06ced59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea607ded5cc98c67f99d7a9d3add2bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e2960eae65a6f4f2e5facb5aca5e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b29214c61a2d7c96b816b7b3dd04a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66ce5729cbf0c149fd9317c00f83f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fae72362aadcda20f017e8189631b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42234e84e74e08e60411e57550e57e0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4f7e7653268fe1f57db53f1f409fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934e04c994a18e3cc0ccf1dae56675167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db13c3f760f6c5947e1b2872b2c06c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1083a399db1071254a8731b8959f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456eb847123a1c2d595ca0624856fa670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03051958ece9e8843b305de970afb92c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa962736b060235bdadcaf71a56c8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967529a4c00616dd2a4c6c6d9cbd4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354cba0e588ce3d6e73a98eb368d4e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8609934d028b7f26d9d685d752f6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d6a48a9d175ff66c74616f5a8988f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942678ff5b229460792ed12b2a1a0b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494023f815b8fe39b1cac5275d529d1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93292986cdab72280596d8fe3ba48d5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4cbfef211d20914fa8b3ae92d307a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538605ea4ac14cfa0b6271c739a5cff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9663306653f99ce553b3d2f2adcdc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f01cb49466f1fb9a25046344f13683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a5a7528a55d550be2c9c91245f3eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746cdb2e05827255d26ef32c363848585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1251925ece1b21d693045c5f09117a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a350ae5c47e32fec90a6151d97bccc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357812fd52400f6d8466a7a811fe04e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d31d6a938a7c8894d9f54cc28542189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450aadb701eb70ace9fb80c4ad25a5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1f5d6749db50ce45d918dbdb8f18691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828198cf882e7b7ba2487c658ace90b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fdb759d097fcb266309a547a6635793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d1a44be901cfe0ece8fb10789d51b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea78c08b8eb6745a38d8f25991f9e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9fdacdc0137515b6620b3eba6d4b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac69ed08611bf98b4ad0488d5410d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa45f81bddd5c692105ef96358b019498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c81937767f55294a3f5800a583f3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d81e28021909e88259adef0f2f553100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9c84bd9c91b0be2f42eb70a165d14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1e0de16740ad160798608bbac38d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abd76e197e37bae02729661aac4215103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47efc0b8e0dd9739245bed8fa6cbcf2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc14b9d772ee50abda0ec729964d3e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3293ddeb8a4a4ff226cb8b3607911106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07288cf2536dc5a336a2de74593364ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da30e87e471df68ac2b486f78e5a008108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda78a5b01a64998c22e5792fe0604f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7eac45cb51d726d8eed74f18dfaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca224a0dce8debc56e38f9f800584039111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c9cf94480b52cc1702ce60747441f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220729a5bccbae92453c726b3101c6c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c9a79fd7c66691946b4ba319ed311114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64348dc760db134cd578973bf54f82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d89b1647a244017a882136797eff2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e93fba7ab5beebf5348387a0877d58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176e9c1fc8baf7f5abacfeb84ee4f5b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44804628e605a3b9d3951cd94c0f7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af6e9e96e9d7b9187a872cd93d04a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d52c2a451a43b65089328ae007ec29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600588461c7a875d18d9224826d4777e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60832c51dc41dd47c643996be6bedcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce94c57b0b062133404b899e88f47f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dc80be683779d4aca5eb2d1229acf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27387f05e049c7030039c1f3e50c3880126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331584e0b4c14cbabfba0d18fe08020127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7915a449c1b04a0862fb1060123e5b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3fcce9ab402c3b3fe497d4e489993129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a350b36db5d3c6854dd87392746db9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef541a666cd0470a041ea2bd523bc8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5a99dc7ffb5657253b47f780cb62e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386f8d8f879925890a782f98b27d1e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa27dce19ceb86339f5b3c504790a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5ed84efc364b41ffbe3a7f26bfb99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3c8198fd99753e0cd283e808acdf7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b297496e212408b2438b85191f0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02046b79acdcebff9095abbfaca64d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43155f2eccef92d3c0b11597cd10d50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56d268af337a4be90eb6e56f9cc1e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e6664baf9af83fc884d232ea0bcbc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e833b502aff20bdcb833bb5a791fd06142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2251c5310a4198b863aa9cead60a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3089141b210ca389f199a2aacbce020144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30c623c7c4371fd4a4bd73ace8f717145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0680416958acac371d3dfde6062c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d46ef18c9c3be5339a568428f892147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748808f81aee0133028949ebfef43a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf2d911b62f9969f2f7c99548f6f0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f45f44eb005110cd04714e9c8bb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb0a9c88a038e71544ecd6752b92c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffd0e0d5046b0f24d7f93d9bd37643152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c99f87e50c15f532b1345b28f42723153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e0f43446582d29f88591cb0364bdc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04bab81b72b6acb0cb4383b34c0727155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b70855f7b377920d301a1f8e8ff68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503cfc0ffa0c3371124ae49599fcf84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9d39e7bf082a752e67b27dded5ab1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9674ce23c2e0be0a82623c77b770c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7618ce94c900140b68a384fd0eea2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440598ae54f10bd13497bd0662382a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78def5f97aee8819962605af6e08d00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44839e5b1eddadcca3f1437e2740d6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146bfe81c8e6d114a82eda29fac8e70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9702139ca0ba89c3a0a636618483b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81f25f50559dd60a217f80d041055166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94edb636bc114cc0999bac5ad4cb50167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1720afb504a8ed7b28db68d95bd9918168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719275de4119cfbb4154cf487fb2896169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acac5ef8e504f7c412f04becd17f4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0816760847ff12f6a84aa069e0b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e645c3dea88ed5e91c5a429fb00f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a5c640eac19497b0ba672bed58f41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266837d98fe11795a0e46109cf59709174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bdae8e4477a204727a71099af59a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f309b668fce03e4beb23065d1e9e86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57666f621e9e41ffe6599dae5e8ca0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60816b2d19bdc53b6ab8feed50fd05a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f09851b5748ddb54ab4687d0907654179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f864dea26d155f1f7524131035f7a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade48a158ffed532e03d0231632c8fd3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67408fc682f7de11d9c4469510c34d91182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce5e9e911032ae9d6048bf4d042251183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575de429efb51915cfeaf838d6d8e62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce98657afacfa8efc32532b0d1cfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12510ffbab5a1593a4ccdf26ec88ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0c2ee8e7546c4803f04da9033f7a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861262b17f8b2fdf9a97a4e795555a7d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73f70a969b86a3564e5a9706ebe2fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15321d762c7de07e3270b5ae641551c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c04bc9482bdc5023fa1b47e4e02a6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ae542c72dad92c80beab89478657f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0b94e1baefe8e04544ea1390cf703193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f2c48707e2d97ac297137c7398709194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef7e1f850f5e0d91dff2f62aa2805e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2224cc5009e022b9f2032f81e2c5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e6d6209f4fb71a15748af254122a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab28ea20eb8d72d200f23e43730f07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c98de2283db0e3f532259c9c8370b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850f9722f0940fe30796adcf926c68c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bdfed0ce1777fed2e465305e2970f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110a151467056b576804e7a017804e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016c921d386dd8eecf6db52bdb43693203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ab0776a79aa45ae0c0e4e2638172e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87fac17ca706b1ef9b0e9449835177205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c26bc444825a235f733536ff80de2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3558fc255125c28b3d5bbe3812b46a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d23964f6e89befdd4b684d45ce4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127394232da43c75196635eb22a019ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7226a3a8c2a1af1864431d9bab25b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff4a16b1346479b880e45c1d9d9e3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025f8d9b5aa696d8678a188c604a113212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd9a6c74428a4f057a059507920689213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822648f7ec20bcff804f2c93b8964748214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea304c59beb953c2a0dc03f77f88b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bab0bb507cdbc72fd92c1c36a76d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e11097e2d4b02a7b0c23c0093bead2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7f389ddc12f5980ad66451a6becce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b40603b304c266448d3524aa6e11d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82a48ce0e77c50e22def73ef30ce4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35605cb7b31278f93a904f660a9cfe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69038db0ed8c7b591857a512ae4d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12607c6850bb9a7c5852681c0777530223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae10ca4242b1a9a88edc39cd335e9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6fcfaaf0a579d652f994fcf0f85ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41884d26acee3f10045936c4e091500226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10a1185a9e7d3dffc60c330d8ebc31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3a2d1587f09e60f3e452e4397f866228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c6174963b4dba515587bfe250da20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde412999b50aa0237e68111a6b8c3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b802f2ea32fcd108ff32bb6c85a7a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647cd548798148bcbbdb08932d92637232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50d9e753e3397b64541464c5baa3d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f388f014134daa300400582d20a942d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f862a16ef6de6d9ee347cd4642553d4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c82dda07f55cc84a19575896c0e8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb83d7a96662d41466fc84392c653b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775bad0ec42c8d62e97c6bee9c6bee2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34718106960c5fd174bf12761afe7fff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a90a0902069eb5e61097ba8d37da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507dfa56c6eda886f417ee19f00c264241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef320fd26032365931b46b50f1fe3b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b83c3c2fa4a36837e2a12cb150fc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55931a5f70d24b598df1ed0681df98244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9ce92422bcb2da783cf7dc4ec1269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef41a9a6038e39c9a4c8634e5e3fa23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb5bbbdc6e2e282705546d3f64586247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fadd75bb935c4cc5cd414e3ae3b0a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1659f59243afa40bfb8d2b5bab7e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c2375c1dd8b18f0ef40949d2d0f9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a43ebf653eab525a285a8df624683251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee03069cd5b67650eeebdaa75b49c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452df24ae7c22e20e48580114d00bd3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4adfb6c62cc4a25553a4e146db657c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56118209a34a8a673b65f34e3df189a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582adad495caf984710e96c5962abef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd7af98b80bfaffa80d779acbf5a2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0177e9d8b8940365573cb212d2f13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54781684dcfd0d47d17e054a4dfded49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3624243e4e053b37ac0c2a489f613e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534e9e5e07807413035cc5923905e29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cbbd5c9a6676c86cb9b43346f0205262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d66c53b91a7365506b600371c3c9a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6675a0f8bea1ef5e4a0f599815f1a03264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbe5fc4847e6657040db73d7d4e071265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a23bf1de4efbbefe9935a156b844f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28493d9feda28f00173824bba01064267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab52e3d743f702e5d4c412df792f41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d379d03515273573079ee533126e1f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9509f733caf70135e6a81e16005d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496e77ee1fd99e576f1ca9151826896271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e1a3eb4c648ec4e115b62ef171ea6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9f2184e7bc16d9d15aae72db469fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cba5ebe5c66cef7d4f4d4e08d29f1f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc9967389c24ff2b51083a6b487ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d2cccca440ce85048324e5dc928e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae2ebfb0dde1dd06826a3e62469686277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7211abacaf61957d40e0007d8a145278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faf4f192d928b3c9a142fe1b3c20bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae3df3c3d2c9a80c1a1fd7e40347dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba4463285f3fe86750f1cc1a464915281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32177a4cb3362c706f79919d87b0a6ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc811e936b3139e0c6556d20786d41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8072f4085d030c11a66ab2b8db61115284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f73f15296881d2e02e820e82f4452285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65284027923f16c4f959fa4250dc42286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3953b88b281aa8f02de9ca44375d535287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77307213461846a0c7430557f46c1795288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd2a6442257dfcf0406bcd01e7a917289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae147fcc8f66fed74893915187082f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30571e75cacb02a3109f71fe9c76ada9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52d3ea8d00397cc6be1deed1b79805292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920a4ff449a9ad7710314dc9729376c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad76e7f4bb25a992cb9b09ca0d70b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73993ef3253b958cd7a685b1d1ed950295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44220058205f08a4da8ffa8834f7de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67a4fb41f47a444bebe3e6198c3dc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c4ec47382d144be877e1c03b59b0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bfce713ba6a38595aae98937c3a6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfb52bbe499b76d8692f1cc6e97cb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c9d7af0f41ed690dee9037eccf99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dac0bd7b8a7af0e5fbf6aa1d87d079302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d592486739380405a77721033839b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce8b223185b65708f25528f314d293304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e891620deb2d875b34afb53f6c12548305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e070adf95a2b4fa9313547c6bd4ad60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648efe5c5cd10dabfbab167d8fa593d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a2b172322b157f431e949a22afd00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54e246e4683b285b62f2f312d50abe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82427f5a5258531fc677e04fb6bd328310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9351f1db0e89c9a27252107a99760311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447c4340af73d93f77d67b40a973057312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6045ebc8f2fd59284e4be3a436bb00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3ccc2d816e930d47793e0b22fe257314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7cba6960f0aaf60056289d401f448315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8e8c703021aea39f3b1d324905dfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3c8b6197bf351079bc4e30518e0dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed63a1c1230aac3f2fddd58688ec67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a2dd100f297797894ea1f0dc6b5b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415d9fd2bde116fa31aa231e2d112e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c20f5312e5f787eceece396fd01fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388986fee541a4402eaeaf4e0a68eb91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e51530c76361ff9c28bddb1f1eab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b93f3fbfb6ad7bfb63409f12170d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd970a5d3b796d55430906ff2ed6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d18265b8013597881da4dbf63e176326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1dd71283b8d030b409e1a5342a794327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd0cb88a2116e5b831bb61c85aded4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62156b6aa7cdcf7748bc40238983d9d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aced2d531785fcadfe1723264d260d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171320b4f675074e179f24e10d15b31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5025148ed50d0ee8009a05e5a5e172e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ac6e5c617b6f5482686f5a5115fed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6addd0ffc2ff1c2d3f741925e3822f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab8f0825bdd7567b13e444967c0439335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9bf621bd29244d4beaa78070fa4d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bedb64a53e48dfa1a7a22f50b0929b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab995395f42b4f031cbb95c5eaf33d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60b1fb6ae4fbdca9e8daef8c9a51cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192942d0735a7576fe6722afcfe597c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8049639393a8055e8dfc7f7ab8bcce7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef7007d408df4f92804fed36c340e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba72c249e839a7330c1d57f7a2755b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c3dccea86a0bd23bd121fa207ea7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09641a7d6725003fe2490a037577d51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe32f4b1b0a0e4a28ea2607826d11bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c81e8db8edd3a2f131c2bcc6baaf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba433af1bb9e65f16019329c56db53348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aae2b596398425f4df0325f77c718349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db7767b41abaa0800b39e897e69dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe1eed90a330a3bd37d939c39285f3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba67338f04f719b4196f791c0c33d5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e92f0b4ec4d2290f206a7272a44d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9d61e1bdb000d1554ec32f2c2591b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cafab35aea60536e0a82b1a9e663b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b34bca77ffca7e0ffbd065a14f98b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37360e57798e6a3deefa5fde1dfdad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d317468b58f363d353bb81cd97e19358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10547b0b46c376b28d48ee7dd06e9ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeee30cf9a5b9d31607a4710d3a782b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fc71731ef261ff77d650203fb819d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f491ef8036c3744ba27bac8105f3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5cd90cafb23d7f7d115234e273120363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dabc89433d8ddb14013dd8e7865e80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16311fbc9029fb43a77c2da048fabbe3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a574ddbd9762dd8d3aaec0f6f042b78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1420ccc0e0ef3e792eac6ee1d78a1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709dfc4d722c96c58a613d9ce89e581368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f93482f466098464c517fc745f51ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fad1d3f782ecfbda88eeee44a96f6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444274d890c5fc1b698ed8889773f32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcabdb1abd1511dc15ea8938ad9c93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66bb693e94caa9d45fb03fbc4a5f93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fd3b95af285873ac6b868fc49e235374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec3d3cafcfe897a0fa74efd1e33e79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa702c4472b311343e552675ea60f7bf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2975af9545221cba3469e30b43d97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a43af99e3acf65ec97623bc9f99eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41908ee15714e3783bad5bf6f7dac3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd7fe5fc9c5e2850aae3878a6ff4d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e51af0cc0072d5779b21517b354ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc4ab0dd37ad3ffd2fff23b8bd42d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3aa3ebf8ceccf50834b623d0bc675383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bec5cbf8db416c54f6fdb2923bcc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c536cb037c535d1029261216fa20d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6afa85e04d56a3a2df7433190b5a6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a67ccf5652a68ddbc564040b3905f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5fa31c9f4f337972bba596f6eba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f8ebddefc3e843ada8fcf4fe93e17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1ea1afa4b81fd051df51a2e5dc3c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956480980c24d7d0624ad0438d3169d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed477aeb3951b42bf0a1c3cc58d51e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4083d1c27d1724e892ec91ae005103393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3396ad3253db13abe8dad48f2c56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2f28048465951be16de89fbfd4515395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c868950ac9f3bbddfe686793f63ab40396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2771ad85e7c1d7ab61f20490986b2bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0174cce11aa0be841391e1661cbc77c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e5b467b60aaa83ada03a277b14be5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a282b09e3fc41e65566363d8323f0c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee8ce6cc292194fbae77d139cfbcdc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d5f2ed38bfbffbbae3565a7f44614402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4af536aa56fc66bec11ff5120667bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb67c695d0ee4db08e7e8d975bf4ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe797b5d0e9c6eecefd33d0acb462dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d88fa7cfe31b681e7ae6474b574ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5403963aa968eb9164e5342f366a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ef6da5772bd4e8c75f24d75685cfb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c48f97740ebca1ded5ea2406292cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0178338d2bf44de10377472ef4d5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cac5174e46575cd64b6f36ebde14e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b775231aec5e24174fc1f4124a9e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f454c4572365fedad379def0981b3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4cf6e5f885ddee8f3d09699c3e01f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697c5825b2e801ef418581bea7fcaff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc438b8212fefa38ed37e68c13b17ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75753183f34b11bc6aebf9ab8bb75c92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf35a88fcc1f694214639a3fd67d1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906434b9adc5a4c48ceca14b30fa25f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafb0b2ed872f3153cc2e12824f9dd6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c80a502232c70d145dabe4c2e40b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec09b29c7b037d3b1deac57f93f0c25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4532f5698c5f9930326117d20bbb62423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa148598010fc19e2031041b228b589a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddbe4b14810c49deb37c43e1dddd1c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ea9f182030f2114fbe26aebdf6f5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694095871f238152dbb7ab9e35e8f00e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc1612df042fa2fcad90181e74ee0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb16dd45db3377f45da29e1fb63efe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9674e5f0a3532b36f750eae1f66c47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e625290523be5b9ef639cda9b98452431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727c291b82fb6181b0a8a15011af000432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112261db563aba686d7a2606da60c0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28506efb8959efe04ef2272a817aed22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3dfc5b24ad4b9bb4a1528df0491c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5a60a812e6f1b7c9fa2c8c6243b5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4d4aaa120d0600c51fe0ed47b885b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c5b5e5d2b3bb2fe6b1a07aa1f83f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712146d49dab8bf489a51d50415a309439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c260bfa0412a2c129744fa879ded565440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def0eda77765ceca82ae7c21e57874e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0260ad549626bdedeefd6ece463ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef34af85b0f134d44cc0a8543f12d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af188b14348e48ba7686755957d2e2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77891270188809936f8cf499089fcd49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6c505196522ae87a261a38a6ce4a6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b27b2633bf0ffd9ee215a43bf28f09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ead0711eea60bc9c6afc6062d1b7a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558107f14c3fd4022e56783a6322f23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305bf63e8e5060188fc1ebc3e3e2baf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ed60e81c4c53319717d7d5278b8c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070985cff15564a1fe9f6092dab230d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d732c49880c3b35706ee0ee21f8ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c849a94caf32dd1e09930d0358b6726454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3ada0a8295aafc8c7fc5834d79f35455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fea64c2e2f0eb8dbb4ff54a46b6aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0aa0c0b8c80b72f9618f6efaa46d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659350b9aaf97218ae9ac507a6147edc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9c4672a913ea0a6ff51f1d457161b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea8063d52b638164174d17a02b935e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a65604e89d36d90c6decfdc63d9291461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b542950502738413485fb8d9b4316462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7ade99b86f3fa7f3c90bbb689b4dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187f185763eb79bbbd4d41cad437543464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53681b2667d0c79f33b3d1ed4e354a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314ce60066ae2fa83ccba2e60d1bd01466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d765a89bf4040ab12350592d4a3ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5aed49e19b8006461142e246ba7a93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc27ee748d90bcec7e6722391c65b2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360424530d31566143e1d35240b4802470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdb826494cffd0886733b572ce977b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48ac5f24b906ef6a55bf2604ff11c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4ac7199c1923f29d1cda9d257dba9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37cd9e5896db95c4b9ad3514fb8d88474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953a0702bebc104a0d87775a12983b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9ccc76b3e4fd20ec5fd70d20e0ae4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a87bc60efdf2aabee5b460f696c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454c3f3d1a844299357233ee5e4f8ee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a84567d86b331a542fc02221bcbdc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3545f138140dd3e76ac78698738813480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce3fed5c494f5fb4a83d45e8ccbcae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e5ea783440b17114eafb815e8e21e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11efc4b9dc5f0bb98c689b03a942820483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99d72e596935ad62fb7bbd0c5541fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae71359afe8f116b438e1de11acfc03485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6b11037d9d2c5e1243ef3b794f2ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807cb4a5f50c89dd0d023b3613d0022487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1ea949cd2b4b78210d5696d547a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181ce145c3a0e51a3c2d71c021faf06489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad4ccb6a3fd29fe7cc05d58e9685a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a280fe996da8f36e5837691e6e5ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef784dca1893e3b1fecaca6d0a934a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a36e965846d986fd00341869962e73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7bf37aaa191075584d04f82f7aeb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e872ae22e1f569d03ac8823175af0c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b2ae7ee42c5417b60b802c212192a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2694a424f1d425b2a73638460364ae9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987246c42393e596ce2c707dc4d94f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917a3170ab4e5c8158883b1f03878e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dfa08291b9cb32f3f0430e088b0b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab86bac579d4807b2194da7491dd68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712d2a89e22d4dc4baa3125ade69326502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dc107585fba7ac7d9a7265ca50726503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bf7a5dbc7375bbc9b1ab714dd661d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7660d13199f6197194adac7f90b42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95150a902ad754152f13ecc152b01b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8a845f2298f578bd62dfa59bd7d85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e735cfb7c963a74541ea4d2bc624036508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2efd87ee0686e9824c26cdb944b8e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af89d561c5bc21ca8eafd53f2f44d9c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff41abc7afe834b05472da7361843b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56fef42d4b28996e0805f1a7af05d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37985a258efadf6f708e68540280dd33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3475c8492e0c9e962e29315e67e9832514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5d34f2824849ec4b11b3c5dc832d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff45c4ed7ae15f9af93d61922664ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb92d90db6c2ad181db4638824df98517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131424cd6edaa2161c5804abb736ed3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36379d1c5c9db2987a0238668f7cdbb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0fffaec2b5f376fa3649e7269b0a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d86d9a30120ebbfd8419e9ff0fea55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc5e3042499d0a2ed77d488e741869522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b74c5b418cde530fafae56b6b3b81a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9554ad7881f289d07a3d8a8ab1d0422524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d00c7919740dd518af8f980133e618525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de41e2b4be4947bfa003861bdeb9b9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eae3abb5b3a7d23d70eafc26fd222c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799575e9b646246a239e4cb87e5eb34b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66fcfe695b31dde866c423df2b439a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bf0e2208071dc048e4fcb34e6000e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7979eccc0370bfc0464c952a908d29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4de57c4a7cb6f3c2131fa2af3c437532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914b0c2bdb116e32e8e997202102b97533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc126e178fd1228eb2a7cdf6fb2cbfe1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267deb05c01469a60b62f30beb442395535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa7f4a97ac18ee8bc895ffd3c00bf4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e31dd8e777d5dd66d2afe6dbfbc52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6dd0ea2e0c64e72cd1a8e8fea5e28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41ea5a8b56249d2525dc8f77ba347539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54b3de8a1b5076e9304d8905eb2f39540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9613a809990b15c68e28da554d1cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0518ddaee90f4988fa7fd5506cb6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1225a1881cb050d675425c52aed35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf4e910967fc8601b0b7b658dcc974544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd18e0b9d29313c6bab2b5bfc0531bb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a80beffc0a983b3ca76765674911b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0513daa278da79e42e03984561e4f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09c952e07f43ac2d1ceb1faf05176e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68067f608339d90309c38efcc0b0914d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fbb59fc3eeb493c71c7ac459bbb4f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a0c0db7250ee9d66ea00ae91e6430551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8698f9057c64e01755444c6a05833b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c674ecfaeb77d577406c244bda6bf13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2115a05fff1de89a3ab92fc6eb09c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5517f5058eb4cc7c489b5463ecc28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7999f36c78778c59a7a6748c35f31e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcd8d89963f16a069ba97ad2dd9efe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd706e3fd381cd60ac6edce3ad31b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a0c42a9b7e5a401eda642b5bf92c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9833411690bf126f701bf60ae01932560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851fc9262c6d0bfe81bcc448743b4be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3672ec165495060d0305a6e1be292562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e29f119c2f32cf24b503efcde0c402563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1985e82ddaaf14c36158bbefecf112a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729e9fcdfa6b44c8222381fd841937b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1811c5d16d9a0cec0610f0eedb3375566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac04b2ff95bd77492907863367967ea567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4122bbccafa9a80d82828de443959f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a118904efcb39d47d45dbe30ce2b4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021bfa9e2016346470faf996bf2b243570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483696936471beded34bbcc9fdf28b25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cedda0e18d7551c68e0d1aea375de572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f56bb76ab3dfd698e0ff65410c1add1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f09f9791dc1668174e3a1f65471aa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e8e8d8414b2ca11e3153164241973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3283fb603d92a3c3a93f89b83f7c994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f5cfa87f79af81eb9123a10351dad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23fe5c1e901c7096151d67ed61221a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7c4ec30102595979d66cc9f3141107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e79b2ad9fd5995ab20f12a7f7cad18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ffcb68fe316ae088bc4f71e4a32d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa44e726187d7f15d84565258fa9da910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741e0dec26ad6bb3fd9fbd5d026efa511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc10628d1819074842c3156d017c0a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b10150219feb92bec6d7eb288726213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e700bebcbe136d8e0a0a02ad977777d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc25422a4fa4192cbe7c3e28efe907f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bd531eae510c88af04ea56c69292b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6ceec47fe44ed594be24b7f5c0ee417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b8c2b1edc37c3f4e40579bfe590218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e709eb1a3c764acf99d97017cd551d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08510176f9c2064a58ba8be6fd2667ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60c65796a466406e18c75a25b1ebab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb743bb64670690ea4973674b142f4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969006dba6b1e4ca4ccfdb720ead5da323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ccda0d43b4a1300947bf5b24b229f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adeecd784bffeec2a2b2b37e3062e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441b4d9f6ca52be5df666b637c9c0b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6f28e11934eec306c9ce0348fa92a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b01021393aa4ae7e3532f3cbc13b5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a48f107e9a2cf5421a7553019a34729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0152cb192bf7e6503d094e93ccbdbd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e90bcf145972d8b91b55bee5ea029031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2350e131108fa36501a37295abe6c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0fb159dbe565eb2d94e181bd1698533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69348695227247d72429a7230504cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d7fa66be1377b46aa2b3a16e4fd6b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cf2dece4e24529abc3b9582d5493d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b9c1e27aa0006e4b23fbed8d717c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7bc5f30bf4fbb3c2e8c6e2e9530ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47686e8cc703d2c0ec999b487e7907a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f9f6b558e3e5be2de7ebb97da3a1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a088a1039557ca6fb8248a14ad3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5feb1400e06416273990399edb4ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28746e5c161738e83efe5dc24077351d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435532b3331a10ce5fa4ffbe7e2784e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84726464e93622df349d4ef3f6c848945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36bea91c298d0db4c23d229ed15c7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01958735427396f2f848ff278559833a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03cc23679e0971af24c97c2ff740b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db946615ebe3cb6cfcc8a1de0a246f1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e8a6cde05cf536a696bcf93edb3bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc05240a551ba8ff48638f5743e7cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba0d84ddd0cac820cbdc19b03824ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea784927747b88f6ef92e21ec6622d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0588ae37c8de5146646094c81344ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11612c3077933f6d5a49c85f218637da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3593c67a2d3bc39fe68e9ea8a2fd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ad9273c3dedc4ef5fccf69d4bb63a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6edbcdb5d4fc2e5b5930da202d36658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faca52c950e3fd9abf9ee351a43abd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1f7fe75e6d2e737c6bf4bb9aa208e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d77dc451b3d7dc313f541181ddbdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ae6ad542bdb3d78a2a6a20df400a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec7cfbf213d9bf52768083ec95fb1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397be3f47606d23b2c7e7af2f8ad94a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6028d0f71065c29f932d3733b600d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a387719dc2472512a8833b230d8a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932151637ffc10d3634f1e6d787b666567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd18f958cbb41748d2c144fd6dfd7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d30228dca0e6a3adff46efae2e64869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586946662e16ed8e2825f53c7b5a8da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464ed5cb380e9f6b34032cae0b90cb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894049c891d3112fd8183351fc4dd7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fe1ad06edac7ef6286731481e53dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d52e189b3572fdc48440fd205617074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988372aa7e40a2c2eaed1a326d8df775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0c1ef42114e17793d645e7631e46a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fe6309265fa0b30066a72d7fd39c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c383a6c9105b6c7ade458220bfa1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477f8180ab592f6d05254946810931b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8a91b0b497a85d4c71c8656e1ebc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82488ad6dddc5b2c3e1853281af79dc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4f7e78ba17e2aa4933c15d427e84082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5b116c5dadd76f3d9458d5e18e7f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b101f3b383ffac8095a8f1efd792384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0c4adb87706abce8930ea5c9a037985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c01e09d8b63dd90da38563c9494d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722700dcc938a88e14a5e83f4b1810287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ba09672dd7711dd00669f4b866a6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2a264a480128960b043d068ca3f6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fe3de4c1e7b4597b25eb70c59f63d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacdfbfdd1d04b0d7070b3080de65f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6cf5a49be95ac2c102a7cfbd703c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a87755bd21e7e8a0da837c1bf42db093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec463424f47130dd96775636521d0bb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbd883d7d990067d0893ee916665a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62ba7dd641bde7bd9eeb84ab7202196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b6d44c6f9e900ab80d2bec72a59fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c41045cc4f4de385ce802477635a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca794f88912f521194a80442000f7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f063bc19bdbd2a2a78920fe24f9d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62c75b18f0330584b82a3ffef11ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381725a1023635a48cace5c151d6cd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe1f4cc468847104380f9d9a0dec7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14251c00737e2290a5064fbe2d855007104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117bf10d6f3a0cd744951b85b9f72fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918a70db459cecd243383b6df700465106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32fbb2d5157a9c76f74a43f9abcd1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e80e31f1f1ead07900ab20370e9ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd39efd73972d025c60c03a73906c21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a8d8fd116ad011a22ff2304a24141110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce16b569a6d6f63a64cafeb1d6cfd46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1e89f666de07e21e961f370906497112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f59780415c34a9a9d7b57cf7ea0f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3082ea3c0a5fdc3aa83e6953f041e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d9ff62648a497fc4c86797537f34f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ffb52eef7ad03e82a3982b25d53f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63544de77492cb26d984daeff00c349117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426780e5a5ec85bbfaecd52bb8ff8d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cbb70d0e60ddf7fd0c7556c161420119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bccd5745cae1b176e1e13420cdddeb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f900d143ba8c5bb835001bc09ff169121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2ff4aa62cfe4e3b29fbc555287621122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6c8651934b2de3699a6600e7a928b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797e0a7696dc383411092e20248e9f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74386679a9eb335b0e36783e314791125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7e945b6271d4cb7ad95656ba73fa2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f60d363f7176c4f548f244cde7605127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc47a0af817f02cfa9117b225e5eae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b406878390f52ac53f540555aee7b34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ac9a294d19bb1bb321f91e2c8399e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d79ed0be1e7da0c08984419a636d2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742204a851331f8b0be6fa5e06b15b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18056b49022aeceea3dc4bbebfd7c9e2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc8594733af0b73a49d3da03fd2956134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6685a685ae8887c8e95c1a8b82797135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db21c33f8a55029d7fd5e90cdd2480136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a250ab0dc03a8d07e2d5f0af5ff635137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92d909ed5b3b771cee17148840a265138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0471207ba0f4a35844815d1bdca66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31d4563e79f907095420ee280248b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34701062f95632513f01c2a5a4cf6634141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65279f9163ba53faf40773b2f4d80273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3934b79078da6b5eed1620b35f1441143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72649dcb1690f744974666d9be3cc105144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f308537c74b202d36f459d570386dc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931832e3f3fc94ef2f7d4a5106a59e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99ee4295e0473565f41e3fdf6d6d16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b99f88d59a68ac008a224b1a0ab80f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4339d1a2268649ca6749b07b8e1cea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fdec735d27b009428be61394fbdda150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb947d4ea845a830819e9f5dcb7b05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41552ddcda6a7b37ee26bb0057cdbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdffe2a47b5e74e6b1b68944dc95993153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b813de66010e414f1a0eab4db1a4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d538be5bd3b81a06b9889a81b4ef79d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9097bdf7dba037ccab6064d6b066d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f339bf342d1ae0eb40878bdf02de0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadbfc870122fbd2450ad0ffd3f55a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a2b695e19bc2b520269ca21d6c2ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5cdb52ca2426ed2c7c157c0db612e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21be899e9d32a74511137f87bd50cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40edf57c8faec3190f9083ec3f6afd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e573608d0b9177e6fba243cfb77be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6faee01db20ce4deaafd4ad686d9da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443df709a3d3661fbad6c1e45fb9f78a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fae300d380d9f74b2697bde50b63da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbfd7ce9ca81e8dd4893dfbffa9b9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f1f5cb3621b39c6c701d608ce4318168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21244be7229fc9e5e54a92106ae704ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd69db4eb75b8b9844616c46b35b5bd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e92639488a96914bf020029e2b66c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09440de447ad6477aa209b4c20d0db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9d7bf6b0ee458da7c5348b5f454d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88b75f665d0b19acaffa03c01a1536174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d770b5aab9359c31c9da2a9aec01266175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c0a14ce27cb52670b67380befa18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153362f8a9436be1f03d62d7da5162a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea8043fec6f91829d8b484776e9d1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e8c6e4356659c31331cb113a35088179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43021adb69fe6655860e3f715205859180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e49462ceff7d7a4724e6851a4cddb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609afaddaa0ce1833f4c83c79bef8960182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcd55c459030ab8d1d16a1574f5676183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4d49c7de7bd991b76816c0dc8fad2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55469491122f70b0538b4058706416185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacec61de22863a88b5f0080f6d10c3a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec15a8629ea5509e4da90878d704f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04af30978bf24fa3125103043afaf63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da10e05fac7ad508e1b194e185e6f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e2c0ff3c3d729f461ee70d4eda0aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3169969dfc821c0ac8eee3f1f5b0e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d161ec5077636c8746c735bfa509192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd29ca7dd5ccb9cdacc7b78f0993139193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988182d5491430743facd76e3a647e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08b89da549408ecbedffd074478bb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946ff7793642ed4cc00ee32f785df17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d675c4acb0700e04fa59ec521c5ebd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dcc1fbd710b1a62dcf0f7e9c45aea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c01a3400f1e5df64bc03f9acbad543199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c713b4faeb48b139470267d997912200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245d8f4fc47a4ef49aac06c1ff4a17e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0eb1e8d5958a096d4d7a142fe8e73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e64191fa290734f19d58bfedf44463203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642b0489761339b4eb4f3e00e7330b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202251bd0acd43b1cf4f8e7ecd894771205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971a613dff50814e271990093e03b04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc08307daea137d48ae75949d00191207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ddd35f1eddfc0eb5ff585a89f4c0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1626185ff28933e67b8c4a0de5fbaac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84a6e12ce31c772ed53012aba43bc5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e274e2df3c987b216bbbfed3191b30b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f10461590f588506bf00f4eef527a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759a9017dcec56c85648997ea9e08df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d23780abef2bfec645e513ab9dcf5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ebef581caf646e1c3b1d386486807215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984201b75939d5c56f74dbfc313a8a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9079d91b556f786c0f0c0c9ac667a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057a25118800bd96da5d3f28caeae8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4628029b18080ed9995a35de3fc4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096627682c6794e3cd220f021647900220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f290b99678680a680510000fe9eff6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb6b29589d96a1b9364295550f3c7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3d50f8a8cac5a5601fb132a09d4ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddceba28b26d1f8f3ff5a7d2c107128224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afa194e9a0095bcdead16cf45af9e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8315e04f839ca124115b62d3f7e82a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8484c2fe3ec7ba82423a4acbc95d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37548ec46b3068403b98073ab6406694228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdffc83ab15637d666a26902ff3562d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576c34c3a873d0014970f6a3961d96c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446ca6438097d7017f7fa2b5ad47519231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67eb2c2371525eb8ff912ac05386d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23f693d9b1c7b77a2eede812e9e710233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf0ca73b68428055f6cdaed4c459f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83e3650291a100bd31d7a6bb0cd8f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf54115c549ece6b9fa769dead906236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51b81b335b5b91fc148cbf9c0d4d79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9883ac0c4ef07239c77a1d53d0f01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e021c40751b29e11732b89c28dfd4d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6f38f66216dc7232f892098790c03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f7c68bcb6edac49d0fb1e6f35fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad856eb66160c8436036a340e5b115dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfb9c1d528d32e58b44c6eb5092c42243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fecc5cf4e200bc8c127851ce499dfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67710aa5b59604b8ebffcf876d77da7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e54c93b47d5db31f64aec40b79afe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b85018db21054bf46d417669d8bf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f138f7bb44438a0df398aad4ab40190248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b633e086c7bf90a1d33ce39f99907249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f2866aac356510bb01961551fabbb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86e55a7ac90c595f973a69f44d7b07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3db8a04e98830a95085b8d8445fe21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b36466c5dc083de684041da1123068253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947949617e3cfae7d8d3b35969309bea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ce8a1243a11766300c67581a03f77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad47a2c8a3f0aa722ac0546a21044c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8985fef31124929184d7ecad8c29a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d604d1ddc01261aa44d8525c8dcfc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaf5869249e44feb316a8fae0ff343259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed196f06d3cc608830e21812c933440260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f59f8cd319d4fae11922dd8e65e117261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07fd68d33d939fa47e01821fe3f511262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1938c94f426a727e1cd059e1cc5bd2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50d5b51c37fcfbe69c068ca7f968b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78def6421b6c4c4d033c9552b1efb522265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe4cc4d5cdd22576e3814289032a9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816793df9eabe1ad108f37eacce24e7f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369f4b5d8712a4bf327d33b8ffd42c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e840f1053100066dc69c3f028cf90c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a99d10d3f706530b0609fbf5aad668270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff481fc9bb400d9010df69adc1a5108271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c400738440e02ddf96c5cc8a2472b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ab8aef64192fde67328c44457dd4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ca4429d21ff4239b6cfb80b3b42d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c6151eae6a43e69839fb12646a060275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7ea7da8e5b286dfa0bce2296a927e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db981db88f515bc55fa5871be9bfa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e1bbe75c3f3cbf57b73924d09272e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180f5f83b8586370058871155d36357279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8065e5b2b9d96b0d48babe01b786d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ac3e557d1894378274a5d856d6783281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ce81e3e5f9b89208442dfdb9480a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ede3dfd6323f8fb521bc06ce40869f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934bd4cd4d91d86e2bc046f9da06a40284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aebdb1b4d49ea3a80e23ce483a23c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dfc1b40abe5becc69fed2dfc72a51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78ba3bfb075cee4a4a06eee3be8676287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d113203fcdf92e9cc449f9737d30ab6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c35313e5e96e74188d09b09e0d23b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cbe0be69e16029085ef2351fb91c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506601fcec99ee07fff41a40fc770df0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae99ccc539c0dabf036fc8e3c9ba95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710001400c768f110dc1ea69764c8a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7300d4d327edba5532e994739c829294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa477451f12b5b8379fcba21dbbd9c71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc565016664b6bbbb482cdede2fdc45f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d65499b92570c90465326b500c0eb6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa9524efd6613ce360d8db36cec493298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893f1ce3edee0d772df4ca0892f5f37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924f0afd1157b6369dfc01cdb4aa645300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c38b1b17b1dd1cd0c4be7c9399369301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ca5d47d4c6ab5441d23d082e2dc7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62199161ac6e05a094536546f989cbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c82084e72ac1a2dd3f40fe10859f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7d54f9baa958e75b6cbf7de592886305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2eea4072dd616a9813ec878c24916306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2d37367187e96ffbcb7d5250f9aae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424eb4223ee1cbf31153c9239c45d9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f355b1f7904538800a1035f237960f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901742c5b1dd011f354e057b8d118c88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a24479ce8dc519716def08080e11b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78187e8528358bcabe0ef8d2626618312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2dd78cef90e31534b8fb625dd0031313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbeb543b66906a66abc372f1bfdf03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70328c6793c3b0700c28ce07d1a39c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4545d47f5c3d9d7e3414a2fb2615f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62192b1335426b88a57b610d8e10239317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826d89a4163b47a8ffe5323fafa9a52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972dd4240d1039e29fdf9b0289164d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193b2046bca058644e6ce1c38cd489a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75969dabc7b850635b972b4ff8d346d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d0964b2e38c3a608c5bcf807c1d03322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1297765c616814ea37b8c41313e2706323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c7a4f8f64529e5c8e7281770005ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329d7ffd8a9a5f8ca07f74ed37c2cf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc399102663ac47974643e65b385dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eb1d7b1801d82570c45c3417f6520327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece6cbcec1f26f2a9e296e669540153328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7566d8d1634bc0027565425b26350329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa84db4f549e570eb19ca34974d06b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ec6f128aa7b00899bd7fb9e8d8d85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bd84c7007989f4c9a871750516aa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47278eaf36252159d2e036a0ef7408b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2cae0351029e69005415f96299d1e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570600a7b8c1d833083bd419bd4e5bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0bfb33d5e9897743194611e8be958336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3367fffbf6cde42fbf4af69f03b471337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7190743d658ecb0a42460b671d783338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63caa4d0cc48df83cc34053a2e62b6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c21fc2551cab9efbc5443fdcfe9b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21033ca55b1fc819a9c7dac5ff236532341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c37d7490c1c6a434dd9b011c60504f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3817a6038b0751d80ff0bc1d9fd1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71ad02eb5c2149d444542f823bcd25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cef52cdab559e10230a21c14a22d17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6700299528b4b2e3777eddcd05040c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfb03d1a9011ea74da3ec2fb8ce303347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccc47c9b9389b89b438d708b28d1d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbc5648f5e9a82210bf61ec96c49d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a68fe06d071fb0125681efe5e9ebd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2de8e0e915c475b833d7c935d2a62351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a1dcf1063d1ed712f21c0974d60ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f77f8888c2ad3149197831069705b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3cc86bb8ae88b205b1029c11c2b71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df21466a4d6a003018c2799ac2a3af8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea76ed9d71ce34f5ede0df507853113356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bef2bda142c6c7bbee8763252448d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0f2de9847332aa56d4fcb969d22a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b34ca07b9ee4c59bc0222214802ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd8a54dec143d1d6fb01a60f63de1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3166aea74b982c1aa6701c9bd481399361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f7d9007d53729ab3ef008c3c9b456362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493843d5e6dad50ac7f137685ab3378363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f70854c5785a44c7ad8681c2d52e32364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2203130bada88979935177ba74c9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62452229598a35524043b81af933652366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7bdbdea5750d2f4daea4b35617216367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb6e0f6bfa2834d3b748ec983c79fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7550f7f75871e9a9595f667c72f1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d492b6c0bb140254ad7b0f9531ba3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7f560865ffe18f6098d78f788224f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c83994d1994cedefe6ba5ac23d49ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133146cb63bdb56538df6fb441e5500373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea1dffbd3e7d0cb7614fcdb17487f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620d59f8b34f3ef5b0297fa364892f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f06e1f45288ec919474241af47b471376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6c57975a3a3816cd15914c403341377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721984dc652a3d7124861729f550b7f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa249a4c7f6251bbb397fce7e82a2de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf695a18e0537b0d6da3c984f749c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d7c8838628265cde7bd5d4094bcf3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54b63a078925f9701347d699089d90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbea363a3e75f3142b205f7002fca0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6208a221669ad4c0300fa4930da1a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f06583dba07f59d78ac0be6153def6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6d0a7b9bfd5268b33199dd0d83dd2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec121712ef1862f6c5efc82afad2a517387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410b3c1c4dfebd1ae312feba820fcaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92d777c7f687547fc2c5333fd40889389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d123165d38ef086e9c4d54b8e57c4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bf1b054e3ddec2eec727f77cd40c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948af58fe203fd2218ec0c0e3f9c917392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a18d4177077ce8e3f493bebf9d5279393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2d1af50a1b562fbbfce04341d6bd9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fef23489f4f1fd159fb8b6624a47b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702b4e826dab9fce234a35c9fa36f79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81673f16b4058c843909c48d16eaa6dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb8c1bb7ab34b7978b428dc7c70b13398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f2d64d3ac62421cf6dbe31de4bd9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95a70b42dea47ec1c99d9584aebe6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5566e8af10a30bf46617fe66e7e7ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cc24f723020e779d2ec826afa6537402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2424d08cf4978a561977d832eee38d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873c521782c578950547ce7bb6f6090404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dc9fcc16235196903d5bd27e91e05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7bdceb1c3549ac96b91f3a8076945406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2905ca3319f30d4968a35d144453b35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c776f3d2ed8a5685fd8c56acd8e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001c1c465d4ce676002dc9733e647dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33335541af23b8848af8be0390a1b69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8986463acb810bbbdb976e9fb7ef63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefe756636c5ae0f804f70b99e4a80d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654578471ed2b8617e8afbc727167e9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ec12b80ef58d9fe4d483149444a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe083df321425c6ae7b8bf407fa50440415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689f7f2e04ce1296dd147c9bcb876c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca696d02838f52bb7c41fcacbabcfc63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad9d7caf0015a3f57201d84a5561b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09986ffb1d7d3dc47ce209e99bd649d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7728743582216dc255b8d4908057a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581a6e4a76d86a10428510d95776e1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213362f162085383e2272a24b72826ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5984539f0231da8071799b80c74b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911865cf4f0dd48ca28d9b25d93857c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bc8723a49a4b3781d8b4af388458b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be4ea69998aa38eda6124bc3813834426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bc3588d4876d8a9be0216685e1075427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2eb6c96d5a53ffab5818e63665341428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838edd40c540ab12d4fbee754aebd87429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc38b4dc2dcecc673ed9bac3bac014430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e063ad1dec09ae7849ca54843ac5afb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04da61c2d75bc51701ca6cf514ec796432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0ee31e26675d56ccf830e1fb4a975433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09726b510fa1f666b1e0510cfb63138f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0904e94c2e1cc28df728bcb2ac80161435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31822aa56b1d95cf738cf3dd2570a2a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90b46c3754a0cd2a255b97838b46a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a20d31a7595a14c0a8b1ea904b4a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f175076df34e195b281ae656962d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493d75fc31eabb146e878a531a20872440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb05fdff1f2a58a15c3e88289b30231441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad0ffac5062fdf9c32b74b3b11fc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd56c40fe7ed5b735fe88150734d216443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c3c64e673828fb14674d98801eb0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22996b991a2cc6e750698d35325f8a79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f3e6f88fd66e1eb9dcc0d68cfe4ec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96408f9b8fae1bcb5e011ccf3d067b5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876196aa21fc74861c41bb8e0a2f3b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc280ff9da956b3f56b9a4467d84580449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bc7e163988efe5c50f97851ed5e70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483915c31381761e5c2e23ccf6f98675451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd6db80a87b7bd3bbb2f0f0c744317452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6e7911955b11f6d6dc8d998301927453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1a6616d33d5cfdae424d16fcebdd7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16245cbd2ee5eedb4193cafc20ff53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e9c5e5dfc9f596bcca0a335b602c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b7e6619f032724199ec682aac475457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1254860c06312f9e0688947de05060b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c83dcd6585a21987b26e378c45649459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f61c9300c09896966d09deaf500b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16196f6f3b6396c374a6119556adc226461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047c693c50fe469da09e0e24356a46c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8216adf5c23eff61f8ab59920cf9bea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273bf512636a508e92b452d584c9abe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3f0be3949e06ad4e1ae5efb7d3df8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97423e1c17c7f084994533a96fa6d8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882651cdc3ce67cfd6fcbdf0dec2b4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6415ac061fe121120f2b76750e906468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fd10db54171f940bec878f4d548cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d41f41140340b050f4a0ab22fe77a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf172f010ee86f24792b0560dacb569c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14f343cbfb02fdf7cc864618beea1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae41dd4d05eb08f4fdfe83324b819e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb6ba6c9d11d7667349a30154dd0e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09965ecc9d2c6fb30911f8f31bf63f61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beace2a5a3b1349c3dfa443e95fc5573476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ec5077a969b761626dcaa8e802b5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f130026eb06748e6b35c03a0ef4ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416130f2220f2de53ac844988b8a27a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49de65ac7244b25bb874857bfc2b20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c959a867005c28e1dcc68297239def481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3559211b61b710c884f48f7fb4f1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d973d46e6af57d71a4f274126101483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3edc624d2dfeb533bcbbb78f4ff681484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dd6362ced88603e84198ddef7440d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeed21102f9e2ad06a357fa76f532f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07430234e514b1cb772ab054f19239487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec907eab12a751265bf47a3992fc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901b60f25154b79ef8a7dd32187d6d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c0045681129a07939ea7221a79e5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d904120cc8f93d99620ecc569df0875491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c35817c95cc3001d76e559b5725918492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a24df210a94144ebfe1b295243f30493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0278ce8017e001b207214f3b434621494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efe9abc6e4042c8c58d1f9a0f9f9b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0df54b572175cdf38f7b5f948b5e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5439a917280187a988d632ad8752e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5f93283368088076d6b57630d24bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc71d1e7861a221fa2f521984d1a480499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89685834f3c904ec0214609873ce2f01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf97e87c8c4fc2ee2b6fc666e9f8e7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c298bc012a6566369163da6fd450b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3bc791d8e4e968c43c0cbfb90e743503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a198fd476604e3e92c685be37fc4c61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed287f89ed5161e838b47988213e4ad3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392217fd2060aca072d1cf421a3f44d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09e3b0f384ade0923d865fc8037fa9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbfd66cd9772dd369591a9d1ea9238508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215bb21730a2fe183c07b0f1c700fb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b32dfcc456332f1ec089358973b71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5df0a8e12b611524f3aea110f2f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2353dbbe0b6960ff6d571da86739e5e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823759c1ba18467c8439f9fee9bca3ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f5e85169a2c791c4ee39a2e45cf77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac90a443929f178c22d588034ea4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328c6ad37510dc3c8f975bdf50e356c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b0974c23e397450bd46b8775a30fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c1bbbf6985202fec8e927287877ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8214304ce32fdc2b621a94ee1f57d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74d270e77f239c05f97c82f92c0487520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de75532acfefd4944ac39e265fca250521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70755b2757a33f2cdab9592b3a72b2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d678de9174f9dfbdffb317ca69dff8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49b0a8723b3c544d1b2fa4ed3b1ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073a2e305e9e202daff2f7787a972dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db42bb1301fda29adfb26b8770706f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd4074c2ad48d57b4752f5b9dd342527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76994d978607e160319d0cd53488f8b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b040728808bbf919f46dc12ab67f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5856683534f141f75dd62107e72e330530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b3b569beac2ea0bebb3cf3e832041531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e18efc4559d70328dfcabd8216a7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36bdf24a48cf5989c2cfdf24d02c4db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205855363d64af68a9cafe103c5476d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced57f0f4dd51b69926f27f0f35de0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9616eff34bd0ea77ca893513c87ddd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f4e527e41d052415da34af970c4a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b798255f218316e3bcbcfadd9db0d6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631644f0a6f3ce98eafc45ca96d7ff8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc662a92fcd37b1217efd1987331d8a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbb6284e7601ac05c3eda11ed45388541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9d21a48d2f3d7e257351a05e4304e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e001776ab5ff93c5bd2ff0469cb7d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a578d2857ef895357ab209fa56c2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbe31f844628be7dc7c77d76264ff2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453311436d222d7bc34655d86f96454546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384980e0e71adf24050430d663f5d7d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb92d066a5993197abd5d35839ddf6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3e34a42921660819224b27f174042549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e134126357b227571c70079cf8289550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f404b9795f7c97a98a7fb3ee561e006551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b82cebf69523c65c29653704dc7936552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201859081e02a188e09a0a58caab85f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed083e5cfcd579c7fe632ee640e994554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dcf7683c9625600dc991f010c12e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6ebca40c91dae0a3e493db09c2edd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9d7e38863839c35b65c2a4d4df638557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ed58759b11236eaf033401a10cc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba93c0d50b4e9b02898ef42f911673559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5875eab94246c5b0651aa8eef7bbf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1ad08aaffd1cc407940e5095f619a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84c569e2d677248f16ba2e59352558562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b622db903da86e32bc422e5ca8ebe1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00216ff04daecf1d790ca3d08842de34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ab891e845e7f503d7445d9b6fe898565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1d37df5fab3632e1f9f20891d2da1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869600df1c28fdbfb48a7241b05f9fc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f41c4e72dc9350821e6498a4f613568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb756a63279f78986fa57964780685569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b516405b2952a02423620f780be614570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fdc13873ce7b7981c3850a06bf953571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c53ef9e9f6855f7c51270165fec799572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>