--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712120a0b50439b9a5d6dd9c88d064861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b3416d1d569a6e5832f32d17f693a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8630f25bc4ad748c4d41cdf18f186a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce7a68ca211dd3103b2d4d18488e454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5b46304fc37a58181bec2bbadb5c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ade1e5c2e407ec3362034d68151ef66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caf39339cd3cdaa7d328317f6570867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f70cdf1dffe3b1148d36dee6a05dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40665f54ea0578405e379c411065bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fb8d86e1cd6a6f0f7ee7a80f6700110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64236b8fdfaf74382f6ef5414269f4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3c7e0cffcf090662ae6be26a1be412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930aeb1902ad438364caee9f7abfcda13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fa4d4c41ff4ab1ee0e63bcfbe6a4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22728a5aec90d677e345b8bb39a81015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf07bfe4a092143657946aa8f0d9cc816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b8c40aac851f1fb0e7423220eaf7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b34bd55c26ff6db21b55eea6557a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7e63e313de4aba8aca0a58b242e5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243868e26f5fed01b607f2708871b07e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ccbe22268953a7ffb2cabef50001c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada04ddfa11c8d330a427dbdd47d4d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966853aaad0d7ae666be5de586b3143523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a95bf71f7652f0a6bb65de3d87b8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcae94fd3bb462dda3f8de9bbdec2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962139cc21c44ee7356bd7758d672a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43604db12a1f2a9ff1dfed70abf0e2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1599e40c0c3d81d5f098d9e913065928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da7fcbef547ad2644bb59582b2c30929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98e4ecae7e0af012771a997217a92130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52c91b76e4419ef57a5e5c80732bee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19b951f4fa59047054f07f69ff793632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a2f0fbe3e207b6fc297b8d7d8242133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9390a7d1f5fa0031e6a8b5da29555da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cecbe4a39196567e968df9fa4b460d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8f6bb9474632cb10ea671731e845936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b38bba592bbe7bbacc4bbbd95d7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fbb39bd0324c0754acac0c69ed76b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c0e9b659f6a225c181c47806191b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2e4c5ef74c2c8dcb43a159f329c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e79d275fbd0dac95514b9371b727541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb17fdf7b5cee98d4b1eb33811147b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad71ca3815f01d49afdcf12fda2b9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a55f6bed12013af515093919e3d3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abfee408f7189b8e4b6b298269208b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee274c8df0a6d95618cbd3cda807b6ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9e8adbdd935fe21feb4557f2f25d847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200cef00048a249eb4b2c45c7d3ac8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2096da81d4328ed2d3bdae7c95921f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68709d09c02e02d0f4c000ae90ed6ebb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820091579377b0df90553a2098de487951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8ba51ac2d3d694d75e5e488e0ed2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cdcf60943660612fe6785db56621353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fcdd5f8c2f76917cd6254be6945d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8cbc8d1f36a57db00c11f35693f6155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a116b17c88dcadc815c35470a981756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e121a85bc8e1e9d5fa23be53e7b5c9357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe93f76fcdee5f4341608ea4f8db4ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d84532294ac2eae64a120d4824f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae594e7c7314b5c4225da25e059410d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69b1f3d1a850029000d373f7a03b6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc823c55e1c7160ebc5c258106491862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c276f122ee17f9a4959d3014c0ac6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a488de83ec2cdfa662c4a7ac0f2d5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b52fd77345c03ab3ebdbf12391b0c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd6c8c956725d78339527582e03f7d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868803caf063cd2dd34ae53cb1a3c41b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42f41fc08b4de6a7a3c2b13273901568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb16bd2794e5c3468fdf6d4b67f613069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f432bd878be74b1b0c3d129265c88eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107d703927345a76639c4aaa57c5a3771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702da9cfaf841dd94d0622e7d7a28d2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8f98fec4fcc29581ced2d3ba4bfcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c637ce4dfbf0549b63207a4fe729474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba66f4c40b149b3705de22ec4c608675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e59c8b3cf2c381f9157435965a98776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eec94e63b1749c0c599067378ef7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb63a9032e79ea5977f9305efc4a7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75218ed047e99cda25ae0bd315bac05c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85547bf618933a261537a120bb9912980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803660a684e2d4414b0abb5948ba97c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30db110a7b6928b421fcd24938747d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43505f10362fa8e5a15914b559bebac383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aa5d5acb18482c327001326af0e5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2e3ccb4d74c6ad0b577f1c09053a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3491a6c5a9271e230abb00fee831786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df2ed303a05db33741b12073fe6a8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbe045b50bf335cc16be69ec7efa7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e595c208e17805bfcdbcd187709ee489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc1ec9c699d0b5151d58898aa2be8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c50564236a6498867ed2c8e55f7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89203bbbf46e5180898c197da9ac9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44e57fc6f741350a85496aee5603ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be689ff9cfa0f28b190676fa4566a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f97b081aff8d3db59238c8d186be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84d6ec9a4b57bdcd53f0769c6805396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf6793e79c3d5179a0d302f57f05b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecefe02a7ed9759e64de97f00e7e5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cab3b632c52037a8e90902539d30399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c138e0e8f8364721193fd9c1e511100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73620caa6d768af978587242b3cadb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98f644d0e3a8c7c2cbe43777a528aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb2c5d3fb2136064cd65c20e5e7169103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fcf274f94de26ae92a9dd673e09ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0635d3653de60c726615c02af97cdc5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec229f4f09a75b752b071941ee22443106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62caa7bd5d7b0841cd4549c54b9ad29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91837caf5448b5d21fa23cdc0596502b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079306cc2a9e3dd00dd786492a3908d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f491d5e1ee2c9addaef033341fa49c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d241c4abe71c075605236261dc97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fc67be25bfacb58454dc68e09baf4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a107f4d01773019b95caa7637c4d27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f73c3d3797a5dff961e47eec580fa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde36abe7f864a5fee78c4678397fbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6dad264f1a4f14b41e6c20561cdec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99235e612c4509f2d2ea989f03eaf338117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ce930245cb3b1cb8ea7b7f4ef0e3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beedf29cb9a7fd8526fb5c4498665e67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb634dce626e895283d5cae574dcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed08952591bb538b59d173e291d0fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edab9f670ac06b64bd8844100f5b0f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7149f66b270e47dd22e9a36ff3435123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fed759a79267b5f5d0dc5e898200d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48f01ba5576e682f270bfc46492dff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba997b9154ae6c2ee930322dfabe96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9fa657044c680e835807f8f791c69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc08fce863d67a0531ddfa86884467128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ea8abd802477bf074a838520a50ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403693828ed94d0ad6476309cd55414130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486ac435a1739ca91d446e3c7075fef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2f0c25dec55deba22d98e0e00e39b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2c2255f4625519526f33dacab8cea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4257f40da469e6dbaffc3db5d1a8470134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b44865d722c770819bee4b774fd980135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63528caba52108f2ee8a52f988d88d36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ef2a8d7487877d56e1047976afcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b102eb97eae394188379b179aadd5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357147a4b9941d879db3a580426fe034139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f06808f7127029f03ffc76659f9dfb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c86bde7308662e87d0bd9a3599ae97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755d7498e7c3d7a7a71fd044e2d472b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe193bfb28e6f1d45c96b03d1f9c13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae946513e2f160aa27f871b4f318f120144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76c0c608a51b6366e975d93821de0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c018761e85fc73b12114a4b6da5d85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6d102c22b1e5e730e195f1ceee889147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5cb7babac43bfe62f1a0c0b7e245e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924a41a177ca384724e35190f2340b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e85e4fe3ac482ec0e73dbedd1b5bf5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69cfa75f826068ace701bb4ff691ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41350233d15ba27848587d01e202ff4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7cc9c05da0d93a618128631805795153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809abd1c11c7b7f025b6c496a73ae73e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f7a2bdcbbcd1a4bea1581ef315b33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ec132c963d1085b7af562778d51d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1ded0423db570f82170ad0482abd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e56fc2407bf22e473672ca7cac24b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa548f0cbf071f01483ff6c00a6052159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ac78ed12efde614ee24f5bdc686e8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb69f6962eef08aa9f7d6e501e3636161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f838813e3665c1e4a8b78b78a6645e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202baa5e94f2d6992c33e534ee0f19eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302681f81811016a8852363d33a134b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1711c6a48e2eab3d8212f4a0e7940b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65591dcef3a36bbb85b561952d514b7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975b191f8829ebf1448f7076fcb9834167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f47148e5a76420d49b60a619867c2e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b250a6feb72860b5f565c13f520854169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c0ec4b87545ef46c46b8aefca7b2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd41918b3a9372a36696d35785781d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ada920810852aa7918716641768a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f7fda76269137e01889bcb21ea9b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67168925b2cdfff1e514f91cd1aa82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f351f94bfd258d16339b7648d94a24175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aff6f6b3a58e1863dca86495595e67176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f7702cdf5ea38410bd8a2c2fddf8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40411e652991cfbab8fddfef0ccd08b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb401182d8e9a2a11b7ff68d9fde4803179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acaf44839e8f90ab7fa21045cccf223180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86843e15b518bc114cd19542120a1fa5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec179188ff256e8dab72c2d4614a967182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8251821d902f966992264a6c3a07e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48372e83adbc3e353beebd872a0024db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d98779a076a71cafc9d2b0dbeb924185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc77bac9f2b7c2ad6a9afd7f850698186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca5b680dd56c95bdbc98fd49a0df35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90f8f5cc4c9648d8a7a5c3a0ff5016188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e1501b8b35125b0a2efa69c36c080189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c22a01d5057ca11c1bdf12e5ca78b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c436ff683ba6d73961ec57cdc98e273191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d5b9359b0f4c9ceeef4a1416c2300192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6b49c4f0ac94520e52a136da7a541193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26ef3f4614d9625982eea5fd46dd59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8aeae148563dde8be5b783793321e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2804102f35cd7f659fe06b7219e9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b04eb60f6cb9d20e7284c2c517b0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7205027f53918ef9ec87f6b35ec9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad81fb8d37e87c900204ee0abbb6dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca181b578f80f5cec8dd192d823b6ca8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24acb25532c076c2d849da0fdd6c6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab77b332f6d9f4205aa72e768abd88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598398dbbdeeb8a51fa532d9e31082a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c000ffa90078b28705a8b0e02eab50204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd319227d5195c5a13969eddb023a5c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c11126ace2b4d02337ec87ba1acff9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0d3e9b6ec5d12ad83211c38ac1bc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be9db5cd1a97c9ba4c402f60aea7c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd94ed897588aa8be594e88c6a0df0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1011b2ed707f28888d2848a54624c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01083995624b6eb14e1a1e29cf3c1ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb07742729409e7866547e50c04e54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e41fb0e6731da155df10e913cecc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a35f4f90101494620231b1f175655214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ecc1d9c70a55b141ef07a99e109b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bc6b36127bc830518f21e92f39c75216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd499029fb7000b6b1f6df1c9973c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454cb5f5decbf0561460c91924e41a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2767f81d30d29d34ce5f43e15da0e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bee9f1900dd2e84232fab52b87328220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a461d2eab97ec72320a4ac027f59d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f998b577fced05937bc77882f3a51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23269ba25222c3f18afd8569a1b1dab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7b6fdd74ae77c6429f3824369a704224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e4a28f089f383531c9ff4747d3a16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d20bb24e97d64634b4148bd727f62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852401bc86bf8a8de72738ee0aa75fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d12c8cd5889a784836f03c5893b1e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9643308841d9ec6eada739c93b6b964229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c850817d0419e49cea8585239a21e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0e36fa910e8cfc81a03d9287ca61a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b96763e217a4810056d04f11c1ea7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdd71ab034f13fea4edb6952288df1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d4207228ae6477c0131f8b694e109234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa9da3812a1c0800074ad255a7a7a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678b359429f9bb7cec7fdf32c21c19c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b518da69efe112b5eea0f0f83c369237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77c2111e0cf629617d13dcdc5f605d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc129c8c757ef26853e1d90f5ed7b42c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884d762e4cafb0bf29781ca197dc56c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a21c0a8fc86d3fc6fe88922a77ef1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475d0ad3a3c9156e34f0d2f270ccf87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a8fb8d653ab0fead5df035f2fef3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d729550c8362fc7803b4320911af7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe211c2326131edd06e193509dbcb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32545048c2e1dbc305920f03a9934fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525026d075dbeab5c5cea189970d1d6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2178226504cd925ecb1f034212108bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddde67536317fdd509b3360ae165f14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0982c85836516765e71753b06ba82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af06d5dfc18c0ff96c0d5ccecdc65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51850e7d15576689680793c35f8173252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746dd22f8cb317ce4498880a65c54d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61703d310e98a825019bca3bf1319463254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb208f9b320cdfef0e7faa86418deeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc295c9c24a6487519b939fc08dae2f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feabf7a840f4536eee763c4e1c53947257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e6da60ba75e12606eac1f62b4eba9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08adf60d55d52a11a49d50bdc66cc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4c38017f4b6909d68baccc88c1e47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14596cc2926dfe4ec12eeb090e325c7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55242ddebda71f8681c93695d131302262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369984bf96aa9ff2ebd9470994657a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b62f006c28efd2353758d5127f32264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead60d17b67024c451d9c5585541e92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba752088703e5ea8ee229fae671bc3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5060d4aea228089b5111e5da16e531267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747769303db4c388a618f3e5227d5de5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d47a1975d25745139387ac3c1a337269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706afb479b5df532ba307dd3bd0edaad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb516ad5424d19f8f98ff3917c9c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbd1c6dc08ef12a448818ebfff9465272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc10697d3df3fb80b537dcce0c0d67a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dafafd0ef6c1bcd5fd8e2f613e94b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154b09842db762dab353fb6daff9570275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1dd78ed2fbd450e80e76cb584492b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c09afa2b94e6d942d93dcfe239e096277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb100ce91e68fcef8fc947561cf82c6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d83c125838131f4a375d5beb957cc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead580e4d8d6def3dbdf94f2dccf366280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377808e2fa82a1f14a8bba1261a4353281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595979c5e73eb15c5ad8ed2d61e17378282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94cf7120469992f8d646dea0c4b622283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873df5875041dd21b3ce5a4d1a4d4d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd058a61acad51cf50fd32756604234e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752f66449a932d6249503543ac481e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bfc34d84fac9dc9fafb2494dc27d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d24067d12faca1a647752aef86bd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d242875e70468ce68b99b14bc6d067a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a8ca92a93442a0921fc197d85d196290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809af08c524b6aee114339a07e80075291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d738902c2614098cb9d8ac0f85d1e94292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed91a79dbfda6ac13fc4697c8e9464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbad64d59caf23f36b951f641ee60bb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7646cc5aaf8bf61308c8a778549cdb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bb1474a5f69dfeac48d5deed1991a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555e06eb591ac208a41cd631e32e0d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f694559525b92fee3f28dacaac35e6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625130729d237ce7bc27d85e2078192299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333e716242c6dd7fca0b48c8e8e496c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed69d81cd69df4f4a88eb84fc5ec5dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feacac942251a6ba80654214acae49ac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b510c6d5a1b6c004b97384781b1cf5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ab341ca58b45cc63d2cae05905484304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400b2dcb6d494f5726804f20acbf751305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ef887685159c0322083f02d8021a3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef41121153cb016a0f7f6d7d099510f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747e9679ad56ffc9f3dcb92fd2ebdcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca7bf089d14ed0419785dc4ab9c130309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998845156e17cb6ad867c6137118715310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b113cf3e43380427d0903b3b58325311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4d4cf410dc596bf95e6774b3c6a99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20fd99ac534e3c92be62858e0b59b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c0ebd4cc1545374c5c393382a6e53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f24dd464e691caae419e23a4687fe1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ddecf4e19e9ed65aa8ad72926ccdd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ac30154ae32aec5f5913e8713ecfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197518a1d0354daa2c3b5feda08a795318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b58c18111f348f91ee244b1af496a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d93f8ee481063117b9dacf116266e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29435c1a7565340d5da07642f0273877321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d597ee8134132862192c8ce763097322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc5fb313395a8f666c1f660daca0cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d01a86e00f7c4976e26b002b75c18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d100c58ca73a551818399b5be983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb7d614d98b6789222f2bae69817a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2cd5326de8ed8973bc31167243b0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0829a2c81a3569acd08c26ebc90a57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd14365fbf29f19a78360c9feba66b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adec4ecd79a604348b4953b6d7cf07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5e53f6c9745319688a8342b3e6c71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69958d35326240fece7f4e92f5495a3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1527d9d6b33dbecfb97b8019e7af9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ab82c4bd890146e41f0ee8efbbb6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc861c3c2af98d369bcd0873481c3ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c0750b1cacc0bf4e095f04a622316336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e4da575edd3de3a2e49435ec3b7ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d24e71464b7a2e5907958a8aae7ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ef57beb5446ea6b8f6007b0eefa63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4994aa553408115848d2577b1db8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8998848ffb9786d9acd3952714467341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66192536903840caaacf83a99df9317c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0af3c9d3c614f5987bf85b63fd45d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a5d63f2bab2b3b40cb45d93f4b92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070a51550e28cff0037977bf1250980345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edea2614e1d85de4d6a5fa3c2679f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9e867098af3b8679a286383f9c22e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b9877e9c700bcaecfa5423a0fa5a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762586d1a0da92408a34cbaa18b453fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b374224f32166570f01293f16183c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f930a9aa0fc388091eaf754fda763351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43815c76a0a038c674ecc2dc0350c21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b05332427bc36796e8af126ab29c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a9f459d0b53046858bb26f686452c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda3cabe01fbca8441786d75dc87d08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7f0a450eb7e301db4186b41b7a106356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad7aa036be30e0fe7279861e491e4c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c389c8f4fa683bdd22a84f27527955358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d3f7e93139d11ddcbe1319532c77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c1e5c8ea4f327885bf9ffd592ff81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157c752c12f17cc8091df19f811624361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087e79462f33067b2d9039828228a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0f4f3fa198bb2ac90bbdfde2031ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeab8abf3656ce7b41da69d6d373c5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467aabfe21d6efa97e1507d0a443084365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79396a92c096736fd14a8d4e96895fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d8f3935a7ea3f7fc5fe7be0f3bd8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c08206568432ec7cb994eae7a4fc39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25786352b88f8a11fc85b9fcc7ee4b70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661364f63e29911bf002db260715620370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00485ac4197757e4d1af6802f3363a05371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dbb98e54d550f4062e09aa874e285372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aa70acbb91d3c4af7ccfb669e9cc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aed599577ff9c80b18a10613e4ac6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15597ca4050e6769ea0a130c36309437375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e499cce38d564bec193ca60b9bf28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c2852b799c41adc8e2760d0d207da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4bd34c98df2fa9fd69c28fadb4aa5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cba32e268d8bc3230eaaee72898864379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c396f7bf13e29427cbce432f5b69e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227476766b5e61ccd3fdf9593ef0b5be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf9d52ad1baba9108a093f2bc863b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c67e35996f0bed9fae827750f3120383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521844da0e91b68748377031b7162fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9df765abb14684e0aa8ff554565ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8463c5d9cefbe1260e6c17d812bc72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f6529e9a5c988760a8f8cecc89ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eb96567ff4360a15f14f50e94fef2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59af0419419213421dcefe210684952389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408c55ac15d74b4d1c656d33b833b0a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd95e84dd98db7e4c29dc99a443b0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f51c5550c82d05dfa199a3d0c01a0a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d594dc5173f34bcfd17adfd1ed0467393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55f3f7bbd6fe0f5ca7335ad90ce007394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab5dd9a2b87f8032ccbe32c8667921395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c275bb857a5b8dfe2dcb527e34c78c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffe580ee9716e593b5df3e151abf59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa2800e9e50bff9acfda9eb19c7397398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694ab17ee9b479e2fe690d1584118f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c77a0e82a59b7bd6e667a2d8d809db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca1ef533f831edb4fd4fcbf2b6b349401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e189bf6f5dd2c554e987f26978dc2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef765b8119d7a4dd378c7a5c8fdd22d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0e6f2fdab282b5cc8540e4ec96e83404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ac013b242d07a2776706debe2f655405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc50c22869a54b05d1cab4cbd1da5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952bed1ccd66d2dc20d410e37d1cfde8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29231232ccc2618c650403c0934413408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab010e9d124780e9d58da0649bd88438409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb6ae6035a99f008008583034ef893410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff883e55381297ea0a2fa112350471a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d2a4be650de44c188cf0ab9ad0c94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd088aa76cefdbcfbf109bac4beec910413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302336d8abaf2c39fa24a7f7aec9d114414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc3750e69ca504b70658ef738943b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d19703cf459bbf8dee19109048f043416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8a376d97b60af4520377407acaf57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd47d061a39966349d174e3c3288051418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992fcb175f2c2eb5e20474eca2e12f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831ac211e7700be15f88f8bf358d81d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7712080d97407bd39f3b1e253cc145421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba706fc4a58054e2399665876e9914a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ead0050f1c87602813e1e2107c23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697fbe51d9335b25062a7fdccc36df5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f1a0de967439c75db1df0675698f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8592b0b32bbef18a5b896070fb66ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae0f58746db811ea3da8949870eab1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d821b6d578b614e441af976e0a94d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf1317feb83db368f867b15e39f4cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cafbb11e4ab131341699c6e535f905430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ac8024ee324c76ddb6c266d8aab43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c585f4ff0e0f131bb4bc92db1af603f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e77bbb731a5dc78b31e842b29586e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868574b29ee6a5c1c89f71ccb43eab0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52d4dff66e27fa0d7a3d7ed5d0118d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b3385b0fa9dd18e3e089ef42f413436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f9d0870e4545bb897b7208b7a97d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184b8f5ec82b321e5afd9ffb0cdbc6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b0d4b706820360536b99806ead91b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a379f996a8b052c391efed8e341588440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161793597957ba0f396ee934a59ecdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2008e48898093c4911d93a408503c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c027f5ecb144aa4641823d51630720443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbd7280378b80c25a6237a4cc75399444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228e982b981bf213ea49ed2eb956ca7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10debf19f96d9f307060f02dd58df56e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af4f578c685ef1fe497e212a973c4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4599a84819640ad0a121c64840699c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd71c65efcbdc1881c0882d504462b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c2861e57c5b791ca906aa23b9e19e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7c9d21257f4e202005eb8589586bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea68059ced93267ec4de01da1639599452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d557e23b9cbcab0d1696b5af5e769c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9c74960e30603a9d9398f27f25f75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e8b1119e6f1d93df1676c70e9f6f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b1b373f2a5815051b0538131aa4b5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f60e49f16f5f1244df3fe5e2961e26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207256408fc60b566f9d8fc688ae63b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadc76d5847ca62c8be2b2ae1f02ba0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014d9125504e415241b991da8b3b2ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f35654297fa40b4ed5362a426472ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737971feb9b41f9913f7de0f4e2ce5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a74dba271b84959b2b2a916c7c906463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c19c7a21e32dc4fa7d41c2efa2030464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec253226a9608fc9e705d8f1ac010a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93695ed3685f01adea6fb3387c06a713466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed12c63b4882d0e1b091b1b04a5e0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348aa1c2238d86305c6d9af10c27c54468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d512092d30ba75763617a3792f13c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6701665b4e15d1016e6fb76c2e674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0821dfc7a827d0df7b1998af167a81471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051ad7e567ca29fc479d0411cf0a2ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd38fff33a9e3652a5985fb2cae91f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a0a35449720377006c7cabd763b14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee4f2557846a2a36e9122b34d253e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73134db8f596a580e8e7eabb70241c47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fdf74b06072c0602a893b1d033727477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b318f38f564909c810a4d5fe1cf78d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192febb6d4ccd0e21ec54af3ad7119f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9caa3f04a569cd13596dd95f16b3c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d441af9d3aad6db59358cdab4658481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c4559167a2f94774814661e67f306482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f1f7837f462816f5ef62757d4cd27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6d48833a5424519996c0465aeefe9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903d35085d71ab91bf153020abbeb96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293ec9fa54e34234bcfba35d2d3d86f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d325293306671ea4ab51b4a0d36f380487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161425589be7ccd4ef14cd2a54c269b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c5ff6eb39994aaf4f0d400d9c34e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d27599e751fbbf0fe3c9b26053933490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb5a2c814b5923d9201ed3188ce6b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5882f24f3580bac1041503548781a9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b90abfe83e4da21d48b9a208fed7d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad499b90c57174ffbce37541b92a89494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78d703646385d2d09fd485eaf7627f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb84d94f2ab6d29bf5eb192c4cd63f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1ac4b6511a28e4ad2eefc809cd2d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d86452cadcce6dc2a00e961aa4cd26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf2445b54ccd4038057b0ed4867585499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d205178d9c2fe6eb84da4498f3f81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ced5806540782a35fece3022d40d8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664e411dac9f72a55b538fff7bab9e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729787169fabae616b9527d061e982b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc5bb95da6fbd12ba05f79ea0d75b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa52509db3d9d2251aafa49d52c1981505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13819d6751675275c55b1f0f46191d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad4b145f748288f88c6bd27098f2cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a601828d124666e259a0b88e3d1c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b5fe4c4fa3e774313dea402268fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd744d3dda99f15c1eff85d2459480510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ff145e17de6d74ddb79deb20af98d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96607e0626b3b79f63de3fdb56764c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0435e18bf89e4e273c2ef6f6ccec2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229128e5097578998243dbb57acf5118514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378bf16211a78b2edc0c907af3b374a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2de7b5df86a2cb7cc5988c8ba5c0c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a093fa8fc517ee7361f25a939edbbf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1b71d0b5416d8c59c3a9b23e21864518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3327407ffb3d9a1dee914f2d33d779519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9631d3b18887ba96c4dc2d7df383ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee475879df914545062eb5c7d87ca13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f32c89af377184c20d1583ec266d19522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc5aef8b46ad650a6767b15cd513be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3a1e4f92c9abd0948dee60bf17432524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731663a6e58ad0efa98469db6cef9c8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724e6e1313ea9c4f05ede06eddef148526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d439b65e89263f752c0d94a050418527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df238b8fa29ed0288279a7000b17535528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e496da99712df2a23aaf74c2db9f782529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e676d79e3e5b30f497d55c78e2d16d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f89f57172dc5e92492b19f9d69f407531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de59aa1ea27512ecf047104e95f6fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf6c5719ad8de0674d6710666cf057533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd488eae307226a2864c5348405786d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e266f781d2ef7ded1348c8a5244998535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d3259d02f94b1c5b2027a3c1d4720536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d08aa655eec5e57ee8258de4660ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b31f12a28f17f51fea152efc2700b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d6117a3b99a873d3f85c3abffa1d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d434045b4017e7cfce9400c791ab51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e784a9503cd1ac81916fd67e2bcbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cf0354b412515791f8e97f067031f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0001dd2016921f9fec416fcfc4834543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd8500c850e688b97b27633ee0e490544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe22c7dd2054fac1304a437abd5021a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f403261c4de9d94beb0bd8919a6902b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe17207065db6611c770423d679baf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052d7c10da46ad775183bf6c5089e9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae46f9455f132d04697e1a25c8a8c7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b9cb5a34f39decae041cd1c7ba617550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580c8c725a998d5d73c65a533461e42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921127f501d04a5fcc016f9979ccfed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63378e3786e336d0b11baaf5568f4b2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4492ae43da6dbf38e4355005ada8d92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d5df1998677410205bdd72459f49e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71249c4f4c719fb35dc5805ae75b6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999b27c36598e3c37083f6469aaf2c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5b1b8cb538ca65737a50f7b3d4698558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5623fe1150aeb483a9c38b189564d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac70bfa626164305e1b0737522f164560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23993f8793bd0f3aea21052c4ea62eb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdcf16dec5a7e0c9a0eaa96114d5d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b871e9f817a20c2cd07660ad00715563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a6d8e2d2835b585a8333190c55b36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05c21239950f3994455ec095ad00dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314f563a7c8f18d780b32533c466e6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bbe5afac4d0a7a7805013c93479c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b96de6116f3e96b6748eec58f1bdea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc340cea1b5f2e2beabb7441081fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b93a3e278c0ec93af7f7f7cb55b208570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f594d6fbf26ced289d935e52d12ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bf769b5bec50ce64a6675c4383ca8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb16651bb3ed2a552a0d63e11f6ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b69ea6ca3c013492c1ba485b771802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78473fe352adea30f815d666f61a5f6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03dae76afd5ee730096f1f052d0ea34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abb586b73968bd57c124ec023113565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f508989a9d62e577c47246f033f486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61409c871f0bde1e92d36d61f178e6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8089de4a5f6a4bf7f4fd8eb37b00b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b847d406d90fa06e22e0682bac47fca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345ead8fbba518494895b00613b1fb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0cfc2b1f894b4f27ecade3fc70dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db0252bceaa0be4384480a7c256db712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99937c7b57acf6cf856633b507adc38713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637462de7c20d08ce4df404ddd90b3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8273f779cc81f42d171c6fad40aa40115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a18e971f87a4093400b23820d86d3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7087a57a2c49f88381733b5881b0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0661894f966fa1a2ac30aa1c90dfb8818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40cde39e2dc9fbda2bf691a228151819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c102af0e02af2c83e3dd0ee2733a53020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3944aceed119a1658e94c4d13960bd421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d672a089fd116ec017b50c2f05fa8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02078545019c999abf94be6adae69f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055b6a0878756ec47170d1181ce9ec624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d84e00b245f8fb34e2f2d493a33025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346e5097b1523f4423de7f99d8fe6ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6554581b38bcd3c93ea765aeeb3f527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a643cada5aa4913d280cea584adb3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ac511af56abb26ecc27f60523d77e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b450a1bae6f6c094005add694b096930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26b4138b3aa25d43e4d8e19db46b3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbf5ff8fbb0e7182d999ab9427e5a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0682704d47f7d790d8851543020a8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed280991a4c8940054a3b5a21a7f51234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab32ba0c40a094a1d721f0ff529db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65efa2026135e682340443f9d4907e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07533ceadeb26b89b55cc738e1cb877037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424f6a7cc723eacee3a15ac15eb025638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94cf3ebb2d2d1f74acd68d0a270dcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4cc34d6a320e95b485eed2674832d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3de53e65531d127b737fbfe6d0c6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2588b562c01b18ff7387f64443f92542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197376e6e0845a0385b9bb6195cc01d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df4d5e6098fd2e2dfbc60a00215c7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547cb9f98594c57aec268192160e4fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2945f6e28755526b06b72d1e7e1463146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b9419f146754b6e60de15536e6c3f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1b99f32326ec1758ec9e118618bfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa9393830022485b6390b3646e16e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44ed4a27dec583a1add3798ed7b1bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f5cc6ca11526b371d89d5d665425c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec302464bd9595c94d6de140a8f50cec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a986cf5476087576639e70f34f1b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ef3eae4fd84a4c86e485f5c371c9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443271653c9bc4c72277fe0c5a860d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90613a9aa9b33d4fa22768f48ee51156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac97711db13febb53bc822c245d7af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118bc38af31ebed1dea97dad906075658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a5a5bbab0489d91a8ad793ada2d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d1513e2476dc2c176db67e1e09eb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993037ac34780265320036cf7aa2b70161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a780bec8e04c8f92eaefccde2e94162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ea68009f2169976700c7a30b52f8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4e80b4f54ab81d13026f6e6899e2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f984253a475a297d5f5b61096f59b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c61d68ee02d93ad9b6c4052a471fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef4e05fd7617b9fd260bac3ead99bb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d8cdd4a12517740fd673627c933168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e7e5c73fb57fd9d1af46f2407bb9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d89718e4ab127153b92b430efed65e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78677d8e4b64dc9b9ccf80f66443d89c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03673f8cd03a7d3469de944c5a5abda972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768c3e6b02f975da604f45eab9c69d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e39dc7b2c6db013b3bf95072c5624374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94edf8f0a010757a35b69506e190dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414fc82e5ac8b8bf7062e44044e0d6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaae1484d94df3cef01516e2d08c85d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca11bd9aaec0d125a9c9dee3cab42278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d86a8eb65683fd14f76b842ee8973679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ab4a915ebbde6e4dd5b817e16f53980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769a073f784f65aa69d1acc4e3e6c2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf6d7c5356be4e9e5edb314be31dc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd17e2d985a37ab8f0dc89f66353083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07924e798a2ce512ed121c75dfb1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e4a5f29a4467f7d5688e1fdd545cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e417c41264f23f69d14ceb29784b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a1168d11d2124ede1481c2270987e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf548e89c68d03a10acbe53edbadb68188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e03ad5de5f7df217e3f6d42dbb11989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a56732fa3cbd6149814267dff6c0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093fc759a686cf263ae88d61c54c40f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dd7aaccfb7c7b6e3d69bec86b3ef392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c4e4088b999f164ba6cb8761cd81993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3f7f3b26e75ab1e6a547d6e3439d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55788b3bed20d73e73485b8e13bdea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b02998fcfdc888a182f5753d136c8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144c29a40feb25e8285c8751ead732397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d753721752b1ec924f15dba38340d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8d440f0287d5faa1b62d4681249ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033944c4e44a9f21874b7d031ad12c23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b40c3846886b84162ccb542a169d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9128f9c808fef5ec6992cc4e46b83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7fdcd8d05c1f33c2910419cc354ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbd8867bdc1eab5830ae74bf3aa6c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dec716afee5100bf764b6368e26d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750c941d8c4091527b1ba816996de93106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8d531528bbf17ca9c0e109254d30a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd465e455bb851b216bb678b59440cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdca9e1c5888411a07f4a7cc20e9db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de6749ec91dd9b828b5d7eccf73da3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7edf78eefa49bf1a8ed8798e5e49c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94504f8a3298f2c640002f68f45ecf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459f2dacaf215a4f321444639ad13b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6cd6a7ea158ebdbfa11eb6fc72d14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c7b4cf8d600aff780845a67e8fb7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e889137bf94f63bad1e20b5dc6b07a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969b2a70523ffd7720cc08798076ae5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a1476cdf179b904d981ba73b817d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c62d6626cae7179f7b17674c99499119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19b19d1baeb892288505dc56db39a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f3fc8383709e16971988604fc2261121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c1c0f5ebd91f25bf1b4b3ab8735ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb43ead4193647b5e57f55011c33517123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6852e79abadb4282ac31f42249fdc6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3cc32c46afb3b4767f47c4328585a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544aa25cb10dae0de4a977f485dee45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b544e50011c5c19505097d792406de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef8552e5ba82ec84e36055ad2d25c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c09d87c2a29767c21ed14cdb58e94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcfbe08ec4cfdd315b331af02f0c2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9396f03b85a70ad803da36f0cb163131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ba50544f9cb20aa3db7628557593d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c127093bef4bbf0f5397f7d313cad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65008dd8c33e7fbfbb1597fcb5a1a85d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cb279edb0c56881c1829e43ba48fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19b03daec6c6d09b510531296addd4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656220af515655111ebcc05b3ed8c54f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675efa13d627f8fd7c9af96f69b2aa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3173ba940113622fdac08064257a196139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8bda96d85f7ed209cc1d84bcaa4d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf9e83a5a79a9bd8dc5dca83a5098141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33959783d79d836b8f1153dcf6d8169142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f29443ac43509fab63f1388860234143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07fa7e17711ad88e513f5fd0b67e43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fb04dfcabeb0b00c8ee5e4f03f1da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedaf570bd59fe70491b5b51ec20ad1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a66ba8cb71de270fb0fa5ce52798e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d67fcad7ec2747f66a39df8c679c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9f06368454b6548b8ff9d361e0786149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d83fa8892a0470683051af8c7cda1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96349ec525f5835d447a851bb3c00d7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1b29c8da27ea1135b06a66afdde34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eaa16139458927d9dc9feb08c8cc2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7580825bd1225d4a5e7906023c567154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891ce7010af67b014141cb6d87b063b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e36e850073b0f9913406bf1afaddd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2f1089be30754b621353780b4d9f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a05a8bb0416c3d7a72449d711a9bd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a4d6cb30d3461a33015ec79ee1382159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a797e2f0f0b770db1e8cce6e71c4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0d18d43d85b2dad0c5544612d89b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6dcbe7bd02850eb8b9d4ba51a4eb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faffd923bb39a35eeaa9bef065bff48163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52913cd203e0243cf149e597a7d23f2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cf772b7fe10fa00b8c339a01adcc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6995c0c6ddf8678e0ace72d2755d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b038d8d85c9699aa14d0da1c8a2201b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dddfb09a0365a3cc77d212b78371d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377ca268171048fc101d03e0695fdfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb9be360dd7dc1c7ae08328326b773170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e7be7ee7e2203b5eee11a4b32d4fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034604d78e1415450532dd8eb95ac12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd88ab0a4d37c6dddacc6f8edacf09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2f83bacbc731f711a3bf48cc2e909174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548a6e41dcec910a5fb1a5f61f662d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2b6ed8adabb9427b73265e21f6c95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f808f23d2c24b2703373720aa807607177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d1e761d88d6951be0e907ab4edeac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce34ac8fb55cc1260aef840a62a238f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d0a459a7a5aad619ad503ba73d79a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ffb1869c3042e8793da202fb2958c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb5e31ec92b22e1f466b1d3d5c4e01182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b378d20ff3da0a4e96028a3dfb6cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee12cb1da5cfbd5d37370eb96610c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44051bd0e1362a16cf6be5ba3edcd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d83bb4def20f6225bd08f4a5d3edf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca31016ca5b4e2b535a9d2786a8fd7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc51d6b8fe4d02b505a0e355d1c914188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4eee404605f3c2457ac4c35b3612ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c7c1f3faaa2ac929b9701c6ba1a3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23aa21f479ccbf3bde49b96f98fe30191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac992894e5896d9f26caf3aff01c49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4149b84971d238d816c67bbf51bbf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40b3b77da14b0f279a6814e02c406c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16c44cd5d3ea911f58a9daa4e08efa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590467a57cc877191f90fd105d15b597196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c139147d7d055454fcb8f6f98a6d33d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b3b87e791984603e9e9c816077770198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a54c9fb8034e93e503eed1972a364199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba322e1a83327fdb8347dedfe955751200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dee2e988a83a8aa0935831082981eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae09913ca103e1ade06303b904d4539202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995cd0cf6f6f356af23a5afe6d1bfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2978cd290d3dd6f3050bb3046c192204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38723ea763271e1ae41a634a14734e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d5c2edb726713497453e20484b5c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a93819496862eb1b5faa02ae9d4988207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260f5f3d8c27e036f354cb817fd83dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96184e5ba4c2fa0bafb61dad6e982809209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04c5d90bb00d8c2c896ff1867b6654210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfc532213e6f62a480b159ac63fc0a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ca41c16c81df4daf8ecaee3b46e6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b74039f5b6dddc4e7dee72fff921a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8583fb3696dca32e2e874820fe369214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8ef1eef85d66c7c4e352bdcb90d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561782d5861822981f3334db5ec5147216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab18354366e22a376ca3a7e310b8d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956268b124521bd07aa953dc2b7c654218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f6d9ea39c506e670fccb65176206219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf7e53f6a773a346aef9b59feaa4f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c34d0f20feb34d97950224435f155221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4f30c92820ff21c8ed4cd3e53a065222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c02e6687cfd2c5db4e31040f221b9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e838923cc074c5cb088be100c0f45a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a78b052e56c616aac15d4917dc7b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31570e75c64aa6da0bb3854317c62a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dd90f1d5feb60e7c647faf3e02f6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee407469a7c3d943ad7812cae71b81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c919fb0d129e9c08344c206921beed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458ada3663c7239b59e0c1f198d7f96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38ac63552c56c6d2ae97799144a970231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b01ba215bd4b9189deb1f4c4189cf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61bec80966b96ce4b4e42b0be06a83233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9e8c4828b21a58f53a20eb3b54492234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a236b6a6171b3bb3b9e39fc8d73ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7fd21a84a3ab59e4da115e58996f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271eb1172f1f0abbed6a67f88a7caa4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862433ceb7af7bb156da8c08bf3772238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce01c6dbc98bfdd35696a5038c9fd3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3445ffccd99282285ff7ccfcbe3fc0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293cab4f94ce04679211fc22953a4e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c407dca2f3f4b37a2d11c777e33c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd94967746a5a6ac94f64f18314f551243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb671309e38414343ee5c6c787eac5f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4c7a4f118e2c10b01d376fb6565eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794c3ef2062981b949f64cf06468b3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42235f4089397e38e959538dcb2ff959247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867374a72389fe533d3fb739eae71d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac2d8aff8071ffdca6d4196d1ecec1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59c3d44847ced7b27d565338504198250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd1736b0ff7aa91538aec6079d253e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851b2f05e287ce7b4792eabed8834db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612778ea2f99e706505ec3b0f2cc53a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ede3a0f34b9e7c486e903fb99de8e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330bbcc738531d3c2e36f718bce7351255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc25fc729effbf539d6b53a05c2b354256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34530588ba8b5325c6b0f55b4ca06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f099a2b86ecdea97d2bfe358dea154258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc73dd0066c9933d00684d7170973f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5f3114ce930de924a84eaaf56e9b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b05fabd8e89bbe8c54d87e7d81122b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31805bfe42c9367b67e6d09c3863d92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a50b503062e37eb8d48ce998b79a6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02969c1945783703287b682e2fa49ba1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ab91156576da60b48c6ca6104df01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a3f0f28709b3015636b98061aae79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752346827bd4229a46d790cee14300d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3851bb61d24b6607a8c1e0613af1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94738457790ab2b7346ceba4cb3ad3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07c9a33ff0f1cdc1a3355132062ef2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfb43f58330bbf12874d93d49fb0a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0600247ca012a8dcf4249f9118340272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4fd6a3d7bcd3ed7cb7e85f971ab3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6acb96b8112ab24db86011d2dab5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca061b6b0914e4a797ab02287ee9d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041b026919cdbc91baf590c9aef892d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b724a9956515b02292ed3c3f42fb68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6e26fc272747d34d46d3913ab341278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ffd05940df01cb287fd1ca1a29b2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a01194ec7b522d117064a87494fce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e3b75493e7dd56883ce2ca5caddd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c98d38ccfa0af2a97b896eb2bfe419282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481187d8b4f28eaf151cc0f58c644a20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f8350242312b401a7d89c8a427a64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e15e7ccd21bb55dda1ab55a21299b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaf8c4abcecf2f230189dd09ef4196286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1b361d4ae4b9d110471cce3c50573287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d312db66ad1f3fbae847398f65e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f800566571530e500ac3c5c3aa4c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77465b64c80a0a8b99e2151aff2f7b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61c6700913739d36a0a67b5428846a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575a888b6afa276dfbf430d98c75c0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2030551675286f2175c98e33bd46a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f86f6041ef0ab0f4e13af97ebb7bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964d5546e28bc748f9fc5cf3fc0539a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50808011bfd66cb6931e70f52e43f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20d2055b76d842ffc49616c3c88aa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d98275ba875289368fa7936d3f70ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f86d2ef7695792df07b9cf9261bc4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37196d8851b52dcca9c782b0e08a68f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6aa68a21aee77d855246eedd2b81e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aacf0ec2ede18087d29bc5f0d70d61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa33bd491c0088581c045a1d79d5fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f194091a81f45342da43ab06de7ab7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafc2ddd1a191fa6a70f4037533f650305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e4936f125c93da7210d38bb46eaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66d306e438737ea6e0d006b59f1b4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935c96dc57394b8f825f264f8376ff1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8377546e0e85d27a3d0ca260780c29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa553a150a6015711254149c3f66e70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea0dc31a430aa764fcde1c03d47748311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2be331478c63a44b4a9ba46a475497312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85b8d9a4020ca2670e7e969529f467313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a393aba0b18cddc29b3d2d9c2db0d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8021a7b3b6dfa236be112df2654745315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61efb41ef5e04d2ee75b3799a5f2a6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b482a77c8fa7fa669cb0925ffe4f87d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf4cfcd5cbc6d0b6f16b52a815611318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0aa0f6d8b73e2c1b753072d2c1430319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c31398b8b007b7f433726bf80837ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89477c435e6a83fd6ae3d02e65769e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4c6fa63d9d83630a17c78990fad75322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be78bacb5f9ed58e88223df4e31bc96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e139965b4916496bc12f7a3ec2120324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bae0bd1b2638241e3ea4e679d216b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b45a2565b59656c68758c4a6cace2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa76ac123ef8d7d25cb37c2ad0baf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26ab5739d980d3de22b05827629b60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397f402e4e9a2e10ec9042e353962b8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a2b55674cf562ecd2f18c2fbfaf2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a2a308624354b4f6f6a81a32d7b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ac467e6870c1ee9a3834929a1a857332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af06e69f4cc89c201c92c8f0d50540c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532e3d7db5ed5dbfcb45bebed17a089334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8676d153743f1a85c17c449c30bc2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ee162d7c17055c486d435c28c3bbc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77662a55d446506bf18685170dd3de8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588a3b4202c581d6ade200a19ca5f51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2ab56f728bbf5ce782c7165701083339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f181ede9a4210f54890cd3e739ae3aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1524e895cc2c0ea4d7ea3d556ed252341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81faae2be9d160a35a1a9b447e7c15ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ae797972aa4824eef9f47b093372343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da37e5ebce298f7f405b40cbad99f11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efad7f421980555e456a3cb330523c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf873bb4890236f665b357fbcc94d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7ec86c221b0cf687f5d9e0482e4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25428ff0d68e15ea5e9946c946053ded348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcff5ff8b3da18b8977e67ab329f68b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84998190c94a2a6cd4187ea0fbeeb61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559514e7804f82cfda2eea25386563b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdc257b6a85ef8006c264d9aeb2dba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e6d6866372cc1dfd9650575ba042f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae41cf815cd2441af96ea043f8d6ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807040ae5a41874fb110f7de723aef9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fbccada54552f580c54cfc805cc96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6bf6ae5121457c6c158acec1444a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9d1d5969ce314cdf5a2acb95b00fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee7f98a66d629369f9eb6e59580851359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf430b4de0cc48ca0aaddd270397e21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9789c1ae8b8a56e76b042ca87960591361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485230593591aece515eed0c643427362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15a4bc68b2456ca0b1bb72ee7500f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fb4785c20adc729448bf613581c2d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4a2efffd6aa506a67a8eab6ebb1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f34d26686823a6fd93d2b650b88cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30918964fda89794dd2a8f522f59f3e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f6fed10efa016025561d5d65e9b08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b6e3ada91bf5576cb6443fff8941f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51f412d6663ee77f4214b04a93c077370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed15d3a9b50193f9736f0478dd75673371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a21e72d6550b0bc4f283a143ba345c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abc5fbf6d9f74fdb2f2427c142d019373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803bff7a2b91a97733cfba90e5773b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88277f0b8acb93ca97ba0e573e47177375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801433e7c8324e8090280fe70fa94895376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb9d0ae67892b86c4c9523dbde1887377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f68eaf23cc79fe37a611a85b3e3be6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab47d3866e1e8259236976d5a8b73e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d827a845ee92075b3f528f50246fee4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f026aad5613d5e5ff9dc6649418e251381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950b75fa0260b04ce83f40de73c3e1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039dae9571fab746c4c26553e5eb6b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2005edd530c1ad886508b78093fa43f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99049f4a243584a90052f847376ce1ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d9e5bf46cbdc4a75be7ae23fdbdd0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1104a7d265a9100f7138705ba53c33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60c3c1cc40feed23c87d7d95424a1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260797fa230b8e94a6cf54189a4258c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf34323dc8bf5e52cce697c0fe5ad11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25c827a9b3c6022cd6fa494cb780b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d4a85dd8b52047eb25fce01898a5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946d32739910252d24b61f5271aeb17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d597a852d49c4a6007de03b3d9ffaf4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cb0b2fa22643d74f912d426b4bd07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5269ec2c54d737a118fbe9fd4a13bc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216e26a1557edb6f642bcc9fa4b426397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b9b194411c4b19414fcd3c77a200398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d272f19e1b8d6590d5c57593c853399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b6d6e5870d13f32b2ace488841e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80925429fa1f636712311cc3953128a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729425c5cc4a6b0f979a9c17a6c0daf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fba4fcb9c4b95655e8d0af25922701403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca06e8d7314082cca5406ad6abf388404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36adfc930f681817f240fcbf352e3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d36f128962555a0fbccecbadf606d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90d0ddd5919884ebbf63e74681deb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745d9fbeab71130ff7b0c89fd3b7df7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243e57268f8aa1379e4527525ebc6e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a98946f1c355c321d85e9218a0570410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a5709c2314c83a5cf938fccb1a5f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5389985993eb78f8584081f840b976412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7110cde6b00eac2315c3ffe352203413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9aa1da114aeb8d0cd2180c3362bbe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc53244ab7a224c13e1a0338b61730415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4acfb2d419e0478490b7fead89846416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b7891d6adfa4f209a8b7a8734d1af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad97041bce97ea19359cef90921132418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e66b84e5890d4c43c61f8e758699f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928e772757f656fefd847c574d5dde8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166e52fa6ca8e23e5b0e64ff859e451421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664dbafa305095095bed8601a89a131422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215101ad748505ac329c125f7210b82a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a5ad4ed5939fd7abe46afd4041dab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a06135efa758db125368b64eb407f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78492878dd0030ab246a97d897820e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbbd6df994b34059d3c4d9ddde4646427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08660d531d27ae215109640695268cf6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560cd06a2df95278a7325766ac36e98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a009ee466ecfbeaa471d2ae1a7505430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868888c1d589bf051d8ad78c87ce4fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d1726c52be5aad5a240a813357911432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78efe12bbbe624aef9a2e3331e2d4f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782aa290184f89367cbdfc5cfe1d5b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809dac43e93ccd0c328c70e20f78e11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60470275296180d318a501a286f438b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e6fa66dc9bca3e2bfc1f5f23e942d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e129341c551f3f873b6b59c3ac18d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faf8887f7c58d682f709c0fff2ca9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf239ed01f8b19590fee4fda523093440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d543215c3a2579c472fdab6f0079c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c14638c93548fbfe5345e547b1c19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43519f66940e879131a6abf28956cd99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cd35f10525d66e233833a2a1cd110444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697ae5ae6f96c6019957e4abf54e516445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde56ec77d19ef3216936ffe60f1512f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e7902b12232f4433d0c038eff51db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754eb4ea8d4e0ae1c2ae87acd68f6b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19d2ff7dfd6f095d022d88395180e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e00b6405abb2cef01b7b486556ce7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9f0bcb39f9b6ade63d5431f0d0845451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab85101ea676bfb569f83d030bbfffc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba934b626046119e64a8ab00bd959a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11688561db041481d00fd8bb6e601619454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceec0f812662295d6b5b9ed1e6c051d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f41462c1c276a6de25d0e482485bb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a097a4c30946895330676497f097457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bce817a9e25a6aba1ee91db768d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ae12cf1efdfd5c05815844bdf91d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0531709181a3a844ae49006b83ec7df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0812d002960e7dd658a836c41d328461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577cc278b93f8a726a3ee6887ddee26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f424f0b6a636b867ee3cbf993a4950463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da4fe2fe05c6955e5cdd4ff2e5da35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517878be4c38518b2ca5bc9c5aafdb06465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fff5f1e1dc503846ce8a6ce255a2b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136d4c75660203471cfae195b34dc76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeea0346c10dc8e0e17240ee820e9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c981b9e19f306017efd76e94ad3e015469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d404779d918bc1a08c05315c9180fc9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcea79190003631b506322a42bd67b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e247f1216699b695d6851cbd95858d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9360217cb507edcf9e4b637793746473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18685d42f79479c037769bd6dd82c85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe9d2bca329afd9aacab291167dcb7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105404fb07a30977dfd19fda908021476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f4b9e679bbe4567536c5b9ccf404477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49855996a888f94fb11827e722d0dc32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fa640cce6d8b0b8e75fb22ddd64b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a423142fad41413bd2126a6c00c0450480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad5636aae2bb1404de6eb7a85cf1f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb80faa9ad0607f34721ad9249d6ded482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9394a08cb19d1f2408d5ce00ed6899483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcf51e1368cb1722aec336d4f57d76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac18deb78456facd7d6071ce4a4a7ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe7fdf270323ded304ca8939856ad1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ecc69653896cb6de614651086174b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc0c4a9fad324f16c93dcf560abe40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d66d0414a13f4fd8df8476ee001b4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ab86cbb95b851835a150473b5192b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9e37d78bc6091528a92a06417f719491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afaef2341d90729d662c0b3088e4ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a3c803ad716d171cf433043019e31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff9182da652bcf0b745db4b9c2f55a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e6c25e2b85caad73934cc0887bd61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d2377e65e4cd6715f312cbc8a1d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ad8802b09b78d78cc2cb7cd7b5c29497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50baf21750309e9af4e1c66a67b9b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6e4776af86b1bc94fb91b7fbfc8c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7dc09c4d09a933770d9fb0d13e21d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe544c9f0c056ce43caaddeef016e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458647fb89818489cca3400822bc488502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab507dc663986f87c93561a48f37a89d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb031a269232aab60017d326f91155504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d89b4312b46b6ef4858364aa2bc25c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60903e9f5ea155f85fb0550f847f53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dac5f4b0ac75fdda3cf2c307f471b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e8d4b5788fbb3c73ea9dd8050a87a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a743414d7b4b69ce95e170d98f3c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09940aefd329245a20f645738249acd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb9e6d4b28aac0fe55f48d84e3aa78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd70f188f067e1655d5d3c6d688a1c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377940b0ab572dbaecc7b4377f492e6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d5aa7528d1e0f27d1fc3e56d1ccff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa60fa80430d14e3914cbd6b30b066515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb3d855c6b692c9576e8e8286a386a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84c9f0fa0065723b03bb12ac460550517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c523729b7dde4a96103dc36e1f88f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721f920af25493f6a7baad1df1480d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9544e9c8a2553f78e5a4a2b5328b3ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c140d3648e457f6709053e847ef1af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131d92b91b9052db05742cefb43ac08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5acfda2cba49a8457ed2228429ec61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f66214245daa499a6313781cd3c54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f329f300525c0e443d358b82c2278525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cac490abf8cb31a4bf3ec3ee97a49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3016617f102bfa50dee6460ccb7abef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d2c4d2360e538678bbcfaf4fe67ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa417578a770c92c74aa2022e0adb7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1737950c5d8d5d89094e8066c5ad0a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3baf84a7690b2241794bc8f2d443a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc513af926e8f6bb13d8e75d75850f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072609e3a79add3a6ea9a606d4032cd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb9c41208a72ad0ae41b5734d3a35f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcc240ae485e5533fcd4ed2826e442535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35479949dd03cdef100df8494faaf3c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad51891fb5be9dc97285b327a8ccddd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea327a0a1374c0b1f62edb96d86fd781538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579ad3f834def85f5d95b753770d86c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838ee5e9fbf40711a68bd587c9701e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152046349a16c7f74b74f4f42cc04332541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e7f8590c40f20d71c787558c17d01542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec8118dfccab07dd10248e71783e92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872788af60a252bd1be5add514ccf5b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba69cb1c0d32eb616078d97beabee2f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15c73fd3d6ac4327d946c0219ccb27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a741ad84529058fbdfd134e237123547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2262d03068f612fd719ca89f3c111548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57edefb17c4ac3ca1e875c442fc7b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eedb86dda929e7ad0b3af7ccd19ce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a84f43c3c9a46bb67acb758e3910e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14549374b432810916e2bb3bbc76dd5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02570e61bdabb762257286d79c9b5f81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cd70ae93af0673c57e7a847111e27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12232508a3c0d28163e4748738b255c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f78e7d529ba22584cf142cafaa227556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657198286122e75341c8952aa33bcc47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de981c17e1ec2796b7faa5d7692aaa0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4ff64f146511e45385a19ce95eea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8456bfe77a628391e2c39116f84aa44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1637d11bc4d6b3b970ed5526f8bc09f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78108f72ef479817707df41b33a6fb3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e07f8e815b126d91cf26fefa3ed7e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ef02ee14d60137cabad3386d94732564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000963c26d2b72e6ce299d252d43f01d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201bcea9327490699d680d6bed4a18e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02931ba69f49fbdd3e1ad5a5e16527567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaee275efa6c796893cd387510b579568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec26914e9421141f4a50fc74a0126569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660381e1be30c15674e192da5a130a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6103778e028e55dbe9e99a2a372dbde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b46a53e666b606833314e76e32ced572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>