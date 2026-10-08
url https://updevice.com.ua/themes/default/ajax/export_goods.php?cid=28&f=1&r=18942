--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810c339bd01b80119b326dfdec690421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606967e64073130623d2f4adda0dc382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccecc3520d9556a40503bbea369d5353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a91072c98703de5793fbda3994e1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605f3fa096ba381b68d0d2ad7e09a265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c42cd3722c022f40824b66c441e03d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5828ab2bc4ecb977a06164499f76367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031caf9b1663e50f9371d823455fbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0773308dd54fa1bf5e1cd72b8377f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22774ba733751c55bc0a8ab8df3e5ce610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4ff4c803b5238c55a53c14598b8d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66167e807abae4188086101768ddc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6dff39fc3023f11e88f61469da0f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa3722c2769320d9e2d7ff448090414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82315cfafaf2a1ececfbf7ac8d57bd4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd55ac5a25db15116f06fdbe076525116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445a1bd94ec5a4ca065d4ee15417a0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6f1e71bc8fe6c8e3d9477c196f2fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605aadefed3ffa1c556d6e5f3382dcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0ff49d697696c014042916b79c9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298636518ec23737852160fbef6e60f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624358fe14d0758138cb99b90416128a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579b4dc88645c4f1c747efec6240de123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd0ddb00820a3d2b3c30569889270924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2fd7c981a197af94d3908a3060e8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55995a17c86ff91f8fd46df8345a416226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce794c148708cdb55ea8c63ed4a5163727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bc36430a58533066c79ff738a416428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235078af45b76c6a480f1ee9e8976a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e4f6dbfb2c7dba449e0d1efbe186930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61473d7778ad9bc87df66e6431d87731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e4e1fd915af29cd57c8c5ec1b5c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99518155238f27eedb6a99505259570233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef17b2fa62e38cd3ddccd092a13ca7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e71ba7c104a2f91d38345ba671862935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a17c480fefa2b1c22d370686596a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e45999d6b50ba580eb70c8d7116eb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc5c3ffe1ae2b688c55ab980b9a91938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024b572c5a5bdd547599d59934e890139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cedfeb0abe5124e0d1e1dca0a6314e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b42a77749857bc92cc9a913157dc4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a28d4975207710f0ce4bca2f52c24242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587d4b9e2e2e067d9493f323b38086943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c89c810238f6320fd6c61db40fb0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ce4fe756cbb9ef010078e875a6d1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a448735d8bfa426f3fdd553ce65c27746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a06ab232f56c3bcfde173032fc7d1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c0ff8b88564dbe08b61c3b7076f9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29832ab30b700d3c4f09310c45e3c24549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc5b9614f13e094f8b9d96fc6001d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094ab89b98be79c55af6ef731a465b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac243ee60245c65a8c70cdc55f57e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50b5a19493eefe1c6c0e101f65eeb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98efcbc68cdfd26a2e1075585389e2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32180d76eb85f0ba305b31e5bf4d68ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9849d48b613d3e76aa8b513e64e4e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef55939f565782590769399fcf39dae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f2ad42d654ea21cdc8806973da3ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e4613d3727c0b09d46cf118867e1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2332e8b2a564f321f5385a5315a2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0f464f1bdbc289fd888e32a0c7cbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cd745b96c81653bda3754e7b32e2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac9130af1ae32c8ae3f433c4c5b4fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a7b9968a4aef64e06831554666a0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5acf90081285e19ce87e23706e254d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632e7dbbf0171355f224a368464dd8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2fc336e81710ac05c88366bae9c6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b356710e9406160dcf6b2f11a1caf6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c478bccc705c3606aa62243896b988b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7dc56654800bf7dda42f5c460d92f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f3095b5a6369ec93b1bfe7ea8444871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672da129f6ff7c48b1e97f84443198e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891983a5b3e4d870acdb8db9db6eb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9170725e50cd8376944ba20e39267674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3907d7810d9c33ebc5cbd568604e43b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f19a1e4c83898f9fc38a1846da4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc41a1fb82afc66b539994718022d8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfc37621dcc970269cbda4f17d276e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377811b2748766a48a31dd265b68912f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32474e32e18dabbd3dd335263f4f245380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0782c34353238dcd97c6f0dee702f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740cd251537fcd67db1f9283f1bb2c6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275031300c049f2b398ac897f57d6bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a568d6340710c09ab755b9e0813cfb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e68782c072b0cd131188d3c194be585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e9989aee3191992a6657700d70c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c85b7182066176c95755f743d806d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a10bfa524b26c4099bc23d435e51388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761facb36e56552685323d5d19d23bee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f35eee3eebb11735d9694996232c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ebd863e26a8aee950378ac612cd9391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3ca4da342821a3a276e1ee40b02b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6db62120a60a62ce8bc634b776c5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b06b0d219e501120f24a213ef5f35294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9d6a9ffc64a2e7ce8460daf7712c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918724f3b84b8175cf56d4cc702224f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd092294c977ff05be68e7d1b5a5f9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39c3473f2c9c79b51ba9c38223390c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32ae9f850c85863afddd0406cd238d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b968abc43f83b8b51e20a19cf18a622100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2873990aa814dc8d8876d50d385cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35595f683eea31aca4e71ada4b799c5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ba823fa881d4c364482a59f057fdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a65bb36984f24e208d2178e753bcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6cc3c646636fa6ef6f8907c967b2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e3c234e12519c5241ec746a446f84106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6dca166f28ba8c43fe2d44ada85fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306c3b8dd074df761190b5cf6a77531108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08898f80edb961233a9519848bdbf0f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7b7bf3f077ed8805ec119da665ca7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a52ee787cb15a233b4330bf82c129111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7a0e62c891772ea414a283b198738112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e91ee2aaeef3e2fde175228e9e8d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae600756f96e61b4edbd6622e9508db5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35860f204a7ec71c25ee8c9138df95115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d6ea9c1a3a9d230db3cd3ffaa0c58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3b31ff9f37755ffde81ba3b33303d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff8ff60615f86433a2f1b4ddfd1e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590c3e8367a6c6fb4e97d38ec080303119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2112ee266ae7e36f8875935e008d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405de7e7b400aef35a6d7a92779f9ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2751d01c117b834372bb468e8a68c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ba9d6829af62ced87c836fa610b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37498960d41439e01096dbd17b4233e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5622de88e838633f5cb9f1058c895e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1533e45053f4bfb0db05e3e6ee5a0ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760553b6e21b415981958e2575c06d42127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c639bf6b2fe99ce978c0100e03da4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0dbd3412a03938009ded7e0119771129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b6bebef8c90e244c7b8b19a4d3b89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422daf9dcdabb1660de7809e244a8b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a114e026271cb928e6c65ea05640e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c950163d9492c56c3ec73a1bee551f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471024c85946bcba7dd05f1a2168e29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2a7a484ecdcea9f7cd5bff2343320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c2165cb6481b7de6e1e86416179c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b1f542d4bbd2202d07c1e5acc1e68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa81724fd1fdb6a1dff3f9e8fda0648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a3d3d0601b61d5ba6a7df86af86a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27c9f57b6bfb6fe1da3d159227307c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce85329662c7d94cf66a9635d6a65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adab6e6ffbb8cf5dc89958e5b9d25c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03bd41309ab07f1fca4cd5645b694e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5d372a05ca79c6bc36e5445f9c1c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f111611f6f0e66ba38f52b32359c18c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219a0146a160e692de0a8422a900abb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb2ec70501946c81119b20d73fd3cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6a1fac248447f5b27643c0bd08a58148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8944f57f6388e28591a04b450cbbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007e9d6f1b64f88967058e72ab33c4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad97e3d2207d680c5b2500561178b4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840057f30cdfcd8ead928c33ea9af39152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b38fe430214ed55f09dbb74f0bb2f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600959392f22982e1a4a8a431dbff78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a534714c059131bcefeebe1a9469339155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fa8ae124b03b7a03fa91f37e93ce5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74dcff6a38fe976c25f5e8da61fa1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07c8078df67c5d6e2a56514e9709c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6776af30429fd933ac5bc5c704dff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0b2609aec514d06422841ba9c15ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef8cb4ab8156130db4ade3ee04927d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27f96f3cc5162155b41ad3b20bc347162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8131a9fd5cf588e254654d081b2fab9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a05367f357bf1f3a6889f0ec062fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df4c8003b7f8d410c0454fc801f031165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb89817f003948e4c7f2f7e72f1068166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891c76616fc09d0e052624657e9d45b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9fad1c8de7cd0bb3ea1539803dd97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1beb4fcda443b57e756e033d4ea9d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db4d712e7dd38d853326da01ff45c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356930e02026f8ffe7d8cd39bbbe7338171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e1b1c184d0c101cb484b38ea6071e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7762d7cd4be66fa6dd4799a93c4559c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d099c2b4c0978e1ecb391bdae39a5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22595355f1bd5dbed927643b75ebcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241caf5e292c0286a925067ba28aa860176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2391e897dd5ae73af51062c4d4ee18e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7930de53651de2f3ac3bf8811f471178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a861d35f7d32c2edf2e6f66c9cccb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820da1d9652af05d00cc2aa62c51f39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83accf639568d300cf29b7e7498f77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4f971445ed9da259ca99ec680af26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3852293572c0121d6177752f2db2f18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa8f1efb81e5ea2aad8979e0505597184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bec38e0933a0968de779f4dba5c60f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa06fb73129c4c31ffed2b986bf174e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2b450c2e91f86928e62d04b9b908f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f501ff1d5f92582d4b530db307ad32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14330117fe8bdbeff00c3d26fd5debe1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bed3578e89a04a32fa8893af8b8152190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc22b45af1753d9046240e15394d5a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfbacb70bd388ba4941ecbebda195b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef98094046533937e774eecd2bd608193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa7318fbfba9de5165f2aed69838a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a571d748fe6f012e9925ec186167c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2c763ee5fa0ae6709ac70a61f3a54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf8a1bc6980986a6adb0843dbc8614197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23cd8ca2ad7e9e5bf063d879b50d03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cbed6fcd09bc07c9032207e77bcb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a507c3589c52895d6651bcccafda659200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaaa094b75d9a264fc9aae5a100421201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8d1b33771d04265ff361b9fc1c211202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1fdb39b02df3f7d804fc8a9e958a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1d04d0cd89029f9aa54fff8f87570204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde936e5aa531adf360ab89ae7cee4b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fdc7187da9ccca71fef5c58f26322206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8f9d0878ec9c1fe9438aadeb6b480207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8857b5ab0715dab8b1eaa1f5378a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6b4331f044a3085c825587375d830209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd54012c15ed3f3792955f80b47a5fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf650116b3c126a739209d0dfdda3438211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b533ab4d415cb79bd55f1d423fe42b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55de9e16cc8f3e78612cedb203d9fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f83302dcbe045052feab2d77ff82fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bbf4b0ac39b2d9e3c13fb522fcbcd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c127034a323b62a97c9cb3298f7692216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee8b384b1321998430f91701235715217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69e7560a70915c7ad5b006d88289dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c8001fa5b96f4c93a57f482670419219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d04c515cbc2bf4eee00c869069a7a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474133c608856ad533290587f74d6b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2bd985723b45fc6432e5acfa7cf65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce171184dc39851bf6b7b94d7f3446223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e953f1f1bb742e1944ef50c2e6e0fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba09ef9091504ce83558d5264e77d49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183ba563c664d8aacf0518d60955ea5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b89aaaf6c26186cf1eb234b73058b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e580e1f4084377124710fce50a15d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea342d6ab7dc5400e50d92a5722df50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81faa3fecf278c2b684d19b9765bb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387cdb22f204b339b3e34e01b12bae1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121a49d1240ee043d24e1d60f105247232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a19afd1aac8f7f2c8680e741163633233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b76f0078d6ba633ac3fae04fc5fbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a24349eeb59225b46ec698f843a62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f05938873ebbc76064d74301880294236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a4801593a4ee2bb6ecdcb9b616ea3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0492cc02ceb39e1ea429ad888d85a3e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234128f0f1a39d0e4c4260dbefd944d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953e2e4f6114a67fcec3ffc128d411a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b110d05ed9efc16aba317fc56da0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af0e1dbdabf10cd123afcdbe28e849242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94090c96e75dfbc9b8ea01cf371e27eb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca5e1435e15928fabd1f30bee0eea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52583e6ccf97d1062022e23ad4a91f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29a52829a9fd11b52443f12c3676e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124a22db09e0aaf8842bc478ea32376247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddcba064c3d08e21f03c249642e395248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a227743828ebb9d3049e2f69fa8f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796319f645f2f2087d2200e97135257250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72fba2650d6650a7cfbefa23c84cd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35633327df269c6652cf1e243d749f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec077def1df092776e39fb2787717df8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad78c342048e4ea2aef6087bf83cf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f099ddeb3d9da21ca01a336b018706e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c389b32b300f1d7e8d083847b74e15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66662a057fd1e56c3096572469aec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b1e9e81e51527586046d45fb4ed52258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b480cd8dd2774211ac6f627f73347c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f402d624e4b4b7b6ab09fc3d51c9943260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1a69d0a7d50f6024d258a765e0f15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88a5f58e912ea2d76f05db0115fd8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80443f69d5a321cda67ac795bb778e43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c3c6d053dc77d15131e69194ad6bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bbc4ff25029e3ff677d511b3bcae5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72309d2c0e7a09ab2b56cf8a0063e18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55499298dbe855f39f8d243c124c1bcf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7bdbd9988e6d491ba3f2833d31242268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fa90458360da0b7e76b157651f019269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d34eea73ae7dcdb5ac5bdeb70508f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672f8d800ccb200c778c116fd417e5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e1eab79cb901c3007ec4d0db161ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893e813d7867090bfdf8c2a7fc7bdf8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8c72cf6d5fc91f9fdbf2952dee189274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5122bcec01304bc18e814c85b0180c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14060d9ef8c5a2c1fe2374a4253ec8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e1843e846d675aa0c6848319c233f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82316eff3752e84b9d8e979db7b8f8a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d194200787e180a35928e3b76ae21f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b7c96b87697ae8b17edd2c6939e79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd6d7fb57255f3df4c26d95ba7d1e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecadf53d6fda290eaeec0d6050b7e5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfb16114e5428ac75f75f8e0a4254b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4916bff5337005f14eb40ba5ee60c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddc723d9099b6ccd92b599b0580c25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0718bcffea3186abfb713b995996414286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc613b36a9e3af9c920e14cd16e455b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046195a49a542015cd414b04aacf2f9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c34a5c0e72ae251b695033cf269978289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64c4d93cacddf2efbd9c65341efbbc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0db885923cb61502140be55a99b07291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90701e71b18888e004b3dae3e49d46cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400263a022c7e690c126c9944526fde2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509c813e2159cd42a0d98200bd8f617294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a1811d9ec1e190ab1e33a4dc6adcc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca43fdd84ef6773540b7eb799f9cee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2bab5dc09f5c0a47efc3eb57b3991297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34713dc470825061ae24ac2ee6db74f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc59603e1de8911d7cdf87f7140cad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771045938076b7caebbf8cc46f405e6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e71595ac964ecb1e8a64746e6c88ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf3a98fe9ef6de11131028008234fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530c95738026fcec3932cae5899f7c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874a0c7e283fd4488ea38378fc1b32d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9e2b0cb2d6aa8236d30563323fcf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adcccbba4a94b7833207126d0d09bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e137c9ccda026355036d2eab445855307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f0cfb3b1296741ac1e4d085fe1ea1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b125b415ba7b1e12e862d1b681a66a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c071e1e553305aba08cb15f0574b5b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b86a45abab636cddb621322ee78c8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb1fc1e2240edef4208044eebb2e18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b99ec3f720b8014f2f5ff9778538313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acdfc47aaa645f7edaf0e195adcad6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88b188f3f8927c3fa9de1b0633d43e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fed6c451bae62eb57dd999709b69c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cbc967c8c22e9e9feb9dbb193ffcd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2966573ffb3523158857a8b37256e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80247f747e43a75b5e6cffa4e249fbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fec8c86f97e6cfebadb8ea23f51499320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c992874af66291f3491682c59a37851321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cad77f35b74600b3d9b765b6c5da8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c3355507b8ed1ebfe97b9623f9a73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa4e1e2722637369ef72f8e24dd498324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48591bdc758b053c99fb631ce58a81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cded529d053a2b38e02c8e5679c25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018635a73d0957050215adfc4eb714327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7162c315fbd4fe4b4a5fdb2701a30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dd0180136a2224d31aab09f90b7c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f095b1bf745de41a03c3318cddeac24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413168747ac8626a9c03a91e63e3a02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d74208e7fd832453af47f48f416ca5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493250638ea4b492a7d783e510f87d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e708b537c87b412005c15892e201d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5451c75b56235ea350f93bba3f2cf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf32933a74fc07e108170313478430336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741bb6b6be00f7238e45cea716c5f88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a79c774d660b44ae196350cce725338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27416f501e2db7035be368738c9cdd57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3d2bc43b6eb79de2e6c23f04550d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeda6c37c739990221562861495a29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b5958dd88a40e26022dc559e24c2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c6ff2040906e3966a77248423dbbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cc635a9f79ef4ab6d6c366d8e441b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa0509b69cf207f324e876fce9f831345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cba7a1b701268c8c85281a7e5069dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d942e290659f2fe5b17abcb08d2243f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a311b0a1d683c65aebe76804d0afd6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f7308b7b1442f5ced1fa87c2c5d97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38b93fa6691d0c227ba40c743205c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da99a81ba2c86c8b47c51c265554517351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c91016878587509eabdb3b52bb21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d301ff3886a56b1d305c01959da9679353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0421bc19218f591118cc212cd1822354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e4934ea566a9b0bf8ae0e9ccb9d6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104482f4aeffe9b23074729e8c14dda0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373860b20bcf2a1ff4ac6e9f836cfa3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abed7c17902a4f499ddf2a00acdf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786878488763ea99a5bfca5a53437307359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6b11e31be6c45af3574be2de74516360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe134e8e27fcb34ce587b070fd8f51c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67836d8bc2fe6284e1b9f23954e5761e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1469b6d71a478f98fba9dd792ec9b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a2a3b25be6b4a9e13048319598d6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77b54014621951dd87b5408e1ee788365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a79e803cf313cfe38185261806d5d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210767bc6d0fa364c3aba18b152a363f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef99e9f09b11f8ad7d0679070191f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5b83c313b3b5dec63cebd9d8562b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fff885de8e2886414212eb73ac26f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5a244cbfa018687b17b206479fe69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b968601acd01cb1b8eb40b3929a53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7655feee20bd4a723c4a227cb63ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97506bcbe9d50813af39cc8b40b573374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca51dda34d07eb4708630f7816416a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b1996ba8b3b5b410de0fd864804b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1a5e4f3d8a7057d93aeb15a041383377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97923e5eddcd4915acf8e95cabd8389378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f444205b0c050f5b3c105cf06214564379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df1ab721243eb331013757d87c4f11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff1422632a21b293069ad352287aea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67817bcb0433f6e94a4fddddfb7c6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54cc11e03f61cdaa300de168717f40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e84be5cfb20d611a99fc29b6b1ce8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184ad68e733ee4577c50cea385638a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6719bc4155249824ede15e272a89a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852b87986f7ced27e149b77a97bde2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f781545500609e9ba99870da08bfe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58768b5a0b9d977e3198af52cd34ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75914783431e74530d8d220fbe1ad5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965f6b8dae5072984bd0506fe905d82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec9d1a239e4f574fb2b3a3f84151c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707ee3ac3d604c78be20c344f4f8215393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca7ebae9011c7741a61ef16e699a54394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b146584fb66eb94b3ce9b5a3ee00c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990463e7d63fcd7e36b639a62fab13d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b6955ae003184d9659ff05309ae4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0484de9718bac8c8b45c38e248ef0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c90d0f5d640629ebb71a365a2ded7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aad0f21a4bda8ff85c3db71497285400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109eab8dfed30f7aac4e9848ee2f9f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cd4f04eb785d75a57bffbfa9e5cae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca5be78b6c4389c25b7c21bab9982403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d2db1d3ae7a620acd4b1d5a185511404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813348232a398a20c11715d6bbd94f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec325d7bdf155d43e745009852b3919406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ee1bd32c388968749c0f55254f753407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76083c9b4b6c0d946130fefe6f664bee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6364ed85d8e0941ed466bac0f257e46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc0aa7afacec7e9d180cd45f2c121e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63e24a99381c481d2f629bc5e26ac3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf3ca69d0d58d9df9533e3918c371b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b96618c8df6fe7e43e5bd88e9215b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389111ae054d2d72337dab23b35c47a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424ff826d3477f94efe47bffc886851415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69814970828e0d88e0bbdf92d7e682ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408d80d1ec93fedec265265d0a9d104417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed41bc62df1f446426d97330cd6de1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7857e19f7cbdc43a579aede916e4d8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439573033839c25687ce40ad5a896416420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1090a45850cb5761608f153b720bae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf286a38de1a94a5dc4455264bfe92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00354f7023437a3581a2032600e23ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f5065b4207551e0a20b4bbe8b0b2d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43dcf27800e86d444ea56785f201dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dff824e08bc53402793eba61c403e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8d25339fb1b28014290db2b9d2c71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5be0b40836fa920359d4a50aa54dfc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df034143e50645e6ece2f676cdb666e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa97cac0c2782704a0232ccf3a6acc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33352c58c688833ef69196124bceddd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983e3d4a0f5c9e3daf5311d62f8861b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9c34265b15eebbb3367ba021d9bdc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bfa0a2564943e37c08609e3ab75cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c21412bb3c5534e28741703b07ae84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c858534b7795543a35e0b305ff4fa8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1fcc4eb46fd6ee628f5e40a18db39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859aa5d96f274ad67a94d7f6236aaa9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06afcc9938403df232f8341e95a5d10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f7c3f5793f0b603f5058e5f9fc707440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61f69bee86990b7ffbe6cebca4769b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31340c341d0c1ee8216734afe0b00fb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f54c9095215d13fa1cb10994744612443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f005398cafc5774e3d25d823dd5e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b18a22310145c79264981a0ef3413445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704f94be5179b8cc7831969796876c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3451bd0267935c6d4c79861c25829447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b88446ad4fea34725e09f34b4cb0a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4732ce16858dc8ad0654ae5dbe0e1d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a253aee3962b1580636ebf172d99ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045134e7dd67e259113b7e1f49b207f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87c670d6fff6e70307ad97eb52ad49452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f1134bfaede051c4c104391699fb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b81e6121ac0a5be5d726b0dee953a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e54cffc815a49de65ab5983c54739455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1dc05b7a9cc91910e336c81698880456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fb14c1924391dc6920524db6b0d5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17977754550b45875bb879ec58307fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280b02ac78a1cfbc4e1a33bc8afe1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d401fa55320d4ef618d3b23f0aa119460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb77b69debe6dd84b0f5bbdd14d19cc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac562f8afa5acafd286ccc9075d3e0db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5b8932851dbcbfad3d3941373af5a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65026a35eed62bbb95eb6d93d3e5d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0785073c6c3d4bfad518d9927d6ff2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf1cd1ff054dfafe8dd1855c1e0f6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431bebce753ba01e102e2911f7cca3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624212d34a6073d36b6d26f657bdac01468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09d1cfa8001073d18282559b021290469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9def88ac7da6eece67573f2680a67f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681501d60ebcf62ee3552a6fc2a146a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308499e799160826c6c4a3dbeb8a9c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681331431f69faf6fe4cdd0ba4715a6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1668349dba4ee08ca9df74e840b75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aae9f52bb4ae40763f5b8e657ab12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf065b2e33f234b945db59d7412c6f3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a62095d5f935dfb3573a6c4f6c66ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe26c900039ed5cfd97afe7a231e32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f52ac7156534e9a1550d5e1d90c64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631349a21994b8fcd21b5ea5a93a5f67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adef902669842626e09cf046c5878d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6fc567fdda5b6731bdef45e28276d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8c746bf9526ceaedca3f8dde55a2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818480d7f1f66e66013c9f6347dec597484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960f748eea4f50d0d8c1df66ed32cad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bec40c3baa9794979b5fc1f6976c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411f4fd4c5309fa1447f6494c3642a3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabbdab1174e2980d300752b9003b59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072efaf1ae2f0d704bb3fba9d849eaf1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9b66494ca5e771ed989bf202b6b05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa347a06e571b80caeb5a352e329b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba4b16f1f0f443f4dba6b23ad8b7f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2249be9df1cbd6d8b322837814fcd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6e6cb5a70a2bb8f3729c46df083ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201cbf79a62b3c1b00b079bb25a33e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd021c722f57c6b1f360e79de081226d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6864082c355a62b48771e81a16c0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca9ee5f7043ea72b6cc7726f352618498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b77339362709ddd40dc55a1bcb936499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48777f6078c4d3ceb9fbec0f2d0829da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e153a6ba0f46bf4874c2613af8b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24410335833af8099936e412136c45ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da73f5340c71a1c1fed8167299a045503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c275cb20a37ea17a91e347bc097143504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf07d2fb3b4b03693b10e9c9122085505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade0a2222cf51f904a02641950cda96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2bb6b2b0b443e060af90cf289d252507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716c94a526cf409559e8b8a487ead37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5c7e55da091a3977c6e5a64eaf130509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf26840faeefd4348dc68d5d48a2c53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569669662b4594ec0ab27be9ff7724a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74222b09abcd1313bffb01d47e0f810512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec71d81d48e98adc6e5e2e6733ab93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d8236958092d289f6cc3ddf73e06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e850d72f49ba06363665ecd8217d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886229ce0e1012c8516e0267e20880b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f1600e7e1c333824003c741b9c636517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090747456c1746bbed21dd29b64bfd40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd7b13e9439e64a05b8dfabe3d8c4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f3be36ecdc111d842fb511848a670520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3775ab121e6cd4fe7a254790e815d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c682a1dab559d5816b560b04fc6c69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4b4526e100692b9197797f2494cec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680fdfe06d7bcd7adf717fd64a3d0be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72cf0f9f0cb9117887d39b89aa54c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9487af00c8035f0fc8721260b38fddf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a81ef83e3238d9aed92729f5ef34e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2983723669fece2233c519b8cd70bef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3c0c39056ce613ccffae785bd9687529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796179fca312a23980f745b61e8a099530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fa23eb5a6d48e0fe96ad224b55769531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94820e238ef3b2d26ef57ed0c6bc9fed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136465f93f070a67754db89e8536bd1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae00aa741e088f34efb53e3c8b6dcda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982c82277f7ebf286752c9f0bdd90bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd7afa0b998d1d87b57858499a01c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531906eb4c510e2df53f52b99e1681537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e18284fca3a2b1954938337cc0709538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affa1d7dd26ce570adcac064d917006539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ad1bd850c370b08b3bd7e6614a474540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1d83cc891b0d1ba9c0013c787adfc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437111e4b78f0bbfc4ebf289be2c15af542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9409d1acf2a9dccb17efb4252bd35c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafad19fa9cac6e237c52f1add12258e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9ad7ce499c96c48508f71b75b153e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701450d9722d055cb724b3ddaec8748546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870c629d5d82bbbe403b24b6649e964547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0236ab7d3d72eb3109c8313490dc60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921f2c847b60053229a97bf628eefa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0927878a2a97d0f2b457cec4ebeae8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af19fb45948bff2736d60e7cf6eda7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac437ec0ad11065d78e88c8edbef01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2d50c07ac3c97198ab419822fe893553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694832427ed495d76c5cdf628819bf3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8b684e03a5d0850dfe4420d4ee840555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34419dcbd967a3e677e6d2ddeb32bbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90a01d9784a5c09f560ba747f6149a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870a4a40c3fdce6f912e9880503117c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270804879c28d5ffa1b2ff81c280cb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd4a7f73a5a23c850d10d5fce3b93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a306822121d6fabe5a6f008ac4577ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2049afb6c4516ca5ed326441eba9b52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2afae7222022a5fa8231d055f7788563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52024b62e49c153a3398752ec1347d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa35cec5fad6d204f710506fdca074565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f1c466a3ecbcc437855ed35b3b56b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b395264c00cc9e4f6a34ab4fc9027567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eadd2a8a093c24e48d0cadbfae7ecb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7d6915af817f759a9a99c4e3bbb83569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84239901cd7a7de7e5b80e30dcd8288b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71361aa5988f9391ec5e35fd2466b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73100d626301d99f1b705649e2641247572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f387dee112516fa52e08be6d3a2aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e7ebf5e40659db14d78e3e04d35a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564ba5b5097e80b9526312f116d46fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e20503def14c9a7615c13e06ca0d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bca8c72e61b3828f06b78e8ef33e175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff38a81ff0370655248e0f75cc67ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d5478cd3bbd5df6f0c3f1e9a628c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ab62c3378e6cc9bde81a1d321db5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75322a2a991c1040df8478f5c547b84a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605de41da6212dde1434c05548e147610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e5acfc88aac08300a8ada1744d67711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04dc35e0fa0ca718f45e89df66a0c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d9d067a2ce42b3e76cea928ff27ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063917e6bda00a154cc5b6402d767a8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9290d4ad9f9bec6816a00b2703b66ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868a4e80b28906eae6cdb794e3e06c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0e2eab7e4cff83af1ee2cae857d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b35a42559008853a003653f47aba8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2090bd30954a1f2a7e435863d7d53319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e38fbe3a6bfddfe3b2eec8ed5b388820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fc7962ece38cb99fd5960dac3123e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8573dd7dbad63a15209afdca47134ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9af9291df788c2f5bf58ea925c098023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd09908691215dd57a318dbb8cfe0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b272804730fc87e3c45f79086729d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d7f2b6391b2f5ab77cd8f618ae3f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe78f3f6bc9762abf3c502366b3647a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f53805d43bb7ed2d74de186452b5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238675829f2bed630f9146587431688c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393f30d12183869a161f635c99edd9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff184cc3416c49172b3949d266f53f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de47b605b568cf4064f9fd1c82011b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028834a15bbc1db9ac35f4466f32eb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77027b7971c11029fef38d92f9d8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60284e95dc1ddc88d02752e0293d100135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744ba073bd03a471b016b8137aa184d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabde259a6c60c86f56e56bf2519be5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f242bf5b5e6580cfeb0ad2822cdd038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c53501295b9eb5b48ac8ace005f9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafd4f8596e0594d78487887d6bafb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572cf07b3156b48d50397cf54fa988b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46dc9b98c2596fd4ed07d6cd49ac4842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed933b9ca7e6621fb90eb3d17d0050c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940bc7f5bcc66c99afc02632d8caaed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755c7aa6089a4b2ebaef7bf5fa8438245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7089390d75eb3d28ab8ac06a0e2c9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836c8cef0acb1e5ddb5ba2eccbc4b9e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db414ddf931b79299368c5cdf403348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd4d3f051103b9836e269fef64d68749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc599d83ff5c92b4aa2936b138ac8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a72b2b47d2a63a89c6ab5a0961204c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07e3fd9bb8eb0c4ba5804e373b3a8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3cf9b28584cf5b81ed97cec119b0353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fa1e04ceecd0c007aa06d8176afd154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f181f62daf1debae04d557e6b867ac855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15e31176a75e142d89cb2a736b120a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d44e70f92a02e83514dcd174403f5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd1d419247235b096b9ccc8a9a4a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e3b5c574b0e672f4c8f820a4ff3559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e78009fd4de998554add2b67c11dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854928369f88c9eccdb98d48969dd4bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade2f36df8a284d0b074655bf614ada62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd80f7cb6c97a0e96fe9f7b0ab0dcb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d261d8f723044186360eb9085e4aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf15d49a945c798a1e6b3394703947365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f39247ede24e398a9376dd182cadf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78314a0ea45c54d6542717511d4171667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d145df6019e592e5133c7ac2cdae568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82628a0e844e80dc185bd5a2443c636069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359429a62b18ab92d448bbb71c105e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea936ddf6e1625e1658626db63cb0df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c1c399dda4244761044d311e7dd0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b682463633eee49c95278def52b77773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d751f15b4d1f6fad71e1c0ba5a8a38e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298035bb6c8cec0184258c15a162ee875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad1c1e9abc120161f32b4b337dc05c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63099624bbb00f07be7fc68a143c85da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d76f595e400b72247ab8511d893f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8048339c8b7918f9960c8d5acb587579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf4ad3e644e28ef885265a0c7b269680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571165b5b47e277a89e97e05563049381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc6444c81f62c4918bc7078f5466d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e49ea1fc989430a91d91c7f0cd1c1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fa812495fe1a89af75955020fdbbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d5d4e01f123addea5d7d10e43802485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec17331a4de162172d056503e7d55686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4f7e29ad80c2be03ee91c4111083487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caee2597ab5a0548d5414b10ad2da088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a9c88173ca2135158dbddb65bff9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97126f58c09442348bb5fa4690da6b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb22a76d7514f792bcedd7c63d2358f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189621f3cbebe5fcbb9c8c3d314e705192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927eefa877eb870a40403e3e1c2294f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a0268fd539200fca6c0c5e5305a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e1d9fe35aeeb1ca78c3bef9df71b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec952ab4755892444822615191600b6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57cf44e1a3b6daba4b5989741af1ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd649ed74ff4d3ea28e384f6e24bbc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d6c5703b7c7a85540089baf3a07c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f996a39743353bcd290c82c138aa554100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f5a8b2fb2dc8c99d712363f22ac19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aa0726a13b2e5a9e7ce3c01d129f9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eee90641754b9fa265f2ff70ca2d3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2682044803054b707e3d65fb0f6d71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c156a31e181c5994df64307542564b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce999986310ef05a5a497390d6ddc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e438eeea1ab69612cf3b9ddf9eef4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b5b49bbb7900e933609df8b6761d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5279944cec570960cf1c7e09e5748d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2906b9a651b6c4a6efc63404907d02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89d5d74d2ca699faf4a97217e7f761111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fcd2dd0306391851a403de187c5b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81649012b846c9fbc67e6aebf9e194ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb001f77f44e6f1d5cb1e86dcc40fe1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c82724a68076d67c27d1fe02cee81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437440f463505948b9a3f1b52900ca3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7e5299dcf31e391a35ef87b10a26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa50f60da41b9ddaeca1d8d69c8d2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d8251bd3df844e8febf490ed83a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8449ceb47e46e2e9c600b48e9f7fd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe386193261006222513de2a845ce2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d436df3d0ff6eea3a232babfd1061122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a13a7b015c974680533f22ab7bc06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240980d194181ec60e757c92f5558adf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eabeb69fdb54dfbd0853e54f50b4de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042ae4f8ed047ea1ff821814941573a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46596e50f7c4018d95bf8389a00acda1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df202d494905fb50a480870048a010a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ab47b4aa130cc6adf5a3247080d49129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040fa390c6953070d888f3784ccc4a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff58f9e9a2a88e8c8e52093e3d9bdc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ba9b1852340f970172e23dd50072b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5178cb7ae1067ef066b1f7066dc275133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1694a4cc49bda31d678d9a9385c90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bbfc6459b3caef3e21331a28521e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf611b0026a83a7a475b6b3a03fcdb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc204007f5eab6a433d410ff3f6a8f71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9267ca635fc2debe1db9447878fce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c006b644545062d1d83792bbd9ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58d9612268d4ac19cf11f2aa06307e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec1301004158971ac0debb1cfbfdd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1a61beb61f014ab32b64d6c3ef2a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d50fd09058ce8f3528b97edb08915b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8347c069c48ca46b818862132c326144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133644ebaa55ffa51ac707a5e217df41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e50cc56a6a89f98783926ff358e96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa13c6c2c4885bbfae22f9d93b17854147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50031f98213b50673aa253c544d348148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bb1fc68ac6e3c26f5f90548108ae1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb510d9e3b51d0615012d162a4f975aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999aceb7daa886cf72a1412aad9a19f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef59870b40cacbbefc0e2809fe78cf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf596ec7f94f64e709035a427158bf9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f16103b4d83096f4ead3f47d080473154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022a70044c70f7fbd8643c17a1596d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d278a4e84e422d64610d78c59852f66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde5709f61901ac7e83af8f13dacc35157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece316a015d6020a1f0ec7d3bb7358c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e9366b29e945b89a9ef73d47420f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96107fada84f1d861aebb5e5882ed2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2799386626fec333628cca05943a32e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dfb72583a0128f10dc57ae648cc00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceef502b993da5b010707d5f81c1579163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f79c808b780154ff36d7b214e74643164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042b9fda399e777986779976754135e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae305544ce8886d6e899d63da2f23f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def605ba6136137f961ac5b2addec46e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc4ef0135391182791e5db9964b229168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874a81915ab9f1d9438d483f7d70a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ef62d88ad7a30af11d0fe2de5d22f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d076b226260bdf716e95c5532386d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b35efce3ba01535c4759addb1d6637172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31dcf70d93ae87bfd4f09b2154bf8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fac247d546c7cf0954e8771d46e8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece549843eae267dc71eb207583f34b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1480532767703bb0a84e8dd64d153b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af309f194838fcfe997bb9054901600177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784f472d0b80e5a95f72c9f859c72c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e360a86af14878d3eadc8fb6668728179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e96f2f1dc80f5c07459df25d7657e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5c111959cf1fe93115b4d5061ef12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e105fc9e8b3528b14ba02fe8f364182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b786bad4d76ed256473404a94dfbb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ebfe93acdf839a9f7c9bc79e9744a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27cc5064a1951b9d928b7079aed5d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83c422ef5425ff806a8ebf80bc2cca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5a89992e24eeb29f57627bd440b85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a74fb4910805bb483eadb519d395c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf283537ea7a60ad5919739765ec8cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b23c6645ca0f1587c1d1ba03651fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084f74fa384f15ff20809576d0f7bbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba82ae017c085a3fb502ff4e007ef60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca2ceba37c2564c830ed5f7baac091193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86946f2a71cc8f4c76dd3850a9c578c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cbabc90438d0489311042ab37bca0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999393aa8ac3595a93fbb22c2ac6b17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595872a345f2c68ba39bd6f20000a1e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e9300da81a31e7132f2b4c54c88cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff032f6ab2b866d2280cf40599704199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18d1727afe5276fffe086a1b30d861200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcefb8c8903eab71592495f8fe9cfdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d90a16100bce3c26976afd5979271202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bcc0bc3920de4ce8a2897711bb469203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920583d878763d08bc5b43c4b335d02b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b56d9bbca252ce8538eef5c17a5ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89134fc4e46fe6ea2b3c59acd459665206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f92eb87504fe5f1b854a56bc332e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf619f2fcb455322163359071d29cfa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40482e6e72605c853adae6c02c528326209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59936176c1787b615feedd8b4a681cc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794260eed3ee00b4c3d2fd38f2ae8b2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9a41cc417a2dddbade2d5c8795509212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9783e024cf662921ac11d826d5f50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc367124a5f662f6db511d74d51703214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d7b0ceec0b166260e21331f49976a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f4f2398d2e5dacaa874f06aaff36e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1e196882373120e82bbd0f44b0e60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d640b874086e87f97f5dd3c279847c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa89085f5ee4e11be726e4bd2530fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab88b55834ff179dffad2dfd44818f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4520674ef89f462a156ea01de46c4a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1b0d1fe2424d31ea527bd20d57752222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190d676abc8534e257c789c5c74b756223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb8869cbee621cf53be1847e05a5b58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315066c6202fe251a50dc1d69f994ed5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eea4929888805a1c8eb5fd795a6836226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e12819de462e4b5dbb9712bb596b1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b5d01fbdc749886ea97478b3a0317228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449a17711c8f5e0a0f620038ced5fd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08176e33efdfe864e285013633ccb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574115c1aadc0b3c7a37c434bc69215231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176be7ae7b86276bc69e22d34f9bf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00fa1eb344eafa3bd61cc8773cefe5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed6e25e9029a72219469be225f601c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511180736a24c173e5c42896581d19e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06a2550c196755f0605a22ae03e6bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c694575247860019f75e4f52aaf47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772756395196936f37490c6c60cd96d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7500eb7c50dca13f3b101170fcd3ba2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6f05c819931f4bed31039f2f897cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e29d1627904801aec736235bc43a6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfff9b19c4fa4ad7e399975a2bc359242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf2feaebe3ed7f89d9205a2a455d7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e68182aec2cc091899e14ece5fb992244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fae822f8ca27101c2cbced33c4c0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79561184e870d925378431369a927a72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d008764998359c2197ba9eb3a5d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ad4f01dbe826fe2a04abdef00c77b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe47153b1ba2159e072f3fbe26a56e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea918f9d6262f7587b17fc5bde1cc4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070364919f67c2cfc62e955c2a4e0ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a218e5ada5d85b004055a468be9316252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adea24c4c817804d8083c4ca2ba5722253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecebed334f9c95d558c042d4fba66f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ba1005a7482333277918aba21553e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f111aa12674ee3ea6e0081879ffd84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdb24b56239d41ed4c7dce3dfc540f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67503044ec81eaebf62d9658b96f84ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d119fce6e6649135252dfff8062f03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de422fe6205fc71151bf731df3c4a1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802d8e5b765b3bd18ef403c429b83f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dbe034a74804cca2a1b259bf0db52262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cdde29a511d6bffba1fd939182872263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce69eb74e94244e9dd73ded4889c69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85aa8365912c67a0042449cc70b8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6691b142a2e1a146a0c544738f46268266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2a42eefa34878b888fb7f1235d71d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463fb0e33486ee51dab9422b56bbeeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2900220492cd5cdb2d6bb532ee07d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf087a0c4add27a9c2bb9b012bbd56a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1efdd05a6ecc10d34699c75ae90c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84e095028a5441c61a60e09c1b16ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad84d530b8c8fb916043508096d4f7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f750d10c49a78921c8865f97a5acf0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcce592d4308be8ccae884b06768c97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6391204cd0783f6b15b2319f16c4e32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363f3f897bf74bae71a088f42f8620277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72c4ae82a4c24cb820940f2a815640278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4cbda1c3904b5df30e3f2097042b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef2c217d98827b42b6c539b5260ac9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9cf3036c097e2be9ba8469c8aa57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31980d33f8141c1c5951c789ee902644282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544dd203ec0a45a83a12a494305f840283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e688a61235b301c2dbb84f87775241284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8604ccede18c86f5a313f0e1e33a26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd212ceeef207cf88b3f12e237018c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a186f7f9e05dc0f6fc9d5ceea14e7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afb030f90f6141cb5028997008af93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f5c46def97943c0b4f3d6f63d06e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa1acf6458d843f26e30e613c91919290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb9e1ee60c38d139fb742b01f6ff0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10512182325d561ae79d9821326c83c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1f06ea966bdc06c365e7dc5877256293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a38d4d76a277c18d598f42bd33d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69891d230ed3946aa184f706b2363ef6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4c8e2ff1a5d934a37d4055d1af953296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d62c1946766080688d6a45613ac0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42d8283814f0e911c435528f3d9634298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706350fb51eb79659713703c8b4150f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507983704aaf3624d7ca8b19244012f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e63dcf5d665011c663a03c6020302301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c189266bfbbe8636aad9a59622988de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3aacada4d7722d2b9596e3a8ec7cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e4c72ee626ee9cc32fd860efbb8d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563de8126b24b94500748be7ba1a61f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157835caab229c8107c90a87bf67dd03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03906a6ec268677b8757e7e1b42282ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a12504f4b2b01d79bb5dca8db3dd4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f9dbbd06dfe0979188d33917a00fc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b5b37e8259360a4dfcdc2eec0da39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609235b4bdaa66a913c83fc5d9507ef0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be12b919d2fff41a00f8e7161f931c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17318d17ad5b0abeb159b4c8ec7e6438313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76060234506364a6929077a01ed805314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8469521e446186727aecf5cf47b1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a31135fe36ec5ed8eeb6cbe28f8eb8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a105fa53b5942d84febe61a3ff632317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f086b66315b392822dc9a05b65b91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f7dd7f5a02ec6cec94b4e811df6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84bf7f87faafcd1ce8fa30305d3237320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681028fe4d780b5ceda2e5c5692802a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2c51a3617e1ef07d8e0e99d8c2c88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e47258b5ae16b626cf55b1bfb928a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f9287336eb54cbd35f68dbb204107324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0ec3c8fd200cca63e4a80b1a851cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13179ba843c4a7f1f7d5e1092daa4b22326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cbde5bda49cc4405b61549b4b3f61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e47e649dfd25022b7aa9bdf5646edf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f23140cb4c45b970b2a2ff9d7d8ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72367ad1958ea2e39ba1b4fd1d0d2ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77697c3888a7c3b787ef57203e76860a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d4cc808a8fbb856640c8c1d73e7d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819852a69748bf90aa9b6552a6deca7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c09f7f30d983a321935f5bc97b941334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7d42754cd0ec186fa49f0c9b1fc70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e339e4b2cb0305f8b371180f0ccdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322acb977c5ef242b4ce507226478221337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b2b9fd556327091277de3770614d1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a01cf8b03289186bee72d054ce8e5c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1637fe6f5e8f5b7b998acf9e98912b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9003b2f4f7544e7129ea4dccce264c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97564f5e65edb94d6fc4b08ca5229b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0065c0951b71cb7694914f9a34734343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb7bf3387036442d3f28ea818378e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85ab7492d4af2b9dc0ca032dd76bae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08279ddb36d0f853e4304f30f459ad1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5457824d528894233577d07b3d885347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc32d330b9707d013432134d96b1b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d226042a2afdd20346972ece8881349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf95a3f992f30e9b35abd95572283f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a4432565bdcdf54fd96e29a2a1fc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcc3fafd30b0e84ae3facd5d51903c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a02c3b1c241a7d504b574a2cd446ca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c5d896d14b4fa7cb4205a8c1d0169354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5565c05d03b67c19cceb884376fb13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc3584ddf53608b8c473e1b2741ace356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e2cc433052ce9bedca6ef361247cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b8c07bd1856f25879333bc3ee29d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7433a4b23374968cc072b46fceebd8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e25e2b77f58d4522f59043d7dfaca9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f77578962e0876c59ee149a9b80ebc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3bb42b1134a17f16a2c80bb27e08f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014ef6623e7274e0a7c87d6cd2ff6a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15769cbb657ce3950da6b0c0e69c84f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed03f91db5d0fde764d394737182e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4220080a07b6b121d229f1385b9b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9089a677a8ee4d00a05bb3a89da62b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112cce4676d70d5bd782e9c50dd2bd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cccabce3283d880f5b83518b23ac51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5391540b5a4524909e9e33974835f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef528e2a2420b02581fd0848e6e335371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe94e813de18f1a11d4aeb68270224372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1b8e5b495931ed1879cacfd58d662373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ec61658f11c93c9cb2a4062a385ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d0880eb5bf6c226a247cbc0fb3326375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6d7eb2bef0eafaf04e35a1787b953376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e225fc296302b9dc8e8e805ed44f59f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce262a07b6d13f77131a61ffb1cde04a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c8221b2506330b0c73088a72907ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f1b0f82f56e107155499c38734da1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9ef72339300525d73ae2514c46e86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f6ea01ea8ac6d9acdcb6a817f83aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26155b1a2294e3c076488fd2ef161dc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550217781444d6662efa76cb963d184384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359315e044e488edad5d3c314df5745e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5784f3227cc1703168d58485a5e115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd200d5d1e3caae56d1b49eabb602477387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7db2c7b39222dec9d05305de465136388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f57f3152884589648b01d926665a2b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a91dfa1a45657e027b40a9dc5dcac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba69b0ce078767e728f8e335c5c62c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56dbf72c4056176685a241d39fcc06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce8fcc26a329450111a5a545afcdbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb0863b7bcb9e1e2398e8ec99198e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d31e56b8c8e0cdb46ad4fb41d26f27395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b2d978f4bf608c8be1497dbca5953396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256eea8d67a8840d1ae745108b86e42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d86c93dfed64ffac2cab0c4108344398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf443700016ae8bc3f1f35fd4d0d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c096499e772f6e51cdd435b510549400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e9c0b9cf5892580a0c1c712dc7c6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b5cbe53807b709230cfabc3d74916402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44458f2397b0316685811429b76d5ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd41a484ac671cbc368a83af032f5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc02367b7d0e9accbe0599159f6f07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a7d896289bd5776bee7633401b697406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6ab1181ed9944a6f450a4e92c9ed0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb397cb62d1c9b59db49b21d3a960318408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c6e245e10dad27521012ab1c20c69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a70b98240b44254f8852defc53b119410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571d8b8c63b9139dd29ebdba43875e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b8c973b337f65242545297c2a9b78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31728008470d43f57ad886cc72649ac0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecef846652c23a799a5ab148e5a548414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48025f270f4ba880c32c8feef7bd7a75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11af242e156ba5fbf37835377d7854e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7ae8d684907ab1617b78454165fbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109deb42675fc7181db45b3840138963418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16cb8bfa0f0c2ba35f086257432d61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14573bd4b498e8913fdf0eb292df0cab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5af3e148b75c2380c5110144cdba7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f695b392629ea9f8d02d95145d3b50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bc1e69ae374e684a7c148f345472b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed91dd1c6a3590e0dbcad8e22e7fe0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0792b365caf905f49919b1a59f15095425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d69a8b3a75d1b813b7505acd23325c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e40a42860215882ac24545ca945e9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd602b450993f7276c89a392ec50b3d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae2c6195b809ac1bb4fa7fbc8b58ad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1e197b78b9093a0f12ac7895f46e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78171eb610f5584b509362765a219b50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacda31d2764ed02202048b5b0972290432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9447111d5788837e1536453c7fc59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853c52c42f5461ebd56cbfdadb305e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5392879e73a6c464272655a0aeb5523435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfabd8fa6a1f3eb26f5971c8db5aa4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37f5249ce6007e68b485b11d02a794437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfebcb0678bbfce62b4d6731beec832438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1f6475545b8945c4a76cb241dc251439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee33fbda267d08f9ab59cd604be8a7e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b615a2da633b5f3a657f32d7ade15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742631ea6156d2bc89141dd130bed22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcaba01a970978111c116fa9db68dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27725c883ab6fda859f8158351d494ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803957be294a57babd3601f9bdc05fd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d945922f3a98ef103f25f603f1c932446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034cdfefdcb27cd55a31e4b5b0dab3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de8076f5949328a459c358874be375448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bd2536c28bf5e2f4575023b062ee3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64020c3913807cf1bdc5f85cc45339450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a06777354a99eb36e558d40db94923451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb1904a8ef27c75a7a93792a4c8b91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14027e454174338f391d46aa303749453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c403272cb5c636d98d2392d29572f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fdab0ce95d0a76ba85d8922dc479d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649df3f6b5af7f7a14a860d904bd61e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194a827d3616effa73afa1b8bfaa58b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54372bb7c203271a03d529333fe0781458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f16e5093c94de15a15656a53c16fab459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989814e3a710a1de94434c2a4182590d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1adbec2d432e3c0cbdbea0594ed2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240101a9a61cbd4e14e132300fd0b9c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817555056ca163bcb6adddcc83d80b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69692289325ed913af9dd105578401e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d243a775b8b92601ff4fe022948a11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf721a564f30dfc42ea5056746d448e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5be95ae08bae0ca9cb23036291384467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c010e8a4fd099e15fb870d23889936468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8567199cc6f9a43d098048da0b97ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aecfddb7cf4fbf7a2e18496d628bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2966992e18494329168ce600e17b6b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ab18542aa86e10c191e9d4eaa108c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdaf09579a4ff9cc4aaf75569c83886473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec60941c677b60308238ac20d4dc816474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60744876c6836aa1c9d3f005d8ce8801475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6f7b5911f3dbd774f0d7886ecfac4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2335ad87b19e95a06d9676ae184a99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2aa482d8ad77fef0ac509a6110ee9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc310ec8828ff7d9c8f91475d4edf04e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba134615a227b26b7b2a63f75db080480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52522529ea457ccb64436c72641b4c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835034604302d89d463a80cc67f92ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a881f4021343ff013abfe1c413d340483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6dddffcd40c094679ffb22f1c1939484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2b6aa4c0d7c0fd4f7944b1f231314485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1429987d9cc201fc668e6848584e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0116295387bd495b351b558a32b4540487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612853b27db6c3e6128620900f1e6e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6b54c0fa7815d9a64f3dcb670ba74489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed999fa0806dca9fd3e07f023744f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2fc4616c36ba6d44b38297b3d461e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497c15fccb203f2c4ec5f18f7229f6e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11686fb149e63106726def4d556904493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b90f872a4da0917f6c2eb7e822f191494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9bd6a2b138eff37c76d993ed79eed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349aa38d31e16dc92e913740787d061c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382042c42b8b79fc93e30d1702bea96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fe945ea2e4525ca03e344cbe85296498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d448c2768080331a19e62cf3396c4c3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26ecead690155a3830d21122863c68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a05cbd4afd7439145b487ac566ce0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6c98aa1bca493bcafff7081e79b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f050b1008881d7f482bca4f5b313503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f769ca09d38c432fcb5a1bdc92dcc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95e1d654f3d28c73f1c193b4378832505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a8dd8541442a741711dc6fdf9abb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7378f4bc998bc384bbbb2998a3594507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3320bafafbc9838a1d1903c0815b03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fff833e9ee84012379f743541c08d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116712c0663b1e511a03ab829adfe61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb9671ffa657bbc2041d672f7cb4de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3162075e3f8c30756b28961fe2bf93512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f914d17c18d3c54dedd1aa07a5f8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b688ef7de67c1c96ae072db370cfa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3ce0262c30d038584d0e6c9864060515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554fd0843d89335b2f0b80734cd0a72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d5333bb935a301ada1f64c25669fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c80f5d235ef9d05b4118a2908fb772518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a1ebd787fc07c6c1016be7241984d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0a3047a08ddc02b45ebc609902a88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62eff359f15ac5cf78555fab1ee7fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e3772962ccc7032320f39d3e4bf4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfc87e91f5b931b06e3c1d76e186fd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d146f2674c2fc163c16b5df49d89c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c4d9f1a4a032a86e324eeb0149cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760df016fee2fc42825da337e9ab262a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e576e4f7ed1d910159be6de736f12527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5303f387e38f099a48d08499302bcfb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e0a54746ae2a61182e133e5eaf7fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daeacfef76e3daea7d83d669c269cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13ade204b5c4f6cef75ca5ae1efb88531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa09ef8d0b6bc4e582a79e1b2bdfdfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ce367f122779d877d3e86fcbab9ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faca58f1bb40b5d644ca974a65432ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72352639ad7932eb5d4f5fb70fea6b4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e02199cec033298b08e63067e83757536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468f40621033226cb4a00859b4fe49a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485482d753caf0f3c09b61ff1ac563fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde218a3df51f72bb9ddc1065c9466e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076579807d2439a3b0bebc5a7d12731540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62b0842e6b7f29f7c48a9a104048c3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae48d15a8a855167282a4c6afb3640b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68216761b0afc2acb58ea847111e99e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e2d717e9c269a4cc964eeffcbd5a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25aee1d501e9b39da49713d02b8372545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c8a6b7c2781648db1d134eb49b446546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89842b3725df04f14fadc65e2c167416547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7b3bd52ee4247f8e0e12b9d8a4fc0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b85f387f16eb3f680d83e9300f12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eb38d7f6f27a21b87f7e62d79f929550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d02ae85c8c924dde8f4cfcfb3504c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6b943b3452644ea4f1ee5f6985f2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9e5a647b97def2dc093fb35b939a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a73fb157f90b0e1d97bb46e684348554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7fd1b9423569342c56e114e9fc800555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71b33761b9199d1a6c6d2aac9081ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635a39c96fb63d2e355f20e8e17fb1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa9a11fdebbce6884694e51d1113d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dc7b4ca5581cc756ba2adb9b1af09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a820dd3f14fb9a1554c896111866417560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b2dcecafadd75b00c8f89ef0166d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be7dd9ea82ddd0ad94f976ff9662a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34d83a214ceb2765c45926fdb5e495563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf6cfdf83fe3689e99e51f18fbf10a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc8667f0ecf619dd30309ecfacf1ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ba8ccb3495574c9f943bac1ee320b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db550a1aa247f4fc0fdd17bc4923c0db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abc892d888369676460d52b5506ce3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a108901f0bb1da7ce899d04dc374cf2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d6446b93e1617237bf188a3d5a2c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2dcbdec3d668d2a13d2aaa047847a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c047f428a0b8da9f9a983fe69f381d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>