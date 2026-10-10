--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df442f9f5931a7dcbd11fece91b7343e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fab07b115dad4a623aab1df8699d062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297030132a9919d50781c43d8c8a3c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd627f4503860fd06393cd3be97dc964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18efba6a4fff01e4a8a002240f617b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97dd31a51364e1120086409ea25aac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b705e1c3fab6308e9a1e3d73737637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed5238ddc157366a75b68ebedd5ac28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1baa1446991cac68c87ff084a6eab89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fe0c83f1a9c21ad09d4808b40c43010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9efc311b0e502800d99a7a7d70d71811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92291a08ebc8189b40500fd21b8a5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca79c5b68928927c3e8b9c9192df13313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcaa2cd42b9b675891ad5ad50a8f5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82e44ccb6b2972c73c7bc0506e1e2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef17e1b815544856d98ddf770d9bf9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a16f702ec319cda043c48c43880e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c858f758e2845f9c5711ab6b29f3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a8a1658998870844d0b42307c9ae219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474043e32e837497c0529f5dcdbed1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6e717783d3fc923e136c268f6698021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e883b018a4f41e3df890ea135e53922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95ebf2dd287e76903b906bffc18c1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f19df38774dca39842a7375b827024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e55dfaed2e96758fc8a72be10d8b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2722f8f626cb84f56790110c14f0d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af23d7cf0537533506b7d3ade5d61327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce95d771cf546d59e3e127caae23b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87e24798b5a82a5cb44d1a9de780429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262cfc760d4a57cdcc28891a4b2dd6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e23eeec3947af3389ce84666e49df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7e3c5cda3940ce4fc6cdeb72ef17832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334db82d715a770be0fe65c4d69b2f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b754c2ffb601ae05b6343a59c99fae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c58b744f27c7969f7dff2b3dd565e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bbf79e9f10393499d7f768a6e923836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fe90c196247b971629f81ec84f64537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a1c491551425f99af9ab4043605af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf2effa468dd470ba4887ef0e151f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311e53faaa2278a21977ca7feafb5e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb51b809c16d011c02d78cb5b5ee8c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948143c36e10fcffd65c5deac14c15b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12895faf77cddbcbcf80f067b00f61ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faefc1ad253966ddf041c64575787f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bfd8754c3561565c112ba1a2e3de245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c7219eac062f79c91192ab6e9453d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8089f3e5316569075cb5a5497a58747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf570cf6d2e79f660e19eb86675c5ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea3a113509130063f8a33735748a6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68420660305f514aa210ef738fc6c3c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d817c5eb9a433ec21889c20470ded51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af0f620c7f5667d65133fa86e822eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78472cd6b63cd1b68578bb7542b19d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8e6cd2965768893b76afab6b1552d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f1003d8999908db89939deb94852f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f76ef247f43d6af7d6382f0b1a9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645fcc5159e1d8084522bd0a7af6dab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69811284b6aa6eb84b92ffdbc955ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ceb64fec9429fa3e08b1d9809cbfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4d993a0b315a5eeec9d7cb47d4e6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab61ebe95edf20fd53d9ad1facbae461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6001bce854f9abbc5b4aa177dbbdf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c86b682c09832c74264852b66e0aa263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370382e87285803e73d532b73d0e99664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21272d55e05528635998b0edb2fdc66e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a063a7b887a9bd81d874d9649c31b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8575cb581ef07de266c35659828ba767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02182b17205624e28bf51385f0e5479b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d508d18f792a7be745d13fd42ab7b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbfd05db3755c2648591a52659691d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c2402096e798f95a4e7a28cc4f05a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285866ce31d83e5494c5df0af2072e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad957fe78eb4be47db563e6e88ba0ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc33632d14678b8d958fb708933f3b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437df7ceff180146e00e512b91d0ff9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a68986e11d11d5ea0bda005726ae2b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b126386b3442f3d164ef9df57e89c9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e36500d1ab40c6a9a4f66bb166f6878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b5fee710e03770564d8073b05d2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99386bed9c1aaf8805e5c686da073c5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80559a06af2085118c8cfb0c0d32e8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05986a41f96a9db12f38c1d8b3f47acf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10153d98ead9072183d916fe060df8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13045334a435b775539571045e0a92d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6c391b34129ed9ab2acf763b8156685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff89f487a1b99d9c22af8d27f43e8de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ee3e5fe904acdac22be3f5f709ef787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b0bb37272333186509fe3cae8b31a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f947600106702d0da65b6766dc67dfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c81c54e7de997dc0b9672eaac5193090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87960f72289caf24765fdd2a6a4a9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacf04ea65d784670509e02276ed0c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be3b37d0bc286c7cfd83c95bdc33ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34a74c521bb7cd8b5445efc7f485e294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4284c7091da11c1e6e8a6fd017a8a6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf6cce111d81b235c43810bda4aec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab79feaefd6d609864bb3018af3b00997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39620cb85a698d4f41cedeb0b7b92bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747683b0c76e95d18ddeba0a102878c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4bad599a3141c9630e4fbf83ff28100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6eabacb2214b95f8090d75abdc82101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413eb3092d18c2c003fa53f2123cc0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bd0e867e0c7edd5754c5fff153d98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b49663bff69528c0f85c57135643d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d0be3ee07aeffd32897b165a646a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee996d251e2e017e2f20753ef1e2670106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4599002c7365699bd5a5da3ad6af70f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da600bdec38990ccae726f412e6b830108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6fd1056d3721417e9d7e91fba5c15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b438c8acd4ec82b9885fcc297aec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e934be83b5829c4935cc7bca9b8b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd50baf867054dd87ea2b06f507e826112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a1220f2a1d07cb2beaef10bb05b2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6bb4783599fa2f29dad738232fb3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5a984752c588e8698419309bf96d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eb25278c115b7820c8f38a1b5f345116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c37ad6f7c8906c6215aca17b4c4373117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f38171471db636c2b19ae387610b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcef0cf7999497ce877e38d4d9c915c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1407a0930f3a93c848304345641393120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f659d17ab6207dd8ee705986ab58f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5364347e7fc4455c9828d6701ee0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4d3a356febb2362b9a19de1ae92e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38446fcea1adbd4fdc351878d3d0b03d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ac80ea8a220631defdeb611a6e954125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be1746bf30fa32e42e5a6fb762011e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46769bf36952e318017832a8e4bacec4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dabb5e9c1753d49ee2504304121a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11973c8f93c55892defec9314f9374d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b86759a2c02e2596b2d192cf657f3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62babf4f35e548eb06f9590f72f2925f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d9b675530c855efadcd66ec6416ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2a0402eb2c20be9f3c9aff637b3d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fd9e662cb90fe1e8fbb0ce9c73baa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbe3756b034df5f92a15915ae0c946135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57fc729f9581b72ef1b5a262b118be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37e56fbee7e9e737396b8f53b99d21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b799712a97ed54dddab8fbc63cf2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264bed11af7bf4caf94a47fb6f109c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e96f78efdce20b20a09ef72d638313140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14666db56d0ca35eaf33fd93dc32f41e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c3757ff660a87f2f5c745b9b4376c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe0f438bc38fcc078d98e24799099143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9025e921a3ee0d6b81b815e5873cc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec142cf2929e3ba2dadd6992af497d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b32e53afb2dcf09c1251bae1c1600146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873935d8e35ea1be70f9877264b869d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e326094081813510c7924c2826cd60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778371d0a31adb8725189fb61d88348149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e697ce459c6ce01a1f942b9efba2bad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28982aa0ed16bbcd7e1f8658222017151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611fd35c54b25d6cc1c626ff8612b2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44346642a2b324e9d3086331e6aacc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57961bf7867c6a28230efff83ee8a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca13521786a60e5b4214c6eed32565155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca667091b13360c043786656c468b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55672eba070d13ede92e4d988edecc77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e018935ca2f377fc8ff71a5e1505240158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b5d4898f707c977069d95cd0a7f78159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f792bbae2887d7c9c5a22356977a21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad710efddd56b8aa2287e1b97cece53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399338455009df3a0f78699f22109d2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929b905290b77d69340f5fd4bc00d97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71925cb3c558e1e10a8a3d21ba235da9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e0b3942df1cdaa9e73caeb1de8bd4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20e5e56fb51102058717a9eaa75723166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606ab941e0a27ad5e48d83b5b46d116167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1638e497173f1573b67edf79263b36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef894222de5147e259efd9427a9e047169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202d992b6a0b5ceb343d94a0b13a06b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7deebb197f4d54503f5ad230bf73c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2781313f2296bd384b26552c21671172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e3da0b66fa3af526f4090816076d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169fde395343a809597d242d9992c0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5412fc6dbfd247c0f06779776f2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a47898747aafa10feb405c4684391a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba185bc97a4a51abfcfa1e1956c1f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555266b91b82c8b188ced23f660a7d5b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fe052360717501a5eb5f21bb693b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaf7e92746d2747b4943e09d35b13c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dd4dd8ef69387b07efe3460ec572c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955898e4bf2371302da82f50d4fa3aea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ea6f83d12a9e29ff352604586911e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394c3e9f1cc0e96e9b50d78a82a111f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6156cbfeca0438d6a568c4756303185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91647d699fdd93edaf742338df1c2e0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b429cd0e879344ca8b62052d0ac4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe14c707cd87c266343ddc1aff0fd25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e941fdf47855719f08eb32b95b911a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a5c53af8116e7962c68d07f8e6c72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d964b6e5d67edc85948c7a85a324eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808b00de5ae751cc9a4227365c2e3f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29330fab134982161e728b54b01826193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7bafd381408724c76502353a81e5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78a3fb8b7e8a1fb20fb613f39fec24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f71c3664627f629b25ee6724af304196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e1416ff43402c258b297f12b31e67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd2fbd1fbe7ede699c86f97f136bec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b38c99c18a4fe883a069ac364dc0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678d6803e5526f5789ccf1791a854f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb997d62af60e66e4b5b78e11f82eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f140c26b939e1ee9dc5cf3be25cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa29c03272db19d37ec3a7b2074e1d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef309f0f5f3a4629d2acb3e2687ddb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3811d11c4ac045e64191ffea1d64a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f117a4e0fd9f5a537b9359a450247c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261963f949d907ffedeeb86619adab5e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca17459b4811b2180457745731837e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94319ddb289310e020608e493ef0e1ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909a68760c6b0fc3ece3561e2364d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a76869a46bad1edd6176bd56412a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b0693e207f0bb3aafeef773b8fa59212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40b6b9509d48b2a1034b1bcc27ef55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8006aa6275613fd8bed5b66468201214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdeb0a4d3ecb8c2110b746db502745215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8455d8299ff16aee6623c76b5e1c0da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42520a47c3afefea00d7d3542a43528217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b0a7c0487e055e8ebba8c9868316218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8165c87fd8552ccf3b08fe00e5bbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ece95d20c9dc50f4903d1e6bd18a7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc559bfc9f78e56a9cadfd5ab1db3791221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54905c9b30e0a21d30d0454edbb24f2b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faf397453ecbbc6350380c453ecf11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f29159a01be18196b6c618b72cfb27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc975cad2224f90fbe212bc063c37fea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe256008731cae322217f7fe8190b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c518b12105d37c9053c238bcef49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48276be265cd87ccf0e7638ca5bed4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89295b0e20dfa3cbd0adcd9b81a009ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69727da1d2397f1eedd933786a84ef17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74e47ac8e63b5ffa338c12c25045d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6ebf33da789b5ddc8af425522a26a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1eb2b0f7f28b344d063ba6e728720233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1873b3207631849b4d4cf2a90f4782234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b41c0e3981ea678e9140f47ac16713235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7c345b9646d9466687eccb46601b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167abd3c504b70b28600befb4b27a872237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b11f67d6a674a21b0c3b54601c3982238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2ac4d4df51b774f6ffa7a54e16cf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4634b3d757ca8507d65809573e227240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8147f5eaa73470719bfdbc63f9dae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccee1010af2797a859ae23bcef0a8a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fed902b42ef16a5df87d2b82e8fa5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf1af7295afcc6fa7b41baf8bfa710244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a72d6335c0240a11e0f32e507d7bb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a9a66e146b456d3b1dddba8e38256246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa4e2c883af2a0f7df35ece67e542b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ba0ab4c8d088eafbbd59fa0abb9d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5995c8a09ee3dc5b3ff5c9b8df5756d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec967f09708cbe08e4afbb0cc090da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7935c91f36dce2ba2bcc1ce7333fe04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abf9d977c7e38e47406699bd99a97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb0b7e9196292bbd04d2a8b23decc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674cb3dda4eafa523f5ba42b2f374b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392ef06ca062406d78d5426dce175d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a906a2813a02fe5e1d40d01ad3a6ae5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b1c165c2e71eeca446f84f37bf3fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559ea4dadc6492cb4e42decace7c891258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41b3243da65e5e9e8a64f634e4c866259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54a1a0ee0a1891dd0a21a5721a4bd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85106337a9d99b18b7102c7e73120557261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763200defb4517de79f6c6cb6eb06273262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac133a4ad9fcd15a44cb0751ea4211263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3849b2fbe5fce4d26b029cbb8a25a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e51ea62d548957e79ce4a8bc7a0b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd694e6337a59ecb8886861b368069f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631234828d17eee3455393d677866d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf2cf6862ad9f26d470521131f35c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13dedc3956821b3d82af193d2c578c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48aa2025300e5d10ce26403b528978270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e220e122b924783880211bba09e6e12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6260721b4a26f4117ace5428766438272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11a90c596c1b27a394cac9701aff7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86d4fe9e8820fd1f9dd2f18f4e169b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31742025d22cf00eae117e02f6dbf829275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d519492f03df72c30b3d26ed5337c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445982f22394b5c4edf895e6d1b8383277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b12d431c77824eee4df5237ee2884278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d30649ced32ca2879ae75fd3dc5def279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00912cfd15263f6e8ff69eb1835ea4ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff94d6c858358a577db0a4bb2f516b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30b0566321726fe2da3e7cc5f823a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f8117a3e8983e3a0b66787b5dcc2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569901ffadd03413929427d19069d772284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224bfe4e7c8091ce7f5e4e747f891a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11d19b9186ef65e3ee8e54febefbf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030100590f91506020d194db208b9404287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff11dbcbb93d506f5f6b3caa9a9e6e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6157623b3362d0a1a669a8a6ed43e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a55d2a8169c016cf059a1ead3f65fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af367794c455deb52629f26ac295df2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb093a819dca9d3548645e1446bbd5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999fafa606260a1d80b4e3ea8e25be2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e62a174745c2266526b2b81ec8fef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86552da9ea9d9f7c6225d2afeee1c132295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798f545b376e6457442b421a9405fb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf8a1bbecbdaa2ef2d6960e3462f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdb8b91bf2c20276e1deeba120e98b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ca743660405e327a380fd44c47157299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021498fa2a29cd30f0ba109bccf8948300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db9274b6ab80935476445409690903301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c0f8ee3e12846f660a328cc809c8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054f41559df4f1db49515895975b99c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eddf51a095fd114e458aa8a0871e8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24d0790eceda9f0ea8f24da184fde5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7381bdac3c653ca6e2fc3f42ff92c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fc526552a25aa0be08ecea238d185307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0e7ab957922ac4cb298650c1a353d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983615dfb5ccb8a139719088ec0a90cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd107226dfa78e8fa550bb1562a6ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b325050dde4c63f5d60b7247b0a25f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af915854959353188e56db5920763d8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cbcddf1990e28c1fee286449c4f38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80197b4f382687f14b0b82be4885f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e10a9163e3c186585632aa9c47f873315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551320f51944dce163a17bef170a2611316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396390c14f8fc74bb4c65f5e56285be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b634d35cb170bb5c4e84aee066ddd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043397ffb813b758e4c1c6c1cffadf6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8defcdaf114d32cc1ef57485b712d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721eed611712f3061a6cff5326e69096321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53270192f5f7ec5260f011b12b6ebe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5503893e1a588b082e22dc11c59c2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09748066bd7c8bddcbedf6e264d8c41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fb61a859b1d1bc47a38ad9a3bc1e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99681307c319af610b1c3b3ee0ebe3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890af284d01ac3fd14971c5fc36a9d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafc6190f9a7365b9e0a01018869141328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ed1be717cc4ffff6d56dc303a8b6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da36217694e9cc2b04760527ad617d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c76a7e84904a1fa3c8a853cea6ed8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebacda97227e2c72ff71c3faf685058332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71f7eed372d9776ae3ec99f708c201333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0f89c0731b2eb74c84593fbe12427334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9971821478f73e0d30790228b5db14a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6909f7bb97af4a18bdda68f2c9e662336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c538fd9a3943fb7a92839dfe9dc0c17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29338adc7744d2c06342abb86919fdf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853324161a7e6975355d2663e549cbc5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c055dd8cfa2850f2ea4b66cacf65706340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771e4b710fe238710bd8b0791898694341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1caeeb47885eab3977df4945c8c92a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48c35409e9629e2aeae66243076655343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35be4f711c1ad58dc9993c9de7a8122344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59e20a782ca2fc0ab4438d1a2c97e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321c2b2f98c1bf217afb3a11bf95504346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aaa206ff040eef9bd933fc3d410a30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78190290af337ed060456ecabf6665348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f98a7b467441360c6ab65d287cafc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34352f33b02ec27c0ed566709b9d22a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c94a3c6375d492bc62f4adf1f7d4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a066d89e40516d7e6dece8ee46b097352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c908bd22a8badc9aca8e5bb86a6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296b2814d1d0cfa8f26149a2c5b70c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e9bba2a546be4541325a47bef6571355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9718f48142ef3afa7f90badffaba0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68af94007e790b8215cb662d7a56058357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810ddcbeba817507912dc9fb8f93a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506f9f65130926b6a5977287cca9f67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c58441b7f78a7639303edc3e5b5a57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e57b260bf17a4a06bf2b06b9d5d5c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9232e8bf06d8353baabe9ca6cefba40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1203c7a5b63775a330d8434ed8d45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6cafba31de543f06e96d6981c64dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7ff829cacee005f8a288abdb0fdb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b8dbc834d5d800a0c651e159365d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391b6852f9e1604dc4c62ad177b4c19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f17f65e5733bda63f83ac248abddd4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dcd07d06e4f218158cecc4cd54bd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c415170b16dcf18af19afde2d4acb58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445eada82ab3c656431edda11aabbf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2e4754fd027445168edfbc3d356e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136effd65bf3b2811b58e7e32140ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de2aafa8e26b326297c775c2094af0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef18b2e1d7b8c198d6e92557e6abcc7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51f1e57fe977f4db0335144e48aca9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eea44afa6b2ef020f22233f03c143b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e166073424cb491de3f7477daad4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f8c9ed9e203f55171477781e07022379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963892a9286299c0242ba1f614e3d346380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cec195b86953f07407dc6f3f2be99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36424a1a6209e2abb73da37841a561b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e0bf75738a8ba8137f2fdfd74a791383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273110b31ee9b758a927b5dcc4d6e2ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7d901ee42040fdd3847f8749d5c90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4d10f8f00368b590465c5a425e34b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b55e6e7c80710403d0ca74ec87fa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ec65fbe93d6fb3d6646a537ef7aed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f1af80a9664366173e33d41902800389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af603677ce793dcca349b91994d5623b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4b171376c4e58a376726bf61b4882391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449ffc29dfd452854e934014d6cca43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94ff712a042ad8aace04a93cf666b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0bd3c85170c8ef2af0055f0a893534394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46799316ac097562b714ee6451fbc853395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a7a6534b5ebd0c02774a3b1f659ad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54b1d03b95221cbfadf73ae7c8c3ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20344c7dd933c8520807e210588f9b3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19321e183f73b42a725816fe779e88ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa3da18ee1c58585ce910b72f32a6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4326deb35d280c6c6810dcd65e4363401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59f53a062637cc16df8a6d4cdfd028402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759be2a79eaa6f551d20ce21e4d6462a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf827ed5bc5091b9c49b9ca7b221b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe3cef347f4d1acc6c67d8c5148b38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f2d5443c1d2c65d1a65c87b9d2cd8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb8203db1e827d62f5dc4c7aca174d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c70bb3fbcdf7e5259c1df30ce9b30408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0542a4dea4ae5142f51b62feae084e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61e5c6f4be4c9dcb213bf8bf709667410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b453dba25eb8c78918b6d42998ffdf0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84146f086dec10ef6f0c2719d5fea3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85484b01cb24d5af245a620e0b3fba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e540f8eeca3e2c5a4cd1defb16ed83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430608d295abeda3cf95a55201a0bbc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043aa7c1c01bb4738bfb67290e46cd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41de26029a5797ae2cfe6054d045322417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9489b18c0c8f928e263355204687c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861561fc2b52df7582fd474cb1bb5f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b069c0fe3d4ee1131dc1e8e2ce7db7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2cc2cef904194cbfd152e7e5b9557421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b36471e5281e4f8c1f0d0b7d7563c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f0a8a157f91aac9f23d881d305918423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd461ed8cc333d5ae9bcfcdabfefdc3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336df9807c919b325f32431fcc7ecbda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38532a636c0921cee9104f28df37abfb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759a668abb969ced60e873fd189ce32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff08654bb55bf1b6de14bac4dff51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0cdd0e4eb50ec84e661aba3cc7eb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb14631eba367a8201833729ad01344430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b25d11b3e129ab8d6d268461eed3cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28501d7ef04cd8a82f2bafa495b6c8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da7153feb8f3641a85866b37c724d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb25f3456b6eb063625748c6244fca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124962b9de7368da54406f9a9db67b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbf4e8299c93e2e51b5fa1f8dfb4d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8b0cc51694a99eb2d783073456854437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee0dafcd0fd3c2fd82de607a55ddb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9123962b18b32446e750d7ae90376f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee9b97e5498bfc418a379aa11a955440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa332590ec86dd1f5c643433a83db32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adccbce631657a54df4ec7b709fafeae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dbf73ab128d6464e5be1185c2542a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff305d54f7562547cd9b551f48451d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babdacb39a71774663293b131228055445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb29cd8a0fb2c24fb26852ef334bb36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1cab3e27fb8703f83e9e23b0b79e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca51ffa22912df9b1f9947198413b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425207152738c2e98ea26df23478f82d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6381029c7026258ae15db8bc67a07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b52e11c0d9e63dfabdf0853a8fadde451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094444300859f89f8430c896ff446f3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569dbd44fd7cb834e8f0f4e280ce43453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daf4a4d2768beea8c182a42bd7a999454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94990ba9f8b134c523845ca0571bbff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8218d542f6989ef59142839490e40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241515edd324d82c453c0e9a187c2273457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6b87ebfe118fd2a8744f47268b15d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcd12894257406c6620f69612d0fb7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293f79b355f0df62fb12a3524841ca1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e07d9dee17ed708c6a48c779df82c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e992bc133d33a87c3e3a9d708d251dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d886e518939a16cbe7c251f7b3de2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95094241203672569a1dc6bfe6c7818464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a4f9dac2b8b0d5b1a16511719cf37465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05368f83c5b0d4cce70275415ef57aa5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496cb56b8cdbd7d90e2bcd9916ce296467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d70bbf5b5827964c484ee8706399d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fc7f6613328645a21f497a0ef984f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b632ca14d8b248708300769898604b1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029dfff50e3bc1ce882967631e7e8d4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aea75ccd2f1744b9ceed1f9d91f04b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800193500433577c028100c0e2733d53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1e6fc28826ec8efc59e54ef6f5d6b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049c1e04953e2e7192e673bb50f3a89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb43eee4b9108a24a5a96d7de51293476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd22d50c73883845168da6ed3633a39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002831589f4a0aae5819e9f94406079e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66c566a39517d79272a42ffb1c5228479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3990a3ba42a4da8516cd87c67726db6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84a4b292755e0e4003f0b14545d5d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725153c2539e15187a7b848772fb3a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486ec7f3e0c6ace9efd20ca32088f2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd2a1c0605a9c59c78636fc50578d0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19036265e1bc33da79be827e82b3464a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6421638a1935fbb31bfe035659943486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635a9478c000649fd28d8dacff9a22c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c8e9a3dcef179ecce3d3a7408422f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed401bcc93906cb2a70ccbbd03fd18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506d96e29769c461d71645d883e5db3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ddc014ce65d244d359b759064a62b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0f99eeb099d52d80131d9f186b075492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18343e118c1d24aafd5e28cba967f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018271de74e9a6b8a54ae9c09ddaa02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072d608d4a070e331e9b231edb5d96b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9096bf797fa913f5159447541cfb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd7a4ebba0c548965fd7dd29c6991497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6b16fcc1ad4df99eb78e96aded401498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d17caf4f41da6117dfba9a222d461499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cb84fd7ff1b0a90219d509da970a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5b1dbbbe30f9fd94d0540543926cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cd5811f739671b9828a2692a2a62b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e1391e872b1032fb738fe119867a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17132983826d114538b26357a70b22f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a7f36e901d7d0d63468715346eea3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb394a7a0bccb7724073a0950b8010a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248be996de7023a806a5ade714ae188507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8432fca7994e54012967aeed12b5301508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e3312cdf55bb35e78f401a0bc0023509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecad7d65d80da31efe0512137462c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c381dd1b64f4f907669a3154b0441511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1aa6d5f0602218f3eaaf81d190053512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb3c7720b6dd213f93cf04e5ee1fb1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c66c89064b3ed44be528cb5b2d4e93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8477b1b155970d30a1dfcbc99dcd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8d8f0cec698f2bdec391e2de73621516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eed8d1b6f39c5399ff6cbc3abc24f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbed703a209d56dfec77cc8b29c327518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc5670330037fd436004875493ab40519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687a9628d22ef9a016f2f36885719a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066385fb70c0213def5145bbcafb6e98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e0d71f31d15971606b171eff0731522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aca564bcb0bfb3ebe91a94e1a77844523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce551dd73df22db9dc1ab71675b9c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fd64193066337e52b64aabf5dc5a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8558b0fdba412dd1877707086833ad1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15446b6c13c2f097d2af848e42afd3ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f04893c1644d073a52d512755205c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58108670590350d60a672c6d5e247467529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c9d16833a4c2ebbbd4edd6615c23f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16416b0cf416c8e0185732041fe46bb5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b021b4ae88bfda80f16f61e3be43e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fcec9c193fe3e080395facffcee2b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e6bec0254ae750a60e5ccc3308507534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210beae751ce0072ee0e3ad5d1b58678535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887e1d1e9aed1731cce8ec33ba257f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cee6e02a9b696fc54beb1970b4ba74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185f81cede618ae5b522683ce9b79eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2973f9ef129988b055cac6538e63103539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53574fd84c928a351a82e79896668956540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e615800cadfb6fb2c428cb8c69091541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c060d4125049a7cdceb2ee7327cf896542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486804a3b007c0d153f55f2553928eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2aed6718c16a29e70cca8f16b52a03544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0772cdc2535e5a0f41d48162631bc4b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d958f70d13578ba7a6430e50f82505b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070ef73b02d2cd93b94b84ff0355661547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53b4148aef1130d080a6c04c4500ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8562f4b5307d4a4fedd2deb71514c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457e9052b7900fbb7ec4b69b34c8e88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572e664e8bd698da089a8b4054d06b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f44981627511ab048390b45a99bd6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c42da29062b004d3935e68ed28a5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0018b39f6545c4d67681045a549a274554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc4f8689902ba5fa6d62b0cef5ebc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fad1f2e0875f5e71ce3d7bfff40ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c9fd4922f9bbe847a6c0e14f67965557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8191b31ea9c3cc57e633897cbddba9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5bd4da978c0c7779e153ee52d6b0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d12fca140f3717d8a342ba4f59171560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cbbcf92ce5744ca8540b321f2380e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf53507c54b1a1f1d2a9cae3540c10c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313df26125619090c04e6262b261303563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6fafc2bb042faedd9e30404cd1fee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8bb9c800fa0dd16f387d31df75793565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec3dbe3fbabed13052e9dab468790d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df623feab12df59054e071d8f2142d84567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16cedf6a30454ed1f15f05551482c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e8345671eb1bce9055fee59d570d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a03f278200e7424f98ef71af3d851c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe95c6d66cd4e60ddbb7077d0e4587571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708fda810e5d9298cb50de06fdb2f41572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a189e7e74ca26666f350feeb064f4891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9573c7852746d2e40ba110017ca162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7e01a5378e32cd38cd089ba06ae133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569eb6b4a66d303aa433cb0752255ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7873cefd51207c06a1b2de84df6835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7d17df464cbf538d45ec1435d38396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9398f2da00e6f9c303e77793e999a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f4ce05a8d8e92a04b35e5aaf2b1b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310231f4b67872749054e138bce955e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2788883c5770ed462a418a70312da810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d8f00c60b6e8055de492e4df5cfcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461e33cc118822cc5793ed315ac4b1b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53144af2e84ad40fc13565bdfa1c089513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159aa757ace709c62000d02d9541d6b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1be654db9ec4b4f892b3275389f0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd2a063cdbdb5cd87f5025cf9532ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04e99018a51487015378f9393845de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80746bbd500676807a4ea2e3ecd9797318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4a47d6f8ff9096fce9cb1ccc1176919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a69f9f5a9e671a8bea75323bcc6d1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c617cb0633f0372f474f91c0b0fb9b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed2581f3c375de10224703052caba722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7270e82c779d9b383ee7a815634454623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb812411f03a591486fca6ec4b0b149924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c402ead107400190060dd36fc5e12125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ab6fce5d167ec3456d0090e105e8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24291f42aa6db0e7c96adbc072bc941e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fe99ff41e376f8b85f8aae51efedb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65ce0c4325d6341fdab0dec5f8bcd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27b69c2dadd8f1ad1fc751d5fedfd430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdd1d5ed6788a3ba3cb6cfe055df0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e239ba22a9ca8217f4374b06c3e14b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d16a10bcf1c87a5701149b496ba9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d88aafa94538a2b28fbeade44d44d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b9a8e169eed90b698ea7bf8aa1c1a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32d025cbc06d38ee29d0ab69adb0b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d192fa070e39ae4da1a76d34590437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2740f7d2fd82228b12aef9fbae36738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cdff2d29b4207e2a5f922008fc17b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b4307a1eae024daf978a48c9c460640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfc8613c704672a0780fba2b222b9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b05122d3e07ed87cea5985c3a754e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f922912c0be44acc865afac9fe7d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4100e442f1a52f8de989afc8e216cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57db87e982b29c3b1d31c311b0cfcc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57486d008086a2c38c8e24373ec82f2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e5b0617032b03e0604d14f0ebfb1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74874643b8e13f42f74642b5b93a2d3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471aa4a95d5506241670d110471fde849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a741aecd237a2b321b743abf114650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b1fa14e91c28dc5352828156dd95751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fdb037aaab0df73216f9a0a39062952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab32d51f90bb9b7449fcb36348c15a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2fc9e589be7be1aeeb8b4da61d85154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaf7f7a82394f03008fde2cbe8d25555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802089d78d9e6b994f35098fbd1bc6b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153739079ed76158f50f7c1e5de7f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d74346b89e93355f8501f71863dbfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489ab5029b730721b034b8d33f829959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a8657c9cd446554f6d7479cd1758d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce43e51470c68a275eda4dd5355e4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20d7ea35196c6681377aad61d6135f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f626e6d79a7ea15b150c25ac8ff8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80cadb803a60cf14a956e3b8246850464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74739fa2f946170da9413aeac5c1ae5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb49af05b2f6166bb0e215354fa0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f1490bac6ed1fa1bf8684b5a5e4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d053d976815311e556997d7b9f3d7b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba101fca95cc4aeb3213ec0ab8fc0af669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e34d2a3774f1684247fc2b79b217770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705522a5901f25740e163c0e4c3a920171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd20664f6442a579b9afd679ff482372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ee6ce972064220ab6c7065a6b8f8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747e41aec12965217f0b4e0a73d56574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4317bb0f221726c8533c6d1f52a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8fbc97eaa3a46d052c8e68a9736eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011f8489e0daee146bbbf370a1f600377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29874ca9c43ac1034836fc67df5a1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f86583d4297a53ec326921354a8ff779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d636b7f964f6e5dd63053768ec6e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833c99a95c34d1f9c2f6f413d7dbb9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4adbb92358169e2c78fb8f28a9dca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818c35796882db9d9496ce68bd5826c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361b33481e1f108319c5667bfa0fc784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4cb4265802ace34f8fceccf79edb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40422ccba6fc0a8e0c099a0bdab055886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d0b2f54241c726da624fa2537ca7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19629441435a2139007f251cea1ddf3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f315e96787b0032cf10bbcc0bf74b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a6ce4d1aa4d89da2f1f890d0ebf5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6b3579b10ad0a7a1f0b2a72b0e3ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4e3e6f2feba6d2d21cc12d29ac0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa44aed0979dfb48cca861a9f0026093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55f365b9a6da640f0caf59255b43e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71ec4720536c81c47fcf7a663ccc0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e15b0da1e97e8107fe30f4e246dc2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c601153dead1378b0538975bcc3e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ab79c409b6e2fc65e68e9699f6c7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4bbc4825fe98ba33c448057c0397899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010431cf1eeb56f1114d5ee6c5c9f63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a772183d30d4feeec580773c6602c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105443169c45886d33ab3026e49341b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34e4384931ff130745a59630fe43ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faf7231a61e56fa4b3caaf7b24716e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9ee193fdfcc2d0f260c1423f3622d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f7c1e01b5f41d097f714ad47fb976106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e6dae9aa2dd19eff8a1c0e336d523107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17749e8dee89c2ac354ed91089c969108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c6f6450fa439c03256cbc4781bca7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da1f0e5362c5e3ff92d9136c20a414110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787c7c24fd76a417146abf941e90cda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec09b2817e7427e5abbfdcc964bdfe5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63b7f7882947462bdbc4fe1b35628b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce59d6d2943127c8520224166f2c384114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4f672dc03c24e32ad0046523df4d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab64a75ea88d071ee342c75af06e67c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac18a72bed6df3a4252b12f6547ae76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794eafa428433e20b22ef49d6269385f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a9ada39b50a4f2615f31ccbf39cec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2471db34b8d8d6a7963336afd490dee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e433dbba676cc4061e144c0a023f86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593a49c7ac28f66305a51c68915065d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872568c8dfeb66c08b63a5959c160505123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0027c7e0dcc6446e807737d75de680b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b4d7365a0b8cce08828bdb8229769125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c315bad6254ff9518ec1d66edd2521126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10123610f66985296160dda32f7976127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06746c4049a15b4c11865fab0e8e0fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c735b4667dad1feef91a107fc8a1c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363915566be6a2e07fa1b8b3e9c5cfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6889ffba9ca1780a7898579cec9f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6d9170a61486f3a08a63e33faa9a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65ce3612dfe7822695542480bf3199133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa079f23b75e921a760398de06c8f27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181053946814686a1b32cbb209834ca2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f20d2f4b05e7d5f5b2c511a3b5cf08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b3742b2deec75f8e8ed199e9c2e52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf37e05107fbb1c9a94807dc466992138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bca9be151f46501ca3164fc6b4460139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5045b1e4d91259a3359bb80e63f944140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f34d8b50e0954112e2c6f336f7e23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f39bb1f9e9d09a31738e26872888ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1237c2e3638a4d3d8e45ccba87858e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ee67248f7db8349fa417680702017144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a95dada7ab649697d030d179392ad0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fc9de86fe467b1713289dfcafef8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070c78ff91a71875ed7a501869ecbfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422302234ef940f7c597195ab1081f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef46395c41cedc1770ce2c392bae15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22564563f672f8288c9021cace2555b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4d68c2690ff15a0854f339ab31049151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44548e5b9d60d7aba035f72e5f331e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2fe28ca8b79427cde57aad3d8548d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dfaa82e1ae5891d6557d6e49946f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df332b10fca6cfc966996ffdba6fb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d77bc595742b986ad6477ce6bd56fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe126982a1dff2e8b279ef68968a578157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ed6efe1d3e9938149c383b5ae2886158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10598f7bc579c7aa6f809d22176a16ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563a24259931265c07870ccd5f14808160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fc9f2cf5874186361ef230d6ee67b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2be2bc3d75d9699302ecd4fb9ae99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972cc06bec02c0438490125adc06773163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31744ed92353ff4469301c1f0f88f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76be5688c95fb4603dc487582569820165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac25b76339e6876b24d6b1529bcc8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb597c0919e44e5dea735d0c43177d9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e742e6b2d0600eca7da79fe1eff84bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c6fe465868c4552e19b93d0d254ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad54e0df3b14ab991237d2539380d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb89038e402f0ddd1820361dab8fa9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c326fa8792c4256785742022cb77f67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aad8fde6e4d451116f80d52681476173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc384f2201c14ababa2c7cc67879c16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23101657f4f6e8b683efe67210f14a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657178015c2f2de58ca9f7434c0d343176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a655f77822271b529a2c8ff07c38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b5c1abed4a44c41a29480ce90c18d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28b306f6f34175f064226d919d6ee9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d566cad57682a5f9f9c5a82c8c54559180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2853327db8a12cdcfca113b2e38fe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae676a01e0f4d4790cb27dada5f0f36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725588a57152a4c45f3971d320bd392183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f39e60318bbf1e5436eae3af4053184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12d88e933311538a448db4114cd5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113f3639caeb57290bceabac4059c09186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e970684aee5d429398a871223687187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e447588f2c08fe094a97cdddf8fc732188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2cff29ddc5fb355db0ffaf388536c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04f804efefce74e53b7c7686b82282190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcdf1cf164abaef33840c3dfd6b035191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d846958eb3773f331fd171ac7e875192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc20828756c504011196d5d528e966d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87366998a1c55f9ee6baac71abc8b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce27039c570ee6fa6b2d0132acbc08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae152f2374911fe4d96e0e74976bed2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb31881b008fcae54d16e8acba6d3c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45d58c633a75c5374991e685dffc1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f283a94ad1f30c54581be06aa091ee8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc068d47e3b66d6851ef55e89127bf9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7d179c6219b3e5a4d47b7f521319b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba54d611c399272975cf1b6ddcff608202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d9f0942fdf7a13cffbef7f47aee66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6a3ef1524d0a14f3f6bfd8caa753f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f93533f0aa1d3697e296eca2c9b1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e871841018b71dfff7d1289ec5913c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b2f9dafaf40a533eee5373e0add7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a807d00a064b885e145a5446b34af3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166767bfe3385bcbe9b20c5831951f89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c364a4125404a7695d444a1f7505a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc40e73f70b4bc0f7ce5f188824d0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e00e5502d1f91962c8fc3df64b882212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d5dae33f34c10508f465ef2332035213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659eb7b171a77db37798790e5d75f46e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6b93a6bfe38fc9fe10757d1d57967215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84df9083157b3c5498b25d84bc3b2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36054eb48cbcca781c5caf83e276ce8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14b383fb4cd4014f54a80c3fbcb7c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8588195603f905234ed582b299df48b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be832bc30d2cfd77b518af1c7179f3c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49006c76d888e98da6d173ee2c5e7439221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b16e017f52a372fb9c68672dc52576222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a202158b07483dd97c60079465908223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c54ad530fa7b3486b715ce54181d5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65a04d321698653626149e7931a4da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aac0775a3b6cce038a3ddd1ef538ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d66f8019bf70b6a3c3ba203b0201a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bfbdd02842c8043c708aec0d16c50228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec2ea74bb8feb005249d0f28d6fe7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc2fed37a5e7ae7e57fa5f0266914230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a187d68ab5884f927c080fee60a28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cca043d5aa9c97e2fdda01eefb34f3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4456ada9b2473a5eb9b5e99577413233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd84db136347c632769f36c1894fbf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8491fdbb2d740caef4d466a2eef057235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc2eb58c8bcc3848c3a07c3748b16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b90de0397ddd3c1229afd1a0c0bfa3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56feddfa7c3a823acf21ce931d3d7f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20eb966c0376d499647ad176d0ab6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7053dfabe52132fd293583640d686240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb665c5f6b45baf6108636c2ef84f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8c35d94df9e2d78ba7a55b280a444242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f70b9e377667a60dbe92436ba2d0be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41f70936912f93d37e275d5480c416244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c36bdee48729008b6946647fb6a60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e10ba0ff52e2f253582089eed6063246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd3929640ae94877539fb15e1afbec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1438c7a5308d83b4f8149cca740e25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbb021e9f0529f08c036987862bc57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0d8f7e2abffcd36c1471e4cbec6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953be01513c028bb81ddeca3019f1b93251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f4b3b1865403246f56ca8ee3dd2dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77914f1aab4a72d4df756032e321810253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7f430a42a44da8fe7bc31d2ed51ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e486cb05e297f872d328e6605b1b940255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6056c80c721f47193ea45ca87bfb570256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce26ea027d3dd81313614870fa9469257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18595910e31cdcad45bcb0576a0e102e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66f4cd2bfbf7a8a7e67abad6175408259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dea9e17d352baf4e2bc3f3468de888260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad585930c530179fa13bb21e75d37da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cd93767b2611d5d92db4c7ea00bed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77abfaa1d099bcc77cab5b6a88aafb2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708e78e3122dbf388f820cdb0c362fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe58fa07d44f2d36f01a010bba1253265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e75dc8420f51380548a1b5f911d5f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07284cb81fc51f3860723a69a7298ff2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90d002bcc046a1e0d1b978e228bae2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ace84f73411eb7278bb0d8316367da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f85c9040397525e82ab793b746a28270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d058893faed69c2da0eb37a156ad57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1572d07f7872592b6dd64934ffd23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b9c64d8a6bb3d8ee7bbd1c8b86ad3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed278a0651a203bfb7c8ea210dcbf79f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180c87e8c39cd182709bbe34b5bfddc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5117b76be9b0fbb90427bb30b396fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea23469be1d718f06f1756dfdc4a7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ed49b44ff553cae0b0c258b73fc4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9a65a8302472e8ac1a2a23cc07332279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b5f886b11d382f2038ac74808f6b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8e46256ecf5ec8fbb477594b8d98d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70703ccec5117871f0d2a5df219faa95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e41e8bf746d4b2a59275262e31ee7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3097b7a4e30d63ac8b08b402df0be68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9719e5b69a0188fc8a7905c4495aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf110c7add62ce0e5977040cc462a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90bb07894f81c5c71a82d6740957da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2fa2e6c673e46afb11b38ca518f05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df26dce098332f97edd0d05dc2338a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c14b4423dc1b3ec5cb70ab2dd10ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247aebd320dd58dd974eaeb97768580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098394f552b0f61abf3c7369bd61475f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69be8a8b0bcab3d2d2f457449d4f5dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee2d725a0452b34def2a440f74b994294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcb3e5031d4a695b54b15567b55e64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af97734a75989b09ea9241a8c9b20296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652bd1fe79724a996f73e396c58dca2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a0d3757340ddd64e614e7f3c7eb09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29b0af34e696dffceac523ddaaa1ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2d70e1a91063ab0cb8f058612c5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de05af2eb5af1f535a850776affede301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b6b9e8e3c6cf7c53b2fbf4233bf98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa4884c4d44d217022c086cf585398303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231c365bad0b1ee617517216e91fe18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376a310f8b8208453b9ea208e51a3de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59726ea542f3e09e376fedc78a72008e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6ef0a24efa35090bc7854139cab5d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fbad0b6b603ca27b5fe7d0264f15f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5bd4fc26efdce97bfbea75457a1b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ea567533d6207bb3fcc606e9aece7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e2794fc90587101183ee17e545255311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058ed1724e9ddafa90f8f6b70ccf81b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535a4bfd27850ab5e50341071ac520c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25710ab3f15a22d22b49f4bd72deb9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a56b602319ae0ad361cda9bb9c1a25315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb74b22537c47f0e0ffc1843be203316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffee141595bc187dd3df386096c8b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca66df4808a520d11b348570c46b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc850728ed12015167057161c2ac8390319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba90a02fabd0f4faf441533c8ad3f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1bd54fa157c14f990e0b29c4ecae8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2eb03550d304671b2424af8f3d10e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41959e7d829a9e69a998421e8bd814ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93d2d93b58d97804e59c7fda2f2582324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3af2391a51edfd7eae559e74c59dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f10ca75c58e4fd5f0be3b2028a2b89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081c64ae4acc5dd43fde562993f0183327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887366bef5d2602a85b5357ad0a015df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaaf02e6428ec94c026f7e4a4caa54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b3cf6ce118e35abfc941d101f3b2a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec439b76e074fdaa7473a2b47e9f6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c92772ab9aed11336fe0034079b97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938650721480ba15f21ea4fa500f56d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9cbc1e2767b1a6b0c042bdf837030334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957ffaa7ce698f5489a037c5f6a541e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805894f42d092c34a890c9958ffb684336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726772704d592039809304ba19c8fe13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449c79e4b1dc6b5e8a6b97a17ef249a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820ce5b1423ce2434bf59040047d5fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856d5856a0cb05950471b10fc76f2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11084a152de60505aae815e5591b34b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3dc59d630b3fecbb0b3bdd79bb2bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a125db340192b5dc5b6a64bad8b51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b59f6f065654d7948254dcba6e7b2a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64971256b805903cf4ff688ab0207b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6e2b7473d0b1b21980ac6cb5cab24346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380d6bfb81d7cd22ea9f60aaab69af5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c5415987cb98c0abc94af43ddbab2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b081c1a84597cf4f21927e07fc59297349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c699a1f6c79062e2fbf784ee608f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083d7f0fd0010dba38ab8c63eae8ee2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba22c0b307362a3709c5ca451aee08b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4683382c0b8b388e77a3684efb08e62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43166ba9589a12aa523ea7925e5a1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3999a3e213eeb8b09792df1902cf202355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb27f8e9bd0da90147c637ceaa5acc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df300d1b2249e0a91aba32258084b301357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9f5a68c547c65594fe8fdce03f43f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b602307b56dfc69c250c9bf08fca0d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf677fa0338452d5948941fef4a5acdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d7150297ce1957dd48758a3709088361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c240464f73033a743cc6c82235d8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc3046c121f51bc7b921cdb448ec68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246c4f2e949245196246f1715c18916364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8f7a856556189877f9a5d0f496f22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d81eed66504b6aa3762f9b85ebcc25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d9ad19fcc0b98e86d5b3cee568c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1152fa981f9f29d2ec43d0da0b204e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc464df64d7d5f89b554622ee36d911d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46151ed995cf56b0852096c6bc51c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1725e91a087f752c4efaae518d688371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16cfb10e78e6c5a528451667f58a77372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198eff1c4b7a4482468f06e169013f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b27f692730ce3705ad255a763d4c83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c588e55dd826d1449c127f7cce83e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29ce18130b3615a470687fba8b6f22376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedb12bb4aa8baea5e82c9fef91b02f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a300d15280523453d7b1c8f6fb3ba35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f116385847356086c5da8bbfd977c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084dcd0fa7782cd7727921451684802e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd074d73f544e150af092daa879eebfb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0a71218b6dfdfba33a4322d750c66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d668626353fbe970bff2c8db80c206c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f5e56553782523ea04e28a1898c4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ab79d34b11eb0e92558f0969e05f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef76b75b6836628b29aa07e7950fe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd769ccff027e286a32fb25fd51ce864387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28a88a5b0b8dc97e57edc2eae6f95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8136fae939960d4c3bd8aa0a9d2241389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2329ade8a0fe9b4147d9423c0cf8dca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e594bf91e8df7e649ae67e5ad6d002d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b6b0ffda357eec73fbc972462b6d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fa601053283e9198456a4c8375fb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f16e797920c2ad86413ec603d1067f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422f3d2acd091b30fdf0a1959411bf2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf40f5cfdcb4f7d720f44de700fb35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e190559ba25d7c7a93c3dea09f1f57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1547aa4c4f154765ce55771123523398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512c11fdce2c8de0195b7811518751399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24296a9532e317e7a7950b678a951cdb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c6474bf430f0d2c260ab9c4c2f763401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e61fa1ddd3a7744a928e46b3684f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67311458720b08443439bb5511bdb5ab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61b7adab65dfbadffaefecd417ca5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655b6082793ac21adac7db52469538e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91568402a81eb8637704134e300abca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf36dd9d16c6936e1afae420cc5166a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3295ecd56c26d6c8ed686461a1671f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34071ac0155d5a08e796f9189113fdea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290a901d01ac7536179b54737293e75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e83908095c4cb023b54b20a4e4df40411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc374425703c858a661440d85b2c211412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88842e4125d91a171b954e3b9d269b18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fe8b408d75b9907e753fd1b099772414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8677105e7bf2f8c41eaa73bd43470415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e0fa28a6d18cc809ee95ef5691b5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b32315ef2c3dd78bd476ba7397f63f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3beb932b09a57d8ba5f0f4c88c760418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e92c4a744a793dde0512d37c82dda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287b0873ff7f779c60be760ee192323420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2007f83adea753ea213a3a03523beb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dae7b928400196324cec00656d9105422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ef9d94a004b1c0e90c02eaf9cd66d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7af15819a1b5b1fe98da82f127d65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4ac5d7df9acb27ae159b09c5a6e7b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb419006ea44d380ee45d56c0a26d4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159db2ac6fcda0f916514bba99c7c15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4cd909405254b5feacc595d302b5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00fcad15c0aa7fde6230890abe808e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c128dcd83bc545b7e06e7c3e64f83b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2378fe1178220a563c50b9e7b95067431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fca1b108a5a97587c2dd01de4030b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22a6211515a1ac158ac5077907bfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696263a721a0b171525e0294a7481c71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ad2fb7672d24da99fefe18f7db255435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bb43bd93c7193acdaa4e08ae4a5ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba29f5b1763457d483cdf93cc0a42e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efd436f7ffad0f36bc18efb3a034c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705d3af6c34e243012a8e13d814ec38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b472c75be61d41ab747d53aeb37b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8063c1d5ab9371fc55712a4c7cae3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe29e1ecf9b433d94c97d6c16530c5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a55d36987d7fb0ecb9af4742940b67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ccc1df5efedf205114daf250fa137444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90ec41be898a9938b23e494c04ea61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bf42f4e90c5ef67b0e2b37fa0458a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee6e9c0948ae3f4640daee24c3fb6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf27fb140f9a1d569d818775117342448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ff0d56fe38f309ed9c86ada6fa644449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ec96721c5fc027bd0ec6c3b39be49450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda7d9a96f4d7e5ffbe329b068b32a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bcc08eda7e7586fac02186d225faf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde9ca2ccee115b29d11252ef90e153453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c0cfc0a8075b4c6a5281c8cb97056454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6072e004daa5b169857b3785664e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67cc0020280a5a0eb1424aff6a6859456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784810a2ff091784133ed64f1719b140457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc537465c88c601c0feae9095406657458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6ee1c338efe71836699ff13e65801459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b795b1a55257b14decaa4aa9fbd7cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376f72b88d0e54a52e5aa81e1fa012a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd246f855cc45e0579d56bb18d3f78e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fc497e2b6344043e5011f77aaabcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc83719cb532ab53ceeda5ea40ad241464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429f7dcdd613898870402b527613a1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31df53600808356b523df0a9a1c9843466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4c0c8e18f4b7f1a889bd599690598467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9367b337d5d7612fb3b856701d83e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acaaf1500cae2e3e7e959c29435720469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebb374b205414d662e117875ba73b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de78bb11056ff85e0249e226cda23f7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65089c5a12a7174f6cf7f16d7ee86173472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab99768c5d1e30389e3c18a9e80438c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64d24f886ba51030b62233eac24b14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55927643c14c570ad5d8adb6e4c6a51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaff8a319398e20a6e1ec9fbf85f52a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8c2779f73dc4158de9cf80a544851477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11f885c9cc8451c94dd27938cf64b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d344a64e016f98da07cb9e9eab2f086479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608e585280fc20f6ca838fbdb8feb5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dff5d516348a44c590543c884d3b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183db448dc3661102f6ffa5f7963dd50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50edbf5af3163b64038a1bcd8360eba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450fcbf0ed91a23685dc6b37a90cf12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fb01de125e4dad91867f6f453720d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95396d34f654d653dc7a5081257f0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02931da1d4ed981f381ee501f1c24d27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dfd74c8b8b0fb7d510c7414c743a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef43d45bbf5be3b93e10b761bc3a35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaaaf00ad1f47d0cfa638808ebb803490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d314b56c57a0632b7420f516f0e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9284866f69b219761d61e82cb393d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdba7efeab11929fbbc3121478c17f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afbd42165c57b70feab2b728f60a9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150e58fb1b375b3c3b9d7865b064fa3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedd266b24809ef3dadf05842ac5320496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0c4899438163ef8199283b4889c4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeed5af5410c9570e9cb052562beb4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98d21cfe659d749a46b58513dd54cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd8d0d43896ad6b89d696af9cc2b8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6962dbcbc7cdfb071072ba6ee1d299501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f54c8cb512f7940a8bd319fac3243502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8341bb36d6af59b0e29993bc3171590503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca5e6df6346e7f11328ea491bdc816504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20f8b28afbc7833c7b944a3b822c8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce4aebc3f855e8f87928b0415dc613506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafbae43080fdee04efacf6b042c2e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b2af13864c60832de9dca072b3ea6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab080f2f7d18d27207dc5698acf6834509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0299926125938869541adef3d3260510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb64f5e9fb20865a57ce623eb2b682a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b7d4f8eab010d46fb948dc5ba1540512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe17a601705028610ce6419105435513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35c1ec7c2459d6d346028fb539b6a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d5edc65e53d55011e71f22ad2a95b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a80465faf0c6c8fa12ab556822f98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332856530485fa490da003fc51e9dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850775fd6a1882cc6c8418d25254753518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c92f0117c6bec5d40b3d2e9f55d91f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984dd704344df93f689251abb1d3aa0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55327c02717c11f7b0ddd1b7567ae086521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da3e7f8f865c5419fe13805ca3534b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc5c334af1887c6116d965a941a385523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4ffafe03419262f0bd09fb2afd0fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce43d1f502d76a99ac839d6d5e8ceea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac423b3bcd3aed609bfc32a3933076de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c21dff443503d007d2c0fbc108555a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24cd5369a5a4207978fd97546e76d7a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3490f26cd4871d7b9f1656e04d1622529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550b80c1234934da85a029bf659866c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9490a344f50cfe969582b2900dbc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e250ee3835219c08b59831594f107532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a00a7c8d55e6ba6da694f1c3551f05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514524fbe13571c1efed828c9793f56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5aa1ff5e373ba2cbe4ed86b95de53d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb13f9a07d5140c06a68dc763f11d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb01d26ec9f001431b3a64165787347537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d05dc08438d7865aa2c98ff36535ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa9cfbb73435e228dc319abd93388c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c6b8b19dbf512ff6344b0962ec5ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b461e1e1ff3f765450603149e23bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ef8c2ea7ce5d763ecadf564aef67a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad52532a12e251545fb83b1fd01a4f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa7629cd147ea6ba9ade6d9fe58fb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17db6aaffbf13670350a0e42a6635d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774be4a2506cb38b36863472a5a2210546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d61519c1b71fa318574bfdbce2123547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9c2fe4e1a138f3032d8a7be284423548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b915fd5d6af62d3e1b571e3b1a7029549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf8895e635360a0b8c1f7c7024eccf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e9a582afe122729c8d2d76e67b722551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a341c59d84f73f90a761410a6a99d98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fccad17e9e923aa6d2a96061189a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38effc70991f8d8a41b1f552645cda7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554da264a25da514eb611c63fe4e33e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109ada47d246981973ca885ac7af596556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d25c9574397645cab54a4a0ca34ff7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09830d28203a0a06f24cf44723bab45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e14361f8841300b72fa8282acc5aa5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bf42b8b42f680c8773fc0fdfb61d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a73f65c9abcd8a1d160f69749e52c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a118e0b560ea05e77fb566a92ee9960562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369834c3524d4eab708add40a728217d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c585e28578d32e212d1a5a5d91fcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb9bde1e2e20a2c23fc12faa9fc159565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a46e8551c1905528fdd5fed996c679566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14058ee9c39a7c02f077b2e48a0ac6e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847497800788c901d0f6d6bcef2fbeb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856fcedc783c2d25fb88c92e8569fd4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46bceb265bd2375712c17375e130d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292d2ccf29dc565d045d60dd489874571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1465731f08b14dc350b50e7f4d1cf27572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>