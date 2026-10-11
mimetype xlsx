--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aa509f08a1aa8c9079abf9a74f5e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b855599a3252b1ace8b87953847536a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ae2a96dc4b7e6b9caa95b966565323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bb88cbce34f10e6eb1c14006a6e6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51d257c5e016427c66dd1fe182fb125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb667b6d1baf54af3d55d9b3d9af27086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ecc3378f87623eb9687555a76aa4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7432a64b5e76e34caf05b82eba608ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1f6f313de6e98226a49edeaf817cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dc279fe6dfcf59ff95dc05068ae2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38598ae6ad1516c8a46eb1abdbbd9a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d6b8b4fa96763a3a7a09f37e30c0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e53a069e6e482bcf4522598efe92d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55b717fed21336f8d5da0e06cb714a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11fd79d178485f76495566f5c4b9b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ef96d0aa3030b7e67d73e1cad81e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff10a9d3c4c56e60913d2938f68589717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfe20f54f91b485c803660dbb6467a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5002470f60684445dbdd0446830fff719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef855e51f8e1e29074f3d9a3f441ebd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379526288fefdf7a5245d05b8914848621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78e3aa83b3a741712060cb8bf5536922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6fd724cbfacf560e9fa9c6ca2430823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc4b4b93191dfa1c1637d0afe450e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1e0689cbed88d7481c263a0e29f5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfdf47ba86462e4bdc47192267bef326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf90cbdfabbd457fe32784f205540027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fcc9458e48c5e892c922b2aa5ccb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8612ae1d4ac819412e48b05039fdd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616029df6a96754179a5e94cf026fa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6eb39f3f53705bc1e33a0147d28bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ff6c1abef0b9b61aa8a2ccacf323932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23664354c46623b90a6ce522e25284033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a3e6aa80b5a43d56c9f087add064634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4b403fd73599087858584c43ef73735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca366f728f349fd9c0a8fe8e921d2fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a746a0da75d65feb00714549f34635237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbcc44aa31e128f1fa07bb37483f7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9958298b4c14ff6f3a8218560094239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9728abf13f8e2d16eaa1fe304638b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa0323784e9ae35ce0a52bc2f0455041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e6404c2e5b25d870fd29a6594a84a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7557a9b20ae29241d3b32ee947ba9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379f4361d3d396526e27154141fc50644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138c57a36580ccfeb5e62fcd0c6d5f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a2463f6f7df4285d5529cc6b1110d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f75bebdeaca68f68a4ac3b54e906d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfdbeeff8bdca554377b659040405348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68089b7eacad2e18f7fbdc7fb921e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697d39387aa993a8b784ba9d7e2968750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7ae8501467fd3103a4a2927bffee451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b2ed4ab923137934aece6ca8649a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a3a923d5b86219fd1af3d5f199bb553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ac37d4c6566132769f602cba2c57354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a476a4269194f0e8774aaf7d81a44355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1651406ec16f2d455945134c6510d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472a9c878765147bcb0b8d60d94634957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64de73d925cb1977e9faa05c278d27558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f1d3eae8b2bc46a4fb823760448c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a60d6aa80c00eeb805a1aa476598f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c740e37b241556b2b7945ce1b16f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2fb396d88f21e1ce1b2e13b0284b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69b9afb8746121cd0f1103cf106a0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e1c90b7210bbad552c53ccdc0fc6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e756b881ab79cb593cb2496ec2f50a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f716c85b3c0c5c7137423b95595f82466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766a3fe6a7e372a2f4a9f87820e0c9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bb027be15cc144cf9bfa1eea0436e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3999d3192d515be92160fbabd2223169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f6df023f660e18274b494b773147b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdc6acc942660aae47f4cca28ac44071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d58b83ca77e715f523e9444e38c37a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b84aa7dee23c7bbfbe36eef759f53773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a5975f0a3b90943c00501a2f7b14d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af0bc607e0490c66f26bc8fd3005dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd89f1ba212f2868a946fecd531db2576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9548138cdcad4ed7058eb2f33bdbe1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ab052a73559e381c0fb3c5db223f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670135f9d0c4257e00e9fde9b46fe3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30328caa63c046c48219ed756bd7cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b22c598750865e85be4d7613ab55ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383518b17727a28dd9d13208f68b3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18829a8a008cd4c516d84fc25322d83783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0371dee662175d76b7b8c7ada59cb9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6954bd47b58ed59f5ad0c073c5b934185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194d26f57f9d749593710311dc572fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4632065d11e0610f70459eb867c4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8aea4309a57f32fc67deae83595b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51430d2119cacf253ee754eb801cc59089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1e8802fbf59d276a6da94fd7b558e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb5bab6e9af15ed5c5cfc49af0ba0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb42023fbbb65df69c43328306acbe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31a583e0425e2a5d25729283cbf31093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043c566ed96273a2159b9d19a694f6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5abe1151bd86830266c6a4fc5cea8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9def51fde8d1b08de156a0d1d74826596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb70c1120b157ebcb59de9f154ad30b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706915ec59704417040a5c3002809b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac44866f259136bf7a56e1f553880699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b6fd3267c4541ac3702a03185db3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd66af3a864f269732f48d4e240807101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af81f1203c15501496f067539dc991102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9764148a0e666b35e13cd5983b27289103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bda91a79ae35f7b07641a146ca9c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5108a960453543452ab14723840df52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca73d54f5e9065dd087d36eb0cc3e33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dbd785e4a9ee15e42c7cb566cfb69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0555bc8541ac7c0774d55913064db29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d53d82c65f0546c6044d1878b0332109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b883833fc74c3ac42c4a4fa93a75c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a29d466e53705ef6b37cb120b6f8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ae1c6a42069bd94f0e2de5407d424112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a51119423261c611da124e3a617227113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a45f93884e8cd59a4d4dd51ec43166114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e859afae2c994c82fc06ffe8b20fe5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0fc935ee22fc44a8e36b1ea6df45c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6129f34d8642024ae1fea01d1d39e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced1c147067c1d7888d1dbf7e27fe54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6b51daafca4bb2600160940b53438119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf318e3f1c4f9141dd2e3b7013a075120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8add97a7c009dedf71281ded7f8a6f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca96718b53cd3cb3372c909ca9a762122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c370e34cf061b0dae5e5e555c12246123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff3b66b057d5c76037852e16d875a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356c4349e80445c0e063ec8b98ec2d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f34b5643f88340ce3579bbb5a0cf07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4441b35f26d73b44ab29de16bb2a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03363e25619ed561048d04a5b43a95a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3b3ca705f24310ab74aac0993ac56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886296722986c0a01b1c3f705d608978130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efce106067b6198e128647bd69ac58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdd532794b91a817b0189e17cd521e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e85ebf4d790ae4d0ca60378539c41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f3659745f91ce7504e645e38c7cb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a071e9971862fa3fc1d8bcec7c8abd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd07cfaab0871f25ab0e2291bba3a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde56d936a17211c4357613e5a889bb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfbc58b5c94a47fca6b4517daf550a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0706b788f0c4810fadf80281dc35e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10abb92fc71cbf5c2ce26de65cbe72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0fd51116534738259a3e694c8f399141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694131790208a7429dd34dad95ca5a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbca222afc35698ef38a98e6b30bd0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5f0e406c18e4a1d1d66357d55628b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175f9f752ccbe7283e946f0c7d33512145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0b5a8697b88324bac8035aed56664146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df670835971fe68f2afabff12cdb07e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b58b734792ab61dd24494d4d9bd413148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec2c048d206405668c51122816e8e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f63f64ddd80305cdba680289a2ad7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eca71b12bce02e267d92a7327c848151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88784d8a47846aa0d3eb85b19187bd55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1d8ca9c8aceea0fac49cbf517f3bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1a61079b0b4bc12813ccfcca8b03a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cee5d22b6c177e4483ff545ff4cf8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008a1d6298e38ebd67798a0f9227fe5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb0b54fb840d5782d4b62ba3390fe3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3f7db6d8aa2d58f0f9d1061622718158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d85808ce2f2bcf80440856a51e61b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac2e239813cac48a5acd2acfcbcb8b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5f1f464b42273305ea1d9b136632161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b25735a7326901e01215c9f380808162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927c57157047358b946e9eabfaf2a3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba97bdeaeaf62ee63504cb4cdd13f98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce0394a94cba0f684417ef71c25547165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8092aea428b6def2b4850c236455aec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74ca2d0e2b3471f51feb388af00e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d5b801a780128b863664eb1753916168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dcb351f1f0be9305417df5d2ee084169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073aa23806c0f474682718324903e77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d956ff170f311e21a7b1990bf0fff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee35e73f6788f92bc6330a6490f2fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e2725a580cdb32f4115287fe4f3cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726d39e8f9712905d98c1fa186b45d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6a4f8b1b30b6b1a6db54618fc7afc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85530c586363d809b9b3f52da9bef92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538ecbc415d352056fceb1e98623c2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b46ed58c9b33359a6ef276470db153178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea853424f6ec7f2cabf8cc5bb54d8f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aadbb8128719f537a4708a849533c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2980f051e44b5f988d15c19c3cff97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e851540de75ed750298a9e2733617d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeca9494cb059eb241a07da0f9acdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7e0fe26b6b6b4cf89c287d2d19e4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fb5199da565e97afd515092447b13185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c901ec69afbef8ff3e445c661762b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4accd5c69c7f7c4f1febfe23757d349187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f5b7c0cec8e9519bb86ed6328342e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d6dd2d5e8294466ff192e4c85d715189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217056cb9e5082b0ba025aed3e665316190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088c6d27a501a272768ba5ac331d88b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e6774e8584d66d284cfd4488c3163192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd77260f79ecac252a017c7a34c118b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04090b7fcca6429fa211411bdd62e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7efb01d29b072e1c295e8ad580c39e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e48cdb33515bf8f95d58ec16b02b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c44db118a251aeba1165a270e65c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82d243306e950a9568a5a15fdcdfe4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ad8e6dd4a631d104bc89d7e5fed81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02118f621a96ff2bf3f90a7664776200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd76f04a994c72ace1cdca97d9c5ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbd2c7b505959ea5d4ef9eacf83326202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396597ffbbfed18c17100636d0b4851203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b0166c631c2faab2623437b0a24a8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109880852c5bd699df7b9f73dbd2a23a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e44ce44741ff71be88538a5c1afea1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ac0942ef4853e99c834d4a2b03d3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cb3ed289500afd324f963dfd30e66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef7e8d0aa0932f1a993b75cc5d8d81209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f31128043876ba2c796df59bef09be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2884abf2984bd1e37f082bde2cab9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368085cf5642ea6525ed5185b31fccef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c47ee162090996445b273d27d2a6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4f5d964dded9f36485b12838277e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e5a956974971e118079a169739fd8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09dbf71c6726d5aa995fdc05bf763a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c7e7cffd3e234a617663add58458217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289173c9542fc7a57901ff5d45197a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa08137c94e8d94d5f06c8dd6d55bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553f87cdc69e3c00e19f65810fd48f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec59d8a5b42997f6c4ca54585ef332221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57836a27085be76752f533139fadcc1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595424a9b974fd5867212e0bc676ff2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984c0bea15d8c9061f08d5e5c654795224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb61f76ad509c23d1550342ffe641f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa9f582b6021d0c95dbcea214308f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd12b737a8a5300e808cfe464ac065227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96d06b194c7e1fc54a75d4f452b1d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db26cd829a0127e133471dfa0a2720e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0327d44150720fc0797134638b358ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f6f0c434b3f5a85a437f6f5e96627231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ec1a452bc53d404ed6919d42cef07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbee5f24548fd08e757139426bb8e12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d9da427e1a14f90a8f5401de18ac2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434602727dedcb9101cfb6703b41e4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526a470e4150c18d52222af61351366236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634bc44a5c4a10a47f87184c760ed8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77896483365f952fe81ddafa3538a743238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930d1a12a0acceea83e1c09cf266be6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139eb89758cc05b9c6e314662a54a9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffccbabcbf52dfc2c18ffd10f6903ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd98929bdcb01865762acf9284930bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87c40afcfc062ea0465e14051477ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6687f28509cbcfe0d1b44ab621676a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f011921e93f750cbe19a1ead7d064245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f112b3f0231662b2640db55840329246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898d1ef6d45a920ce1c010a25ec5bec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bed90e7c1f37d440e11ac9cf243049248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb724631ebdfb409a047048d97700577249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7f0aa0e49faaed191a6181b874e1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6165115b844ae368a74c580cb8e8bcf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed58f8e807e5554af3c5d65e771417252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f3ca6b0176f67dbb5da36e3c60125253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b43149e2d23e1ddb2cdc9ecf50034c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b411ffef953d4084eb13d8ed1ecec6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a3b4192bfa1d391953468ff757a2c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bbf4535c46cd28a08922cfe07bc65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb563d4ff082a1fe31bd11f1d063d492258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a1cd38cdd6598492a16705c265c5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4fd61f073014db4039bf21aa59e0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466d8687777deb96bc53627fb42995f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bed798cb1805d32404d6a5231b4c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0d2747a3ef427ca23c188a8288a70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc045ec560c84749b37b676d15bd25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9a41c80869c389cb621d4e0425714265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b31aa766338c5de654f43cd87d26e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41d3e36c99e16bc5ca52c46d36677a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa12c1668ddde3ac7a5600fe4c0ba0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aabf259c114e72e4bf3af5fe5be4ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5e35eba977d0822d45e24ac2d232d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45217e55b4dbd00f2ade98ebc8e448271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347025ff60dc6c1be427d386a052080272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48406aaab2e5edc078d789ff9ecd65fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22e0bc3c2317c9ce6efc0a455e2f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea599d37215eabcee39fe40d8634bb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279b27ab6bf29adac9a71462ec6bc28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b9bbbd5a4aa5c5dbbc8943e7d07ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b91504792795407c4bc1ef0784a90d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243e35036a1a82c195318d0899711c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f4fb0fc130d13990567ee5a3bf8c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ec640263d213b930e45d7ef8cc31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540959fe681a1ef4ab9092a782a0299282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5449681d13832b291f3e80368fffa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79d68265efa7ac1978f69501c28aea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711593fcb29bcaa8dce30ce7020707a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dbe938c59c2f23833da5d7c1f055b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5c0b2c7e5aedef62457ebb7f4e466287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb671131b57696997f6399680c25c7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfb5f1f3f954ca654e51b41beae913289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca873b93bc433de4549af72b566c2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b316c5602d9b750f50156d51efa19b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc042be7b73dc8ec3b6a893300144064292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc6160d081240b8b863d745fea4b17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93b2b8a6dd9b5ae13c2cc1f2b4cf2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308b52a93ad9aaff11e2ff531e13b61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11aaaa7ac738c89380c22373f0e14f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb23f64f123b0c5e37923099a91313297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea50a9f2ee8f217e03de4d5fd1207b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f3c768e061b6add1243acf3de5faf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ba14e46cb0007a759aca3a79865d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23891972281de04fa33d8f01f0bf3619301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa81964e8ff50094270ef65bbbb457a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e25e48fc8df1e1ffd907f8ff0483b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9583c01085eb23f03bfc5dbc6621b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c0555fdf86458732277930afa0e5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e36ba2008c2ec8aa90f7bdaa7b0953306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fc31c44c87e79ee6f079228966cf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46833b8aed674c831f238e6d8a6081308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238671b5e659b25bd047fa4c031c412309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da1b64664be8fa827524e7d4dafc8f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5f494712d9d3838f9de4f510c72e4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035b0e48508ea33e8428090635e73fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88432be3ad9dfdba1d9edab4cee1c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980d17af9e61d790aa08901e4e8b4ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610c8a1fc3823ef3774de43d13f38ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f945d9adb359fd10bee52d031d1b379316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16900e7de7e1c38c6a52ce0e440e8aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d298559c632f95db7cbb443fdc2cb60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c91577830eb4150fc5451eba4b5dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c91a94ec3af8d319afd6e3009b629320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb539ee906b95e4a28eeb3aa9a804d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4970f83040a491f4717ff5a5f882513322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fedc8f70c3e9abb61a92dfb8f0ef5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0916c4d6d909b09a54d2e2e642318a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821213b48933d9b0e2bd7c695f220d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbfde6c9ed10e7dc27d443cd064201326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b314a8bd5b9de1096ead12278916d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abeafa7e41a92b11d9d79c92652360328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09dfa4b613c6083e54ccc7dea37a49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7160f68ddb92d3efdf77abb423b1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac401fb6b19950d0e97d207d111773f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc373e2e1bb2f66b5dd489e34403149332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ecd385f4073a0c3d1b161a74803d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7501b6a863ec8b835ce1c321747fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c82af609786c6fb523c3de662a4b61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9716be6a73c598b85c10adc5cb42b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3d32b9859f2c482226424ab5460e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934630688e3fc40ed5217c8c6d8509d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48650616250dcbbc2eb1613c4ae411fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6590128efb5e181b0ec2a7e30cf2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820be36790d809225ac2b968b61caa9a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66094f882acd3481bddbc5317371c8ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769fa1a850b73b1b949f27270145140343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d415a8d89e339bdcb07c041c310b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6a6ae0182329bd296c09db4bbbad5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa232f7b6b203bc3c41f751dda8624346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13cbbb529de14f14a1be920ae1b6d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5756e5bd7309a9240aa874ab0aca716348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3d1eff84e72a918d81773e3ce7d8a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2536487e20e9e0fd43ffac8804955350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bdd849c12b0c4795c8fbb9398f1ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d081d743e0806acea05e74f670f126c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436fb57c54715b6646725324be9494a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc202a3aefa1770dfde21cef48ebdf5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e600dee665bf6cc6e62ea37230a3178355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c37d4b1c6b5892b57a662dd4c936bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514602981d7ad9d8b257dcc1cae7f7c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab5d14896d775175a4ceba72b385a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084d476a0fd553205ae1e03155361a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c61953dc7b8baa1ae9b028a5bcbaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca135840bf25876646abe3ba1c8195361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f62c3c333a45064dab13c2037c9849362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608cd3ec2b8b091bc77c0650fed1bfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5ed74e51ec5162f08f78c152c3d20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2aa88e4681a5a7e6763638c208eb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535df493e069b7fb2be2cf6d682af98366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dbbe85d541ec47882618262b93aa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032985211b233e0f51fb9009279a4040368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14e3affa130e5272c1b3c574f3e972369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a741fa2d6c3ef75aff9cc25e27f07c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5c66586fd2daeb8c42135c6e1b907371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd7d698894a7c09d05be007910a6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96bbe2b2adaa4004196f787d9b5b73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47798a153765bbe62ed624885a9b5fd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8df51f0d34dce886b7c4de3f231ae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbc144ee84f4ebd31daf17ac3fd52c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2001b6f715d18763b5220c15833a79377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2ac412f08b1f70018291c97e6bb56378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0087434b911d05ada7010ef8241c9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f47ec1500ba7f694a641238fe86d6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30ddb1f42ee90b52c85b6371644d20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84439ec1b57b6df7a29f91554c7709382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb444f642cdd55ae646ad55df19f5266383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4137fc1f4bd78841a5f77b8ff04205d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753956c41880cc5372306cc01bca1b9b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c19abb181b1de43bd93dcd9e393bf7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daae75acec8b0f4bd6512184a4af87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301af97cd22be05aaf7d74de8fa8f050388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ac131f4d776db4ab635f16e4ab85b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd9645c9ca234c37280c515d61895390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775f5a1dd8c8e85074fff43a3ac8c65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf82a95de512558c4c5fa4a97284f28392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96a6338d17a4af20159b649952a023393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b96bca727c55b32ea22ba1907a59a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff792002e9b0c89ec533b51b1949b89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f5b020256552e912ec37181b88864396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce80ba8a6d3aae6c0822b9392304d8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eb60658304870126e29b9b8da3a77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c9da58ee258c02b1e7ab3dcb5413d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb7cd8aa3f01c2c88939535e00e16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad67fb6adb2167f94800ebc296c2c72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e9d7f17f06c33910386ea578af376402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d285c50a5ce28994475c74751d1490403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3bf1778c1d7c48f64f71ebfee7680404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1625530a11a4e38eb516bff9a610c08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed7f85b91259e82222638e97383a86406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b3c62094317158194ae9224b3a27d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf827837eb294dcd5ac1aa6fbd89598408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88985e8d39b1c098256a5add0e44253409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aba92078b5ee80b4adf5dcc081d509410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9abf82dcf2d485f20db10b9287fcd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266b2ebf436cad7867fc7886cd0e3e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157e523d2667fb85690c0f997218b85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d875adf02b2c4e1738d823bac40691414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff84aa620e1fe08dcc49c4d107db5f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520e12767566e3d3d4eb17eb2525121416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c8d98c5e0d95a6ff9f2db8408f7ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52501293452a564f1701adcd269110c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70937990c7349bb4012ead63bb42be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d34ad8fa59282b15c2a8e7c59010d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c83459d552bd53ac155a061dc24a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd65d03bb947d7220565d5cac783df422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3de81909b797a5229081e378109506423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec34adbc7e8d1f8da625dac7ea781d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5a6be81d116588e41f802eab911e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f36b1fa1e33811400ebc011bc778ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eeb8ee852fca47f710fd3b576dd6c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12da84bacba11e4bc67692166ea332428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f111731e7f4a104d7005b3a600ea098429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16ded62860872c690111c1fdb39e06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7d8b1c03ef51dc41793472cf33f3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275ac3e17ba35fc14d8178ed7c64ce7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafb33874694ff0b7e427dd21dac5b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832bcf81b6eb424ff26d8a7f8c223a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543da48b4c890e93f19126c72eec6d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c321e26667aac78e28fc79c8cdebfce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c76641cd24eb1687f2a1ac419414d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74cb13d46a685a1663179f56e38696438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e38b6a5e85dbb466c98614a0b24859439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632f30cb15780fc65d246e93248f66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928abcde72781d125ea47f6ed9fd84f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf42ce98001c88ce0be785be3a1025442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415ff8c94a996557c8c5ac53695a225443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803434cf72ab256441119e3da4e7d62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d430a1e9c86a1a7e407f14a3cb13c91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52477b872fc7320ff3e6a7a0bf6bff3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99e1ca08ba8c8213dfbe9114d13aa6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952c6c05e3552f1c3c1d2fca5e11111448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178312db65ad12a72d873af6b7cbfa4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f70fbf3ee1df5783eebc8689df223450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7040220ad383becfd2f553aa9f2d424451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fc2f2d59de01648eb701ed1801eaa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bd8baabd05ebcd1663f518f8cfc13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3f81104fd0cf505a9a14ba22ce8b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016ba58a934042bfa3c171ed2de576455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2597117af7e1e55ba35bdda62c37eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a81ac2a647e30c9837bebf3199641457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189110ec3b1644ab9ca59c0376ba29a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707274f35bdc67b0c2cec2c6b7b9a67459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049db2ad6ca07fd950081a2fd39cc835460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b407bc167b4744a0799bbbed9f255461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1b385356a702f12726bb9b4ea130c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dca8d70c375810d299223f7cb19a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e3e6971a8c79436cb7f1e5854dcaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb93715f37e6a295e3243df7d5251da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9920db3030cb64ec170a97d4314442a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165eb20ccac74b4c3314d9b58c413b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a71634489bc09424575efc220fd02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ef92e6592d37b0a6d19f86708065469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75e191bedcb35e7e33f44a916ce6ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef510789f6acca60175842c1a4749471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13f1e75f1ba71415a0f7e4f092f9ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604ec4c0c80933ceafcfcf57efcf58e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1600755f603813a93216f23e64b2a5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9438012f33f738b00bcb8f4e6f5315475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdd01608ff56a6042035258500f663476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c9c18304dc0abb83fcf4b608ba033477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8941932eb7e3df4b19007d5a14d7d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ccaa058c12d04b2faf0ef3a48abf1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fcefabfc4bb3eea9b908ffd58ff32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f18801dab671f57be9cbbe3fb27803481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de302744f55f426ba34de6047b357b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793563ddbc7c81e3a130aea36ab4369e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef28acd74921a8b6d8d4655d3c643a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a843a2613f384d78b33c1d1823b32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8eae87525bf516ebbf3d8f39ceddb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be361bd5d548811a637f62820ac7cab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86e0d630948df485e1991089eb46a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8735c5f128435d0e2148f68346b50489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba93a73430351ca9a468a0940425901490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d6ddc5e3e771f195bce87c93a6dbd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed15da53b36e4b10bc58e77372e20b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaf2a6c6476b418d34a6e647ed2289493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe888a618f7a22a1a6ec56f15ba0c4f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745b655b40c663036c7e725c03ff91d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20034dc5fcba5766a1a321c43fe628496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100b908a09ac763fe4d626577e8cbd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4dcccc8c7483850e44c9a8f6c8b63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496b2e25b0ee2d142417552b62bb461499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e05aa96c2cf1f01f1b3ef55ba3f44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ab55ff40e82bf3f49515be174ff70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f69652b91a6fd700a5c38a305cdfac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b435f36337bf2a7300b63d60f1fb919503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94250d312319f9d572e8af9a3d08f0f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4607f9fc8735d3169c1d652e5a3a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c42b296d61af3b2d91c037336f7a56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af1f171f02830e5910851ee9ad63df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707288078263402bf03ac356322dab49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7a06889f4a519e3eee968f27b863d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9549ab19f6a153fbecae36d9252995510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b827f089ae370f8abc4be496b3c7df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736afeb620c07c5f8d7719497c96bb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecba3a2f1f4492e2e371f552afa259513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2402ce79cbb36c57db1b8badc4d066a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c9a022915a254e9fa5086bd669acc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b5a9e289cc4962ffae1aa2bca8ea9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85020aa0d26e985999257e0d997624517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b56558eb51502b83f46f61deb736de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30f9578755161e2d43d3fb97914535519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e462ff9ca6ac5007f83658212b0896c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe4804611057b4fe0ffe2a81f454c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560d7b81a66f7ebfe3813ea2a8255c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651085ccf89c1a2ccc6a1b72caa32f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e85ea53f0a8c32d722ccd72f3d485d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718321ab6f1f8733e354bbae4f2bc0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fb08653476272e6b14996b1764e10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e75b0a6877e92c48c385a75848950527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af95496017829474564072a81ed4c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7923b760054d6c212d29bc14efe26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455f5ad5e178bead54f45f07d6fb327530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d2fffb6ca67c11447b64d3de6d667531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895db3febbefd4b344022d1d096c866532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba201ec28ad51f1a7ff5e8ea017cda0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c1966e592c34af8e40b2c58ed5ab6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8b5ad74b6dbb3491b3dd83d1a2e99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07328c3801c82ee94930f4247f88e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333108daa79c9997f1fc0f28292cf585537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd09acfb57a2497ee28f1ceff7506f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9eb700170329aaa63b07497244ef2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50777983415782d631b695376935b38a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586c5869ee9a6ce31e4aceb8e9f50c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca6658ce2a1d26aa66bd99fca1d35b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530814a3116befafa15564d0d82e66b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0746b730fd5463a2ee2888fe4f9f5a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a07efc852b067cb732a617cae4bce2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024b757fdd16ef54c04a3290ea6841c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad69eb6c270ad25187d6baabe1d374a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa2a800c4f6da1ebc117ccd830aff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c21b48ff469bbf208831d4469c1a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4038c4a582dae42373199e5acb5e1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be005fcbe6d9edeb5f7563dcbc153613551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb677856a0ca47f132e53e1f22283c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773f16457be91d317f0bcf0dd6760db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaa54ea223e34f6aa8f4acccce7614554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373c1d9ac6319114e9fd764a2a97795555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe8e39b22bb006899f4634bac47d78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a134ce51e87cdbd233ec46dafae49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac4fe3de33bf7caa7c6af5e8f40892558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abfefbf0fb1ab9a1be53473d05435d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109b48047276e6a39bd95b560b6560a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ba85d0a34742ba9a8642561758ec9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006cce34cae18a464dc736af31791d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f8032ef510ac3e5c7572797670576563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31c71c6116a1da6d55cda206789ce5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195b49c4d8317ec152c57baab042bcc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5785834f2f1828bce4b33c37451f87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23b449e2699f73decffcecadbe5fdf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e60e9f765a8a6f0e905b492d042cca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698cc9b5ec82a078d8028dca887d980569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f05067021d62de98e4cbf964c1565570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03bad7596165c4378f55f2b0183ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2eb91466cc1ddb37b714a8fffd356572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a690d779dd82f31aaa9e8a8d621e10f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d5c10252cd20d70aad7ab5d4706ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec27c10f8d239511b64f27a147b18c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c2bf671f7785c83673a42aee8a9d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05ab99bf074503e49e5fb464ecb2265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55143f6e568d2ec5becf900aaea744916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f454038315b4ef98161a7117dd5c24b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6265bfc919b375a3c0ec3c867fcddfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb321634b059fc3eae511df7b711e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30765e170823cdfc0d3b346fa4eb9a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574fb19a7b581b6480a985dfd34ea211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20a0b79e8b158461bd660b42bf72c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3077241da022e54891a4f505c6509713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e75755725b9880fd5564d58ae77c1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f728dee2f1679fdc73d78b0e433e19d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c65210008657f9da05d3272e725b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ff9f615e5f6e1ec25b345274a099a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a1d5255957cb10b9b39165f1dc88918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fceb7840d1700ca15e6ebdcb235b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cb7f8bc42a20e274823c430756c5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b674e59b5d92b77cc6d1f764075b29a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e73ecf4a0a677ebe05b211a3ffb6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0dc9f1fd962a7018f548773131e8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eba461178ca278c8da5a2f18fb705024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95d5b0a0b7d40290ef7d219122f3fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ca81e3bb710f4038f6b378d24f5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728872dd357450f747a99bdd712c643927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be212d4e23845102455178726440e06d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d2e52f07ac9169c9c0c9d550332db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4cca4b3254b722e5330c362da384530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8731f54dddf17cfdf0978071c7474031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e572fe013a95b0e0c9e7d7de164ba0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dc8f227fc5b53d4411048f6a2446c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd16deb781cd2337e0b765b311105e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b578ea14b4ab71d3424c35faae33835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce9392e76eef1a885cc6416ba5a70936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c31ec1fa6b3c47f4909bca6089f0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88922dd1721ef3191cdf32ce1554541938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e0c618a96549bf39166421932812239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315886eb4fad1e77b13379e68a9fb5ee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db45a7f9b92d52dd62d35f5a86f8db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576fc1d9501186090140f8cbc2e50cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac75341d44927caf95eae060401846f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adfddfb92d9070aeb90aaaea7b659144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d46ddc61f3eb4c79d37d3eed4bd1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17be1b874fee1ab9e3ff479e3f221746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761552e596f02266eaa4aedbed43f1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e7edef164e0a3ac14fd73a58b08f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec2303d0c3dce19450b84e497104749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14b873626cc7a8576b4cf8238e7f7d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bb0bcf5c03d772881078dd992281751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e68b76bd3b98112d89a6465b5c3cd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74cc802b50ecef90f3563d7bf169f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0407d45ca927df00fd1e7fd0079c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81805aee521311611410471502715e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e440bcad046a8e130ed0c6dd6d824e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436da58e087ee813051f7d1ec70f185357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e12f2b73d7a1cb63f5a5c69888966058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cce166ccfc984d385b2f8f3da8eff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60097fe87fa1e96c074f17e9b851a45160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c3ec37e3baf4603242281a52668da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79895d314540de55600fd3868c735f2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc527871e64554b7f3c8e52663602fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f55834de7e329c3f55e0d8441df3f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ee4b1340f28c441f153c1a8462cba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe84ff5fd2e5eae6767f8eb2f1c9ebf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9b96fe57033e766e2fcaac5e0c96b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a091c663a36e887443f5f15c7f4d08e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aea116ffe3f275d41998df260fe3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114d293eaba6a264ae9443c119d860870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5ea90ae86576c6ed340b16b51e39671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672d50e254629fb6b9ab682ee6507e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcf2a7dca2af5320c4ff627a25932a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4b94e837045b451db4571a33299d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93ec830d5d3291300730f1f9fc02e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c171543309d6a4e9962d3465f42776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda565be42ba299e9a5e0101bf88faff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869bf1fc520bb99733c78936163dd6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e87f06140b98d8dc501703795224779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8437b6f7eb5e12782fc80caa6156b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875f5c75cd690537ff7d802c071e2c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3fd0ad5a96114e64ac2fbe73ead3882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083437677543e627f21122ebece59cf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff8d5879ec19e254d471929ded3add84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abea9c64cc3fca26dfa2bdcf683dc4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520527626fa7a9b725e7f1d6e9be15786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824900f01e15c1c26cc3b236498902e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73fb903de6692d984f52df925dbaf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d200455ecfdd299e1dcd2e107f360689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9583d0efa10039a38fefe4e9ce71c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe0cb19d3ff3776ac7a4847f25711e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b2446f20df8c5f588b831c416e75692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738dfcfef899026b5acc0c54d1dfd5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1da10c9b2bb2ed3b13fc5824b84b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18019641120c62ce133a776146b56c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3575a961770bd18d0f9e0baa3e7eb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae2544392c0b75c8138cc54d85a6c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70bba25f7501a90b11103582c628fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88308577abac854107d598c054006799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa812c02747f704dbb4c12897fc39d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeff354a6e3125c728a4c2d4e36c362101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa6cf07ce655a298dd6e1c97bf972e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482c005ae0b80a938deb36e7f3d24df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ba1065987e05c7063b286bd39034104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab4a39dd7ceba5497a3114c0e1f746105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b28b98df9fc31e2ac0ad978440113106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74316ccb29ae2d41a1056302a64732c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67350831a5cb53390aa89788009ff979108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb0ec9771f7e3acf73819bea699d87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf62c5c94c1de7761cf97920009854110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611de67bf352d6fad5f89c2643b182b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e09ed22d09ec3c9e87f546675366112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0eb300f63d912e6544efe041846ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114e91e294495ccbd1569e0fa8002df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c50f75cb403e2d33f265732ba311115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6f0b8e8a82a411bea59cc4a4e500b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dca6a6b9b067dd5aa995beb9f6cbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd9fae0aeb5ffc30b51876276db615118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702235fa3ba22cbb385dde6c04f3a92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80dc381f233cf9d76e7a892f645d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969fa91b8fa76e862a5fbd7c99a23b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2571282abbb315dddfa131e408494f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39d465d4d33950cd3fc2a33a7786a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663705439a5f2af03425984a7bda9218124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347462464f27dcc95eca63b9c91afb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47914c434f976b2cc3f3c3f849a22a2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4a2626c8aaebdd15b2c931f641d57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c5e186ec5cabc81b44687ce05b3e4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf4139a2fda1265d22e17837100526129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7ea28d4ada53cdcef222d5fb69a20130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42491034e2b3b76081e3481a63eea717131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d481834accbfdab3434f493e7408978132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2a2160edf55e3c80dd2c21aa02bb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54012d347cba339a6bd4b5a3e1476fc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802ddbc7b77b7d77bf3d566dd53daea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e1ad71e998ca5e7b39645d00cb698136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320a16e22a6185cc1c1c804e294ffe9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d71386e2ac1726c53a36ba0894bf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a604ee449a3642360b97150a03dcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a9cad34d498535c3a44b89c424741140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f7b39e6d648cca9cd11e599cb74c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdd9b4dfcf34baea9421a13ff44f98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b2cb2d5143908805e06c97402fad1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ce2f29a8481babbf4e25189ff29a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda139b768ac12aade426b357b06d639145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d52db9b62c6638a0f8f4b2b1ede3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c2d525fec761e69ebc3330c9412fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef840cd841c30dae349f21a8d5b9297148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b79c403c88d2ef2597a22a9821249f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48f836d0cd846cf587bd3cbda76ef4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c77364f75c9e261ef0bb8d8d25164151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2033fc1c279c4fac5697a1ebad190152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c146c3d2a9d79108c441bd0dd6cdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50e12463ec2f8fd6c7288a56890d25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0c93770ee7df46018ee68f4f3acd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0f63a06903a1d7d30c04e0b6ec80a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608148c716ac2b32c2955afa2281192157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2617971876b463ec7a85b4bf58b679158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4014e722660d9e758dc3a77437e9f52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32321ac5ab8e9e58d25d9ad60e20b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e2e7888f2f1a076018a69cc3d2b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae24d8f5e0d5f4518c44338182e3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e898bdb5dc9c392f58c08c778d1dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6c1e32c2eef18c297f3cfe56631e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c80f0009f596e718decfe7f672af75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0ed8fd8011a5ef78de5adc3680883166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096177b114d47a4b4180e299d752366167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15795ec35df3c6ae50c66cb777abb104168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba28c0695767857c31bae0889cb9f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d60c8795828b38c5c49abf7e76463a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588199e36bba47d46aa160548325c4e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1ad1b332d8a9b9410e63f895ba0ce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53517093ff4af6595486bd2ee783b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff28346550b6322ac57012a3fa6fe90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e81a51c67f351f8de34f2dcdafdb97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b803c3a474bf7e8edd6b16e8d0818176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d43725b5c4568799cac6070970d8cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019a235daeaf3fc75bf32f301eb117e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cd294b4dc58541d5edbd174302131179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154477bc71e31f1c5db8621849f01bb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfa650dab4973be297773bcadf08f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458b7e6fa45d0cbc34f0142bd550ec0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb026a0f4d8d85a1f65abbb8e81532d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6627d2c5ca3bacf55f5e68ff018f57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c87502e8a20c8c1d48c8589083c34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb8648b8b35970181e702e7f0cb53d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beda94347b91e6c4fa94c567dea59a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12ed4512255f4e5aab53535cece813188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f928304a1a8d1f7ea335feeaae4f2fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05b2571c4de4c2e59fe8ceb72a38cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1e768297bc0ee20e1717d5bca3773191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706b5aafdd6df355d509331d885d825192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560061510169b311a31b24aca2bf4d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6752f132227aa33d1c56fa0cffce011194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae711ef43e00d75a9fa92f452125ff5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed13cc5aa126cf609c55808b5ef482196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a1b872e2a9cef6316fbfad9acb5ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4add2028f1481fd6f6e51540979c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb08b38f6b1aa7cc3b69b07f1a991e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7ef81cd6ecad375208639a971f8a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77112a04ee6c01581521ac0a2d3275201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953065560d63fefd71796dbde036c0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7843b1cb5f197e9532380780f5919203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50228ff1a337f45f36ac61f5cd56406f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8fc71b447bb6bd08176ba8a48a545205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb2a333e5a27f5adf982d759fa8f3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92dff698327e587b8498e06f844a19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a9c2245d9b404a83ce4dcdc917fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92347895e9d930e545b3a6dcab056b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39eef5243d1f2a617f7eb2a6d38a35210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494740480397c80850581a5b57fb0cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe87c128a53848ef73162e6e4d66989212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a11a10780718e68e8926e24c9f37bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff90ebd7744c7a7981677dbfc42250214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb512e66d51d5c68e1ef058e275190215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7be176426004320f612c49e0f27de5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5a2ee21330a01dfefe524f0148836217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d318044a1243bd7ec8ec05c970c8efa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f2db2a0850a59b2a755fe42fa3884219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb890cbe7f993a3deaf00ae4d36432220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2555b254eb65a3e5889043ae341e45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f3f8e84677283bb9d92bffee3937222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16b0e91f44686d1ffcac778379685223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88995eeb78b69b8728e18cdf3d0c8501224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47429a58fb878066f5cd41b11490280225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c68a02a936d7ae1ed50148746113dc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fc933c4ef7281a9e7795d251ade67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb8333fe705737a87e8e653578a489228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d4463760520c0fbfb93fb4bf5164a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6527aabeb3f1e2686e24daa55cb386230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71280362caccadb3d9d52ffaf74d1b31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807d4e6d892589e233a019b0a9e2fa4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf40d06afd0f877747d01893c960a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0a33b39a98bc951fc038ada8bf496234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7ef0a389365326b7d2e59efb271bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dc577d5dc9cefd0eeeb1a934dd858236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f87e1108ea56fbf848f73a70e3b13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ed032b56bbfef8e4a186f8d14701238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12bd581e300aea32273c4f0189132b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b3005516a5c3c2d5337a8a774e8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455b592ada1bbe7739595b7e99a3085241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56ba706c4accb82351ae04342071e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941ad64f9590eabbd86e75efa4b7bc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b9f9770de6a99cd7ff3db60beea1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212ec46b7f244587f0e9996df34e45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241039f0d1d9649a2af3138f836cc9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba8eb3b37e1101f0c77041127efbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20c75afe4e6cf055183465de59c324248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f904dd6593602caad8aa3c896a7814f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a00f443c87b68d641954150396863250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa59998743282eab616e5899cfe8f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a75a7ce36486a9eda77438878d55a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffa51577caad15896fca6237f4a59f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488070be97f1be897eeb4a846ec5430254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989e9e8b3b55f44d3699f14cb032bf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a6c7d9a265b75b62f01ded5b1255a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d5be53674b60cdb0447243aaaef0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839ad95e0f7b7bacbd6bf9d9dc3ad8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a868b7427ccee50652a9bc20f356bce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeaa19eb25528a1a8b2e454c19f899260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40cc531ad0e761cd1f0b5834204fc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4304da3084778d4382239cf05cb77f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f33874a3e8da5cf58307ae01bec7dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdfb2779ff1857886cd7c43fbbd977264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244beb7241fd5e4b8d6eb6483fcd3d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af896078d76248d806aeb7579c787b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f409ef40f737ab5245b3a0adbe47a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94184b50519c43e92a1d530969a4b6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b2fb4fcdbf1dad7366ccde165edf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee66abbe546ec2b81a05023c7cbaae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997247b54f64e85992abf0072ccbb07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb89eea2a0856813ddf71a67a300b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71897f3f744657c3b53dc2f78174db4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83940a8e3c1f10e07359b90a48602274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69195f6493a53769e7301a2c512891275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cfd3be65b6d45b60557e599e0d7df276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83207ace539ceb6a171054d96294402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd3a61d0bb72008a3b57cc84d7ce39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eff50a7e4dda8c2773ffe3759f4195279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1c7480ff5de29f118e2994637c33d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492682b5dbf401bb1eb3e025257f628281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57b25129330685b842bd5da129def2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1a107d0a2626721ec8dc044ad678b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f36e528e779cf003ab339a7406f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170289ab052541fa1ec49aeb13c40e0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbf822f0716720904b4dc454a1ecb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4507f64346da0d73ffc388858870711287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bed477dbcb56b7c23d6878fef08ce4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1d20d0091bc0ba1c8d961478e346c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3551414af153f34a0559056fb799d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d92e2d1d22ea6388ff3ea17b808f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50dfe9aef5a352a0207b0bf03d6724292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf94261389320db0088872d737f10bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656726577450b8f978a842af0fc22cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86a83ac8638cefbc4f539f73171c07295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7ad840cb68d17ba82d65d308537f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e12859d357badc286afa9e37766a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfc092088e99dac92f6fa019a025f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2edfdbd56ff2c93181c518dae82560299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b3ba479b49333527b708c1f92c79e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd45081a6b660ba7fe2ff4a539bfe3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4adbe02c9fed1768f90252c1da23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4e17b9712d4c9339d96114129bdc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c164bd01bbe9840acd333a8e8b7104304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b1bd31f7c78e91d4790f6792dccf6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c658c781b0a6340125ee756579560306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204115acef1873ed8e475959495836bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300c82f0b59554938738c17e927b8b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6b80c7d7bf1bf25b03bfb998e63c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b231d1e6d26138526fa352151330edd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee03ce0175db02a588d1f70b700281311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e29188191b35863c1ee7d3f4abf705312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3823c8b76d3e41d422a6eb66ae592e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14e4374c4a04245d84eed3864adc4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c676f9501af0b2b9df3ca1c0f17b46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f8783abdf4278be29f77a68358d4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a408cf8912966fd0f8f078a089cbbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d825060889bc96d88c0286ca572599318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab9c815f8c3f0a0db246607a4a93db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55975353dac79332b8b3d3cc63d14d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471615e7c5db10668eb68ca698e99425321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790555c55bb543caf9b16de4dc6dae34322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07974ce4b5f51e17163dee9f0fea4ad4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7489aebb8d5a2df2baf7787d64c245324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1830bb49c727507b6b01a8b40dcf59e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07986928ddc9ad775a27f2268794eda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bf0a204b9e5545236963b33c47126327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc79ba4e6c2aec45a0006a968c6ed22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7b794a4eef5132b229e75ce82a142329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cc315fda4d9f7313337038e502ca0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffcfe4e5c2dc4cd3f08c71cc3bb205331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9d01360cffcf41f0bca3c6b5951a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b17a11a67fb2eb26e8329f3c8ff69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d163955faa032d7eac49bfffcc0dfa6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b3a995af2aaf9d4f5b550f68bb7db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa13f6136a569ffb7ce17f5cc70341a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602495d0d04364f3489ffb6694a21cb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846618d0007c8df57cbeee537e8d040338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25418b620aa2aad811713caf3fb7017339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe459f8e60c115dd0d6a91a869019f7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581bd7b796248cddee1e1da48d55ed6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b323640249bd3dfe5deaa5e4c1ba7db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12490dc9d86c92221e72d41375f7ca0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce838ade18ae3e49de7136773dcaf5fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488fd5dd2741712e07e5bb840920d4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7de52ce00a8484af9f0433cd015c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd453df9bb7ef0c22c8aa7f761032f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cf6c91f56620e7df1a86fc79d9861348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0575af3945515573ccdac32df7ea247349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64307f711e8d4b826863c3b1e56aaa13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e76b50a4b2efc5c6cf8aedb072bf6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00612512fcbca1bcbb0961362b3e50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e197ede070382944fd6599763a45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a430fb33489b176270d533865ff390354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08426392aa607f28d178ad1f2318ca82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e668e34c707dc46461bbcdf8230e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464ed4073b5efda4589cdba44c87566357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fa3b40f84d92c888632b13a51db02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92212ca868b4045d751e0300b9f4296359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6cdc28c97e30da61d5b8ca4019bf9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88068107e231ac84d38e9a26fd172ac4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f086a7c0531d581b4056b74d57658362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97c8ac37605dfaa7e587a7863ff74a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0b0be19f040b3c4f90a5d18ada7c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deab3c54e01442bf258bb2b79d5e55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7f6e22fd74ba51f710f978aa27e77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230eb96f8b6d913c46fb3b6c7f8668e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddf73e408e0829f36c09e2f3fcf6a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2f817d592ce04312524555132c333369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea650e45edbf459fc483e24e8945bcfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24837f4afa008d80c7b75bf2e52ef49371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c4475dd5ad5f428ec2256141c283372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadcb847f8a1ad370d9e1cd7f0f5fc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a225edcd0c53239f053e651cf96b8c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85ca879be68739021a9c573ee9d965375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6d160eb3b89e215eb8a3e8bcf828b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931297958770af3f25ccaee58f4f2cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4b84d2fc08d64bcd77127d48d8ac8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d9741f4821b02ee63e6d946d232c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bb996c69a321b46bf8c7a01e17a84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb2186084430bc95f15d450c402ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fdd9fc65e5f011c721f8d0af302aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f7e9a10713ff912f01ea5fd2222cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04528349cf97c4c81145d1acf3559cd6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2da5708936fb861dfae10e255a2bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd733b4322c79d30d5c292f267414f35386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970334085234db1af4155dafdd03523d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949ec5032989943aef961a38f75f726388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6b5a310eea39bed37c2d1f49d15df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43aceb057269049c490de115243f1e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b5cd20683ec62fed88ae53e13582391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c36a0aeaff233e19d2c06e372927a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad3ccf7562cc576e132d18c9d31bcb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8092a35a2095b9c8215882ed6d227394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b585a0e516de949d7b94a0139489f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9d10411f2141fff57c171b9e1ad9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c04eefbc1ab2f4d0fd273a84d0f50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8e248e1584ffa4561d51527ed27e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6642d6a19f04b8ba05e3a619a25655d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362334c1e6b2dab7ade6d8e60787bc7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9606c4101495ed9de4917c732b9b1cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d50ddc85e8d9703839ec932e20e05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2421b4d51fdac3189cf82b1437554403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb9203e1face632896a51067c22023404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cb957f50375dc74c7024e08e86459405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875e8d624a050d465d4cfe9a7cff2af406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0bc55493218c455d8f3dcd5f92094407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2343884a1c5f67d115828713a626380408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a84ecf8a9702d871c035f265a1f2a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec43ac711625482e7d40d898d4a953410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacf70cd84a33c8c3e29debbca5e763411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caabea78484cbaa4dc74f5f6ddf119412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a0e3b80780e2a127b5bfad8999672413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab21d121ee412ad5b9c81fe71e894c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fda95124de763f7c65b0be9effe267415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c1e337b4ac0e446e7151df0820335416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa2ef69499a283ce7ecd4afeb31800417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7cd9464ac61183cf498bf3810472e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce545a67cde1ee281ed228290845028c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d15dec712c1375b9424b9b12152cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e7f06cb0e24f72860a9dea1bd25a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884e6168c107eb04a397b1a41cdb49b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a4b4f0b8f4dfa382fa8778e798f83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae226ca1d3846b0b2542e42af74e06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4fe8e671ddc5c6234c40e6b307e09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9b0629633c5ac2570ba6edd451f1f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747dce2f2bee96c7dbb08014eee272b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea8e96daf7da617fadb9a99d0df2a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d815580b410f56d5553f42884a242f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd020e9db7e2d67516fc7444aca41be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff51a779033ee2e6ae36103f5767e1d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6314f3bb75c5b68d16daa2e5e5e2376432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca4684e10ce316196d6c20e1a82338433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3934aae34d5904db758ec3db9c4c9ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf547d4eb47d033513222ca1f8e12f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380318a05c59660d6ea2c2b919fe655436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08ac5a0b88dd5dca369a82c59ea209437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8981b5b14aa483c5a605b1b3470b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7745fc2b686672de610cfd25975ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11590c98142d51d19903c0777466a0fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b611318bcda0c82e5b9ac2abc19df0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ac6ad28ac635d7a6c7e8ee6427df2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf32c6773cf7ba22c300abc2bf3c34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164850a545d08dccfa3402a363ad0b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1626dcab9c8352c99728badb2a549445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e2a78d5a93c9f4d348eeb3b73aae8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b46bab9387605f32335b1d8d5936e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8412724ffc189f71395af9a275f147448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc59e44cb1bb8006e9eaa4c05f2757e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097cfc5b9e2e37212360cb5a6532b6d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54a6737e1e26789ebdf6c3e29358bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eddc4a83dd2729e32b5e3d6dd5df9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab866a8818dc206fcdf9fcd8d48b82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f7dce0a8ad53c39c809c5244cae1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caee6297bdd54e01502e022db836a24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc1e2a8d731bd5f2b9a1ea5b5554d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41389303e6a7728cd7aaedbcf96d88da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ae1e4567149cc2971186fcd552dbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd56c6b1fdb86268caa4379fcf46b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb77f4053a6eae95beda7bd77e27c94460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca60de7fcbf0311cbf1f1d3df9c9c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11fbbde6fbe4269b5e05dc87acec38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279482641f2e943245e6a67cd1e84ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeac04443ded8fba43e28e19235c285464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca9079d0ccb53433074e2a11186409465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee495b1982439cbf67b3a3b72feb141a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95a7adf85d2b4bb6a1ac83f121f7f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da14e88acf0a2662d47bd80d53e2c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595d461b74e18d9ca3ab4480aaa5948469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf81b053656100b76957d6d62b076ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83988056ae9d1cdf585bca0a459afb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce47a1611c4ce80fbf83922788f9b8b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea207fae454fe51f3b10184a744a34aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36cdbdcf7bc8096a30d006e8527dc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d82a5175318e7c8a7660576382834475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbb6fe00a3f6a477119c7a1d874d17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd63377324cc8ce60cd8effbcdd07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5b4d620241266ccdfdd8497a9bdf3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743fd3c713af20b7e49302cd78aef48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69df2c9f8f2f85c85ec1501bef1dbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5183413f95c7792345db5ab5d8a27481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d248eff4a294f1a189cc9aec80d82a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40a2de4536419b7aa4d99697bbfe49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c59c6a754fd2d1fc9b0acd1c04adb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08bcb1a8fe5da9cde7e1c4fd70cff0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236c1046dc68ad808313bdf24230521486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56aae05d019d046e9bf067918ce79b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae5a17f3220f87b8d422294c7a7712488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f7420e9f6eced222e1d866386dbee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d509076ad46f8cb6154eb7739e42c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3909a7b04d60a387249365d8c74f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6579d4fccc1608869bb49a76c07f60e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb604cbefe2bfff7e79a84bdbd1418493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98d229d7fadf82377607233731dc06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acab370dc36657898d1734d5dfa7e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e8dc3e6e3dc8cbde6f2feac5f570496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19761cd8a172bac95febbe320051382b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b78b0944a4b3d4b1375c92d3cc82d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdd06793ace535f607794cc65db6a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e0feb663d29f935fa591a62c6290b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155f94728dba4e5ed3305030aa20ac7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5739949f865dac80da1a74bbd156db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c65201e39371fb7a82e5e01879fac9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a80b537dc1cbbe97ddd18e74b0ebf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b72f1f2b77bbd00fcb7ecbf4a42913505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03386c8eef9fc556f67b513f9714eb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb598a8d0d484ee50ab2e7cfe5097096507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2a714d7e27601749ae68aa7b7daaf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35402f2856fc645d2a58ea5200e903509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8726b77cf35fecb9950cfd13ab15ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab9131ecb34c1f0874070cb1de65ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa678ecb09b2279589da8ecea8ba7130512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb928fefa4b136dc462da2ae02616744513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceb45b89d8153b2a8c6dff873d9b7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925e47368d47f7894b5ac8bb2e02140515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35784fa868a7fa0a3f9658b729c4c30e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43c7910821ab1751c680b14b502da3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa0cd06ac8d03e71e0e1682addc5ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dbcba08f0a5e3b3db37e7d67aee0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c7f9fe4fd4836b73c6effd133fe70520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7c64008917f3edccde1b58d9f79ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982c7d122c137e5d157f127f216770b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa34d60dd90d10cd694ec4efeb6179523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71d15f16c36531b5ea15032ea9187524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81304df4477d8c6059e39162ea838047525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5598f71d0f0907f53cef4092ee2df1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f6915660dc74697c83f93a04fd370527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb70f4abc9893ab2b60132239ea30b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523a4c1e537926e3f450a9bcfbfdc3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8ac381deca12c0b8742380f876c29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad36c72bfee4519197c192546d0a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61c5a628148675343e2e481a66d38a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52525192a1958edc0322a1574549e16d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138783deebc6bbe4f6803e6387aca1c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315e6066b409649d5e8977b42b77324535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e01da100c016d083c342ce433ba96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ac30c11bcc06b6f099b9ca7ddd56537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060b0d648e39ed394ff2cf1c63347ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65c0de96e76030d1828fe6415b73f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f02f9e511ca5dcd21f70ab7e1e2e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a869645405e8662c3d3fb1b2dddbc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b99d92a940d289904eea4a6efc379542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9013cd0abaeb0ef2af350ecd34f7c0b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a869db06b9880951c7f81ff0f734e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef81ea7f981abb980a76745f0ea0a45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94c1c1a0feb138dd7ade1371dc437c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e2de23e9ed20f92ea07f60a176d28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9c40fd8da388342e00e9c96d563a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bde40009da6bb941c47005f76dd8d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b25d576e7da1757884f452ffd1391d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20c2f39415bf59bb72ae80dd466ac4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ad7eba76086ed5275db9ff4c1ed5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d2a17408e83cc7b6d9907e9056d2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12934237304f77bd6620faef93d549d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d967cb7e5a983d397b6ae1cfefd7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ded7fcc7e622bc9c90944ff693ef26556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1f8859a3f7f2d950a46aaa6bc7324557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ce097bc00af91eb81ff5a9d80ef4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a8909dbc2627f9ba77ba845dd094559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa064ff0c551715d6d12bd5a59f14d93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09edce1b7c95d578691f4eb8b4426bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f91745604c0fb1adaf7e5388e6331a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dccaf76fd2f7315338424276e62f6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e838ca79fbacecebb5afd903f81f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad286f9d506a3273526ba8333feb629565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6814d17e373cc28bc5f3c6ef909c67566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fecd4c8ebb2cccdeeb7e1ea389222567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943323dd142d8e824a3aa0ca4bd6322b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29531547f04cc3799017d71b9ce3cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990653a8911c1fd4f69bebd6530e10f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d628bf207a8f8dcc220b8e3ccf8357571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1ec5215eae2618036bbdd51d0d87d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>