--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9a16dcbb31932fbfbf80e5904bd321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286f21e1609711d19c8fd8ae01929a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d2ebb7335ebb7b1c5148caa6847f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b816bb28f3743237815a15b7051ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b8db75ff0c173b3a49241ce523b715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a87923f6d134e62a3a26b9659cae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d9ec6252ff52dbfcd140b3d108c367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0607fc55641259d4365c24580f4728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a951dc8ae3a8730c182b04bf9a6d34d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f719f415ab24a5f947216762b30689910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f24c162d802e5ffee7c33947302b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0a26893c145e88a81991841addc0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c748fbd0b4adcdeb40f0e7ffe4dba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b667c0ec79f68962fe95e43b9e0c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67199b07cbd6c46d814ae2cdea7c94a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ac4aa01f234f4d7ae2f7ce6fda71416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598c6495beb4d5cadac81572292410317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a3e79daa889117ac78a8d38e508cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae486a2bb53a70a08ed42526f17976f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b521b2efef2351d1089e765f0e102de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b30e064e784f4f3b07274f9641865c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309e430077ff94a16ca8f8a78d3df1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7f587e5882d5f039ab8090803262e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfa918d59dc32e349ea4387d7aa16f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb6b9d5eb882658d1154e5f4ca25c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aedd1d713201dee54c3b67e01203726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0236082a86d46e1fb8d2a60569f757527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d01d7d16e76ba2b573305160713fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576b99bf6ede118c0abccc908bf099129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0361bf8eb7e539a0efa55a818ad1030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2448a720fc6d6ed42499b037c6d725531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ccce16be10f1891e478a0a8fd7a4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7dda3698743f671500753e281e987133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d3f2c541eccff256c089dcc75f08034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae954fb7d231ef404472c656c446ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b285c2b5021471fd687596293f0950e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347b57159898040a9414b54f1a657a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe66b8039164ce9d080f4ba0a86e1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7caa25ea62e211882fb49614bfbe2639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a49d93c99b2973c6fdfc120a42f5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dd0e4c31f9eed656ddb617301ec2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6910a67e6a237d02c8a9e1131888842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefe17dfdf1acded1714da96b0bdeb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd61a0be1634c2bb36c3253ccfcec6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4fa4238460359d55e9b93aacdeb7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded72ee5e337ebfcc0dcfe46331887db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58282951d90f5a8b818a9c1600720b9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c3fc6a739051b8e7d6133dbc6c8a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e557fb713610f505b6175619765aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cf55cbd78ee2b36bc9cd6e6d8e2ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec419aaf3613d15beb122fa5b91a203151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfdf1883fe51120bad26124987e0c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6e304d359ae2dbb1b6985d272546553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18151301101c06241b54868bc29291cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b11bfeb1e2695444150ab5a90d182f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40101d397dfc4e08c45d79aa8cf11d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0daa155c4a6f893e972aca2c94ca8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6066ddaf05c1b633ed2de5daf1ca9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872eaaba7b9fa0d3260d10b55052ffb159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15684756fc988022f42ee5849f0d373c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b142df0c90baa01fa5cd96aa7c6fb0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d503615b9722de5403492f8d80a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff3362fa26ce672586ddf528bd659b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835af798a75ca4643577fb50d90381a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a68f9f2ee00db707121a7be6a0f5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153b5e1b83aa926269861ff57859d8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25e6c2834b4416217b28a55cd727ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb6e0dbadf1c3c1abec0d71f6d9d4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2486f30ef74523c9c8020dbdd5d6e6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b72fc858f3cc95a0aa4454c3ce9d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ec1905d81735edd3e2e317ac36d6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d7bf4ed3704cd80ade3066144cce772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e98a9b5f1213ff462f11633513179873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4db5862eaaa17c9b0a827979b7fb8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f1887eee40cecbaf6db581e4fa94575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52cb719ca323a7c68e9fb8799cc24076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88898dc27a1bd38c2558f236f48bd96177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3af49612f55bef0c913af7e05a18478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d6a651acbddedbc4b7fa8d31ff5b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2cb22a68fbb899c3640e0ee9fac4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275024661d7896d3e21428cc22b4c9b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccd84b91051ba11672f2f5cf64e19282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf9130512d68c047bbb7bbb23f15683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f014355b3328559170d4085042417584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb464c021f31b3881131658388f56bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5356d25c1c6051cf969189984f06d2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffec7c74bbaf07b6b8d78d6022489a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e64adf737118eb390057cfee0c82788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205a351d895d0afa46e87eafcb9066189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b9f32e843566d74778e264655256d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2185446bfce30cd76e752b953927f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8f38e2d216474c475c410f159d66192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d19ac52dd023939cb6dd7bd8bc92a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251861f4131e1c8626eaeae55efd301194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320e0b7e277ef7e502cd0ad15be836795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fed10c07670503a1992adda87f1d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a706e4a3b667080f9d9f4bef899a67f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edac6bdb5529536c77e1e151f27f8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9992276e59a673836d3318c27a4460099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d42e958f109edb2808a06e9167055100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c8eddc382ad2e75ea8101d946f3c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f66520b4394a3f05e8bb60be32601e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bd54804a99b9fe1bc015d3e463639103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdc8f2f85d4c8dcf190b69f5c713bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ec27671a2d2d5994ef4820db1c969105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f6cbc5e573f02bbfd59fe74be2569106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18129cab0d54ba0fc37f6d9cbf4709107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa9a6657f67888aded829d24a68501108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068de960b8d78dd78e9c96c5980fdbd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a237cca801ccd860b2b242f7083678110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05368dced1cbe4215200c91939f38c2a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c30ad7ec7f93da97f34b3cd0417434112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa629c50636b5e09f6f748bfc5de01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f63b390db974bf081c5498482b09ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134f38063e7b2455ef98474f15232e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37e9f90ee11b03bf7727f602063fd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee01b76c53fec9992e2aa3a7cd74289117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce64946aa5c59ed2b29505be00694e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258cb4a8de421c61d9dba285300ba07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78723b15d038874dc40c96f3898706f8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d89efd2ab09fda6f33c1c48d7b179121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcd2cb94d6eb862250314114e9d1b7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5d657d51c43995dd06e048070cbeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f297837e3610280323a6038de552eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d75dace7ef7fd00756c803d54fef7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657de5a47b1e35d8abcdecf90e3195126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ce22aedd4200d6b98c686956f2666127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4068b550ea1b0b38259a7c763ccbd28128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd61f42d2ae9dca679088accb3b7ebb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7a7cf467d514aa42c4e9d3b9c567b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1299bc1e70795b1ac462306bea1c6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c6b1a8e66b9c3c9607c42fc23a878132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cdcffdf63058e07a797bdbafcd966133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de98054622906a1760a2595c56fe3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594844c87fcec5016ffa08ec608a834135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c292e2e1df5aa0c565ef96509399801136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9962cf0a40c66caa49dd1990db80557137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e5d6690cf62e0a6519d9212dee826138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b7b8257cac52f5118b060f12de3d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee34637489fe857f09203f60cb4bb6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4aad7e4b88d9eb817ada69451da22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeee74ff3124339cecbb9c7b962542f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca5deb0f505b1efaf81b50c118e4b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35482c69f11ad5e6047f6fc20fb1263144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acb3c0de4e995eeeb56ed178aab0f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c0b51b74d14fd13744af06359d237146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aae98c34b72c6f00fbca56717a905147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73ae7f5c9682494cb1ec65db36a722148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1d985da57ca49e9d6c4c0e3334292149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38edf1de3920e72341a3db9b6fe4b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eea6a413ba5d8a34c1d6251e6d2f04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d56314b6f958888d47e20e8ff541e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23417d48375d565e4267e83767430bb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05ac86bb29d18aa1256f1ab46c11c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f546d52fadbd4ac0980aec1b450645e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7052d7788e0ef6ab21307b329eb7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dd45d1c25897e8d08c98bc867bdf2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173a56fcbc50f2a9dd149aac474fa52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a94eefb1bb438fe0f39723c4e1d53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3877127f613ae71e700694f01a319160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde9c0021cfce8d345075185b637a01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b899e3b1ba5bc4c075691ac04666ad8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca5438be27375df5df418d68492570163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9dc42b6760018de22577011840979164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75e6135728afb5dbd843b9fff41b83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13076ef41b9807dbee9068c254a9e9b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5cfab46fab00952bd05a8025fa667167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644193336d4ec91b335bffdb2fd74b76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d909c1ec6b39dab13461c527efbb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5833cab9dab8c90862383f7474f6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949f0a44b500921e2e08317eaf873e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57efc425c13727cc58012f49a170271172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca18598b8ae72c01dab17255df37c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42255c88ab734b1a2942f24704ffa941174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1093f78721d8bb85c36bcd2b626049175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3823e704552f746ed1de081c4070c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c093ac4c76eb68aec4ff3121a049f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087910e7e8556f15e22954a1491b2a35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2e6fee9406d6638d707807f868ed5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc78fc209404730339a72e08a591885180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658b0b963095cc109ffd769e3466a22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2ab4e0658e87dd00ac802ff0f8425182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303fec960af34f01843ba28193d7c80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892d593863315c9764f01c6aade318c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6623f9f7efe09a368b7d148e419fbbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7aef22e6bb6cf0906b365fbf42e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4871e8d5b3442038381c0d3f5d5253187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458b59eaf8fb27d64da9db203f90783188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03437c9d9134a3c72c0bf69c27af8fb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebcfcbc10addcf5d7901775a4d9f73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4132b04d98ad5e7f30621f2b1a81a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d63fd46e5c5cb6700640a85bf99bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47f093abc958504c4b13853852716b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0f9211eebdb3d6ddd691ecefb74af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f00499ea7a606d1fff21e48705ef6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f98e9b7d6272fa1711e6f123826951196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b241cab6f01b4d4d074379d33876a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46b281654d84e25ad69971beace4d2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261d8aee6ac9139fd6aa62f0d25c97c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c2b4e73fbeb6b1004b5d7eaf6dc7d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f8f80acd1040ea7fdd96ea76d9f24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6214f5e6d5799d654a49e7057b88dc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d193b9ab8561d3a3011fe76073398203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a72a7572dd687af487d4fb6e17a30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cde6cea39581f3f03aa1a19d89491205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120644d864cb3ec98654fac0cbc851ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cf6c7aeafd6419da7a4529758e34d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1e9ead4a45681c8215fd26caa45df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf32024baab62459d4f2a8c18c6aeb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f9a3c33cb7948e7feaf983d67dedc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d81e2fea61ac3dc0a1667708c649d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a782f3f9c869b1c8240894fe4018ca4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50305aaa6e6bc2b852a14ed9ad11a3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139c49f2a6053fc6b556060bd678ec4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d201101f8fadc1bfb0544ea9e5c64215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b6a628d02a1afbf2669342ef9f411216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b3c8385345560096b1d13eefe2d90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189878531b6df5a108003811ba9204a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749f6430c45aa6feeb0fc23bf931a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca453035c2960221a4cac48b2bb1b4f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8ebaa772d7f1bde2593018f831fe2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfda3cc37b24b402904d8fcdcbfb447222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a46f94a0567fcae31b2a674a1f92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb806dbcb040c102bc2ce0fe202d2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb63e172cafa4fa40b7ed5205ab27c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380c908df0fc744f59e3429ffc3aa33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9895874ecea7dbf03ba4c16d199c0ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d41323699727148b1d7cf5076eb57e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacb7a1c994dd2f16b4a8992a325e90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e06dab36adbe89f4eab4a6031bd1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696190820173a7e536069a54d4b3821231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e982927102dbd3d402fb4725470305232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b89ca1007b5c79bb1b6fe92d3a59ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cc48524239a920514d41f1da34bee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed83e0eaa5cab672cb469ba8a69e6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02715fabc16fedeced34b5de0870721236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2a9ad15c837b305f448fd85ebf99a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b3308ed050fa49f48bd792825fc16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae3fb491629291d0a4afd504e98b68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c10338c15df9e97db672f4bc0fe40a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033307ce96912f0d28cb529626f62ebb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09962d6950405b89b786d6ffb10d3d39242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6954497c4c10692279f324233e0d7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca09c86c588127e3783b6c3d648275244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20802e85f4b024c7193a84cdc4c37f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca01ab7ec27d019e66cbe652c62c06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da7b81c9988ff9e8f11f3b83bb1ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e10c8b82bc84630721ca099d70303248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cc449c53ba1ac44a10b401ec7407e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f8546f4b7e757de6af0ca11c134f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd3483e5a5465000d3a22e5fb69fc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27182d70492d474b4e30aee8bace7686252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1e688498b0122784b7fe7efd0dd43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d61123aa2da7adaff754993de83c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9fdf8d3406e12f05803f24fff965255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c86ad413655e917d59c55b74111ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e2ab296f68afd699ecc5fbc7b9b6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e431b173c5bd657a49ac1cb0c1af23258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf14af57961f94958aab53bb9d8bb53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999f628ae5007b08de58550559da28d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef6b29aeac721bb92efef926eca0cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c62cde238c85e92ebd88e712f36ba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6426c96d02eb360bc79cd899469d174263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3670b4a23a8df3aa839bebd875deea4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846eccdf98fdfee3d20168ef636cfcd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8089c0f2e2ed74908cb0d154f87a0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c4e8489bd2a9068b4923a0ab1110a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ee0fcb6c0d8793d947e03e5dbf1a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f8c55050218a52e8a57a0546fd073269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b07bde41dbc0808f09de225233b69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a342cb9758cb5131f4f8de93bf083e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36884d62749a8872c936005d39d27f68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf9b6f6ef22abc3341baea22227087273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa7a095f12cfe75247ae1e2cef5c0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee71734eb53a1a917b1809f98cddab0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66794364bdd89f50ece26605974c9de5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0436a5bc382a74f9bda14e69d4672277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2f1634b8329e27a1f498aada815a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfb6d29024392484b6955f26fa4048279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5dacd670042d7598d9c9d057dc089280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1528edf00b233344519ac33fdfb08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa4ce92541472a4a209c1ca4fefd46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac247c7f275a1dbb38a6a7426240b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebdc8cf97b28996691a21910ac9cce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a127b31932d743d674d15a02292f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b33828a00ac6f51bd4c092ca6deadc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09161bd7d96ee1e7fa98b76e1978b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58b4ff8c2e6ea31464689f34b38a5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58563a440ded1ea67f6ce0e96b44f47b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a627c729ae4cfb02976bb2924acd60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea92c6f5894aefd57d9a6503e3158291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9a07777d96784faf327218c0e8c10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66576798abd26de47832821cbf90be63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4a118ccad520b7f261611dac5558e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da4b6f83e30311f009356f1f66b443295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175253b3a741d5e6ade3efb0e67f0158296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a01fe74ed5d02df02aaaad1181cdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a25422e18ed0bbbcb8bed5618ba95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8a9abb8ffefd7ed50338a9a0753a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cf388b93bf1042d2bb62a9ec86142300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260435ad1f58d8bc1fda5ca55095eaab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33941f83c519d64e63ab0bd8957751c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049f7f6241d363a8b3beecb2593f0d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5ef7d7129997fb7eab299b5a6468c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20360522f788632922605e3decf2710f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc1927a04aaa8c3cebedf73a08af24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb93a1214479ed14e5cdfc2f956ae43307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a5d7ddb17939ed40c97811fcc6f05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b756e65a89545f1abc64d2054488719309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398cc3efd73691f29c9fcd2a2eb6d81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9982430338814c827140db73c641c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adce3cd88f5d3a49c00d47e5ae21c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d4aaceab49e01880aae9bf6787b41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239586403b7fbafda5ba67576fa688b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c201cebe07dabf71d5935597ef73b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca59c8f7f7e42c5426770b7b9a11b1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2e2b9d0544e2d96d6f5e5ff59e868317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350afa617f9c105bd48e281ae3ca7c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53a8bf61606f5514d0325f40d41540319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fff085ba0909b375816986b71a3465320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cf33f5c49200257bac95f5915e82d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e35c13ca8a5dc3462cc532f7c3190d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d11853cdf39c379e008d854955bfcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d38e06266ffd3abbef557463467e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbcc1768bd0e8b628a2ceb98d384b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31cdabed9f63512d881d405c9ac2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5ce940832857567d9422390d8e877327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa1069d4e344260dd960a078473b5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555fc893fb1854c8c27f8f3ac52e699329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517052d5660fed3c12e25b5e90ba55e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abfdfcf0667ac6726e7905c27d5d0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a50f2b81e96434bda55993e1a97211332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3528e1e4da769b76c8863a4789ee9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34ec6056775d7ae55f95e3d23d7aa0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839c372ec88a04c5e4d2c4055e77917335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b7f951da8283e71d357eea30cb26b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8b53fd47056d8894a696daf6c1954337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408f69c20e8bb856e7391c987f373c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801f45981ae9f560396b9cb68063fab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf308c53ad6401a0f971dc4786fb196340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b006cd6390673685acb101530808a01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f387b574f79701dc43cf74c5d2615e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35692e54ea8856928f0127ed82fa819e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a465d90a110ce34875df297028f52c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d3ece8f2533cb4b4fc12e3598fbe6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e69bd69ee3459c86a47e258c198165346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba2273dff039d2b954c42dcf76edd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ae2ead2b5c8653558ad014a8fd51e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300d575b7f211b45d0347e241b47593349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c062227e4b88f364d44d9e8069649350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa2a0f8063a863d17336ee7e769e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f379549972b7cb323497dc72d6d0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959456e05a5d4cab29cf7018d021ff0d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb3a913d461db832ea07a5a69fa644354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a394751adbdd5b1e734c605353ce9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242531ceeeee5ad67f0b5c15e09df734356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a50c8c521c7fba14b7779d0f287df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbf1293c2ea959ca0e273e5c36855d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26bda00efba86a7c83885cde29b839359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738940f7e7eb1fdd17fb652c2431cad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017be69c4e7d4f981d872240a5b80b83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cc3638f94b243a08c7d6a43460087362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab343dde628a179503d89b48f5ca828363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce418f95a40c5c2edd28ed975d69603364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1337027d9270d0c1a1c44da7ac59a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297caf1c443f452d90929f955e9adb30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec52f6f1c8f6d681235a4d0882b0d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f0cd2c73b7af33139f7e8c51de7ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0800286e737a0e889f0cb17f63d87d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb8de8746e32978ea5ece37c2adeec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ba9d25160eed1073f32fcaa65d357371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf574729c690dbb0eb364fc48f0bec7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779db6b893a9c49bbf6e844867d93a4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98ca8ddd0212e118fdeae3b1e816c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e25e3d72ba3d6cfd96dfd64a042a0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f98cc15e6c25c5dcadacb8c66e9fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbb671cf915093f96689d26ae6473e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891572ce4d9f03b20984f8c9fda26fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaad2b08734bb03be68ff810f1ef17d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47bd1a3b5f2f296092a22da894def5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61810aebaf6cfdd28ffa84199a93da0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c567c37c2d94748583ef68a3fc4c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eca0315451731fe38d2dfb544ad33383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dba6a0ec6d36f3b8f04a699690c34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff59e7048be90f6927e7842722e7ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a974548a8e96b523614e228ee0eaa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66199ba01333662ee5d5de0fc6f1f53e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa151e4c42fc29bfc8cf543023dfa810388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264156e43204902b86e79530ea56f7c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b8afa88b0debf80f4e1849f9c8f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e073815cc8c24eb985953998d291391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc453995465e628f9037e97333b4e876392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ddccef9d003a2ace244171733ca7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6dde275684baf9e8d78affcb6ed11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9372db4ab88c8f62685d7ddcf5ebb1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f132d9ed2721d4034be86fdad0a676396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662575aa6b3cd9e1c966e9696476802397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee8c297f0d1fd0589a1d14ac90e962398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876635a8e6ec491b9d92f61fc26d4d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e254481b2c3c48cc8af8c2e3f3c00400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762a0587dd1c82c9357663bf84c2339401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675166aa40360e5eb74c7a5755fcb806402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e39bcebf11b316c8179a67495ea9e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e53889a3d11c53a60a596f70980cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf54fd1b831009e48be5b420f53ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c576d2070e7ec73cd3441487d1924406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bde5981c5fcd5e88f559ea42756eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841d3a61fa79303c50808328d71964c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb13ed1a1dd5a69ae836880acf0bb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a76b7d6e510ab0c380f0e9155567e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be28981cba2632a8fd1c40e91356be7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f6730a39fa076cde9030c4e43a995412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bbeeff23cb99cd2780cbad73888c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2493a1d0954f1e40daafbc4d0a1f84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9e826b3e284e60f53c6936c4a39d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f27c5bc8e05cfcc1d7b1b64edab1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26094111e0ab98f06de2dc1fd5325846417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b0c1b915b83b3b648e7b4432e76f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8d78752d9346a19ead22c4aefb4fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bf2095c1bf457d9c91ed10a0a0a3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372949138e6d7e6dd342c1b63e29b42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9de516bb67611c5039106cf024701422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702509a91495e52fa27e2ddb2eb57e06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf35ded8a65cf9bf224abcbe359e31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8b97f00765f4c2b3b3b6509826d01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd214e4dbacae701f66e693b99d8de03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a258cfb0b23836c5afb43494b286b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c2023dc7c5fc21b4533fec6e10e8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c28efe347d90f2cbdea247ec4a5ed9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b646d50ecbe4be438531b5f237a0aae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846415ebf22f295e6293471cd105b7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825805d448dda3c6c836305c208d23e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e895c0269d76ff8c184da0888f7cf2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f7a2b781473add298670f02b378e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97714c39f9403a5ef0c9b15a5eb4250435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e1e6ce943738b7dc8589c1ece16f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6fce67087f6fe859ec03635592c4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd6324ebe8b925354e38f3912896e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027e9dfc064c8ef4d17376dc84a9ead439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2886b3d8bfba55d103ca18ac7ca3c53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6c859f8a05c2b2028b368eb8607a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4b479c70e9fd754d80a24496cb724442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db6932d813511144f35b70d5a3d31f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c7ceeca608296de187ee1a178ce49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501670f948dc58853f0f3dbdee988422445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e0d18ba0081937950206e5ad3b794446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b326b2973e6b6831e154a799702cc8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81644d4838e2408879fcfd4c178d196c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fef9ba93ad4a6cc1374be6aaaef4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b7a03f1558e7c5304500d2d862066450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170fca6a44c2bdfc0600104be5a8f55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7e72113331d8e945c136734bcbc37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc92813143d0286cb13f582d5f8ef1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecc1efa377f7ed168173597f438062454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9c205ee84eec64c890e62d6aafeb8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811c579d96622799c0918b9ce70964c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26d71b403563d64b628fa832e5c472457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7ceed1a9d2a7292bf9d9eff9693bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea4bea46272039352273d9e3c8208f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23967d2b3884df839737e1c7b5312a6a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c3dbcd246455cf7d4b004953e7ad4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ddcaf3fea662284bcf85d5abbd648462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cbf163ec2fa689702c7c8dfbd9168463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e76c6affe04f074920ee1a699d3ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab129a1433e5ec0ffb1079122d8e5ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae86205b70ef844b9bba20aff660089466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c6a9424413f6a43f9d9b3fbc4ffca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76ae22e1a7e89578249a015a2fee0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e0a91383f2ae78219fdde981e2c08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d93796bd95c4892f2964c15ba087d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e7915a3bac285511ce3d4b46ae852471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba405c717635887596792f0522ef2ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0e34317c51a6c43e96b224f30c9e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ef7cb6737f91c6322bdb2eb2e516b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5ced334bafab49b59c54e549603ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6790d1d6d6b64f21ae237127d8e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66518a3459e6105643c0555a7652fb5a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ca1777d96852d675a923f62a44fa4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c21d057de7dbd8da7ac894d2564b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4972f27adad209d8ec75220126424480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0336657ae2837f7cc1aa8c2dbad2a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817c93606c7c0b9c3cf81d136b40b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99521523425aaec0a65d664162bc82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695e2e4e44c1b02a45c03efe48e259c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed9404523f6345d821e1517f78303b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a95c69ed31dae0265cae31a0facdec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a71069598f91239c6e6e5fa8d264e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2c93c2abd9bf68f9e544520597cc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615f5df66797ce8985cb9ee40f1a5cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f01d4e94286b9f15155d6e5620dbb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c9eca1c46f3012288a0ff266cbc4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b57a8a91ac1269b69d7849e3495c12492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060b6c453e6efbe0d5c6504d7cc67e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375774bc105f9825d023292a9e93985494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d93d64d08336bf9033edbe6f35a49c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a280c76d718df7518b06285e308b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b47f3406fcf4c53ac5f03135b77de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517db72b31163bb3d3074e1c5077fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afbf379ce0aa9cf478f411c8e70372499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c681e24c65fa340415020d228975d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d498ae07fa44bbcde95227a67663e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4695724da0e545bb27bb0aba405f04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4083f597718d2002cf0f5cee7f3090503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898b20fc7ab0e791369dd2683233c6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83e6fc05085634f25ff11a96d36ed5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0daea3dffcfb017d8b703ba1d1680506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1fbe9f305140c29ebaafced659ace507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f82053d372926005655da8e70a31ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d251a890b238ea00f12abea5a3587d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6b9d44ad0b1307104c78eee33e485510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715cb6b8e64e74cc2db2da0a472349c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae7255f9224462186135dcde77526f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b615bfaa89f914ac23110b8485d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef99dc3c425c8a9bda13086ceb4d0e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fdbab87394c949e72bcfc9012a2d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe2f3fafdfc8492f59af46a4121462516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dc46f2be4b9db46177628c93ef791517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7a89fa2386d3e80aa64d59919c60e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5da3c7dd1d39af0bf3edc83c3258c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99323b3416d2538e0c4e68b690b74f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5b706729b2d23e3cb120fcda51c5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80309c2a0c5f5918f097ca31986baa93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1ff89bf83f769637c0317b1afe9cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57726ada883971dadea92aa23f1a3f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34811e8e2a09b06e45e5b54359f5a496525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdd55783a25d559176a36ef0ed60a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde9dbcb05878247ac13ee1b0f1c30a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf82c39707d730684a8c02764ff614528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf17b6d40cd97dee799985e9835eb3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fa647eb1fbb0c47ca0bcc39fcfe46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe3fc4702cf1b48f761f1ad46e0daa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8d43a3492f38074b21e5b3b98e5df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996482784b4937ee0e7da7c363db5047533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d110840c0cd21091b7fbd6939f7a3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08916c4e521835aac4c8b553d33c3f1d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a68a5f24003b5ce5eea603b3ec25f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452d9b743301bcf279a3c0049b8c76b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485c6ed688c878a0ea4ad1729751412538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bcbc605262d484bbc733a94869556539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa42b9bdf8ee8d6c9da37872498c0a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7d4823078ae2c0d3673e5689d5268541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4df138eb48923820d72a1e7c877d4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994232fe961f7a3dd92b5b6206f2369543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e587649f5353f7c1d78d29aa0516c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fccc850187d01e63d2fb00089cdf58545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c58c822a022d1b2c19c28ccc61ea67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6f4361d6e352e28f89b82e5e624f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230e3886b950521e3382f91dd062308548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad564c8cf52e21c9e398d8fefede554549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bba007124626e996d202f1fe5c21c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb2d8950df3ded903236b806e8ed26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e4623c8d85bac77a6e7a998c509d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1154e951dba8a53010642962920d708553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65274e873a433dae4b0d9bf9fd29acd3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fa2349daf9b058d8072daf9004f72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc868451a0a9f6606235475d2740452556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d828f674a01749a0c77e0564e2567557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8a5ca2c8d181ec294c85abc137f0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdaa96279c5774ca3d92d0593e142a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe78c67fff78cdbfb2477e9352bbbc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c59fe42b652104d914afe0f74f394561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2fb1968b0725a9e60f1c32c9fb978562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218836ff0ed7153963713aa4938f380a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315b6f26fba886e620f627338883b11564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7702ba5f2d0288ba00a132177b0d9f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb630c0ae5c82583af79ae30e34703566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee006f46d7ae6bd63c5497b91c25e8ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47bd01ad7104e1007c3a3767b76e27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea005aee0d7c2b7fb5a2e4bf4e7dab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f6f1d0ed8f35dd31228dba22fd8da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ca416878b283c0f841686237adcde571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d04ed47ac87c886cf4b3e91ce4334d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f584108fecdf6b8d5e7e61e642ffb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e18b9febd8853955fba929af649b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8bd4fbc3f616a7fb45e0271cd28d953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c22be84dd12353bc501876b0498434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49287d67429da66ac450f7e3306c4a845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40386baa84212437a9672062bd94f5ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c4c4e8b59c35a7c30c7fac289baf57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f09af82e36a18f1baf121c488c1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fe906340b7afb73af8a1db53c135d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0fc4d7073d478fa7f10b100de381210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605f99afb52d08cfa4877b22d820e8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9962a547dfff299e1117e562de30b1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c2426b4a24abd8f17923932a4025213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768c40a48c5e722e9699805bbf96d1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d018d76fd859d432388cc53ecc47fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72ca065390941be9dd9a8ef5003ee716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8b109f0893c1bc50e948dfe798d6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01953c3e5e67fc9fbab5afbd52fa7cbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debed5e677cb6e1acde6f0526e12dc2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686c5c2f8f9ca4942212cfe4306b7f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eb9f631ae25a99cce4b7c9a90ff8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27b44a59f31e0170aa533fcd583a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f500fdccb51b1bcc373b32b90b9bc7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672a40556eb26e53bae13be787d6bd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c681b54ff7b721a075147fa82205cd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ab7c4d0500f8151dc5a730c77db4426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e78bfeba3eb8bd452ae56a535e4cf427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ac3bdecb509f4173112d3d9218ef528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805606ce4c99702f521a46d5caeabd9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e7146f85c7301b6933d90f6f67e2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7a9e2dc74d1bc409b185c6a08f63031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8d603961fce1ee5ef2e8120e290d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27794a3e4fbed7810b03e030dd73f1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de486586de8e1619e7a1ad9b8d18f28d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dd7669b166f260f16d756518022b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6eeef0b766f409efd787d7c44dbbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b10760009cf7378e66d3b430f31d4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55021177fe2cc5e93c596a7db41d834238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604bf6ede522f8c60760566bcda3eb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f797d75baee9e626ff9b67d37897540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb660095dc39d1290ecee5bb69a346441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ab20855c0264296f37737069a55442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21da079009b17c3f316ce9989058a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df7b40296e59b48724304900789b6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775c2580a87c2071b9a19354a6a939445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99ce2b834feebcbaee18bac3be268446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737fb8e6ead431772296c9750e1e05c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9d6930cd95bf1741b1c6f2f27cc4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3b3bcfa3a99b5a0bcda121e3cf4d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f6d756a64ba0cf9a4ee1dddba06a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fe48c6c703a615c10317b7f1f68d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa8faa71045ccf0fe065248a2e619e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d811f908e9ed19828f8829fa653d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de9c1547b15cc61c3a44078ec5222b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df0a06d7b5ed5ae19b859985156d0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7080d4dbc86615e88c7d0d435297256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63093d026da5b9a372f65475725fac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45bc112bcc20b5d628bb5d664355a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e97994bcb68db3826447a42264ffc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb69183c5fba016f7cb2177a857b8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23b7f43aeabc4c3297de723e9cee5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecc32b114bf25c24ec69a0ff5ec08462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65504f83383f39cd85fc9b57e4df10e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72935897ffc829cf73c3138600942964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec9bce784a061e88abab8dd7e6c10665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2b721a2d9ee3222f8e39c6e57365766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2eeeed56e3310850732a7e70d9c5c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3af3c23812755325c6558fdd4b876568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93063d667fb72c664ccf00fedd099269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0e87d79adce0e1c36d7930ff7fc2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b26176b5acf6fcbfe392dc8b39251671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25838de6fafc1f7c0a794b979315e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5596c85f4c5254eec7ded73067ddc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbb74c7e0a9cb1332c2ca25a28fe4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7895e91ba1da368c3825a8565e2ea3775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30270a323b4284fda6a35e0a00053bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd22b08cd67a53af72872501ae473077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ffb0da1f5eb283ef2560ba50ce19178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dbab6678626088120272fed272c1079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d526cc37f444a14db19d92f224c944780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610bdb84c85fc0859bbd0fac614fae981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87d66503322bb2245426cdd71c25b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ded2a40df1932f82f4feb95d5117683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb51e0c2217a4854d8aa691fa8fa1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2d2174a28acec4738ef7f62d3aca285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf9f456bb9bc431e53efbff40f698786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d821cc937c5bd5e9abba032faa6ff7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a019121caea57f99acbde248ab0eb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476c8cff26ee6abd7d2883412a1e09b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525864143bdd213c13fd4a6b8b380a9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe66f7fe63d4a7f5b7210becb0ec2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e2103c5f97d1587b43d19335c6bf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfb346747539a812ef4441bf220ff693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76208f630e4aa69f1df05bf117b126e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a334cf038b46aed507e9e750e7296c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff256c6734dd60d7337ff5b28ce85a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3f1b502cecb62469bed4494242a1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289a5c9a430b88f3524bc55961cd77d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0664ec19ffb97fdce46635a71e751b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d9ffbabb990f1f16ec7bb7da9959b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18492d7d5f3cfa52cde4ac8aad5df1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f3c160d210f45a75ae651cdc2885102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6504610f297684623f52234fb99b8ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9801b1c36ecfe236087403bd5e45c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43eafcdb7c57338576b3cbebae7e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3337fabddca160b8f39ca0cf242305106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fe7216ce449c68493c2f1423f7401107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6190e73368b3d4ef812585b68d1131108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519ef747602a68b10091a260c5a4c21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978ef3a8650aa2ec75390fc4211d40e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab208e7debbd7ddc4acf816f6f9028dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180b93df348fd98cd49748268c552bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c73c95680e7b751762ce97b76b5bf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd4b93984227ff31e28f4c8adfabc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c22939323fe95d65f9aa3aaae9355115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6e8986db5c71dde4583133885a7ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530fd3d6f08c4c1c5eaaaa79dd33f9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f778df9dd887af96b501314e03d62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de423e6619524fc697f009cc7a3d9a84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb649b9fe354e30094207a0325d42532120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde44344eac31764a70b1946586b0f44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245d67f065483d2f15a46834c786e6a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a39357a01c45d2f5cb25edbe0124d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4993d550dd27dc60e1255e9b96cbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bc025672add86d29ab94758ee81f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612cd574916692c1fb7a765dc8ccf30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add30577d3ec3d33aa482292e6c35ddb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b19f50e6bec732766d2c2ac7425e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11943572afc3aba1e165a4adb024d8df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef901abdce6be856567ce913b2952f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f89164e5cc2d3c7c9707d5f6843f71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e187470f7a6cb221ab997e277c02d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34247929d57b9a113b776b78af506ef5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b854bbada774f154e9b31d43f24b1d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d5c55b894fbc3a223000a8ec87341135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732133d87fc2d8861bc5257a4702796136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23092e2f8c2ee9eb68aebc40faacc61a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ef4b779456a5b3aa643449ef176e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5b2aa445161fed10f6eeda98dc3ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ad024dd1ecdb3cb0af14e11790eff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ac040ed155727fd440e569eadbcc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161895f5f99ca73e86008f0be220e728142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55767b204b6534325b66c695a6f32a4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de565b681809f7a1f01d4405b212eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf70c8f2651348a08f180d0bdce9d00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b4fdff1a79d0159a79d374f62edac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69142a05714e7616284796b78fc16b63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f4cd0546fa4bfa06d560b39ddc09b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb14bde6a43032da57ab007eee1f2a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffdfe1ba26985a3123373371d93f64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46ad996140ba6e6d5761862389b51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd5e50c74647e894a2d485e95557b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093b70459572544a186a80a1084a7ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5675ba7de44e7094af29075b9d37c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292372729712de862462c59829517c33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d23fd1a47550b6a7e76087cf6bb99156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc542bf37e00326226f01afbf88effef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad1dbf9f3b270c0fdef5cfc9215fae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70557e0c6ab476a07ba23d0c5e995101159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f8709a8eea6bdff497724d5278342160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b7d10ae94d895a66334b9afb42d68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0c196a8dd31367b6a8f31ac19460a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf2416741eebc96940cc7961f2761f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c1860b55be7a48f604dc171c0a37b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d873c0a2bcdcfd9bf104932972b67fe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaed35d75d8ce8e891fe38e3a5deb66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adde8f06cad420cf8d4b2d8fd72026a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e0efd653d80771c9a534a8b03a878168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986985dfd9a7823e4559e2f9b44f62b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af016f1307286ccdddc621e9e983f453170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0513b8d695e5c2c142ff666817d0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766c5c3ed6b435fb6fcf9581f942870172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481b410c6b10a8195bc50559bbcef10173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa517497e207174fa1a10fdb1ed6619b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a9470dd8587c890ade364f30f7a19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c9e7a396861ccdb5087321f76e23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be79bd31fd7b56c58c0c7d640cd614177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f019eb26ab5502ab257506b93cf43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17644e37a1e2b8557614d6044e00b0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6cf70ae9fe017ac16723d4fe55c93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc3fa9bbed2e85fb6d5ff5d0098665181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411e28d3b40039042acee15c0158548182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a1f4e9de50d6d30dfa2e67020f143183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4817865bc080c1c351f6966e2f7764b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a07d63f63a5c95d1b9b9be52b7060185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f1d46bdaae5840215a0d6fddbccd5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288d59b15ad9894d6c112ac39beaeb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa10a5bb85c633304f74048753f514188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5359b1816915c18454d4234b9a3dd1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6f66c72e74950054e0224c0b51711190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1428f4895cc141292ecebf83c1e4bc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01529fae0226f42329426a6346907f59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917aa15a5981be9a53bea9ba7aed67fd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad8e6ec59f6c55191baed5bb364f03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5895d8c6c3b20b77509c87fd112c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabf91457d0354aa53adc280330c20a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dbfd57b64a135806e2ed7f4feac59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c698b03ed922432de8b6006521bb8b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9f03237c530175460759a7787ac23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb0a166cc51cee71e9cc851b7d7c71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1161f653c994d14a08d21cbd8fa0faf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebfc8f4003445ca60bec787be623da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356692221b9331d65c29668c8be45bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b85be5ac1747701f6d817ec81e772204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab185305764922003190d19fdd7acbc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b914b00db4a2eb609eb57575d87716206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b4357bc3d97628f7b16ebb11d43e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3970ae9c97b1647082f4f53f0abdac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24da97dbc78bea337f41eeabc814dd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebb5fcd388c0d73f798878af403f24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00968bd520cc03690dcd78f55ce6daf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825055185d616d255ce62310d7ad9bbe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc77e75f6d4613658a5316ab2d03a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b55172f42b7f6f4f9b57096455cec6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050ec7d7bedc709173a7a25aae979d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac66c7d4d161967000a9c5d14a61a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af348ae97be2929cf28a522a0a8d31e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff4bcf0410b7e42009aae571a81791218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8ae6456e975534be1e4adfb795a4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4c13023880f52769abf64cadb2512220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14075048772daa7d220388ac33d64d53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab36b07e97daee521c99373cde5b59222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200be034c02395949405452eae345217223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127500b761c76cdc127fb25e6488057224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f4dfca8e46f7a5a5ddf03903bc01f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b4259c526b9062f99405ab28ef84d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac87fc816cdd71a6b963532b7e6d8b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52c57e73f7f44151f6e7f0d9c3bce4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522b77ed15cfa4f636a489f0c3e09b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb3aa32eeca8d0e4585da55e79f053230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2994b3e6ceb893d898fb23cd9eba68231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a5c3be00ffb9e0c84f2de4a14f89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba86ad0e430717116d557494aac1c21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b434745e7ed70d586d79006736590234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610ddba08416059c148367e7f55b1e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0c3f99d7580a5ccff8e00f1d7758e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37537d0c47bf78feeff704a8e9fcebc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95f52f75372901b56951faabbb499a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052b7e4792f8cb1c621262c3cc1b267239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4e0210e77bee31c187809505c0d59240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4486b40ef21fdb875f295336264f4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee6009d5df51dee04cfa6f30f0d2b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291ef1ba621fd54eadae8a32f5d2fa7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9d66b51f18972c55a8ab7247f0d4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325181312945fc5fe4ecc378472c670245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918786adab989eabe664255626e1344246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9367a92c7c76cc034d8c7a72a93e63e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2078add9489ba3046412b8c6612bfe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508ff02d75b24df8c0484bdfdb0e74a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add80973a88f1be5320e1193c487f03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccb693a2909bfc82577f48b7027ce0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbee1574596358afe1f24af88cf121252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884489c1214451653a49f27c74fc2a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de704ee1d0908ccf5e3b1ab700b44942254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4f52a5be90ac39196eb1c63bb2c3a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f0ec4873985b692f183576839efa6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dde7cef20195e7f0cf9675736ede8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15a95d143a4f4bced66660b9744af2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241c61c9dabdc48286bc73e426876f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94637c153b570a4a3d80caa6c6a26416260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e421f38588a30eb4da98d142d9febc2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164e493d1b7d4bbb614b98d4abe4851262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f1cc2179e706cfdbc6f59d44ad300263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5978c7b94f8b85c86f0fb048410bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d62b09e9e53df9a14259eb525b7ca4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910d73b2be40f5916a28beccf075cfc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916276420e450515fb21e74adb0b740267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7a4e5abb6aa66152400f36334064a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883d3946ad8a60afafeead483ad6155269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38b1c272852153350d5ac10b145871270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41783f877b5f5f0e01af1f58ff5fc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d69dbd06b33faacbc53f3602137e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a6c510fcbc861421071e9006879cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb57eafa261aea76fb820e684baaa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90dc7c92fe4d5af83654a2be562850275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97584cab89af062ebba5157cc83ff761276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d19225f6ab5552470947d052031fe0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de04742d33c1b8e9198c2d555a26f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c55045db440b2cf881796a0749cec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc064aa5f62798046112bcf1095688280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3aa6369ff73fbd2f1049a26d75efcb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a186a75acf966bba98c8903005ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5705e28430977d6f77ff61cc0d7f21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bbb93a9db563e59d9cfcc70ac837e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42abce8c5beed7c4a1fced3ff66f620285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24e77bb297afe736a22ac6e29353e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22b817025228704c6dd494a84abf8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfac1d1e115adbf91b7c398b171d44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62a9a940626edcd5d335fd93bed37d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a5e4b2623a535d531d1d5267e3777290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e303897c82c2e9abbfc7b4718346291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f34c180b9dd0d386eb1e8b3f7a2a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67556d04e3408825bd9b7669e1482f42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f764809cd7608f77e26640f2f1d886294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0aec396f195e6edc3a9f58ef7ed80295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f17b63a0dc7877f8f842e35f4dab2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d71c09e9b7e1c5b7b227b5205b7c9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27cefbdc227f29afbe16ffe8cfa04b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56142c38af3d9d6d1d2ec66892294299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fc8c98c4b4924adca2c6c8970df5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ae3926ef92699f0b4b97e4174775d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9d736ca031a060a0ca44312858cea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f37e322c2b34e18a6590839ba12dff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af1bec58fc2e3d585c2132e20db6c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceecb4174d95291ca26c9db13c9decdd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcb3d45b0f54f4087eeed7d07a8d01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df185797f9f3cefef991a77cf15f480307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83e9abd7fa492fabe900511b0e91bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f446466b5e1be33cdbd2d7e1ba351309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6d39a2817cca9e0b822cf6d1ce272310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27279e2be5fb80dba8401d78ad13b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9b976563f5c7c4a46053208f6cfa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd9b153da7ed184976a1fcf4eec383313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776db2659c2d50792de00a2c04c69bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b18d3fe05812b48e23396038c55c08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d801ad1cf0671ef7399855211bb6fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef4b0f5895778ce1771d7dbe49134a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c9303c0c7feac1b64c22738ecc5a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33595088f3541a41fff5fcbedb9e798319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b808c2f218e75a272877d45f0bea6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eca31d4f84c94a97915386fde0736321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba158867663533a290d0749a567b6cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed32ca619335b6d5f5effcb31e3033c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d79e394728ecde4769872799266a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1af7b41bcc0b23f1194afe9438a931325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084b846d3a304925574be742519b186326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71296748043c14e1ebb516bf8bb7e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d86e24090bb0030a7bfff1970e09b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b66ff7efecb11391c24c330520ba9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb72a6aa17f843a466a2b9d5adeb83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aa40dd432361b78306a6c2ef95a2e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a61ae26e866bc5d1a5de04646361b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77086bf507d3a1173a673939dc6c0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d237ce9d160985694ef7e93454c7a98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491faaed42318e0e2fae1602f9f7f6d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ff9d700445f2ebf22f7cc2e4054e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e18402d42ed15c1964c66de364c00f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f4fd2b2470b51c241ca105dfb7d77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f25a674ce3e12a3aa06bd2a561135339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5553215bf817c2fba11b1ccc6af8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a923ac19badef77c4d404767f0e6a02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a05a50bae1e2605f81e674c8ac70e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02a30e22ba61d76cb36702fec89271343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdbb08a8aaf03418f2ddea18f83aa4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d91fd3055158c66f57fb4b91105673345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba6eff646a33714d84dead11947291346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70df66d4c30f6f60fce013383ae1abe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bad207c0f32006f926c4160c1303bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b007e3cf45c8d2e340ae7140063dcef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a18bf7426ec382096cedea8289d16d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa8e8b12e70739b63d4ed4032a7f18351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4768ff1255ac3b5e04393bfcf2c9445352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363facebc832cf3673b34a256e5a022353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec2756fd5b787cfcd355ebc623476e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a8eea2c5856102d112447297f66ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5bed10c1366ded6daa90a1ac74ff4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b334063b44b0f4892f753fce3fd152357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30913474bddee3eac71a3ba2b6c31eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3ea56a1c8e6ae93a03ba5978a9182359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee7eac115718a5b247e693e6417fd0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cfc6c106a5cdc4f380430558d50d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966310e15c5301438c0c308c5a23127362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea9e3417e6bec57c6be94715440baa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c28976861f51c549238aeffa9ca8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857722dcf6b0ca343780e1be7b6ceeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4e3ce6333df7acd2a762480eb2e4a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f693d5e8bb2a439b2513943eb09af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace07af6add258433b5465b7846df2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f50a494b4b26856159bbd51441f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6d0ed1986eb1fee6ec340e62c7476370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835a0f0f9536630243f9c034c14edc8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a64f82f480370771e0862e4ba70790372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260cbe63f3bce4c713d44ac8b3cfb15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508049d629f438c2abfec672ba3c672374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cb9201950ffd8b5e10ce5839913a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ab71056fc4c1c4cf1fe552dd677d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dac44165fc55e499671e6b97157ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690e57f1720f43825477b94e5557815378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ceae2b3b4012ced843336392d827d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b13360719333a2c3aff60f90ca4867380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0ae9fd885bcc9087feb44922f1ca4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0faf2afb843f1f582f87c110d1f49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce366b6f67a07bc8c3d644bd559af4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ad7f47a69ff41ba831ec82becf28e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b054ee54adf00d86edb2dd83437a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a8c510867187b0a2d56d8e64a6830386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1a2eb18826d6ed5fdc0c58790b41a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc22a97f95ae7a0f73d5fa951e49a53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9b146a5358c6d0a1b5d7fc1cc8c0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea9dcb0236737b7cf8c1c65e8e176f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbe25a8c010d27691cd4c59dd49e53391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14abe60b1689a28706d3b947405d2fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c729c24328665aa1476bbba49d34b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de032cd29d66f9eab992afdbdba62b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157ba6caf8be2a8a54754fe43bfac59395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefbc91206027f8b908de121782d9a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688c34cd95163c013252b67a3669724397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e012dc30061226d07743b3f08e26ae4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e175f383a8f299c057b50bd1ea24c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b249cba21b29c73501a81ceea5de06d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c544b863011d366cb7a0195eb3dd6e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d153a935b9a8ede36bc335c58352a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea93e6b008aff06a21a8cc23dc4a4d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd560b8837d9f16863aa0a4565e5c32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936cc4c765bcc65605151817bcabb3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe89a2499715b1ccaeb404c43563a52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0df0ead89cc65f66b69cb8ed03f97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b38cb8b1fe30711a72875c7fd1d366408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524568ac04a105f254e28e4021543a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377b033e958f60575f4a2cb38f477c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f973c166a3279341306c12ad814a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd275dd280b5929b48da00e0441b7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2050db879240d83d90f5174b41dcdf6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c773b13fc29cd56bd4eb1fc6e78e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186675c46e7f77380fbb3ec8fbc0aca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817c8b5a6d7a65f1ed9e1f1562a00ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f0da6a5732b162f592cd844848782417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21401377d1ed342305999dbbba3327e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278694e0694dcbf1a8a6278c54b50da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefd04f685017cfcba2747b041d0d21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c0a09d3843003c6281892ec61bfdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a84285b8caa093915ecb4a6831efe4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b03fd32591cd5e3d8930d24330893423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b80b5155a336f22d22123b950d0ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b95f93beeffddf33ffdd98ac463888425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a87d26d86c595623a4bc3c014a267b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e6d725f6c8f289c7b82284d85ee22427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7be3aa2e8a9d8ee06582d7f1d4176428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e98bf4587570f7d7d00bc6c0313af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaece0ed820c781506d9206929f0893a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245967818b6ff14de3397896b55b2947431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc8154ee33fa2bfb41236b33b22137432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a918d16b6815b455e73931ab3aebf91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2753129c2543f0b8b7c15ddf9f13f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ed76f44efaa30b9451fb78b8b493435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4abe46a8363f0a8af090d394c3274436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3859b21fa397e59b963d0857b8342437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f43cd002610d20cc8bcac12625047438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860fc85a0b0e6eb7799b204f004a6d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450517c2631aa050698a1258f06b6a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ae49642d626b0f768a2249350734441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7bce1d7a3e6df006dd5e7af99023d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838258fa30e69d3b8b2c42968ff3e302443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82de04a3a884e0ea20bad2ec5622307444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97b951690e6866cbf7e7208aded46d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0e98096a23f87eec9a8f98fe33dba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3c15cb2f91f4af410590dbdd5860c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f012787e0d54e9e87144ac1e859b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570448a7d21349a1e0a1223b1723122a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865ebdab6b436a63150f0f7691dda58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e8e2f9f73c80ea1641ee4b1265729451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e547cc306e0a2c41536f30830132cc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3694fff6dfb500ba9f7a3ec30cc8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe251be80751e4349a1e9e301b4b13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097b04b167b904c4b1e543f3d47b33b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30fa60f500321e04313fbf1dbca5af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac6bfbb1fe5279e724bc345bc5adc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b607fafa52bbb29612efb73d728d47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b391fb8c178963953072d0933f044459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549cd97d227ac4cf28600fc812c5f77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562018dbe5d1886a3c5f5d2494fc9920461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adc95fa5df9a5b982c7a957a9cf868462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42a109d66722acbeef97088334c2ee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180956b8fe7598705c7958476773118464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d3af7bf550f5cd30fc049b9c40033465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e65dd2b7e6c95de8e45d3541054c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b304c8708415015ed133801c76051d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440859365decae1e3eafffed6a26db5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f128525affc35668b4c496bf095017469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e265a1efbeb0a95364fefa7751180470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e583f76a745dd436c8e4043ce696988471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66b077980898dc35be19645a5a6e7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206d65e301092ba2bef11c8018c2c10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294525f1907460e3eac2590652a9e47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a48cc4e04fc1265b0d8215e815c66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a9f3505d3d9a9aded0256403e51c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf38371b885df4d7da5f7513ce757f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e8784e73ae831037bf92f06f776b1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f831fb5e3636735004fcceb0bbe148e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5aeac4416aa3f0e8d6122c1b50297480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e54d1432823d28917c723d40c581f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914dbd93fa285f5601769d1156de8e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b388ac5fa28b84ab5e35861749f246483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588674691f5fbf91e35542591b57e9b6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04c12e84917a502a70a5593ec3c78a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b172c58e5df3eefd7947caeb93342f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4919cfadd18ade6a05cb352647599ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5512b04669772678218ee52c1f5ae6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d050d5d4101031c21aaa0415ce13c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87f48ad00974b40e2482a0c675c2d6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b732e764fd99a2a8349e4bd51ac44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359459d69b71c1bb288269810cccc338492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0a01ede23cca3ecc78dcfb9f796ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ec2e59ff3e7cb433a8725bf38d4eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afbb9356147887749ca1e012971626495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e246765eb76da4fecead40e360a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea87a14be6a5830c5795c697658288d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02645ef6ca303d2b680781462e770067498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f54105c5b95bf136e48d9945566f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3d5a2b4c55b3daa80bbfb218cd80e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae152f9e0be2f3216c7e1e1ac52157501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df2b0d1e121b1e803d07323f40bc72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b269464f2deceae895b8ea308fd98c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464bed33f10fca6216c6c9ae9878ddf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ec2bd70d3f6f1d6b3f14889d06b62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb737c9eef80fcc4a03b6b2ac8a383506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01887b2af4814ff870a6a8e838765a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4db0ccbe66b5214ba476f4a8044005508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8efc1a91d824c5d4559d7f7313101509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12a2a30e6cd5e0dc2b669b7d737673510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe72969671587ac9e2065723e3ade511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6ef4e944d8edde314d2bff7abc41a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1eb956de1c8270d910e030ee92c97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165b618de5118fba2460bec59bc6ea7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea40226c70cfebeeea328a854b20243515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798a9e2fe17d3e2ff32f778f6b7499516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c3bdad8e43761b05849656f227fbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808987de385bef59de6871bc83a38ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1dadcbc7f9aa66694cbb4da4fd948519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313a09f0bb0b7cfd453a693843dbed1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad517dd8fd049e2cf7139772551a02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559df017b0ca8e0ed1ea3faa3af87a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ad189eae9941f80eb54c165c8a5c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3a632bfd3da681b9b3869c993bf8c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da97be29d699d3ff508be1a2be229525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79370af1e52b47e2f47a7a5d85429e05526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796dc69abf1fc32318b9088e7cea0cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c9877527aac790e044bab554f5be5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba4f39ae7508eabe953317e611c9d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ec4e0d0e7c7c884152fe12bc7cb55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdea860f22943c184bcd920bfe730f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a69d2f4bd40c53a32aa788fde1b2c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6af7414a84df22ca51250b64a82f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a31842232193a637aec66b5390478534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3a9d4cbd41a902201120aff24b00f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ade641ba5fc569c34d52a9323d4d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e5666999c4dae99235b036981a248537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf028d5f15757c08a45fe06d1fbe8d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e22261ee52fec2ca7ca434f9dbc77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf47834a8c5878a553f0970b73a270540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947467c5df693291a4b16d5ddde2ce0a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5b41a074eb77839552b6861b03013542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39eb7b0bdfc08e49e480d8622ef40eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ba79d164aa16b62daf3d59cf15ca8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2802934fe8cf978235bcc6ab823ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30409b0b24e1122c5bdcb3cb6279dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0591bfa33c3525eceb37a2c2ea9c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a05f8e377ece143515d22d9ca1eba0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9a76ba5f9d7dcd1cc00331df24e42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba2d75092d2716dbf2f7b4f8a8a9f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88589414df84fcfa52ac1ee3d4006001551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423e69cfe984862f436a618fa658eed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f67e1b547f574e47c38019d05e5c07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581a0979665a998c22f39d004a259e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584021397dcefd0a1da0b8c6f45e7f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad77bcf25cd76a94bf2c1cd3c556eb7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f90aa7d4c7bd30b63ab7c6e3ab1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b1ea1c981c9be03b0a92e846e11cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcaa8339ea07e47501169ae7da37de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75351d631e93396a66aa3a5f7b67c15d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79682ba2d22aea08976bf32d14f1427561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7635364822236aa8204e153ba49f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49760f2d0d3c8aa12a2b9220bde2b25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993cc2d8dbdf2654f83d35339f36a54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e099506738a8beb0281274cdebb5641565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b301c6ee9f876a3ba18bb0a3ac7e07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d26551240858b1f0f02e6514a9018567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cec503a1db2effeae5815077218d6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec134bc0341c95634eb917a417fc7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c06895ef5d63adecc74129e2335a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0f51d2f636e46e5225bf7a451674d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c613639eaf8456bf05166ffe13ae70572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>