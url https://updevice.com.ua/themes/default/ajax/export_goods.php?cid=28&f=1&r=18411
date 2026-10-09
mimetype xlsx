--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1ef24a2f8f61186f0235ddaad2921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f1e70860178dba0700139d83bcc162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fab8c6fae7a8c47392ad8e81cd1da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9450efd8d48f8b872434750cb405c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de56e6422bdf9576292b95586db2ff75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9779f561e142d207e82af88f549556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27654a339da4a67a72c362ee3f8489ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280805ce83a2465f6969c33a94345a018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2e8315e8664b3f6e01808f10b1d9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f061ea7233b6c8bb6af14c75eaa7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524253bc93ecdfd2b87f9eb3d78adb6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f3c36ee65886c6803080d58ffc5a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99659ec04a3c7eaf8e9325cb173ef7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67529c29e678bb77649dd3d3a7f77ca114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c9918a9d0c3bf65402377e9c2218e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f723417c3c67e694fbbd74c9e221516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547e3200ad400b97cddabbb50c5583e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84cd8c1c766655be3d6007d0bbe91a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5faf95d2f7efe550c384da388c928019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d252869baf1b5387d49ce560ab8323720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e7e00068cf473fefdae03ccb4fcc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea441fa20cf77260fd261982bcaa439d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772f51c263cf91180368b44c23b498a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208252f103fc7e482a350b7bbea754a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db06b0600c3e7072e573c3c7d4392825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62e8260f6d816293536f12a03c4ef526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a885cd5f8ad1afeb905b17c2f7458a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b7235cf2c8df558bd5695ec0daa3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b087acc7d228f86ebb14e195465e5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf5f523191b7d9250935c58d4a0b1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fb217bbee92b8522c8a2eea35228131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87f4e81a1d656bc7dc170663a2f7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247e34ccbf1c0ddc333ce785c02d5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d378ebabd18b249ae83d81d6cb07834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517c96773c36206190caafe1df5c21e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b654aa0a2267d934a011249e731e3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b259d71660fba20a134d72a0f86737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ec154c766c2833a88b96016a76b3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7627996012f81d3c9d5108845fd7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a842967c3c3a05de3688b4b8e7ada3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e60ec8a971ff83935f35b447b07f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1667d9507da3665dbeb843450097d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567784c6aa88fd52e50cb6b6bb4ea60f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30beb7881cc5070135e4b4874e97a41444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f28576641b78f11056ed9f23f846f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4454fa84a69114b0ff0c8c753ac65de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006c289c569ded0677d1ee5f33e92f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5f0ac3219ce81917030057430952748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48201f534945c5acf3d58ad4beb2ca7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3bbe5d5c9f790d1be5e507516fc3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dc77f8e048767d7c2f8794ca7e2f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9b4b4f3e890666f0e2089c3c5e61252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6cc03d77269c820ce46ff8df7c72053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccaac7a253aafd652bbdb76e5e97a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c96953af3683fbe4f619fae28421d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e099c7ce3659f8f9ff42bec282ce7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73a15792aaee1aeaacc0af0b9be07957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af032a02d20c6366730e0b9a49ddc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b3b37bd1ddb8248aca87c9797102259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc58e23819ebcc003a3190ed46ed1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e9c1c87ba864c7833fc00c300b9dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea769bd46b2ac973fa260bdb370a7aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000d2465c1dcce2bf39efdbe3a7f74c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8877846c5bec1001db1dd037e7fd6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2aaa2c25e0a6335f3fd3252ee8fcc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfccdf2d5af52c4f0eed2ef8dbe9a9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2932b3d62008e4bd67a997810a72b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f015baa4aa8c5ba4e42b58744d0660768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318bd11484b4a34de0cf103a34d7bc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6cef2d890e267a7798b285851bf8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6a72277af62525462787271c9690771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcd16785bdabcd7fe1806be6c456df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249e4b3d6d573bb744e4d68230ca39373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673e737410ffadc65010eacf69a464274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683286685947ce19de2cabb4d022c29675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a08dfca9d7976623485d83a87d0c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1105d201172738d2e897c0e7019dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2ee753ee08cd9fb2c1f5b631c5dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a5d4e3fa8880c544595fd8c150de079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff32b228b66b498a7d3b2e39bee45780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9a239c838a27977a2458edc9797d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed900dc55807e5604ca36fc5f7539782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a4e39f180b90c3592b20f2440790283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f676ed770471a615f79c7a07b235984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14958b3d79f0a5670adb9e8ee32a6fd185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9461d50ef7f16935e19a0a142990286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6580e644e31c5c977805374f66564087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e412fb3bb0a747c27ed5e83d8ea2cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf4e9496cea969ea5bfb759515b1be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b527888bea55764a81e81db7c3810290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3554f707c0ebbd16e447630751bee2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6b7e1271a74b50e0c10b5f6e7ee6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c043dda90acb2645f103bf81f3763e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23885f0d0075e2c8c0dfe91a4d513394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be804d91d675775470b900f8a119e0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2de0fc0c70234ccfe62e0c57f6bfc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b62b6fe7107e2b420188b7e9e9661e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a43de98b9f985173b15f524d53d4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c7f19d640b347a747c82e6874d4ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97b68791245361d9853ca93334ae5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7af588615c37318883587a80b1c5ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9b46dc9c6061e12bfd72fb8c20589102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84930d454c9cd7f67ee6165f8ccbfbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2e2b60c78d5416decb639a5bc505b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c769d8da3ff30a4dc525970fdd99a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122279f6ac34f1b7afa0328eceb6d44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f128f382a0eeee96710c7fafa1c212107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcd4798a5475ef47a4adbc31914d12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3ee41bc5bb84efcdc3331eca55875109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90365a1c3512f8f4e227d6d118d807110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0283a3888d5f0d04989e9804e27cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6680d0b5fa906897a9c60b15312e091112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc145920876712b654f518c379ba381a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af043ea418b497e7e816b02c9e531bb3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add639d7bcfa5c99ea62f56b4a7121e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920f6bd9bf844da67676769b6baaedf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc60405ad92a7e8f89b7c9687315318117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a7dc860a1b7def01a01ff99cf3eac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cddebc99c12b77a656b07532ef8cd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da13347915461cf9a532056a670728a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c661094a8663bfa3d6612a7a79a5e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ccfb4d6893441b9bee1a216b72b40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4be9039fb086f20fed44452690e6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076593954e8a2fa3ab133c95fc8e0848124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfbc9f1382b6b8fe6b70140f4ba2f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904feaf4850f05c7a41d254946d202f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae34430b31b57ff9dd082513103e32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878164e49eb95086dea34cff6756f2ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b6006acc2bd89b26909d8fa394784129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2838ebaca4967c0eef4b20562eb64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80666bc37240ad8f4c79fff5ed53cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab503eed2fc5c6fb0a18e7a73c1710132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054639452723e77bb81de5fa92ad70b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ead4a9277907e52f84bb40de976e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ba814b77e9e3528f5488747e27a31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2af6166578271c26cfda5f0c7ad7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854153b5a5741c8b77d97b1066a20e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b833506e337087350d3793b93041de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e2cd4f96fb10efa831c2c123c259139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbcdb52c6125025e56134cd5c6b8bb8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903a6ca8f15f9a9569df80bb4b7dea9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63d85709838513aabe9553ad4b1c88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d7a80c1efd5d3b54c544acae90db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d32c47bdf8a1fa75a3bbc264d1c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d4775118e6acf49946693c9660bd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cb027c612b23919e546cf00075060146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbd46af5595c13b4291dbeb370b6ea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e737f17ba6f2f09ec794d1e8c7c43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a2673f64fc89cfd3bccac0247c1ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b850995c2c46882cb39b1ea8bf5b05c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd11a317b0df8b21e7c9e1e181bafd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cf81bc89d1f219419da79aac5f8d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6e896385665124ac047abb0c4e60f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4cfe1ebf25216db19c48dc90d2b47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa334267302deb797744c646ba16f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a85eed2b634a801b01c25fdb3585b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c19a0e983d368d5653a6c22c3842f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b6fd9d367515ba2a9670ad5a9ee12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953c3cc4a36792a16bbbf90e4f05e3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b789422c499403e65b303601866ab17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21962df06b877e2dd80c7c350b329c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfb9e9b74369e7cb8abaf218b4dbe7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46a1549d2eee5f654cc33bc62dd60a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af28819cd8976378af94e0dcd163568164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003df8695b7b4e946525e4f5937b63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454dd880234d0efa3fedba19213298f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05de1dc93008f90782fd6cea1e44e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2670f3cd7a4113a290722d794148db0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35bd171d827b7fb9ef0aaa8083db3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799ebdaca4a836b11ecac79670224bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a0b98946a837e6429a4aa5ebf8156171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67689141a429cb64fa73ca7d6da0178172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fd6aec63475dd8da6b03c9576814e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007454f238046dca4a3725b6fe0f355174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d1be97763ba76cd23c1b556e26492175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dca40f5dc328b39461bba31764d310176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e743953a349c8bb7e3591f41e6de3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7f81c4a14b502688c13cd9fa24cad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70343a11b1c689b78a5f0708be3b127f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906bda6e49e9c88be1be19b30650e69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4766e5c5e3d45f5c72c31f073c767a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eefbaf2f060c4dd0bda7e785b623a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb9af9bfbe6b12b7d60e8df1181baf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698316dd202cf4c89a443b11e85275d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5fc643d239f477596e38c2674cde9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d6acb22c392d26c184538982dd095186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476801af0dd29e5d944d5702117ebd38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d35ab7edbc65f89b4812389e5c0ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5e6645ad721d58ac58d2c891f1281189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf074261f4c21550ccfc31492fd234d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00f6f85aaff77648872807b473901d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0ab692fbeb415c1aea940dff66eff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc56a580ef37724abb1a9aa8b3b6a50193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef457b1f2d2757eeb1f42d9a119424e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53649b7fba93af0b4d9f432357f80d05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e13d06bba486e4e70eb23bf64aa95e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bac03191b9280ddd99395dcc81ccd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f9ffe503d36fc25fb7189a50a9ab3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e4bc561ec51eb28b10d4dc6dd3f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a175b895778b75602079eb7b46aa517200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef59bf3929e8e022262d7a48ef51499201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3214aad4013eb3bc25b596e32f1c6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bce5eab3f38bd42fa7e9c9973faf04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d7f63c847d1f2a9aa4732f1317db3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230480c33035ddda7cda6b7a88fdadf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fbd201d413aa3add8aef617e3fd83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b185ad408ab4c515bbc719fd42cf321207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537722c1fa8fd09c120a4c78d4b514e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70280eee75bc98c82682881c63ce6caa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145b5d9d6faec07bf6050b7a0125ec9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab88f2bf073f3969644daee8ccb82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2bed6c9ea2abd9560a7ec75f00eb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d9bb2db44089f02d6a74958429aec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a6c26dc225470ff4ad49cf04a7797214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9568ccd51810ef608773a07c3398407215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd079b5b92bf3bc7e8c2d235db1106216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bfb2f3513d57f1fb1f0326b4a6391217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3889969c1ce47603ac3b66087fa0b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eaccd0f46051594a2510937be2098219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14061e04e6c21a193fed0ae81b3ec227220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c1d73d091230472646448362cde99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd61176f9e31792bef42f0fc9b72185222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42544225a73463ce932a2a364595950223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76bbe604a7736496a76a370fd800c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b291cfe9edb1eca96eb76d4d573c63d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de438c5cec9c7c491ca6f43c659e5771226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe29d5d44955b59d1798de8f5b3f8b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffe1bc02773fba8edb686e5118e0f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed587f89d0d4be3f01b0b0b98a990486229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a017878c1be8c8fd89a69046e195c9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e68e6138a8c3f540296c2ce971e88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44c4397c946b21c92590ff051cf03c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475d8d62a549d950e75ee68ac6e0ceb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a49d7a7aff9daa480a0ebddacecce9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e23a2e8dd807a89d2ca8e897d82fd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311b53a27176c76ab104203125c574a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead7209c34c6a3025e9accafee589e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca5159f3b7e5394057648938c3228f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed203b3ff9c809816bd2c9a8f646711239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930637b87b868398a9237d713e54fb19240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f9e55d04e08b895adde911a9ac2bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e53c4a3888cc4c1334426440e6e2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d37dbe22da287aa582fd9e5f005f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c260b897cd4792ad530239a517354244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd129b02b960bf32ddabee390e152e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea9ff11ff90fab33ef5df63e18bfc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd18b3958fbe47a8e54f4366a320b94247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3303e7dff78fc14f5386f535a176e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e23edaef1e6c5261bc130c5a4b78f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d225640ac4c90a041f1bcd91e2e5bba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e54654d4e6458aa0c89fd9d318f1c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9464049ccd7651a228e949ef2a2a848252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd14f235efb981e2cb16384fcb79de7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2ec09000f1fce30d98e3148de8dcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d2035e8997d2e903284cfe66dbfb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7494a4bc732398b8ca0d15bea3bff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9102a09235ff4b24e86a7ed15645f7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813633df36394aa09f9acc4c4f4c624b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eb11535d081ab3a06777a69b106bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e8b5de7273de4dbda8acce82aede3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2751f8dc5d143709f29f5dc1843f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a77e4845ecfa91e735fb6923fa9987262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a2d4f942a58f869f01928ce84f04d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37ff17a49845edabf395cc481d5749264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179270a0b1413e9df76c37454bba84d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e577a1d7c150d05bcaf1d08670b02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbe94af9a321765a4649d7e60db5b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf0e7e9675368c8af05d9beded7711268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f55c22dc7e09eb1401adca432055b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e28f2b8d51720dbb483a8977e8ef5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b00d6694c8355a78cb408dea81e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de7750feec7d328ddc47f2dd2ce843272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f7d10ea127b528ababf9313bb14b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aec9c97194969b427e2b33eb83198f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590f23a88aadaa91d1ed4ecf82a02a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474401f04bbde61512aa664e670b5f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881a2ce8eb2cce0b64695e0b3eccd5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23161607cf303ecbb157e2241097b9a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d70768d6a5558aa8ffe8236f09b95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad9e79b12260dab6460db4918527e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8988720519f5d8b39281db33b1a86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a8ca80d94146b4a2b56b908100024282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04363886528f00f4fe32f4fbf1934937283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd6e528a44cd7623208b9ed19567d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee7f9dfc0f705b78ea499ee98cfa6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e1920931dfd560d92bb565c3f4d0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af9d061e8a8a249612224c5a6ac01c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e690dbd911de21133909c0347d99ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2baa0bf3125fd45843d2cb49ecfef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e513c1ad43d2190c313356fed63627290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438c4f436f690b046d9852d2fe93a31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74f6b1c25c7581716d092ec063cd5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6a72afe73c1c3a1ec69c7abdd2152293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bc78d047c6c21ac479b639305ebc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ba7aab1976aba1810233e0e3d8ef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062fef10407bdcdfd8e62b13bdd7c83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd0fe6fc1fbdd6e32a065354dc1afa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf68bd30065a5bead6b46a8a2aea9f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c9993d94e7345cdeffd9921ff1a62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaec803fbea6ec7a16121c8feb39d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b4b70da9d47445345a7e66842dc3f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786675517552deda4a6d5888acffdab6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dcaf1bd718dc4cd26eb7ae4a90289303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063e7d05d2a7e12841ad42cc7ebdc43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aeb9c56e723640bcceb8ce887ecade305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e066936e1390ef57efdee7f0e9ccf17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827158dc520073566ca7a71ab35bb853307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46187457fd359c64200582fc13b683b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97100e64033a08900ea4a8adca58de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a84e1d7b2cd679be5a772cb875ea9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8c49400dfda91c5eb696de2d9b926311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0722cee2e9b95dd3d0215c368829e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a0cad982419ef550e2013778ac474313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ce53ec32c8ec359fafc8f3a7935f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03d6fe9b92c7853d83acc2e636f96b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541cccbfc9c1107f45152074b853bc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ff1230a02e75d3c1ba8d57155c11d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d81e114d9973ee3bf6584c7f8f7bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50727b3ba628c97b6bb6b88c28a29b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37081972a978c482d8d38a66146d6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bb917f06306cc4e883b1d328bca62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaaf069c33f7d012a5b114e42f4882322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58873229ab15139b4b6cfb58527238cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4e9e40833f03d94aed15ef1286d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f6887cbe00dc05439f2d10d656e40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec306d8e92604e56ea3c340a185bb4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69866cc2a8d8d3f585317dae6debba40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2040a1d9feee94667282ef3c35eee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867b9c3d59a334ec1e464b91a08371c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30d09c7a3e8fb6c4fd2744caa7aff0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e99bb486d6818fba2bbbe86ba29b6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882420d3db8bb1db2ee207b41a51d10332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e440c9ae378ae68205ddb4485022a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85370cc9a16b2d9cb1f719ce2fda95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba12b8e4e7f5bfa41c4538e72703df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccaa11cbabf358ba34f1666379b648336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c960f089c30bf9e717a34cfa4a5b6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b3d6f2166508ecc58a6131f830086338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0e9e5b507fa178e841ea279dd0464339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db365c625b823f9f82422ea933ac12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b76b033b8c84389a65f7eff738fa5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd830fa661e3fa5d57bde82f502a4a54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90b4a89cad294b47c3a830d3c9588343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e9500928a81c3086805b0a1063105344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165582d585270fdb941eabca50e6ddb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626483774a49d9917d930d98e30e08b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e2895596bd7b93e9924e693d47439347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa7298aab7f99cd8f8012a4dee0227348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb9a784a9b537ab2c443a9f42ce6a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61013ec07bb57c4d2c235412ff7180d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41700dbc6ea074ca7866cb7490154873351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23124353d701b3274a361629e58f9345352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464cc177084882145ba71bcaf76be76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7186b6538d1fa62d0cb1bac77a0fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c62dbf9eae232bbf6cb694ca164d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ceabfb851253622bb36b4c28da29b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801e086e4121973f66e488a7ee6448a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea5dc9edf6c528d507af96ff79983b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf513217cc15d1aef02699a6cd835f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864850d75f7de7892a3681798641ee8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181078a3cd7707904e784b031bf01a5a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d495359f3940e11bfb7b3daadd0a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9071c26301649ad8e94a63a871e8e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098db2b4d73fa7f9af656c1bf2f21c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d512117ea3c67fa8443ee28c29b4e20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcb50fafa479fa642038d4f759f55a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c4cdd5b88c6a68c4e07849a21b278367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f082457967d34a9ef4d371f027cb3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d80112112583b7cabeb8367f034091369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354c80ba5257651be9d57c11b3833f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c87eb497255d558092900df55323a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217249a9f0992b636c4062ee62e2787372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b92457a2e8966fb596333318e6683373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5e656df97b3da3c4c2e9d3776ab7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e5bc3c0b5b74e1404584196fca507375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb90c847580e770fc695570cfca0a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c13d8d9cacaf7c2619a35389630906377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5dcb4bc8794d7722fafd2e8167b86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729fc27e9bc9b03f564caec92dc15a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78636721d1c9a0617df8965d873f4be6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fdd7f548731ff86189f7887c273e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f51769c85603b32dfba27fb4dd6c36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45062955fd7dfb3e85fcfb3f04d15b2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c878d365acb3e64abe12ded0023e891384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b481aa7b1d9a7207d20e96594a73b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2ca6627167db2c740b7256eb307cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b87f9eb7192e4f6c9ea12cf8242555387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e478e07780f0544f6f536f837d60877388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3829f2725f922fc1ac3a0eb7accad7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddd68de2e778611c0cea75ec00619f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaca5e562021b56432ce66cd04cd8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a92d814463af2b81424f3e739498eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861f58e58a1bf5556de310ff9d1e86b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ca53f8db348f58f291fb6054856a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880652bcb58a5d4218ba72b50b8cd66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543eb023e8dc49452c11c6eea26030b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d339c74e1668a20bf50f0df3974c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db19c1e6a52c1f0d136f19aef71bf21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563028f48b40ce6102d6343b7f3491399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6772d2ccc5962ca4eef177341e74b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffe1419a9bb3f1970653f3e2b2e0fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8ae798432290c833ceba5bc64b036402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ef03b5e15a99fdeedcff8cd3b4b2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b137aaa1e374a2c36bdc81ee52533404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769ada56e83e3882902ff9215ea0cac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b6acdd85f7a698068b5174f89cafe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02889746a65550288a0cb984012b9dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab31204c24cfdf49e051b90769b5998408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbad62221952ed68f2778fde237e704409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3099d9d9e47c524e4afddf068d5be5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e570f4f8b0549c3291a5a06921b0543411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709347a3d1308b8c21500f6b616ba817412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cabc75b8b6cf5647cd2c72630951f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f197b1e554d0dca244ff15abf031414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1211fcb597d477bba6d2704a41d18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f57bdd76f2ac01de38f1504505a87416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c71c25716805b9b4c96383e6c00a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4c36b91f94668d1d581cf0547a334418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa655f3be8e6be8e349efe487279912b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37df9240ff75e2c7864fe800f7c531420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6a2b85175ddf13d9571d2dc416976421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a405021a9b3ea83ceeda220217241fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd1b39fbd761e1063c1f9e982c9c23423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b46e1a37ad0aaf6604795009c0c15f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805e0cdfe16afc7a59a2b25e8d42957425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459af0b541745dd7b95a341877368f43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b6d0288f1bc6a3058cb9c0e0d767f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2afb92c43d84912213e48ff160576f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99fa965740beae35474480d6dd71ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4308ba8023cd8fd01f5b4fa64fae3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0341c883ed34dc19404584836800714431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad484b22f1e1eb81ba54b8ea57d14130432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858284be7ad507bd88058d81149cf17f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883d48e066d5fcf96733aeb97bbc874434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02955787909bd54b0fc82ad36d8516435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086c08ba7b7805aa40b4f9e733e362436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b28d866139d26b38d3558ac88c63a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974cd1d0296544a2f27a0c36bfc0eed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842c8b2fd57f014bd48a428b0a6a391439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd0769a3cd47e5137399112ce7fa6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fec809cfd816a68ba58221b7c3501a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad113ba50d5a8f0568062aa26ba964b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd87c43fa43095d6b8d803cccc185a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5ace18dfab0541c310f4b452d7a23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f6bfe76d5ac0f0b5588e30734e487445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730842b1424998b1cc36f6cd7086650446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb73c30cf4843b5764edd049fdc064447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535b6e96575fd389deb1de56740d93b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de985c32f46f5273596a2858f64a4a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5f8bb8492d028e1b06f1a5fe9d8b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857a20147084c45068dc41be36b57c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca66d406a064c3d0837f5a0954550f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5466d842f7799076784ef184402394453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504050bd954a7697e499faf789670e9a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1495284ef59aee766c052f89a6ec41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508194ce3f3ba38bc7afcd17e115e17e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3db940ee57fe24d8cc44af8981252b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780bb6cb6838be8b7afc29bf8e4ef24458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53074bc3b9409afd0baf34f0d58373c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ccbcbfe91416e38e5b477d1c08f38460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13153073ba7b8d1f42b3787817f5d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a9be1581659b748638b3d1c5a5ef3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7942271d01e51511a66ee70c718d47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fe94f8427e79c82abea8f7d7bdbd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f161eb1ac228155c7c4bf35f045d42e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5797050f5f61828110fa9da310fe5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099fa827ed29941fdb0cb0899053cda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f2f9719a8a56d3d3b44db533d176c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a63175b3419d7f89b6fa5f8007bc8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528dd45917a277ce03e25fed12f3e8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2617b9c92658e67a42e68c4367e60b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad9107fefcd6b4420ebeeb3f15d33d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb600a224c9ffe83efafb2e9c104dd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a55181d9b2e3fa7b6e0984ef5d2e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a04ae6c19346179a60455859d82625475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184d0cf198daf11d0b0d7a99ae1d33c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b15beff3b0b8b3e554065c0d800eb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d4b62c86e2578bd575345404bdd7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33c14144c8ed2f9708676304d398ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2474f155aaf960b5a54529e75d19ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb14a001498ff4c4d7d5d6c302cb117481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18eb2589a40f2ae3317ca18a5bbd43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773253fdae019eb5eb8b38877305a17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9c4428807edc6dd176cb47402673d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a2d201001254c4e4718337176dd33485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e59fe09ed6bc20f01aad1eb94fde7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d032b83c22e7fc6bce57a84578ec49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2ada1a5d61906f8503a1f8bcd9665488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cb0700e75d0064a6f50423e66d834489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193346aa980f424b188b682f1779f1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b209ec350296d26cd73560987410c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8c72df083b78aebc696235d7f11bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d5e2e9c39a552bc51a36b26c05d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64193f557c9574a738e6e7214feb34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599789e72ba21c9b382da49594621c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955014a0edcab74df76e1800a2ca22c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3bab01ce872ec18f77245ebf81939497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb2358ea14b0245d3aad2b2fe6926498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9e18623b2f65aef84e0d6db06a606499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e306f5f06d362fbe668a879890cfcae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bddeae67e017bfe18f407742d9b5d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0592a3fff80eeb97e34388bb9731b5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3093801ce96c09cfe64f283d99cc6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441fa01908a9c52e00267af2da347e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc002af8d4a110b4d02409b2d4b98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aa9185fb292b1e9459789cef8c17f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41b081d53e910af073807ecaef65ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58afc24ba3cb332d4d4f6d8a0ef671a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0c05a6e87c1333382e031067c4a7a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b969ca570e16baa29367a1c597b237c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8668350ec418ea62f28d738958ea0cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe033310a82733277de7732557676a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150016d8d951f0f2cabea8097f0e1694513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203761bdce1d8df6bb58c5c7fac4263514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f8d3a3ae4c2c5d9000e1f04516fd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ede0e162f71177ef35bf1a5a8ea0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821677614dfa1e35b9ee575b3d44fc64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2072d06369d65ae3b22d7194d7fbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d010fd48d678ed4e46aeee196f8cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a242f78e235245a26ab1ab3fd44f59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5518b53838608808f332e7d3aeb8bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782a4367ce16e269eaba4d0ce484dbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d898d581adf323c533510cc21aff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce168ea743cdbd805c03bae1cd01ae3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450e1175027b5f6d2fcc6d9bd41ece1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7005771e9ad5a357a191457566bee78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a8579fcb920f590f74c6e73e5ae85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8cca2184c66e96eb09b99c39cfbac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00730f07d4e8feac3728e13d5f20bae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397760235c1f4f4b539f479a71ea551530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a60f5dc19ed017b7a9eb74fbbc2f74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e67f5c9d092d5b4d069be1fc655b12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6325ecbfbd7b1331da32e89c3db82d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f20627c8cdf69208c115a03c5b114534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2dd53fd7aa5d27fd02cb1992fbe43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801497553e8c5c968c4f451115aac0b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29dac733d605783c12d37cdec68cc7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8673320eea672a84397d366f65285e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf8beded02e4cdce4699b44312927b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5e8e7f61f7eaa261b7591194b13a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da086bfceb314ddcfb83be45406748ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f10848dc53faaae21b6dc83618659b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a07a85425dd0b0583831dca0c5410f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e805ded5d499f3072151ca7212d327544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8a548891cc98e0debcc0d6375cf51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a5aaf38e240e7936dbbe7076fea63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5f7b655b33901d56c63e78897899a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923e1a87f46838969ab2ffe849ac3de548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9faab4cd8e35d3e76bb8e7b9cf661b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06226704090e83b21d1f728f82539a99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee8a11d71dc326ff2d2b6d1957fdb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655d5696a6708fb99083ecbe373eb26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d80e202f81926325f3800da2e93c8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ee4d712ee1cfbac132ad7e27be01d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7fc9dc0eefb07e0e71798edcd159d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5d6f5ff8160485450a1b4bb6b4e9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66545f599b8ce5b211ffc6ec0e543e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e92017581ac461ab087e5aa9f25a7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d346d98fe41c622b879ddb5635740559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088d872c43f0ebae993284b1623e8ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd381f5982bde4abbb4480c3c0e33059561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4426f6645785f1825d5e189b696692562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9040c06fef4324062032ec5b2f928f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3fad2b166059e7959641f9b43d27e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8c2b18b368a3515241d5cd4524988565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647caf0fcf07a220adf5eebfc15b442566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc357158f43a609b02ed9c1cc51851567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0285142edccb9384fb34a59805350d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53f2b3ed6fb342de3b18c14f3def94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366b15cc59eeff801266af9e411300f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fcac98d99518dfbaf5bf9b26f276e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58847e42fd6d67d0a0fd77e4cf82dea572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3723f222689222d55d1fd8fbf067841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb5ab0d16a32dd9d0afc7ef316c9b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ac845747e7e0c2ecb4899bef1b2553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c38597e63a5e7abba34abb3db2a6774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496960c1f49c7a69b2ef002b09eb28b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7a62e80a3b9d1cb276be108ceb6236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f8543b5228dbb25fbac2179f1dc1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1943e7265af3e4a4daa959f94ba618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d37b8c2efb7bdc7b7bf4d82e78b6109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a274c530a40ae2f33b4e706eb4b5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7fad1aa2bc8df3d411901f4c5a57611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa574fc6ad0b1d44f1fe466942258e2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f38d9c3e7849da1787f8ca570ca94d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c298388bfcaeeaf6d3f8a69dffe01414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efa8e28a44aafb30abf96eb8166a0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f8a4c12b7fa11bff228f487347c2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9f9748e0ebe17bc63f4f148334e7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4ddc169cedf766d2f6ba48110974618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785dccd2fcb053894f9f125cba325ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b49265852fd376e9f701f9ce7159520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820cf17a97c389c7c4887de47f28a7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303533c68fb34a60d2a1b329ffeca1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04289eff0d39759428430a0fa748493423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e724816132220540e24ae77008e2bc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55109d32aacffd0ef99a37722b02c8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd712680d0864b5739f4c2bbfdccbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85305593675d6bf87dea7eb388eda1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258357a8343e3091b3c2dba5726f34428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29657da4a500711c6754f0f60b0dd08029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775481bbbe3b87f07292988f6b4b133f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9abb6aa35a28f5fa42aadfe02b4f7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c629de2b0c2a781a28c3c7fc77ee9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507fd1d8f2752f19b6d9f41971732f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da0f981a8310f9f859c6f6975f34a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc975bfc91fd19cdf2b40f62e6014ee335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379e83351ad41b6ef68a3975f3bb1b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468a7694636804f3db1c45ff6042f6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e55d02a0217b6efb3bd47a128380d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514eaf62123b593594b730c81cb88d3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb593e9c3b61a8d3e7aa0c1ae9396140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e578e853042ad6ef0b7c9f124b2414f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743d6b6672a49eed09a1ccf71558eda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4932ae07d4821125b2b6e40a0a3f7843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cccfb5a430571f15145b9dc70a24044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784bf27b86b5caedfa1a8ccd7e5d96645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e9b7dbddb659bce17300b03fdec9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a4696dd6771bcb693b04669e056b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa50fba5d03d128cf6ec2b6f1ee41248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f0ef76bef27aff8b9a7b9a19d548a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68251bc856d2e2c6970d4d1a47b12dea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deee979882964527cf292d41ae1bd7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5c7504cfcd74b3f950e358690758052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e22c0d5a21627cb11003a725697f9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26c5ed0202f911011214302340f7f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae6b0fef4837ba91d967c67cbf8e5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2230466239e988c7d1ca75db2bc6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b616a57a3ee177ac7c0f855a96e241f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1d0612a1737fbb0edb39498de6b5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5b0705fda106a1cdb67b080a5f71859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa894cc040f6a686565c4e4aa720f1a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50c579c6d0bbc20693c3ea72562a0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc24b0426b9ff72491fd576f2b3c1af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5ccdb5ba8a7ececff78582a9ed11163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb283e7a9dd79aec25d32c3c643ba3b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe726292fbc436015c34a9ecdfc325465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df882b5b66d97e9310a2041b9d432ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faeb13cd932eae5d434e097924b7b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fe56169d44c166e661dec4bdae99768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bbab2caa055b1cb75ae34b5ad773969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad2082360012882870e82211b5f0f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30685874805c46d03fe2003a3fc30471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813876bdfd30e9b247ecd6cc498091972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047f726c03ef51bea742ccaa94153aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1928a9d775117c6381e16fe1fe9b4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afba3d0df19777a0e65ab3c33194be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c07f52dfad2568d3ffa36a36cc121f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41789f1a3e214e898e9a836076fb1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48180dda1ebd5808af47784989ee1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b58316709caa394a9bffc40b5b7e0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e876075021a81d95f0f342f11e443980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ecb328a6ef113b29ab770589eed5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77c3a06bac0ac6d805b65b390e1ff282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045101d5ed4629a98faa9558174020083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d65af63158ebde93300c49d4821ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb883a1a6abe98ea0b43a90185eccba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b47956f830925787bf23ff438fad0486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446394528c9e769b337ebaa07855beb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445255ff2609077717916185e824c5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871f356517cf00386ffe18b6001616789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebc7e72e3322122a6ce08251a240b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f46941dbcf8d739ae5656b4f04d6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b88d13e47904aeeb892a79cd4529392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1c319c4e72f77bea852285913995793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2706cab4a349902d8ef1dcf73eed794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a721da095bda1a510ea7c7ee6b0a5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c041a0c8e5915cd6d70d683306bf596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9fa7ebf6d521c5326acbf7b3f179297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0adce5d6318ca6b3fe62a63e69d3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a73ec7672a142870384fbf63281e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cccaaabab2ebb07f9fcf5257ae4d079100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e5315251d2645ed4d16ae4e01c874101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801baa20681e656d521137613fda8cc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50bee1d19d97038d378819fbfe3253103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f580af58a26bc6bd5e6e6e96c754ddd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e20871e8e3fd47602f5e6f26cf67b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2d1dc03ce11a5075306b161e3f873106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a43bac796a74a89b9bce0c99b641107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b67f196435771bbf565cef12a67a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfa17613d02922469ee081732d3ab4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138f4ee2558d78e14fd99acae192a39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6604f6fb1881d161cba97157d7ac81d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb272e9a49bd57406123b63ad385a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b025509bcb917b7011bf855aff89d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f93ebbecef0d753e7886c51273d3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab59472ec9c295d1140464f131d12c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0e015a1040c269a5cb24fd6574e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181f022341d5a3e5ace8970d6041cff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3e5100d95979b3fac910025c21821118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8d89aac65e378841d6b77027db12e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6fec0caade4cb8e7afe38a644e21a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b283071a5adc48a15c3510a0e240e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29cfeb21c690232d9e4655de496189122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f908afcd081ffe1831b01b85df761d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647ffed87cba2b2b19712f9d148b80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e995a90a7b0172e3cb633689390b3d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b49a03597c17b008111ba5822f125126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4478b9d6a88116fb80130a9e80b9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da1ae4b56cf792169d8199da6ac718128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa38a58709f41be0b27b47dfb8cc88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce527e72f40df3ef4750b21cb05755130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9d099dface6daec87ba27ab06c1b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58953145ea3b1713a61ec5ed82dca8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe48a6b0a7261ef1e0c131d77a19b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2adc3337c70f09cf4d64dcdca375cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1b3f487f3ae4110893bebd08251fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30413d75f0a751b6f1a65224fd53b6b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66248c295e6c34e68d44433f05d33bc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee41b3459854c270463804f10e0ef1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce06884eb730c07c0c350853ecdd36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc95ebd23ebc24e24e311e2e64e768140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bed75b5c95221cfbddff4f91922ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c90ee203eef3bf531304cfe0a2206142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16473fce78847974aa27f49fa409100143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bcb03d494a13fa9b9d5d64a398c07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d3c55d00c316f1c663e6a5168c3ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf209bd01779125ee3a9f52d109995146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf0d326e376e20dca141ea1e958515147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075d2c79d781d99cf38b3431febad65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a523e3aa83824aa13daf735476b52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6cc982edd4541012cdf803ed48595150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c822bbd3ccffa43247d3db572123e2e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b2abd086a8d6d04b022c48a18e534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449ce6425f7ba6ef5a692a1de66d72c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f162357da67f9c107f0fac42f02687154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e0139924c4f17b54432235465e932155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39c817032723825da9a4dc552f373c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec6cf1e33513aaa2a01ddc4e307224157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2149c49d2c63971b286297400d7c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b95cbad47a5cc254f77c612b5613e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994e2c7f1b689f82c7ab88fa38c8729160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa19bec80c96b1f42b46df0198cf857161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec5feb45bea3a85a21652f9cee8f8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97db0dcd492a531511fb13479261c23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa8bce8036f818513ca6d418469575164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62c129b1e332c6039e7f4aecc4b68a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b9266c48535178ea3cc6b731039b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113acfd03155fad0fbd278b5cecb64e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404aab4847b47a622a092b1d32db3fe5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cb6cdf151a5f565f2a8112f612087169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62b96c468a8293cf6702b520f7343b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b1eeeab1c1269a0c3a417d7d9864171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d480f75144c19be1c234342efba98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4983e8d08eef4d4514cb2fc7a40257173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc0ce75a31e2d88526fa79a316b99c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cf0f5f6e58764d415568cf57da132175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8724daf374d29e27af660fce2fec7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527ab9b2244c5342092bfaf567d663a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3895ab51edff7ec1c193e8b1bfd3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ba337603023c28a9c551da2892a3e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ed766cea05f1d0b2126442519f6ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5e74320cb6623267ad288855e0f40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d8e0017030c1d84ba3fc2ee04c90c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0091411eef3a2de08b99d292fe890ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbb6832ed4fbe811ab63e51a282e83184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf391ac3728130821e750fcaa3005c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadfeccb3dfe6f29619e018ca6171fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ed2c611e194c91fe465c7b3198d38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c3494b05947ee1d306687c6c69a08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bcd2eb8e63480edf340f77adb1361189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31a0df980ee26b96952c5073ea2208190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad35eee8a475e0f3026557ff330849191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2e012f3fe5c5620e5aabf2114fb95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a541065f7f0bf64fbc2d26dfee2d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bacb2b263150dccf2b7dc9e3dcca19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510961db15b48cdd85122095c8f7c1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31357acad6f65bf6b4a426c387ccf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e4c55f5950dc525eaaffa4ee23336197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121e2b1d84bcbef18ffdaa309ea4c06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7b4fe01f0f37e60ca20ad90d524fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb97bfb2635fb7207d73f2a16c50633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f8595b03e57937b68ed4f5cffecc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f212c42af32efd17c5c35f8e7624e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d10e316901f0d7a451591a898d1a8e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b951224c6d867eb4bc89151f4591c52204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630024ac9f8fcd3ac7e42192d38ec03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced87de8ed13428c5d31c92a6cd287c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fecb67cd326511ec866b2a2eae3a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ede9dd51d149b51fb3cb4dfe05456c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef24249dd5d10a61df4d994c23be358209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c2bb40afd31da05d583b14106b859210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a13ddf65e2fe38d03d42eb38c8a56f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f37184825fb39c88d6778a8ddb940212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c1f55c1919c06a8944a5e82294a58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba106c491c6dca9f77c0890866096f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da69e622c217f5ac145ec70eef0cef4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db7a808c4be8b44b805912c6744333216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1a6d4636dc3f65efa00d504c882cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fe2a86dbbc97c11ee244ef7676de8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1438e8ab7f30e597b9eac05b085761219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd428fb59fd038514edfdcc288cf80220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493efe46168276470cc0f4116d7528a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca5ef114adabece641dee80d0a628d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332577f528ee345cbcfaa132711d738223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac318430511f5fefe6444483cb3217a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356999ef77a40c25b3975e81a4b2be4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a630c0db161a54d1f7575f639a3c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25477ec609e857b74e5ea8284258aca5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6fd572bf3c297fc95e9648cb7b998228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6802e22ac88ead59e5346a77c2749229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b72a8902b3ab0297f2cb1d02c726c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8482e9992a6d6d5826f1afcd75be019231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fa56d8bb589fcc97071be137da2c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2bbf6825c65b65af26b9d2b194231233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a8e11cec06057ac4830a8b627b307234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10228610713fcb3beb05dfc9f396b2f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a1942f28c7d908112ca5dce697ae2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85a4e0a623e1d8c4dc97c03b00d0fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cb147a74b34363bd8d0b1e840e403238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d61c915ae8dbce6b8cba54645f26a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfafea26fdf422d4d66b9e00f4bab3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128702fd356ba29ec0ac238321a9fb7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f60091defa62b12fe56623798bcda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367158a96073b7833d8e00a69009ef3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306526ae7a1077e73824f45dd7b2e06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c3b0dde92618e2fb85c7a37c8de15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dda3e6f7075b3c4013c2ac79b6cf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2af3f317525793266c8995598af68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cdfa9ddffd5863c6bf1281c9203e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd11c9713e1574ade79b9d46905a94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe87d56c40d0a8b16f003a5020c64c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fead325ca84dc9a611b5e9ebb94c97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1087c1b572d8b20f91deaec22e2ec3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97534bb5e50fdb21d0e93b8c79c162f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da62db32d4d2150627f0e9f37dc429254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e415187bdd0ee819121fda0e5aebd1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd1b709395c288f622353970aefcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358741369e99dd58674c3fa35268b29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3d39405f5447eead3a08b41c83b70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249b4b3954f39acee4f06e75d49fc27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e261800aa2fb9a5910f2aee310c0453260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b05dc2b5626821c041899641741a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe16f60ce536c2c8f8806cf9108cea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b5f39461beb8133ab9af7339aa666263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d93973ae38abc7e4c7972cbcb7b59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead96d8e2e6f29588a53acd00eb4edf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7b634894d81d233670474a5a5b136266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601f2f6f99ea6a8e69094514f95f26c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4716e6122a8a14774b0f6fda82e05b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c20fea4f02338e9826bd05f6353ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b88a6b8242b453a3d892f0d722f1f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b44ce99aeafd510704fa51df4de6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2209b182eed7648d6b0e3d566c1203272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7feadf85fc76ff9ed8f9fb9d77d4c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b4268054377e9e29116597f3e6eb4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67506794a8449895a382221af8e23b62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373a95f89ab2e05cf14cfc3a73eea52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8347d054e0ad9249ed6db73b22cf3d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f43e95f294e380d85afb766700886278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fca92b484e37695a264196873918f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933da391bec98239aa47bdc6fecab575280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c4fa85db6a953542ee79bb10f16b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2071d7eadd2f9cfad5fce9fb1d2b1bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ef4ad3853fec08160afd6fc997b93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5c3e5778162786b48c7232e570789284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77852212f8ac3ff5d225671180ded20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1b78cd3c8755113390f06bccaff89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c4769ab4dad34736bb8e19dd60b4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05722ed282300c2c3a92a55895d1fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433c663f31198ebba38fd59cdbd108d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7b70ea64ef91c0a7c0f80ce5392c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a28cf856c278086359869c4aca1e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dabe6fc46f66e8aaee74fd5cf03297292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e258743eef73530757b4f7f1df9096293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817515dd38545675968f0f3833142fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f41edb22ed8da5bcac43afb2c654f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444beb1add70b89d223caeeaccb7412c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534eaa45e588efbcf39b6b1a08f43b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832fae44da5647658a8a50d01fad8dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3d058c2a7015f70297f8b81fc1fdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7993a879870b2d21727415776467ca300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923b19eddd29e299ee408be3f06ae32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34a5d8621c839f8eed59d115902339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79173fa23bb4e68c43fe8592d663d7dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c82958c70807558d9b3547bb05263304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e5498b7462347f2085317b02b985d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11821332555a8044888ff1aa09af4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9107ae144279805352aa76be9570141307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d02dca5dbdc897c2ac507ce3ecb69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636946f5396d77f75d802f1f6f950d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48715431b4fe3f0aad50a3e2b765e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5ab46900cf165678dbf131027030e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444e43bb73ffcab7b181ff52aa783b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a996e2fa74d6f6c4ca6926c82919e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc9b70281d2e824799faa1084e8685314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c86e12847206f311cabe242fa39e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c7d9e554fcbdf0947d45f9487aea3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0cb55ec72390ec0e217c93c24702317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa8890899110ee87c977c12772c7bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1c45306176443961214ad1f860b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28f8d78c43c4757164c1e846304cc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f362ae322284d9cfdf3bea572762dff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c85c8a898bcb1506f7c48fec7b5f13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c50a88b38d99c2f8ab4235253ac1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89ddbec409c85036cfc1b26fc5cb73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960753309a3aa74b98ad7e042287d0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca0253b530e17a4409f65b6a02fe2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6dcf9bc388a513072feecc554fdbc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43648207c00a1e1c1dd337d857844f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330294ea2fcbdd89f06e65366fc116bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c014b19335b262a0796e4013b0ce8ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75fd13415e34d1e3e1b19aaf3e996e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7555dbbcb3575fb0e8ca636ed45d90332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb499f8227b83d6efdcdd50d94fba4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f0a51f7de0f8bd0837bb9d8101e05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a48803d11e8bcc682ef4fa6bb11f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766ddc90d04a740630749dbceea1698336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126408467d18d329f783a789737457f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618fa2570d02a869a9d68d214983f1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e33e7253d3338c61bdf9630108752b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdea0a2dc6f72d67777dd884e4bf98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359af68a325cc31415cd12057f6f564341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeb29bb6df4eae30716859cd584b56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e687d91182ff21f62ad86144b38e073343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e2cd05c982170c62a0bae54c55186344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418d96ee790fc1e06c0a7efe184388c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6ca6d545a6e2d86264cbeceedba39346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae0f4d3303501e977cba29f34ff8e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00a2b4db00b92548db267bb0d9fd7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b4f42c3d0047e76361a6522543c40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04e1c74aae4ee5a4448d72d07f5b1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110104a41f99d8c5814a7ed0e591c6a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0be08c0dc5af119efdbb7fafd3536352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c523c45dee09f0f617f5290637be60d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a3e9da98a0ac6dd18131704e12d32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84634f561b3a2af1e6dd0aa827ff3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397413713c591f1d3ee748a41c20b520356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e669c53d91e676e1e28d7c8cab091bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856ecafba61a1116dc53f5bc5fe70f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525e5e9ace1071427b86187e5a1c46f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4e1530c78c32010413abbe7add99d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70050c53a3f441f40ecc518871bbe78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1674a6e084e467e7adf16075dd75b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd32f6c6bfa4af212547fcb405cf955363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e835f0ac7a12108fab978d61d70a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b1760a04d4dd5e89e99e90a861a89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eef536a0cedefa6afa6a8ef59d3a31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1e7a1c5b191b50f9ce0004f398b61367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676cb658eff85ba9fddf86f8860579e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795a931e0dc29b3bf9002f540f621ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60b585bad1936c6124113cbaa98987370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae26c59ce71b8c883b6edc17b6e42e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47652a5a74a417570bc1c52ea040e41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9b93ed80cfc7645c2a18ab41e6fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f8b3f8086e36d8fc7626e9da3263374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb236454e6a3374cc6ec5948d81f76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ce0129acde934e6dcea77e8b4cd99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5a2da072f4d5409bfb178ac506368377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610a6967992e3201f5715581a06e666378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276b116d17883d0ff1d9699dd390e88379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd066dee455d524ed5281d4ae4e143380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88341556770a148bfdce68b33095bd66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1e30118339c575b123a319a8bbfe7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89573b04c28035e252fa758826a33218383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2dbce3578b670d4e200207cdb1169384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8249cafb28880d7cf568e9e3304d73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23770542e48985c4b3ecbefd353b646b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8023c7defda8f4a1bc41665a09cc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f02451aa0f410d162683b30b57ff1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ca36607ae458c95e77bc53ad68072389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9defa8ea2e8ce33647fbfab775b0e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e57cb7cc3f11e16c1f012bd188140391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431044bf756c7cc12302a6385906448392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a0e06cf51e549362eb8e01697447d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d665f621782da8eb4a207e43ca088c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a29ea723f254a9fac64f2e4631d16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222a2c54b7b3ee252c02f1d4e8cc153396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7d15c597d821825ef5c09082d817397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcc5b5f154d0eb0e839fb0e3c795e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160ee470b859536308f71d11ddda3c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d6c810da8b4c83a89ad482baf4384400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c22307790dde6de8f635714f79ae4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f54f4d1018219364fe12cb1a8638b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfda099f0349eb3b1f872cab043b00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931b8010f1c24301d824910627eb8d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf022d1ff5bb806b8255b4ded20f0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af835dbc4e369a3c7aa546a12f30b9e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace6029caed698ed29646cea35cca20407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d6060edbc02731a548551fa336f7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3f333bc2b59700e0fd87789ca7be9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c88611b8a8f3142cf0766d88323d30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d09fc621523da3b0c7e25bb3f56811411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41aa68051477bf55b5b1ab7d47cba7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de705abe67ee017889dd5f19acf1492413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6ddb3edad387611e0cfa32c792405414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472af3787b23d9a0f55d5a794e73f048415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad951b0d920f10026705c56c52a5840416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81d271faf30347e496294aaeda77a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf76e9bb68a308db71a24cc9b9606418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc3779f6280e4a1b95551d196099ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052e95de115937ba75fe4ccc855fe73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14d2533bb1c46cda0feffb3127bf0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186839d5a4946feef3373484e175305422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771c0724bb1bd967a5661faa6fcb0f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae1baa99e5efae7f8e6daadade4531424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f1f43bcadbdbb2a67adc12712917f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016ca2543e66b2a91fbcf8313dd7bf0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec514655eaa81fc6345baf9e15f418427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbc8c5dcee45e4e840bcf71e3dcf65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c7baa7a3e42a128dd47b3649bd476429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe703a6bd7de6fc423f9fbdc4df97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4509094cd2a3a28262fbf6c4f496cff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42d82cae215d138c6669ca3d531497432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df4abbfa20fbf476e023710d98a16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae862de4e66a1cc0dfa44180217e851434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178d70c80681627fc931436948fb9c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43914893c0bf1e8dddf3d319075ec071436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dea48fb4625c82229308550601a7a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28418df01eec14c2a29e40c4a6413e09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edd629b4e15509292afa8cf503627a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988d537188b1117d35605b3e0829eff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a36443ffb34c3148758229a204fa7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e0fcf22beeac08d1dcd82f49184a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d89ff6019a1d2e5c2d61618eb196f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564112a95f9d9f416531a2a4c847855c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47467a193005ba91dfded47d4f70e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f49f68ffa1812e961b69b0c2101ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7d7fd1c631923e64a2cd1968e7976447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5553f66e87a1ef3626afbf645df31a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40458111f6c10a851793f6291224682d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464d007b78f45b9b3fae6cf2f20a44d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05354e64bfca4b108c8be1d3e45d86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa7827aa50138e91e41cafc5f2ae5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69357da4b12f597e59e611abf5a35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce12206878a9d2d38dde89920b51341454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a34fe26178bbde2c672e47f7b37fce455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7a41ead9183cc622ecd2e18a416b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ece3c444d0d0535b924d908a1c21f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6dec7d5704648c18d603ff8304f481458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e03e663082d0a7b719a974e99813f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b110a50bcf77131d9b7f1f9b5f59250460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910b6740d704a5653a5b28faba30b83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f165a16ef79bb2bb80d29cda9d2bf23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379d7a145858b689e662a97073a9cfb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471b810fc267bf26ab623e949b2c992464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5a2fc19256012bac1a37ae162c0f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606e4a4a93e3b01edb3078086ca3257466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c5037110b0b7a02700375e395a638467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ab3a75b252e2e72349c05fcfcd45d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf2a84016eb9d27b25e5c7434919e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355cefe146e1b1339b262c39f30a218470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86722a4d3b0b08c170fbc0eff8b941f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eca9c1b110c4fda2206d3a153ff867472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee355d479672d33a94fe33d9d229212a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47452adb7b84dda1845800a276f1029474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ccad1c641bfbf24a5e62f9b4fa2cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c163c080db0d0a8c5ce83a45a06ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53d1d900ee18da7cfd668364c0fd7c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c133dd0d4777b8fb7fc7dbe59600f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cf5682ee56d677e805c7e6113061a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72dd07bc63b9d61bd16c2b3817dbb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58316e95d3135a301684cadf8aa4f3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22609f34945031826db2371e7e59bdf7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1c4eec462005c144ac86ae0007cde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d79a4a292260873dc76a68c212193e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2188ebcd2c270b6a6dba49963ba6fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09e8391bf45205b8cd09834bdc9424486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821d737ef1e4c2b4ad740b63a2c1adf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057ebf9cbf7418ec6f43842f6353e6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea187eb065f154f5f253d77a6585c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b30d4fdf75804269574bf496339a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abdb92f8d1e32a17e4467a3ff02d9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1326ab16a9d6527f8964caceaf9d2c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f019df631a77fad6cbe1b4a8cb236493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f46ca4de0df0469f5eae0480ec2613494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5a74b6fdcad514a4804ccca219cfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6271a3fc7fd5c37bc6999c8ce90d4e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b5197403cb91a1048658895fb79f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1750bab9995489e4220d5a35d687151498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ca6136ba86e7ae2d49e01eca129a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb2ff65057a9431f6c54b20671cd7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3aa0ae2842bf76434cff597429959501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c9c4204a680de234d576c93f0c290502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874e0de1997f02f488ba6125fdeca38503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c124e5ac0e92c2fe7f1aef5ba094f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238db8c22e3436086fe065aed14165ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4f2bd005346a8caf8b2e324521bbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596860a4bdf83685016094a66d866dea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce133e925196213b24d34021cb31925508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03661e22f0e253b9442b3a1a8a8bea5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db811efd7a85ef8a23b7e12bd2b994510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33a61ae07c7024cf866fa747fc5e77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f988b15452d2722f38e5c3d132be6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777709e8e121598f396b92f7ddb532be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd0ee9261c4071700e0dbc418851b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dc055164b1f8e8c84168de42ff2d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b990213026fde7e2179c7d052c7a43516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1fb2a07d7cca21bb6603ca35020e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d8c0262ea4331ab347cbe69d6d3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fa56cfcd73a3580a7889dfd6deb82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88513141d7b5e8b49cd37020343790f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138ceb2a83ac2dd79804dd4feb79274521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242343f318e7e6e99daf4d6cf5d8eed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f667562bc094992cf6203c7f93927523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b447af19dbfaa400c9f0d5e3b0b1541524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e958d5f6f5b92a0e06027a45d588525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6e748e72c01cfe843648ae77bdc00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c736576970d7beb0f9f81d5c31459527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a6aca3c046192fbe21271ab37cfec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d1959a2ec12e235bdcec5123ca9c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58758c3c8dbd0c43d4e2e80540c0726e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570a370b5842272dbbb87d3aa83f108531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2dad464c0e4f2ea07bea970c362ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2fa95d03107c19ed51905ca90dbb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936b477c807d916fc0faee13b89a066534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baea2e63f4b8b838058356a1afa667535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03919880cef2f2ca61b5f5d2ad823854536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ad603df9a27b1e04de0fcf92d6c33537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d0ffca6e56bd5a25ac188a425428e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d250b8bf155c30c8289220b1a859539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2af58598805c1f4256792cf4d64046540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5bea8fb7e110389dedea3d606466e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c614fea12ad6a8beb05d4ad8885626e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbafb6b8f8b602b05345957192a7a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9cff684b4b521011f5dff24e80f78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9edbcbacba4d675c534b5dcd6bd479545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9099c5fc57ddf42eb3058a03ef8192546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac072e3ab95e450ad61d09e2b3716f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1489e2b22f3c0f44042b6470260e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324edfdd69eba6366d189ffa75f9ad4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16f328f19880deb757d47ab76b2ed6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a06fcdda9768debe551ae61792a676551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6350f0d013a3d7c798925b86161ecf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ee94d2c1af0b73af2457c54a0459b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eadfc2f40803e2b7fcd006b7a77bca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c282d6c4b430439401f9197443aa3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc1d5161da4d809b04ff836a089252556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100cf7487bbb675293f8b42d0341cfe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d8b57484446fd61a73cc7db883db9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074d0b0776b194507e98ca652423964559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9a00e6a61cad52ec2784e3823f8fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0e8b50c6f69c4a3cfbdc6cef7ea8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f543ce8fb006899f1fc92b5c49ac1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540863c7c8c9ffb7862c69a390ce8162563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97993719411796b962507d06bfdfb70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cf574bfa111663a8f3d495faa3e3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90ed9c39d78e933da4f5ff113047f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608df8e0e685c4ddc5c2734c6d5210a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512e273158104ae2280c7c5a4b8961568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87f439e8880a0eb7687064df02bd26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4d669ba8dc94b2b4c6a7c47de7a60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00a01fea2b6ad10f8058f35c1ff1cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a7cadc660f099d67915d5595abe13572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>