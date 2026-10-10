--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c95b40a47dcb2e821f7aaa34c72711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbb50f4a3ad91d5f3fd9ae22c52f392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c63be6c090a9419f1653a84aecb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce78ba1309c5e32489cd14c32136ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2959db70ef9b8ee2b28dc64bf43e9065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be05b3c53d8fa7bfb9afcdde65d04d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb88517a054702011e0398fcd3b50b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a7f39103945e8f2fc83d9520270608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3306ca11c0480e8358128a776f97e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f5ab10608875699cfef895a9432d310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85874b7b119820f0f0e725b51c510211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e967ba0ede2f3578f5e31e5d63f4b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee52e0b33c2d2e48d17064a27169ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001e34e08f0fde78dd57c42ef3e9d1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cd37348f7c45e7fa76948234ca99215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210921cbed53c1848a4c44d2d7a507c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8f8991564ae2f1d7bf25c5ad9a49117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9fc7b8c71166cfb1338a80102cbf718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b19290745b748709a9b9ee2c1e1f6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee58831d14424f7abbfd2c9a3af0d0220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea503124bfa51b9d309448358dd36221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27810dbf3f250028f296ad5729ecf2b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105378bb0c74afdd93e0333b1da1364d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb0ac4ecf3fff4c6fd7d4503ed161424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef20528f99eed8232aca7e2302c0eb025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492b642de024efb4b9a03dadeca01b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766c99a09311a511fc83e312951b2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed86bdaa4612687b13522e946cd385f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff45e8c33fcb09df7838b9e75b48429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1295681aaaba749c3c67e2d74b3fe2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56329fb88f46cd1c96c97122c8500af531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae394c50493dd18cf41054b7d485d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a178c119726a075fcd365a08670ae333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fd9c6dbab34795acb4cf926c8a48034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6c50ce5122c58363a3f4ddb416fd035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b31d1cf5a74c5c881c18f87799e4f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713f016433e7dd94861405a96df9c9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6357f72a98c7c1af8009d268fd0cd938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24bc6a66926c16122c4f7f32debbdc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39053d4446b25e7a2aefd8ffe7bd5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37448d22319883477024a49c3513a56641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09cbeedc34310c038031875636fc2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed31246e5237c29d1d49ca4bb6d49843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719199778f6f5d633105ead432ebb3744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ee2e4947d945ad6f921281623756045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e7e0e76f8456377a3c095253feb9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621a28eb26e159badbb4bb31ddf11a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b859ea182191618de9893c49c718c4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfa303a8196571f0e1c8784e0b7d1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5858135df1663be2463715011dfcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb72b84e6d5e40e491bb42eb6767f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa86360f1466013148f6def1a7fd0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2d701a431b02eb82f436601dc8a0453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d9ff5be5e1fce8b8242141d49f8af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29201c7d10c487501a8f462b737c4a8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11c7370fa5f26cb5ae2ee3eadaf9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07687e153a5d87d78a1c52a3acea2dfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de931c9963779e97782b9fa944660758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70f84492226de5dd1bb1b29938777559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf7262fdc09069c5a990b38a9981b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaac15560a774c815ab7ad5c0066ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692787d9a86c2f86356f821e4a3a3f0862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea96d51811668443e3524fdf34fce7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706f69a0aa47cded6bcee2fe7108fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6dcdd720871174f6cfb30d4178f2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20c39c222ebb12e1bfc3fc60d305d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c608e1e3d03cb97fe67f9a13ab596667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f179b014c97acc9e5ab273fc28b70ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181fb2a6899ffde7a1a72684281376069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b03071138b782cd0d7a781fcdb1a3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff8a53e34664c19ba0f8a15f4efed271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15328167a5508715c5229b16aa3a6a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7d2ff95e34fd8ae648cca98a35bd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82905374a92868f1fe282057e3343f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eb5ad8c6b7c1d5597fe7dbe06677875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e862513b9f6e8a593fe466e4f33af976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11f96fdfe6402bfde982fcbcfb204577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70923fbf7b59c0574144190bd026441878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d287126f717ab170188e0a63ecfd0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920bd9694e5d7feec1e541dceb82c7c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c35615c1d6e56d02f77d9b52400cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5351365dba857e347bafd29302e9c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9bd33ff49964209c151cc2e70b2ac683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ba206bc923204e6f4e0f2846358084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610eb125978904ebac6fbf1325c57385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05a0920a6522652a5ad453e9e6d53686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72ade3744a9ff32196f01c881465ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aa034447a586a91c2a3b719b50fec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71cfc6cc55f89523b9ccb17a15309b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee27e96025557fed68c28c09dd5667890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d58d9152b08ce780b0b0fd5f56aa4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97adeb4209c6a56bca69cdf986483492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea958ad5764aa4c123c199cea23dc5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a952d69bac63f2bbbe007e0aa66e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0435dc584e6a9b4635a85f932ef7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d54b1045be9447d89ee02025b426ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15b33f0a7877b5c2224a1088a0422c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf7c52270845907a017a82e2f997c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f95f5d8100cef241ea01e09c84f90f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7475acadd1e7d23d28f697b018c40b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fedb572dcca27adae787a783b2bd23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b1df2394a7bd233f85d52daea2a6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecacfba1da6e33b62e7a2527b9acc4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec4211f3f593122318fd4697a06b1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7dc67cf7c3ee15f106818e930acfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf84f6eb904de59cf2807f4d3724de106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6b708149c0fcb802cd19f7a2764d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d762215ac37d928d4489c0cc0d8d92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c2a34ba5114f542a3d4ed9301d9c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51961b50c7ecd8fb43bdc88a76cbe62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20bdeae57295c8149e5593afffc796111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecba0a33c6aef107a7a1c7d38f392c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee136a75d475f4fb046fdf79f8dd3afe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d1a43cb6d067b748f61f38f642d55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82def380ac380f522ada8640098f119115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfa4a18af7e93fbcb636e5b553c4b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a7cee9f2c972d109d5662db32479117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdde59aa166a187b3d3b0f824f6047118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68827717c17ef28e3710e8c4cfecbc3c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ca67768a6f0d57f052d3f278610a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2b7d40b28aca3058ebaa363a4e255121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e42d7fdb4048ac71f1ee9fd45dedbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba743cff2e824181a444000e4ae443123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167aa7d1934d27c713e990c4c32446124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57306c243527b2e64184cbe02382ad5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69a3abb3f42ffdde738b4e640724f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea24ef8f379c1c79974f3ff9ff4525127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf998a687b43c2095c8d31eadf53ff76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a885455ca2c79d989d2b0c117fd7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27c8c0ee729418b9f321856b5b1868130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f23804d71cfa7748744b3eda97090e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b329478bfa5b566ac9bd38b0086b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404ba57807f587e392f52402d09348a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f8398782bb7a4f265f32304a24efb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58c95d34a14dbb3185246d05365e29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349138a75f8590e07a90fca87abf8ec2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468432111733602f08407306725aaa6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cebad56d6e2dfe8d4aaff1dfc6dcab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df821f7965c06feb79fee8d0f0cad451139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da701cc7c5cfe93e5a0966d3838a202a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81730218e93d9bd780324ab1652ca9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef29e08ddd3a519b8fb7da9dfa7486b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a52cc108868bd325dd93116dfbfd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982d4028c755d39845be307ec4971a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b6f2e1b2ee5294ab34968ff0ee0c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a4f1a92c10066a1fcbad4f13c9745146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd88bd18deec697e64fba1ee4cbf20147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f621cf4c03edb9ddbed9ec7994731148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966c0b2c91747946f16b4f85686d72a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f6ea8bf6196f07fc863825799830e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26fa48e02c71813893c14c8ae57566151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09108edf2074f2e045d7a2f9aeed8e05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41acb3c3adfcac8ed62a89214d1d57d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718781d91f1eeb36cb23519e4be26ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e65425df9497c66fb7f5696104b1db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf549e4ded83b2763eff03bce6d9dbfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acc935c3e1424a3a85092b7e85ca1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef2af29ec88178004541cf515491b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d117310d54f2fb693caf75ef31744fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff0d62bca5e5034508d5e19b6f180160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5ff31e8926a416c37bd343666db03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5927748e76358b19cf48ca600d25d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b507d19e2a8992f03238b5822e074163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c131aeab837c2e72d4986d5c3c398164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c06b678202a455e7afd896bfe6674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53866234d646b24c581ea6eeebd28c1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6deb3410a494c38a7a3a3307a5cc9b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb84d88352f7922b88bd868310b754b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03e6b3184d0cd64695e559ede66846169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d8be05ee03e37c7c2055cce4bb56a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d975633f4e54b58f4a6c41e7734690a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f6de1af2f23c066400f2952a3b612172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71210b404be0b94b5edcf838d08fa383173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9975eda68189d0960224d009baa17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaeaffcc0d18010cdcf86554b0b9f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245148444bd04a3d3c5b478c5f5c92a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93649395948317201de057d60d989d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630332fe1c0510934ffb83753537c20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b92c72ff7b7ab937e511024b62b57179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497a4a9782d4f1a1f323f1b104ab5d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be507fbb9e066ef790d682646c4ec4b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb83b44bc3aa8f5de54cdd0e3281883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394418e6a0da65948062b0a0bc3359e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae520d67df9ec2d26946c5878854c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e08bf3205aa3cfa40dfb8395bfb73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fdfe9d3e7059fc3ed4644e76a1fd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1948fedc14e2d84bb6de91d0819062d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb93ce6dec7c93dcc2e04a3097442f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f984996fd6324e691e1ab47bef9a5f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32f7366feda6adde78530c2e60bef3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90ac80d2d80b10f0b1592434125a56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189e593732a08b8ace85e9f0d9f22e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6e9c58f61a7cd37426482e3d9c394193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47e30b5a251e909702f253b308b3c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276b65353689391ca2d2c5843dd859e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d4a1856d40beb4a80f18399de92b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df967490ae77d57dcb9a97748387a6bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202845d778f3dff5d036b333bd1f616198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bcfc267235fc192e72a70d2f12f57199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5318fab5fd2cae5b898beeadd8c6a49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d0e0227314f1734f5bc8a3569c4ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc4575d7a95f6d62e5c6b898ee0c41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a64eb7cd38c0d3d97949e9bb7fc20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23738135e56e5f89918ddc7d615171204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48749f1b2292da3e8b4ae57e93c4de4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237842b8f74218e20725eca183f5e4f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b551013b0ecadce6af586665819d8a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e1b6fa48782bc98dcbcc21e10bc17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7b9844ddbda1c1cb2b5ae05a17672209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929b2688309a7638c93b1ecf0c41b72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68cf2309e27eb4bc61b18c3513f64c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbe94bbb54b562c0b88e28e6ebb5dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996d39243c34253dc300bc51de6820c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2be44a2c74e0e77f2f635b1a19188214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dda20e2a66417bf1a603ea224c0eff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79a807190254ccaaa4936ac08ac54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4d5987abababf74face677ab9c422217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a0b44aa2b10dea870267fe4aca90218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc64b45c1a7369a45f026b0fcdbe76f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510e259021b616b2a9a5cbd1f5d55c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c2c9a780a40c596affd1f5606e5f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e072d3cdc9b7524ba6b490bffc377222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc451ce2b3342f2ef4cfed366aa3f38b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969f68805bb66a83ce6afd2a3f3aeec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0480aae8e22e5785c56c70e4a4ee3b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a608c69da3ac7e4d4e3b13ccfc39b3e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6097957ec9a3c5586d5d1dd41b066e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bf8d4183d58d66b7fd382a8694c4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dcb0cc834605990d90b7eb9a473ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfd4a109e4abcfad20f8998d828f63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715ce591182a368c31f07e125955ef3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d0a5ce5731895a5aa179715683dac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f19f5b7c59c04cf8bb5271b2eee268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319969c4a6b3c40865cb4f76162d423234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c176cb1f93ada6f179425a9b410d373235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2123b1c11cac22a93bb8d50e6a093236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b959f843a0dbbf79c85c7b0305b81e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ebb37bdcfc555e718501370462264238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fd4d119544bd155119ad301302932239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90910780360610d40dbb8b7754b93517240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f174f731771811d7a825db430b8c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e40e03894a5e7695968738bd682da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94f102e74a27f2218fd1650e62928d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d54bf771fba01bc284329bd3d90e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d70a957f3699b37e9d969bf01c4d4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b1cb79b4e140be6ff20c463b19b50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b46d7557501899c96e227f1110ecfd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff0fa9b9e5e4f1e4735d4bda0a993c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b33762620e584f6a886427fa84c12d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc5361d46d55f485197b201c6f23d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b857dfc8f0cea0e2502b70a05b1a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f19a98ab75529dfadead27ed92389252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d54682d55277517873ea85b80dbff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d77806c93516f55ddf67340ac37d2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc2cf8ffe32453c241ccadccb6483255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32afb1fde70c3022dee20e44fd348b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3b757e9290aebcbcee0ae55485f88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1b7351c57635c76bef17a043ccc86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92343cd0bbad170dfe8a2e74a558a8e1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd000caf29997fb4eafa690a4d7dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864c36e1906a611d747c3d17ad32120261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8390102a422a265f27043bf53f5f166262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb420524ab75c396e56a1de038dbf89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e1c5728da49ea6fe1861fa9d91dab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f04ca8d71285b4cb0d98824493b53b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5deec3653ca3ecf13acf18f821cdedc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad72af9b6887a6c243742a94f0a46d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579dfb7b0fce29ae8d93cfe4510a45d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668783354ba2835072950648e73da3ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b767c7d47f84e07919d858ba7682d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bdc4d1506fc070ce2fc26062c40ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395baa3ed31e988ffe26774c338deee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193f59bf606aed13c184ba72df552a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764254f68240b99c931b59a3c4172246274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91528561bf29bde189afad391d88bd91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b5edda69865f891fadf59b2a68e9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67713d819858bb07508172aa84bac6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b9ea3fa10fa75abeb4c93fc87f47a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcb987529a50a70e3b4a359a4dd751279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9fef21725bc897c215deaf9678e55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43927cf11014a892e7425cb1b51a38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605e6f24310366eea6e9d8ca5e0dcfd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd63174e46395d952e1916e30f23f71283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9c9f6945444eeb70636ee03044da1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d5b1814f23652701c67880fde82c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c9d62b45997cdff22e726a571b01c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268c5de01cb5a75e4c6c33cc819cac9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2594ff6c49982f4cacd048e9bcb65288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aea7b7cd40ace58985d5c3f41ca581289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f21f82916e0ddbaf5359429637744290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dddec8860299e0ddffce79aadb8db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049109e5a87af59cbf7c071455480bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4c46ff29ca9152dc37189850ccc33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fcf8815516f077b83591b91997440294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea51f91c9e481eabbfb6902957482c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1473a5026984a1cd2376f74913740296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c08ef244feb88a3b45a4de615867d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97d99b699fa4d46b72e8d0e1f36f7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e21ca623e53ce022a8a45fd15d0d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966f9ff2a9700d1d459f93c8cdc3fd7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afd7ade81879dba75c4d3a2a7d0abc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f2319609b1282d75b3d6397351fe3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb2d29b3fdb8c3200d170739dc867303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081bdd773fe429e910bca3ccea01378304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62f9aaf28503257e139693e54f19fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ad5bb4ed4be7ff3403cff2aa50e42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b09ddbe33c0dad7742ccaa3d4e20c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286979af5a97c713d98b4abd9ca56adc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61205470cb7f05284b4ac1d693cb21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e507f921322f0b2e1097bd5486c8063310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5c39b107427b3d011ea1aeebb3435311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0a642962b75af84bde9f2505f70ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994334f55d26a60af859986343cec8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74dea95327ca79c94f762f96dd40e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25798f7c460f1e14c371289767290e59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d99dfc270778f4e94531607d63be77316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a724c15cf2b6324bd6f4c2835577c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af89ed8503691bc78f060a55ebdf94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99438ab0e9bf9a753cb67d36ebeaf0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f0ab81c3e5f376297d56aa562dacf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f42b6942dfd95b92a06a44ec90af4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883720b973999551d067cd420ce3119322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6040a81450a0482f813674a57a0ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f696be59ed4f2080d61b0289c2b3bf1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106be11c20685f4a9a32095c29e1011325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2367dd8b13c2db884aeddc392bd3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d6b1dde82012c7509bd92b8ab2bbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4abb2e0f0d03063f5784614fce9975328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e045eeb671bbb41a5e8633e29489cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a38428453112cb242041d247b6295330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae1878efe2621bc98d2251e5806736331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5dca39d2b75f2dcce50552c1ba9d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d878a67afabff5fcaca8961ba4996333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8223cbda922cced40bfb20b09aee0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10e581b810f3991c20b9719533bcf9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c431f870cb0c7cd915b331ca769d420336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61dd2ab5ac4a144abdbfe1edd11406337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd617e9452f6ee5b580c3b54cafd7d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee45fad5abe07f1b3fbd3aced7312e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fb4dbfe60025e1ada7989af86c24f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32369e5cd413e42f8f6eb55a1d8e57c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb7da23783faeb57d7b233770791eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489fd2df2da1ba1988b6b1945fe4e16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc44d83e53168368a2f43939606d84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a0d1b8330f18a94b109298e1dda1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8d4cbc647fac7c0f7eb79db338f04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469363c2cbd81179998f75d1d3d789347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f725be91b821c9ec6944833b735a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821aae6f17312e50b239f991f00385e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f2db85d1b18f78f1c1581a2efe010350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa2d2f5fce50ff9d0acc56fc161064351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bc8ef77f6a5f53afbe3111f48855a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a65f90c7a923f6fadd35360950794353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3e6de1ae12afbb06445f1049c232c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a83c54fffb9e5edd06be0205d72522355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a19dd9d8821b57646ea9242bbf720356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8b8e43e4db48855a70922c6699822357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d40fa4a3e80651239d27099e92aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816d7bd2e1ad80a6529ca0ff1a4f0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4bf1ea6e39984071f0942d6b03c33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5dde8c5ff38d3668efa432c042b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e535b318c28c5a6cc420d1fc2e0426362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f79f79f43d341dbc0571f96de8e47b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928c789ed65974a5347eefb6262aba8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132252c757ae7be51aa5a6d7cb199cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ebee20b8833930708f08cb38b10a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c1eca84c22851921e8faa7bcb47cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef51f5f7ae64c0a6afffa8022a9630368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c530cb0b8911db03cfb650bca9655369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aef2aecead7782f1e7ea26adae3ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abc935b1146e31c3213596cc02dc1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09da26df89f42b014c279ccb21bb21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531b310da74f40eab279e81ca17b3db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bf44b42649525c8d0e8f96deb94dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec6c2f844d4931df588e5359b5b4d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e1a39a994900cd8ad696735acf1b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a67e0183001d9c6743c26758a3e6e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedb40a7776901d41bd7c1aafa358e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bf1bae7f1b2683f3fb1a989780b15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757cb3344e16f87b2a53ff28990e4ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb439d0b8d94874fefbcd5648c4616d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe269c6506e3148a86766317997bef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27d80ccececd2601ceb20ef86b9d78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754a9e72ee61332ed906c0828d8051f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa7380f81883c274fb9c957c2982bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c73a0f9a801d5297e8fd5528c759a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636e9e3e0e4240563432415e4fba09d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61008f39db9f3f141200161c66578a40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88286f95c28d3132542205c14285f21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573889fa89eb1bb7e0344f44519b4dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e149a3f542878d483f2e415ee11aa4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732dffd8916a2637f020ba9a32fb08b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84adad4289497e0d34c89feec705807393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4c7e0bcc8c9c891988d8b191a2bd8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa824fd0a0c9f58e3bdec5d0736df7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a40120e76de9b8958092930334735a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4a8b6d0363acd25329fefe6dde24e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00964e04767a76e2acc3bdad1cc1d0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4728bff7dc0b86435b709c1e58a86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108654ef5c9bea7b644b02d70a63d6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa2db422b324eed34baee780973725401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9d892fe2334237de23c88398d083e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04dba9d7a4d015509e59ab55460585403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1106a64d1d269930e631eb708c2ba3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4425a423bda3e8e54796fbd6c26b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7645e95bb788a84b28aadf7079dd4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b157301b0e8e04af7b04947340ecc9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9d9f055f130263678b1abe7513b5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243bfac6b95cbc76c5ac8989f56123d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed534e8476c564cedb754b008f419d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1479aeaa565b2ad34bcfe132f8c39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd8262d6b0f4189271f2af162ff40f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c348b5340c1160bfb0a274ea3100f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177e1b15898cb37a0f05cfc22f3e6dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d56d0b6051e4a7c6f61445b49e90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237c087679bc8f1e73271514bac7bbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21389bc2fc417a0c1076010ab46af976417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946acc322ad2f7d25da0d9c7cffaea3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cdd0b73506aad8acc3a5e3bb8ba0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6091bf6608b8f51b3a0ef12841e6aa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a90cb91b64ffb0ff271f84e0634645421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99322f23ff4fd8851c245ac356c3b0c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967410cf7d030a61221354309c2fc0b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569f4aa16457e0be661bad981c91804424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83771b60bc1c4f6b8cd3560bb9d0a34f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805e1b4bfb7a1c961015ce6757d437c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77505c7278cafee1a7e511ff7319e14c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b48d7a0554d61d0a6e0fb310b2b14428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1961d86a7d602aa3e61a124ac2b604429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99db9fc732f51fdc44265aaa015e162430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64538777e8fd91496135006f706aca9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e424d8e7b647e75bf1c10da794572432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bdc7f96a77a85656c79a790724d53433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82248799903a23621121e0b3e4e7c81e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b959912a58486287d088b3468eb95e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ff22a6f53b1926463b1ff080d0d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a3ff0ebff749ba4b6b0765852372a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab992b326ce7ad12dae34daec498983438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1356ef178af6650190e63403708515439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ff2f07e558e6cc830c78b53887d5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c576d554b379b5a4fd78d87111d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c5704a55d1d786a14ef2311f77457442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113e252bd247bb9589f3d6993b06fd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37082ee132a8194e16d11c8cfa30ed58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51149b30b81bda28ddb5e2e1591548b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05484af136a45286a01b920bb28a1b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efd52c3b59f1476f7bdcbcaa9aa317447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e5d416dfdf6a7ee6f4c67a410a65a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552d60f8e63174a7cd72c352ef2c566449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0e5984128c7ed6f93123b46c4ee54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae99ab7a299607e02e5de8c78723e81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b6a3167f99e9e4e5bf6e00a11326452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf460a4f4e20f7aac9215bab6b1f7c56453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16335201bcd1b354b913c28b10099454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ac369046bcda990230f7a935f0521455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb475171be7fce8e0cbcdaea9df5a8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fce26ea9d4db8e3fec6c9ee03b5fef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3887046e6ac34e099d18d9066e3ada6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab27d02bf072e129858fbcd13ece15f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e75cef11c38808b7b36482026306460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96caddb46906c00f9aef0c61e642a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ccd6fab57eef12402f7a81e0c47eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524c547c7d681ffbdd7be330040a4c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46097408eac6b05f6bfd1532a474daa3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb3be7e90a3d73b53278ca83cf63fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2139f7786ce9c04bfbe70418bb43c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944585964b97442f454ca08d4afe279467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b439d28211e9fdb6292a54364cc82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789392117796d69e63bc98809d8d4df8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc0feacb89a87330a0ed12eee1f915470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7924a4bed989739e05a22f1f4d2ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637016ad9a0083093858f58c490906472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab99884971dc27dc037fed1e04ea88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1064a17a73a6df03cbb1bfca0b0038474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafef6415ac6b1df632b0b0c06f0162c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcf65089d20a8058b5c46e8b3054a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceba593e564d1114131684be5d2e723477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe700d20f1154bf373da19326061bfd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de916c66573ae789e9621ec3b1d536479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39374637cea3d6e1f57e4c062f3f6086480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385e411edd71dc7aa7c62a2361c497481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157acae68e85370794429dc82e4f481482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb337ac87d54a81aaf394ad59af8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1997a400d4693c31567b729a09b53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd69f4711fc0cf37505399eb21d72c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb7be6d51536561c067f1026d84caf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df4c945341574fa37f8a042289f7e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c47875a24cfb3cc449f80cdc9ef3ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e25734b8f1718edc20af3cc0ed2cf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44270c64448b8c45dfa356b23db317490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3f1bf3db7158b955e8159e416d72a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809208a74057de67dcc0c21acddc821492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c938574659740ee087b21abcb8eb8a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8aa9f03ec6f42b03049032331ec25494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc86cb7914e03abb43698100b84eed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967784dde7b758de14eddb5afe04daf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d687cee157b8bd71282cc38f58c7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435c9368320bbc2753ca821576f7c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18b924d574328a7c5b3aa75170a077499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26eca76ed6a36043a35565bcd88226500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce16beead4633a48dd6b8ee4111da9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757bce0970146f9dbc98a4fc8367040502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657cd656cac69bdc962794e7c964175503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a934e5fa3c5f3f2208928918a9118a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f226efa3459370470daa56d437ffd93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182dff9e380325bdf54426d5506551d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bcd94d3b018594da3505d24d69f0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2cd58c7f0e2c82fa1cfae19300fe0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8683f0afc492fffb9283009f6dcc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca566732bd14bc3a527bf543c0306337510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b0005719dc83ccab39eb71ad13c17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465b2ccabb5d3dc7c1205551d4c9fdf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9958046dbc4863764208c7fd05770513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135e91e9fb40a66c3b316337ab0570c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38896621bd14f8633bec4f9e0e719b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c6aa9a4966b7b52cf87886ba14b2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20541d6c983580fc166e054901bc0d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70818fd961a00676e9854331109edaa8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85960b9d7bcae3adf534c21423660014519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4e50f2c9ca89c5e76a386c8704ce3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa06d20a293a995f784ce83af3808521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c4ed538b8abe3c3fa011ff2787480522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b5dd9b7be0b30bfbe6b14fdbda9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544302eaa7583df0b910e2f9687086fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63ba373e140eac120ce940c5bc847d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe6e4e0361a7bc4d62b71bdb87d916526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd886ff9a3ba4d3d67fe29043845d0c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c4c5b751acb2e6baacf49dac6f8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c14a57f4aa34d1a8a2109888fe21529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db328a43197bac0ba98e384d678d73b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1032570f7214b4dc47ed08872dde47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f6f2e38b7f11ef3440ffbc3a2fe25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447f18949cd2b7d80ec17ca4c3ac1ce533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d89230e9c7617c76e9bbd0c24c0472534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1db7e00616dfdb3b10e2b1dd370e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772addcb96cc0192790ff3cdc8e6f9b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b998a905075264db7d45c032112b03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25469e3fa38d4100f1c92edb0153b3a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7afd1a3b093f85bcd57436d0cebed3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94618a661413d8c69e577cad960791540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a00ebb72b8aafc8ce6eb7b81be75ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cacbe721bd7edcb24e7e3c2c7b160542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f31e58789f7405d6c69253c2f749543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582624256bb4ae65274db1e1b611136544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd987429b1a56aef17b1e5ff802bb6c5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4e3a9c027f00e5be1a5e47d737c18546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77612d333dce9c46a27a73663bac340e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a31ec4472451b8e015e06bf340bb8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b93b22299491050939498bbb299d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b011746a3e134607682c9055acb1c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ff5861f5f063341a46cf4c9341e65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b130af38c8caa0dedacf5899f2c99552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f9a7af92080fca24a3bbbea4782e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbe2c381bb7f2b9d5d66b4450beb56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab3f15501f2c5dfef70e4b39233b0a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd29b969721e7d4cd2e2a92204c8242556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f946c543a59504f482d20c5831c7985557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe0ded811dda4366f3a6154170d776558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcc1ba00c46a150cb0592ad5544713559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764c5021fca42ba09f60c39aa72ab26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1509d64f3ad5f93f3d1ff845793ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abdee155d508d121132d244e7786b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b18bba84e2f03c20da308cc8abaad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5e14dcfee6ec70fe98120d6d36441564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecf178765eb2ad9062487cffccaaeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214aa11f753c5f0c30bdc9d62fb94fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b2425fd01af6fe2ff9e4f151516d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f86421fa8f27bd3122ca6593d8893568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2fdf4bfa70063a06e55f15be2ac08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f2c4cd4422567042eb31366fe1f6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6c0f5f53f73db57da57e9e8837387571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb2ba9fd0fd91dbea7b3e53150a5cf572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc07178746a612bd0bd994ba7bb13f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19237dd882468d28c59a7dde10afeed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda43824cd6f28314159ec89d12fc65f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a28875041251e7815a32fca03953de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba965f7e226ac42ed686b471fc69a3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020566adf2313d41affede3ef490d22a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b05ebf275ac0b0848311348a62f9847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db301bb8e5a9f2a22eb38dfa75235768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37c67730d3efb15654ca215556fa69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33241b287bce91a0b34c8d3f2880f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb538ce8f83c08ac75ad8805a0c14611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57819a061e64a978240bb48710707012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04f8bf2f4fde56d126e25d7f5959f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0baec2838ed78d6f9c3ccc038f9bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa80aa685fc3a5b17bcdb6450f38315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ee93dd9215cac38db3781b41ff67516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c6c6bfd2ac31304d918b3f4a264717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4973fba2964d68adedc4af8507ef418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de203a1e6bea0f818eb687ff63981e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457cd946b010eb497816a5be677b25820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09170a9fe3c77f8ce9eecfec92e866121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81498e489732bf075f597fc7c12b038e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fbe6c99663b586ce5ca1c5a919e5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55add619b55eb55204fc9c6b235910624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aadd89228d1e83efc97f1cf7d0c1bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058ae337963d9836511d2294cfa387026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662c78a2ed89ea0ce0403079b9df89f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eb5c08cfc3436810b58287385651828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53c3f41e6fc0a927275080d54dcc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e83bf617865680a6605ee842525530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea4df3a9c20ba757581d36bdc91bfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ba7964a32f0b37c1fcc9a346a854832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0572309f4b80e2c768e4ed87457fccc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cd3ff205564cf9d5f4f6ee34ab6c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea14ad42f84db22694e1e3b9b9022635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e1c083ee30707758829538093560236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac4c096d3f70691acda739b238ce937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f84b3bec2f5584f963bc71385c44a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dfc95e20f70d33e1e8f2c2405d97839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa294dee3f3b7a55e7767f722cd2ffb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f061b4eb369f2eae97657e72b970341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4fc2a274aa75d13cce2a3387837342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa12e3ec13ff919231d025c7d4687643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacf12335da27238680b548acf010e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fd58bc00c04a364fd7e0294367b5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec19e15280b243f0ab04d806014c4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db921402f4e91227a1be80446a8de5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd494c75396f3b5d35c3f9f7186d1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99715d4d26c4ffa315d7a5473a85e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7dc80b727c3a1e5c810b36c43eb9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9675be9378f56c12619af7a8fedfbad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da37055a6031d8f78e320025eb9e9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200752c493f1c12ecc11867ef066cb3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2b46608a27811af970f8b89a05b1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f783345fb06ada3500f3f157031eb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef1b7324edd86e1d38859439c0de8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da773b944f1062b930c69c0fcad8e23657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11c913a7f8153b758c1ecd6c67b11d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07ea56eb8919e9f05272571b1b50359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50954d1329a031a5a9b7d65571a01860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee704ca60c3963cce0238142357940d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f4e22f233f82ff43fca56d4c6ce7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb629363d1b312d54c4e88046e36991763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319bc128b7204752a506c4419b1465564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f627fe9d46e960abab1768572d849465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706beb5aae5f2531e952f2e3f07ea2bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf03ebc2c5aec42348c05a247bace67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d4c9685ab27bff0d4fe0ed906b7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5520a51dff23c1c3bd8ed6e1a6988cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c6c44ee0bea5b8a436e90e373e3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba18555eaf35c46c1e2c4f05d6d15b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a2c0f76c1100dbaac475ea3b5d31c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcaf523c26da1a0ef2a7b59756beec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c6b6576f6416c811833499ee84ce774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f365c9d402850c225673b73da7998e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dfebee11c8870d81d7c3c39b32e5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d3ddbf22ea3f9bfb6472d9875859e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe62afe748aef715253864607dff678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc5ba3659f9d06710abba53153fcc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9588c4f4af0ea3449645bee437780180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c7cca6db208c6c07c5236414c95f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d18ee27de75e924a8a990c7d16bd4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f1266b7714c65805c287d381a73a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a72ba457471c92c764ecca217d43dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33120f0bb95290a7452ff1d0cd14dad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88eb98a1189eef80d7955622cb1e1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf932fba618eccf85d9ab70fbaece87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8e59d2e9e2942e6e82f480624b8a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef9f58b347eef58b9530e1005f8d1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2d1b3086fd9ec7c2880ae4b6076b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093923de26a64d84138bf857a8e52d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ef0079996470abc6fa1eaf633ade492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0c0c5aa24c1bed5563221e45a340f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c060aa31ec0c19c50a9633711ad0a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21874aa49b2a8a5023cbad3e6727e2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345c655eb44a87dbfcb906ee4f7bdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea19b339d8f71836c419b0ec482484297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd49b14e3f84cb20163fe0e4e56f9a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc795a4d30d3b87bfc02e6aa8f300ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483085be3e24b732ad7d59cedda1559100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f77c0bd2882d06c18aee090b098327101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b5e75c21fd5b756bc619bf70535b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040626d3cb95df3dc6be32727e665ce5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b04340d34c15f35d88003064ba4f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9dabd5805daa09712bb8b147d7483105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2f8dbd8d15d39515f35220b9047e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d0e20ce1fe7b967baf7467b0ff65c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd115eb09faaccc50160633e6cd5cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed382eb0b70660dd87c5508ada52a64c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc340eed3ae533d0e2bc8a8559e8ac4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26606eda812f1cb7949427a57ced44c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc98e9d1f7a5e646d66340fbeb67d43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41954979afc85f7fffd5f03ecff763c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50286a44fca090b431fc6e72a7be9b91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577264e86e95cb3d493897c8afa9b3e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439b5a889c364d159345ec0e1ca8a29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b1a619fede99d8cbcf770c28e5fc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268365c04bfa3515de055de8fb74858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f306bc9eed6c75b1c24fb799b01104119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043775131f36bd64046742f481bbacbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c204b10d026f0397a6332fee39f26a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc318658db7cc6f199cbbfa87a2c4e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ec1c6d44f4814c2b8530379f24b54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356e4a122c89ece38beba4a941bf6ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe200ef6d0f160c637c4d16906a09e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b66c9c582773a092faa020fe229594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0073d9ce5971a55b92716aee6b9d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4866c102dde32a7bcde2641e6bd8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151643f9e08e1d2ed93d7a7b4dee5172129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c268e3427311176cac367b9a1f791130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5431c5c6e5b4c664acc3c4456af87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed240b21dc2bc4057db7fa5eed189b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea3359a66e682a269c3596ab8fd4cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8674e44508f41fdc7464fb3d83812134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cbdf6b33469455fa539f59800ccad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8076c365bdcffc965ca52744fab5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c024e9db9e2ebab693dfd32b16a30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788495088c3681c4fab86d4c9a5c1568138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480256f98eb8d03e14c255b19a4fd887139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881a346b80600c22879144b6328836140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec99426637599e9dffb7b228a8f017141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e17eeebb65b1aaf82c2cacc5400b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283d973c3675c34387245e9fc475d15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd24fbe4a822d58f1fdc5c17838f6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1182d5845ccee048558826c5c24a18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885d47917f96e9c12eb59e030162bd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4aa5fb10354c384fa7b96ec4765e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73288dd9ffb995bb0893afe53dd0d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160593a53c0621dec9a3a74f37c88198149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314372375b24bae4aeacb0eb1da1da4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a2ef8c52923dedb00ade844bb0f11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61413f08b8713ffc30108ce30c65080e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b183920ec764c5a8093a6d0570e696153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3e52a2d6d4b1d86dc9dd6b82ffbf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ef6310a54c142247f944e7ea88751155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e8b55cb21536897e521cd212a287156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193d83c186758e306188a9156d2b844157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a0127776d5b48ba38d11a468b748b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a44673f13db205b90e2485fa0475f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83256a8fd2169a99f92c9b90b3748c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421947eb0c0f0d98397dc08ae426424161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c5a66ff16a493037a94e18e881148162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8b97371d2ee8223879bf2d6775343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bb3963112880199bcf6fab7c5a59d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbd2f40f58bbc607b0968b0af6117165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58303a42feda325d7b54328f19c7dcf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823785e160faf7844e5253d56c3b8beb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c640a085b626eaabf47690b5b8d9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa09b8151fc95fb7c3751bc32ef400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915391e184731e3a127c05782d5fed3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb95cf52ecc7ff8919436e5a5b28624171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e40ae7ac93828d04d37e8800472ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b2b009777b448fb31917b17499c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf21aa5081d1ccc70d0daae25923173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b3a498a5caebed98c3c0e12db777e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa808be1bbe09246ac041269405f3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ca2a31dd2ad3410244b060a17bcdb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58928314ba05eac91073228c0308f2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af894d221fada5f6daea32b938ef09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628082b9864faae53bca603ad2af1bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998f793013b2efc5ee47e08cbdf378181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b7f3df34858b3d16b6314e87551b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd62eb0714b6eee70f96565b02b143c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a59990f6d65f141fb53131a5404fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fcd5227979ff38f87b6d723fbd415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80df83d62198d54f03b97fabac591bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962054675dffed4e05bc32d913467be1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f63186220637a1e5bc1eb5cb00382188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e899daa3cbbbef1beb4524cd3ae352189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd422add52c9799b9c7a3d18aa087e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466982ebae1f1d0702a272703a1ecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f35da4f0e3fa055477873e60009d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11e69275c15cc99591c7cc26ec216193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446c51f782410c834b576160d03a510194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db79f84373ea81d95c9d1e3d8eaf6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ef8842f0c52d45901ebdbf8b9716196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffb7e162327306da345b50b4c48ee1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094dadd96f81215f1ae63b790838fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4025f65968117fd6d0e44c0672ace199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c027a7ebb86d4b4eb47275392bd72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb4228d082963af1161c22c88f6086201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f00b8f39fcbbfb7bab27540a3e6ed7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b374cf2ec3901da45d0808c55b2e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef09acb56a749b5aaa8eaf92b44dc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88cea2d4a72220811a4910175d0d7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613e36f33f33a6abbe71291e1ab20a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5497fb768ab8f1f03f1986bd61142207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af75dafd3ffe60de2cef66a59fcf49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d2a46406ee7dc490094bf55a150e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55628973a3ac1b70a6091859402015b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb6153d20850f9fa878e3d0ee6fe90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdb62f7856d6a1d85f8386a9739cce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460a6eb6eed5492c3af87abdcb56458213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f39e68b4c9fe536cf1f673ad844a64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320496c1c2f43ab393177da6b12776f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8415515592c5dd689ffcd01834f26b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3cc17d23ac504233c5a33fb6b574b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6e4de672c3148a38fc00eb6217e9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e063dfd01e675f01b820f4fa48346219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7241f3ba679a162634325a7eab8585c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a57f12a647f1abd9506348abd61b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c0e142e301871325755d333124e6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f0cad8b3369af500d27c0f42a8c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438dff71ea083006128f4901b3a5e08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4e8afce52274c7f39c7fb761e046b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4a86899e432b9c2221b0707c862e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977a368f1dd840bdff49e47373b980227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a887a65925fdc741cd2abcac93007e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df98e6801e42056464ea7af179e230229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bbdf2099d3884aee2685e3887f6f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdbf3626f6f4d40ae4466a3c87df8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b55bf5bd2c8fa5c01dafc722dc7dba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea785c1abbf81e6fd2f7654efcf0a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715b0d52b0aec53ac402e7a829f55f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d64677ea258b3a8626f8575bd37e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38c7a8e435452eb552e7e71360e606236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946013a83c2f2a5090ac3ebdc916d6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf0a0962ecccf2ccc3ce72ba91f79f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546cd01c2d08f823970db6d5c1320c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f1f667462bf65960bd0647d353a73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb004f1605f2b8bc87d4321ce59397a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878d71bdabb3336aadda14e1494d721242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3cd4efab0d4f282b96b795f92ec33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96969d26ca2ec6a2040f1ccfd5bd7e9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083aeb498ddfa3f12d0d11fe0ba189e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce742f4f85f9d744e1b4f821a689de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b82b54382cd41ae388d78133ad31a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f56a1065363e59d5bd006f9d6c048d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311b755ee1aefab2344707a2dd69531249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa6022d4b97bc10dd0e00607939fec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884c51105e617322e2e85b12f71475d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73e841e6494bf5e1e91fa95546e353252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919d08a4af20c44bcbb8de43c776f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc2e205232a7edb3aac38aaddc533254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51684f9bdbf62cb31054f43ec274799c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f82f1b9f5a3374d7354074e853f31c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c843522b05a3ac0a3d05754c99d9ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e09fb6a5b37dc2a9f392c8d3a96a51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe5fc5d8bf53145142c3943c147fd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e84fe3a266b867d137eaa57ec7693d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd417f748610bbe5fd5aec6e3b08b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d372b51c305ed4e37056dbd316fd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc959608f3273b088fbcae7c5aba3d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b5f823c66deec4fbf0b831798a12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90dd046d370b4191158084a7ebe072265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0fa62e3c8a3b50fe891fbbcd6907d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25101115e53bba011032c63f25adfd8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0026c0ed68a2a1cf53f54af5991842268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5b7938d927a0a4431d731305023d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e383d0d27fa9bf3375d5e03229ab7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3156e2138dbc9f718fe064be0a6b87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec877bf564a775688ab923033a6f8510272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae62be3317a5a5923af3b06e1e4ef0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e45592e8cc09d1d9f11948f26d95e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cddd228ef4cd5110c8f12d160ce9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d576f2dcc7658b14e6f41171adcff0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f879751cf44bf326848ba816f5eb15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42053062651a7be827ceb3d57717c9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b47fb15f62bc7a7f7f195803f57059279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa28153f420a78b57bfe242c9767c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da0ad9d2ff6ca3ddee7d960d620bd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d2297415dc92179de333758182b66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8d7ca38214f3211a20bcd84897cfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba3bf4b2a6d5d8f0dc00469e355513284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98705a7d8f993034a7ee95b96ad97a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cd8b0ea21484b8d9a97327870e53f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd74a994fb819b60b35ea0f8676e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dde1465b3896fbb8e97d1e4c9114fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51a0c2a5aa35fec3c181d07a44e5fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832b435cecf57d827d1e1f0dc0a6314290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ecaaaffe9f0b55f5b087223731730291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b9ea2cbbcfe18d1f44af257903fd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a461695a685efd0113bc38d502d91c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff05a67fbfbe08be40782d69fcd2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14367222c86d3df2793d93ccad3dbf0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00ab7683f51dab7651ca97631deb34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e4790c2357236c829b8e4a302678d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dc32a467cced98f2ab0cad20137c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdec7659396fe069cdb0ffb3e97ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd16b41353827bf5553db1df8fc026d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aee7dbded11bf69f2c3e3cedfb1f44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938e804ac8259389438977aa96c975e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e272c4e33dbd4d3d1209ab61509c5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b866ed0df34533477a231a875863095304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e13460bb2c55c6e5bd30f8dbdee6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817da357cbe128a58b5aa1e0efec22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff5d12f0d1906190b2ac7d2d33c4f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdf5d284fd5cbc5444df8be507e634308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee50fef935a92b186e5b104557cb83d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2aa95d3ea35d305e40b6502d2eb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a27fe0e013d737fe21c57401bcee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d6b694074037e40ac1201bfb26a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f7a61303220e0d645376e67c0dbd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fda255c507b00f83e5d60bac93f1d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536bab2d8f32f16892206e75c714817315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29a62508db706acb6b613b9fc5e64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336a4b8fe2f8a50b97c4f23fb574644317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9972fce29f0e80e38a8a2a341cb64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b57ae1e5bdec2092fa0baa6a03fcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503ee6642e06a00274046d3f54b07e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03e09987b76831303b753b09932d4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f02fae006d11ff7e90dfd3af5f43a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397181c54defeb4f1daad3780eacaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af75d372553dea229f53410f9733d01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b8ae8f7906858f781df4d5f62d1d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a8542c6abe30bb4727ab938ad87df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90261dce6be71e3fe0ceeeb4f73a5308327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66be2ca779f983e4c3aee84dce86dfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69687786503beb5c8b3f147a873355e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d641bde6b7af965e9752f55e15d58f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7cc8416b40839657ef8dcf956d7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a012b3883cd38d5ae16b90e96afc2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3a391d321fc1e0f136842af404614333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d9243d4b0f8703e22a2b38edfe55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5d63713f191de282ced3dcdef0c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397466edac133b06be1c903f768b11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849af4d3526981e9a66e395882143983337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e516b04a05e3e277a74995e873246338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17f0f39e29c05c915a495bfed3cac9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608369dfac04d3d62f8622b5fbeee9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf5bdc5f9442b2ff64f65ca9ba2ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fbeedcd3590b08e58954ed04a77d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152a6cca7b334e72f0056433a71280e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458685ee1b77d8089e547d66521ae412344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176813ace89cd4d4677c65e2226ac4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829e8a27415c03797c6b64396fb200346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbfce7e419ec0a96678d6a622aaa30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca9095aa1995dd75ee293eca439528348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb720a1a61070af3b20146eaf6b2df7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b45fef614757c5ca8af4180136ce46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c6e231be0d5994fceda5a5a9ec93b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95c07a04a0fccfe540eda3a586ca1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55d03365e1b396356df7e4e6521f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a82732b7df0d6acc60faa21c1920da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556123a3683495720d49d84b02c605c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fd778e72905e99f5b96288596397e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ac2696166f466ab5a9b690f9f43f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1bdfb4493a4599468c461045f04df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e29f41788fa2599efdce9cd17634359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21959abee7bdf43577df6bf2b1772cd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cffd82bc7004dfdead6a22bf2b716361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2b91c239c1da16c27e2988cf973e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd52b618273a999bb68d7541e25aad0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6af91ee913bb6a809f836b6ed3f65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a08f8e505967b7f8a346f4b9f0b9b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361700dc249f3eedd3e7941e0cc9277f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70f0eac12cae368fac62b8adc9e52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f040c1348e0ddb2d5f4c1972734f3ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea663661c8827c42a7a2b176861965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e1b3a0b3ec87b76aebc255d064391370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5aa0b9793a46721910a2c55fa648f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650267792ad7c8f2bef58f20e76ca45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7752b0e8791241dde12e0ddc52763373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0b81ce5bdd5711ec172d2861cc378374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e744023c144e8480243d96bbcef517375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a032d06b8c9e59e70a9dd78569efd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815dd5187cb041a1ebc409ef92a184c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069a892c875aa550708959194ea18a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1a6facef9f2d219d0ec13161004c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe329bb8d33b26aa8b42ec9f22ba9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f1a569ff79fe1c6004911c28e449e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fabd6408ec1910e3167c97c2a4437382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af54f049a7b0e43952c6c06c805b3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01e51d8ba0dd0073dea46a18009dc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab0883b83e38bddf204d99dcbf11b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef05ebd1b6d9731f11d463c1a00d71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a812936546eb05dee20719ad5d9d169387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cefbaf37b87e9e6f74245e28f32eef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03335d07927efdc10f5cd6a487d021b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed64a0625a9ac707ed4a4319068aba3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c459def4d782b9a7db2f6cd32a8ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59fd5760925c38b41ffb91894d7412392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e5aab341581287cd769e179aeadba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c857dcb08a96b3a31cefb4ef752a8a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb7424f907515666dfac99d7752ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951f3c7f3fd31edeb292b49d8e84bf8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ba344e8c89e722c4375487384aa1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674463efe08c11bdd02987ef4608baa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e4700ba20fe4c30038687e03de4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c02ac09fc5431b842f20ca0ec2f06c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971220f8bb2c2e02e492046a2ea435c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf66f9590adb3e3b1a42d3679be743b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e74ceefe0ca7ca284fd0616d1123bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940bab9253f03169a38786cf9fffda1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce2bcebfc60f2b437f187c32016e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c98eb812128c07df95b8a60f7f4e51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f74246743a37ed60af19b129e1440407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc37fad92bbfd41bd2e76181da5ff4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89d9f6dec43c1de7b883bb60f6707409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399d71a5ca9dec3b29602ada867b234410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8e16f9cc65b33d2c18e5cbf06dcca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea16b1f760ea6ae767bb9e1045daca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35114d3ff91db324fe6b0e8e9d72f38f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50037bf5f5e7fe4d8c6b5e767ac9e751414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e70336a46b2e862e5a52a1f323577415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53a67e217bc62a13eb8ec004195403416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30062d3f4c22ff6f26c9d04a67df1c53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a1e5d83d9f5227fe0c8f25f07e601418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2253bac19bb5092af3b2d2fe4258f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282df48f17890a95d370fef11f7fdba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e0486b95345bd45751a6850c7f0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb84e06643bc78d884d944348e7daa2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af01ee9e4572a8ae6e253f1379390423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57195d720803229ea052d7e8142ec45b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a4a741a7fa9fa54bf60773277915425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9085cc0147474b7d50697532158eee4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fe31a9f384c11329d14015379236a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed3386ea743d739bcef5a2bdb5120428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0f00549df6f5efa9cb2867205cbdb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb1626dd9074de6285693133c4eb3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04635c48b7923b90252771e9c85c97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8c80ea25340d3e01268355c9cdfe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690b7a9ddf71ad877e12d1220ace379433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c102d0becc7a0445af97d9ec10ab6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9438cf5fff7e24c4b513395c5ba1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194358c12e2a5081c37120d351f8660436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595bcdc17944bf847be387b3342ca73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a3f169c588807bd8dafaca1cec4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294fc650cd6f8f8a5dd814d2672bee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92286bd1609be3629a036c4181ae332d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a95a798e4cbbc5f2bce68316322fdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99612eec8a7a41f643435cb5d35d8c7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb00ccfe4013af6b29bc3b30b0e63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7e960faa09c89a3e9a28c19eb479f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f95c582bcd207577b8bd35d0948ef3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c1c0fd8d7eb038bf3bbb6f655915b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9af6fe97f2de38f38a9aa320105b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34fa70cb0f445e3362f691f8d5d7ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61352493fc68ada2cfad45fea758fc1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28912fb736ef1cc3748f9e4d748ab25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85edc96d3d74ef87ad5825cc295b65f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b79df95b5c103397611066b1e0fdd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936312282f185b16ed81024c1fa44314453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ad4ede4661aa728820e0d374f2a64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80c498fe4560ae9e32247910d03893455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f883b281a155da993fafcbc6553035e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fafc45de49b514698ab2b8852696d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e626a4fce1e5e86142aa2cbb8af400458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5509939f87771fc28c0462d022eb417459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0e564af9c74ab79776574792bd7a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5efe903228f63d7d654a58f4d809461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a712a35112f481791fd670a0f336462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c68784e0396919f0667d307ea5fd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d4cf71ed2e620e49f4d128084d839464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ccc72ae2bef9c238879251782bb38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0a0b6103bfc913a00598ad91976ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83522088b362d1d5cae76cd5a5fa0680467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff26c993cd3706d6b1cfd5e2905e406468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b550adde0f067d1bf89929ef2a2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802d7a4915f594555306b12f0240519470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc69ee2f7648a844ecd4765b41040471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0773e8438dcf6a6b1e3f9e91a37584472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40f11c24c7ba97d36e1d2fc4ebeea5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657cf32673d06cad7b542918f17255b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b143d25b6aa5807cc1d0e3ccec5a960475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c4d2410c5aa7fb215d80dda80ad14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05409bc6cd9e2aefc472a72801950df4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5660a06d6edf6dd785e2987f2a0174478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd810eb4dd56f9ee244cc11b969a499479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0c0877660502271766f77e6349e33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4d2fea465f39fe10f1f32a4315286481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f48578c51315b79a8cf0e87c75d5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ff4f911694def9995740ba16a301d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f3970fe8d73efd3f3d23dd4307a19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18c31f3d5fac12a452f7046dabd79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbd1f15949764ea6f6ca4597d81cb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf43d1b5941ae59306d32137b4a53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc67d3640a22391ea5b4250a244e3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa972d06b8d01ce3a62ac7a93faa6930489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eecf48a78a5b1c39f7cb26d59e195490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a145b4dd4caf8c3f07c1a1dca0ada491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9a78f47d3dfbc17cd51a7a2efaae9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c4c90b607096503d0119253351a7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04b82e371c2ffb1f0ecd01f7bb3d16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3062ac07f212c78afcacf08133fe5d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93c560f7c1d56f2df19c134fec7a05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde12f975dd752b2c4ee6f878fea004497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31c317473623c289648a57b713b4cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6182b1fd8f095b6c59fd5b2065227d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5029a63ab3006a872306f478c907ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31b7a94af6b4814c54be502d822f3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd99b26f31a1a8d9edaed488cb56998502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaabd8a4e9efdf63a5fd3780d3c15d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec6df888169cd8efb3d329a651e790504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea61247cab7ffb3f7d603db44a5ec45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f9d5a150e1e82ae771973fb107771506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197b5de34ddd23d51398be1a7d406df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4ddd6f932f36e04758ae7d0166489508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ecb2e3e715fb2486e12af4376b0dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853505e4ab3fb4d1cc47ec1296726fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63700c9124445f165663aefd02d1f04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56744f078bbfd7adb6444d4d8a9c93e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9959156201acbda56fdf0ce01dd989c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e8e01209b7649307eb05bbd94ef2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2e78e0ea443a68b93e0e4e7e1be7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d77c2cdcd06b07aecb2e1f2354ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321cd54407d85c3c38715f39a277f0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab38381068dfebcdb6f2691ed5dc2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7aa3655343f2a8711c44f4c18ab1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c55d9a432f6ab062e11359185fc9f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dcb027b459034ef1d6ccd63d514ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5dd94c6cca4dc77c58dbd09bd7142522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac270ea3013f60fc3a95c33ba7d997523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964508554ec72bd60f6d300b4fdad82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1653cd9727a6f659770b3824989c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c0f62f07efb15d516a63c9376041e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bf4fe445b8009c18ef29494796866527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc7c9275d87117a6eb2ff5f8dd110528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec87c415639d86e2fbe35ac454fa39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ba9cc928e0b113195a827a33f0e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8735e39a55d5cc7f7440aa170df0a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451fcc3876ca95174778f713c33b34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aca0406cb1f3d89007ca6ea992d2be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc10b787447fbc05c836e20767d9fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbda419815a39e2fad9293af9df56b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d732e058bae7aa7ef909dd4bb51be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc45c63df3c33a4f143c7d79bd7f3f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8076f988130cf76f5f7ded357e8b2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d275dcbd64bd24dc500d572d3f631539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc757e3369b94e2b4a2f38744ad908e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bcaf931ab4e1a66ea094e5c2674bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af8ebfab6e999d24452746cd72c844542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd1b5a6203863a195c98ef606fa3d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2803d486ca961a6ad3941099921c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab872c6fb165f6f539382863ab7509545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81da7f3780ffd40a03ae208dd17b29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189180a4d76c9ef4790fb866423e991547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2be17a636ac49f2837c3bb816dfab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed51937d4f1536cc9530919885ba4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f63506ae948fab9971f3feee410ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695995e0100ecee12fd4fde46b974fc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6e336f28a3ee8610bd16f6251529c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f02dd07f47c54e7bdff19d2ed8f577553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a1507eb8c8dbddd53fb306092fddf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0accdbb02b504b513a3c8063418a603555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8a8ff7e34b739fc4ff35796b40c52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac77a98558cc28cc2f32c8f3a17eca4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fd05604ea426799cc07c600d4a307558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23769e498f8701f1c525e561f02eb4b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127ff07de9fe3b8163b5905e434e78d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768cc99cdb47e512bc7e8780601cb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea752a5995f9db60689e2f7bd0735a1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a1d8016371ee21f88a871861ba4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc42affedbc0798edd61c6aa0c6303c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c319b321a12ecf1b623b1fe79fbfd2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f89f5049f3ef45122fe112d86add1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabee4d8a0a925fd5a9250becf2209f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6eaf55d552909f41dc419ad3118ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4013db5bdfc5962ccedd6d068154569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24912bccc7cb3727d8cf52bda93f315570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b91b1d1d7beccdea5b2e8977ba347571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb941b05c09f9e04f81a3b3e3499112572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>