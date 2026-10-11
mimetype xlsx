--- v1 (2026-10-10)
+++ v2 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc07178746a612bd0bd994ba7bb13f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19237dd882468d28c59a7dde10afeed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda43824cd6f28314159ec89d12fc65f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a28875041251e7815a32fca03953de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba965f7e226ac42ed686b471fc69a3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020566adf2313d41affede3ef490d22a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b05ebf275ac0b0848311348a62f9847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db301bb8e5a9f2a22eb38dfa75235768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a37c67730d3efb15654ca215556fa69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33241b287bce91a0b34c8d3f2880f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb538ce8f83c08ac75ad8805a0c14611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57819a061e64a978240bb48710707012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04f8bf2f4fde56d126e25d7f5959f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0baec2838ed78d6f9c3ccc038f9bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fa80aa685fc3a5b17bcdb6450f38315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ee93dd9215cac38db3781b41ff67516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c6c6bfd2ac31304d918b3f4a264717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4973fba2964d68adedc4af8507ef418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de203a1e6bea0f818eb687ff63981e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457cd946b010eb497816a5be677b25820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09170a9fe3c77f8ce9eecfec92e866121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81498e489732bf075f597fc7c12b038e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fbe6c99663b586ce5ca1c5a919e5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55add619b55eb55204fc9c6b235910624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aadd89228d1e83efc97f1cf7d0c1bf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058ae337963d9836511d2294cfa387026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662c78a2ed89ea0ce0403079b9df89f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eb5c08cfc3436810b58287385651828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b53c3f41e6fc0a927275080d54dcc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2e83bf617865680a6605ee842525530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea4df3a9c20ba757581d36bdc91bfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ba7964a32f0b37c1fcc9a346a854832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0572309f4b80e2c768e4ed87457fccc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cd3ff205564cf9d5f4f6ee34ab6c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea14ad42f84db22694e1e3b9b9022635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e1c083ee30707758829538093560236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfac4c096d3f70691acda739b238ce937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f84b3bec2f5584f963bc71385c44a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dfc95e20f70d33e1e8f2c2405d97839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa294dee3f3b7a55e7767f722cd2ffb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f061b4eb369f2eae97657e72b970341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e4fc2a274aa75d13cce2a3387837342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa12e3ec13ff919231d025c7d4687643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacf12335da27238680b548acf010e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fd58bc00c04a364fd7e0294367b5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec19e15280b243f0ab04d806014c4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db921402f4e91227a1be80446a8de5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd494c75396f3b5d35c3f9f7186d1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99715d4d26c4ffa315d7a5473a85e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7dc80b727c3a1e5c810b36c43eb9150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9675be9378f56c12619af7a8fedfbad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da37055a6031d8f78e320025eb9e9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200752c493f1c12ecc11867ef066cb3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2b46608a27811af970f8b89a05b1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f783345fb06ada3500f3f157031eb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef1b7324edd86e1d38859439c0de8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da773b944f1062b930c69c0fcad8e23657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11c913a7f8153b758c1ecd6c67b11d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07ea56eb8919e9f05272571b1b50359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50954d1329a031a5a9b7d65571a01860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee704ca60c3963cce0238142357940d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f4e22f233f82ff43fca56d4c6ce7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb629363d1b312d54c4e88046e36991763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319bc128b7204752a506c4419b1465564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f627fe9d46e960abab1768572d849465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706beb5aae5f2531e952f2e3f07ea2bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf03ebc2c5aec42348c05a247bace67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72d4c9685ab27bff0d4fe0ed906b7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5520a51dff23c1c3bd8ed6e1a6988cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29c6c44ee0bea5b8a436e90e373e3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba18555eaf35c46c1e2c4f05d6d15b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a2c0f76c1100dbaac475ea3b5d31c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcaf523c26da1a0ef2a7b59756beec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c6b6576f6416c811833499ee84ce774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f365c9d402850c225673b73da7998e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dfebee11c8870d81d7c3c39b32e5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d3ddbf22ea3f9bfb6472d9875859e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efe62afe748aef715253864607dff678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc5ba3659f9d06710abba53153fcc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9588c4f4af0ea3449645bee437780180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c7cca6db208c6c07c5236414c95f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d18ee27de75e924a8a990c7d16bd4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f1266b7714c65805c287d381a73a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a72ba457471c92c764ecca217d43dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33120f0bb95290a7452ff1d0cd14dad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88eb98a1189eef80d7955622cb1e1586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cf932fba618eccf85d9ab70fbaece87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8e59d2e9e2942e6e82f480624b8a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef9f58b347eef58b9530e1005f8d1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2d1b3086fd9ec7c2880ae4b6076b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093923de26a64d84138bf857a8e52d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ef0079996470abc6fa1eaf633ade492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0c0c5aa24c1bed5563221e45a340f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c060aa31ec0c19c50a9633711ad0a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21874aa49b2a8a5023cbad3e6727e2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345c655eb44a87dbfcb906ee4f7bdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea19b339d8f71836c419b0ec482484297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd49b14e3f84cb20163fe0e4e56f9a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc795a4d30d3b87bfc02e6aa8f300ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483085be3e24b732ad7d59cedda1559100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f77c0bd2882d06c18aee090b098327101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b5e75c21fd5b756bc619bf70535b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040626d3cb95df3dc6be32727e665ce5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b04340d34c15f35d88003064ba4f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9dabd5805daa09712bb8b147d7483105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2f8dbd8d15d39515f35220b9047e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d0e20ce1fe7b967baf7467b0ff65c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd115eb09faaccc50160633e6cd5cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed382eb0b70660dd87c5508ada52a64c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc340eed3ae533d0e2bc8a8559e8ac4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26606eda812f1cb7949427a57ced44c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc98e9d1f7a5e646d66340fbeb67d43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41954979afc85f7fffd5f03ecff763c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50286a44fca090b431fc6e72a7be9b91114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577264e86e95cb3d493897c8afa9b3e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439b5a889c364d159345ec0e1ca8a29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b1a619fede99d8cbcf770c28e5fc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268365c04bfa3515de055de8fb74858118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f306bc9eed6c75b1c24fb799b01104119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043775131f36bd64046742f481bbacbd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c204b10d026f0397a6332fee39f26a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc318658db7cc6f199cbbfa87a2c4e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ec1c6d44f4814c2b8530379f24b54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356e4a122c89ece38beba4a941bf6ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe200ef6d0f160c637c4d16906a09e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b66c9c582773a092faa020fe229594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0073d9ce5971a55b92716aee6b9d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4866c102dde32a7bcde2641e6bd8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151643f9e08e1d2ed93d7a7b4dee5172129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c268e3427311176cac367b9a1f791130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5431c5c6e5b4c664acc3c4456af87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed240b21dc2bc4057db7fa5eed189b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea3359a66e682a269c3596ab8fd4cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8674e44508f41fdc7464fb3d83812134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cbdf6b33469455fa539f59800ccad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8076c365bdcffc965ca52744fab5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c024e9db9e2ebab693dfd32b16a30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788495088c3681c4fab86d4c9a5c1568138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480256f98eb8d03e14c255b19a4fd887139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881a346b80600c22879144b6328836140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec99426637599e9dffb7b228a8f017141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e17eeebb65b1aaf82c2cacc5400b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283d973c3675c34387245e9fc475d15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd24fbe4a822d58f1fdc5c17838f6c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1182d5845ccee048558826c5c24a18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885d47917f96e9c12eb59e030162bd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4aa5fb10354c384fa7b96ec4765e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73288dd9ffb995bb0893afe53dd0d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160593a53c0621dec9a3a74f37c88198149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314372375b24bae4aeacb0eb1da1da4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a2ef8c52923dedb00ade844bb0f11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61413f08b8713ffc30108ce30c65080e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b183920ec764c5a8093a6d0570e696153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3e52a2d6d4b1d86dc9dd6b82ffbf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ef6310a54c142247f944e7ea88751155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e8b55cb21536897e521cd212a287156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193d83c186758e306188a9156d2b844157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a0127776d5b48ba38d11a468b748b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a44673f13db205b90e2485fa0475f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83256a8fd2169a99f92c9b90b3748c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421947eb0c0f0d98397dc08ae426424161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c5a66ff16a493037a94e18e881148162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8b97371d2ee8223879bf2d6775343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bb3963112880199bcf6fab7c5a59d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbd2f40f58bbc607b0968b0af6117165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58303a42feda325d7b54328f19c7dcf8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823785e160faf7844e5253d56c3b8beb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c640a085b626eaabf47690b5b8d9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa09b8151fc95fb7c3751bc32ef400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915391e184731e3a127c05782d5fed3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb95cf52ecc7ff8919436e5a5b28624171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e40ae7ac93828d04d37e8800472ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b2b009777b448fb31917b17499c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf21aa5081d1ccc70d0daae25923173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b3a498a5caebed98c3c0e12db777e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa808be1bbe09246ac041269405f3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ca2a31dd2ad3410244b060a17bcdb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58928314ba05eac91073228c0308f2e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af894d221fada5f6daea32b938ef09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628082b9864faae53bca603ad2af1bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998f793013b2efc5ee47e08cbdf378181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36b7f3df34858b3d16b6314e87551b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd62eb0714b6eee70f96565b02b143c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a59990f6d65f141fb53131a5404fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fcd5227979ff38f87b6d723fbd415185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80df83d62198d54f03b97fabac591bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962054675dffed4e05bc32d913467be1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f63186220637a1e5bc1eb5cb00382188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e899daa3cbbbef1beb4524cd3ae352189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd422add52c9799b9c7a3d18aa087e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466982ebae1f1d0702a272703a1ecd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9f35da4f0e3fa055477873e60009d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11e69275c15cc99591c7cc26ec216193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446c51f782410c834b576160d03a510194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db79f84373ea81d95c9d1e3d8eaf6c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445ef8842f0c52d45901ebdbf8b9716196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffb7e162327306da345b50b4c48ee1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09094dadd96f81215f1ae63b790838fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4025f65968117fd6d0e44c0672ace199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c027a7ebb86d4b4eb47275392bd72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb4228d082963af1161c22c88f6086201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f00b8f39fcbbfb7bab27540a3e6ed7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b374cf2ec3901da45d0808c55b2e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef09acb56a749b5aaa8eaf92b44dc5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88cea2d4a72220811a4910175d0d7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f613e36f33f33a6abbe71291e1ab20a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5497fb768ab8f1f03f1986bd61142207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af75dafd3ffe60de2cef66a59fcf49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d2a46406ee7dc490094bf55a150e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55628973a3ac1b70a6091859402015b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb6153d20850f9fa878e3d0ee6fe90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdb62f7856d6a1d85f8386a9739cce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460a6eb6eed5492c3af87abdcb56458213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f39e68b4c9fe536cf1f673ad844a64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320496c1c2f43ab393177da6b12776f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8415515592c5dd689ffcd01834f26b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3cc17d23ac504233c5a33fb6b574b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6e4de672c3148a38fc00eb6217e9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e063dfd01e675f01b820f4fa48346219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7241f3ba679a162634325a7eab8585c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a57f12a647f1abd9506348abd61b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c0e142e301871325755d333124e6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f0cad8b3369af500d27c0f42a8c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438dff71ea083006128f4901b3a5e08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4e8afce52274c7f39c7fb761e046b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f4a86899e432b9c2221b0707c862e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977a368f1dd840bdff49e47373b980227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a887a65925fdc741cd2abcac93007e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df98e6801e42056464ea7af179e230229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bbdf2099d3884aee2685e3887f6f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdbf3626f6f4d40ae4466a3c87df8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b55bf5bd2c8fa5c01dafc722dc7dba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea785c1abbf81e6fd2f7654efcf0a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715b0d52b0aec53ac402e7a829f55f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d64677ea258b3a8626f8575bd37e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b38c7a8e435452eb552e7e71360e606236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946013a83c2f2a5090ac3ebdc916d6a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf0a0962ecccf2ccc3ce72ba91f79f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546cd01c2d08f823970db6d5c1320c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f1f667462bf65960bd0647d353a73240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb004f1605f2b8bc87d4321ce59397a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878d71bdabb3336aadda14e1494d721242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3cd4efab0d4f282b96b795f92ec33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96969d26ca2ec6a2040f1ccfd5bd7e9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083aeb498ddfa3f12d0d11fe0ba189e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce742f4f85f9d744e1b4f821a689de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b82b54382cd41ae388d78133ad31a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f56a1065363e59d5bd006f9d6c048d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311b755ee1aefab2344707a2dd69531249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa6022d4b97bc10dd0e00607939fec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884c51105e617322e2e85b12f71475d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73e841e6494bf5e1e91fa95546e353252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8919d08a4af20c44bcbb8de43c776f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc2e205232a7edb3aac38aaddc533254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51684f9bdbf62cb31054f43ec274799c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f82f1b9f5a3374d7354074e853f31c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c843522b05a3ac0a3d05754c99d9ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e09fb6a5b37dc2a9f392c8d3a96a51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe5fc5d8bf53145142c3943c147fd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e84fe3a266b867d137eaa57ec7693d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd417f748610bbe5fd5aec6e3b08b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d372b51c305ed4e37056dbd316fd1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc959608f3273b088fbcae7c5aba3d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477b5f823c66deec4fbf0b831798a12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90dd046d370b4191158084a7ebe072265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0fa62e3c8a3b50fe891fbbcd6907d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25101115e53bba011032c63f25adfd8a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0026c0ed68a2a1cf53f54af5991842268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b5b7938d927a0a4431d731305023d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e383d0d27fa9bf3375d5e03229ab7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3156e2138dbc9f718fe064be0a6b87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec877bf564a775688ab923033a6f8510272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae62be3317a5a5923af3b06e1e4ef0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e45592e8cc09d1d9f11948f26d95e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cddd228ef4cd5110c8f12d160ce9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d576f2dcc7658b14e6f41171adcff0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f879751cf44bf326848ba816f5eb15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42053062651a7be827ceb3d57717c9f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b47fb15f62bc7a7f7f195803f57059279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa28153f420a78b57bfe242c9767c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da0ad9d2ff6ca3ddee7d960d620bd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d2297415dc92179de333758182b66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8d7ca38214f3211a20bcd84897cfb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba3bf4b2a6d5d8f0dc00469e355513284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98705a7d8f993034a7ee95b96ad97a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cd8b0ea21484b8d9a97327870e53f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd74a994fb819b60b35ea0f8676e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dde1465b3896fbb8e97d1e4c9114fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51a0c2a5aa35fec3c181d07a44e5fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832b435cecf57d827d1e1f0dc0a6314290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ecaaaffe9f0b55f5b087223731730291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b9ea2cbbcfe18d1f44af257903fd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a461695a685efd0113bc38d502d91c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff05a67fbfbe08be40782d69fcd2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14367222c86d3df2793d93ccad3dbf0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00ab7683f51dab7651ca97631deb34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e4790c2357236c829b8e4a302678d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dc32a467cced98f2ab0cad20137c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fdec7659396fe069cdb0ffb3e97ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd16b41353827bf5553db1df8fc026d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aee7dbded11bf69f2c3e3cedfb1f44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938e804ac8259389438977aa96c975e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e272c4e33dbd4d3d1209ab61509c5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b866ed0df34533477a231a875863095304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e13460bb2c55c6e5bd30f8dbdee6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db817da357cbe128a58b5aa1e0efec22306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff5d12f0d1906190b2ac7d2d33c4f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdf5d284fd5cbc5444df8be507e634308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee50fef935a92b186e5b104557cb83d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed2aa95d3ea35d305e40b6502d2eb4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319a27fe0e013d737fe21c57401bcee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d6b694074037e40ac1201bfb26a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f7a61303220e0d645376e67c0dbd3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fda255c507b00f83e5d60bac93f1d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536bab2d8f32f16892206e75c714817315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e29a62508db706acb6b613b9fc5e64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336a4b8fe2f8a50b97c4f23fb574644317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9972fce29f0e80e38a8a2a341cb64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b57ae1e5bdec2092fa0baa6a03fcf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503ee6642e06a00274046d3f54b07e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03e09987b76831303b753b09932d4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f02fae006d11ff7e90dfd3af5f43a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb397181c54defeb4f1daad3780eacaf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af75d372553dea229f53410f9733d01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b8ae8f7906858f781df4d5f62d1d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a8542c6abe30bb4727ab938ad87df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90261dce6be71e3fe0ceeeb4f73a5308327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66be2ca779f983e4c3aee84dce86dfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69687786503beb5c8b3f147a873355e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d641bde6b7af965e9752f55e15d58f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7cc8416b40839657ef8dcf956d7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a012b3883cd38d5ae16b90e96afc2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3a391d321fc1e0f136842af404614333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2d9243d4b0f8703e22a2b38edfe55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5d63713f191de282ced3dcdef0c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397466edac133b06be1c903f768b11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849af4d3526981e9a66e395882143983337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e516b04a05e3e277a74995e873246338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17f0f39e29c05c915a495bfed3cac9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608369dfac04d3d62f8622b5fbeee9e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf5bdc5f9442b2ff64f65ca9ba2ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fbeedcd3590b08e58954ed04a77d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152a6cca7b334e72f0056433a71280e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458685ee1b77d8089e547d66521ae412344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176813ace89cd4d4677c65e2226ac4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829e8a27415c03797c6b64396fb200346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbfce7e419ec0a96678d6a622aaa30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca9095aa1995dd75ee293eca439528348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb720a1a61070af3b20146eaf6b2df7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b45fef614757c5ca8af4180136ce46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c6e231be0d5994fceda5a5a9ec93b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f95c07a04a0fccfe540eda3a586ca1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55d03365e1b396356df7e4e6521f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a82732b7df0d6acc60faa21c1920da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556123a3683495720d49d84b02c605c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fd778e72905e99f5b96288596397e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ac2696166f466ab5a9b690f9f43f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1bdfb4493a4599468c461045f04df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e29f41788fa2599efdce9cd17634359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21959abee7bdf43577df6bf2b1772cd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cffd82bc7004dfdead6a22bf2b716361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2b91c239c1da16c27e2988cf973e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd52b618273a999bb68d7541e25aad0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6af91ee913bb6a809f836b6ed3f65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a08f8e505967b7f8a346f4b9f0b9b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361700dc249f3eedd3e7941e0cc9277f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad70f0eac12cae368fac62b8adc9e52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f040c1348e0ddb2d5f4c1972734f3ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea663661c8827c42a7a2b176861965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e1b3a0b3ec87b76aebc255d064391370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5aa0b9793a46721910a2c55fa648f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650267792ad7c8f2bef58f20e76ca45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7752b0e8791241dde12e0ddc52763373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0b81ce5bdd5711ec172d2861cc378374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e744023c144e8480243d96bbcef517375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a032d06b8c9e59e70a9dd78569efd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815dd5187cb041a1ebc409ef92a184c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069a892c875aa550708959194ea18a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1a6facef9f2d219d0ec13161004c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fe329bb8d33b26aa8b42ec9f22ba9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f1a569ff79fe1c6004911c28e449e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fabd6408ec1910e3167c97c2a4437382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af54f049a7b0e43952c6c06c805b3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01e51d8ba0dd0073dea46a18009dc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab0883b83e38bddf204d99dcbf11b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef05ebd1b6d9731f11d463c1a00d71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a812936546eb05dee20719ad5d9d169387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cefbaf37b87e9e6f74245e28f32eef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03335d07927efdc10f5cd6a487d021b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed64a0625a9ac707ed4a4319068aba3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c459def4d782b9a7db2f6cd32a8ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59fd5760925c38b41ffb91894d7412392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e5aab341581287cd769e179aeadba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c857dcb08a96b3a31cefb4ef752a8a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb7424f907515666dfac99d7752ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951f3c7f3fd31edeb292b49d8e84bf8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ba344e8c89e722c4375487384aa1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674463efe08c11bdd02987ef4608baa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e4700ba20fe4c30038687e03de4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c02ac09fc5431b842f20ca0ec2f06c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971220f8bb2c2e02e492046a2ea435c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf66f9590adb3e3b1a42d3679be743b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e74ceefe0ca7ca284fd0616d1123bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940bab9253f03169a38786cf9fffda1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dce2bcebfc60f2b437f187c32016e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c98eb812128c07df95b8a60f7f4e51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f74246743a37ed60af19b129e1440407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc37fad92bbfd41bd2e76181da5ff4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c89d9f6dec43c1de7b883bb60f6707409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399d71a5ca9dec3b29602ada867b234410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8e16f9cc65b33d2c18e5cbf06dcca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea16b1f760ea6ae767bb9e1045daca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35114d3ff91db324fe6b0e8e9d72f38f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50037bf5f5e7fe4d8c6b5e767ac9e751414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e70336a46b2e862e5a52a1f323577415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53a67e217bc62a13eb8ec004195403416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30062d3f4c22ff6f26c9d04a67df1c53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a1e5d83d9f5227fe0c8f25f07e601418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2253bac19bb5092af3b2d2fe4258f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282df48f17890a95d370fef11f7fdba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2e0486b95345bd45751a6850c7f0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb84e06643bc78d884d944348e7daa2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9af01ee9e4572a8ae6e253f1379390423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57195d720803229ea052d7e8142ec45b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a4a741a7fa9fa54bf60773277915425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9085cc0147474b7d50697532158eee4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fe31a9f384c11329d14015379236a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ed3386ea743d739bcef5a2bdb5120428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0f00549df6f5efa9cb2867205cbdb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb1626dd9074de6285693133c4eb3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04635c48b7923b90252771e9c85c97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece8c80ea25340d3e01268355c9cdfe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690b7a9ddf71ad877e12d1220ace379433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c102d0becc7a0445af97d9ec10ab6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9438cf5fff7e24c4b513395c5ba1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194358c12e2a5081c37120d351f8660436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595bcdc17944bf847be387b3342ca73437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95a3f169c588807bd8dafaca1cec4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294fc650cd6f8f8a5dd814d2672bee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92286bd1609be3629a036c4181ae332d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a95a798e4cbbc5f2bce68316322fdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99612eec8a7a41f643435cb5d35d8c7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb00ccfe4013af6b29bc3b30b0e63443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7e960faa09c89a3e9a28c19eb479f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f95c582bcd207577b8bd35d0948ef3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c1c0fd8d7eb038bf3bbb6f655915b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9af6fe97f2de38f38a9aa320105b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34fa70cb0f445e3362f691f8d5d7ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61352493fc68ada2cfad45fea758fc1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28912fb736ef1cc3748f9e4d748ab25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85edc96d3d74ef87ad5825cc295b65f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b79df95b5c103397611066b1e0fdd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936312282f185b16ed81024c1fa44314453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ad4ede4661aa728820e0d374f2a64454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80c498fe4560ae9e32247910d03893455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f883b281a155da993fafcbc6553035e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fafc45de49b514698ab2b8852696d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e626a4fce1e5e86142aa2cbb8af400458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5509939f87771fc28c0462d022eb417459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0e564af9c74ab79776574792bd7a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5efe903228f63d7d654a58f4d809461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a712a35112f481791fd670a0f336462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c68784e0396919f0667d307ea5fd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d4cf71ed2e620e49f4d128084d839464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ccc72ae2bef9c238879251782bb38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0a0b6103bfc913a00598ad91976ea466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83522088b362d1d5cae76cd5a5fa0680467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff26c993cd3706d6b1cfd5e2905e406468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1b550adde0f067d1bf89929ef2a2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802d7a4915f594555306b12f0240519470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8dc69ee2f7648a844ecd4765b41040471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0773e8438dcf6a6b1e3f9e91a37584472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40f11c24c7ba97d36e1d2fc4ebeea5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657cf32673d06cad7b542918f17255b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b143d25b6aa5807cc1d0e3ccec5a960475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c4d2410c5aa7fb215d80dda80ad14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05409bc6cd9e2aefc472a72801950df4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5660a06d6edf6dd785e2987f2a0174478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd810eb4dd56f9ee244cc11b969a499479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0c0877660502271766f77e6349e33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4d2fea465f39fe10f1f32a4315286481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f48578c51315b79a8cf0e87c75d5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ff4f911694def9995740ba16a301d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f3970fe8d73efd3f3d23dd4307a19484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18c31f3d5fac12a452f7046dabd79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbd1f15949764ea6f6ca4597d81cb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf43d1b5941ae59306d32137b4a53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc67d3640a22391ea5b4250a244e3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa972d06b8d01ce3a62ac7a93faa6930489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eecf48a78a5b1c39f7cb26d59e195490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a145b4dd4caf8c3f07c1a1dca0ada491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9a78f47d3dfbc17cd51a7a2efaae9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c4c90b607096503d0119253351a7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04b82e371c2ffb1f0ecd01f7bb3d16494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3062ac07f212c78afcacf08133fe5d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93c560f7c1d56f2df19c134fec7a05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde12f975dd752b2c4ee6f878fea004497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31c317473623c289648a57b713b4cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6182b1fd8f095b6c59fd5b2065227d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5029a63ab3006a872306f478c907ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31b7a94af6b4814c54be502d822f3f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd99b26f31a1a8d9edaed488cb56998502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaabd8a4e9efdf63a5fd3780d3c15d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec6df888169cd8efb3d329a651e790504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea61247cab7ffb3f7d603db44a5ec45505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f9d5a150e1e82ae771973fb107771506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197b5de34ddd23d51398be1a7d406df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4ddd6f932f36e04758ae7d0166489508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ecb2e3e715fb2486e12af4376b0dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853505e4ab3fb4d1cc47ec1296726fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63700c9124445f165663aefd02d1f04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56744f078bbfd7adb6444d4d8a9c93e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9959156201acbda56fdf0ce01dd989c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e8e01209b7649307eb05bbd94ef2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b2e78e0ea443a68b93e0e4e7e1be7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d77c2cdcd06b07aecb2e1f2354ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321cd54407d85c3c38715f39a277f0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab38381068dfebcdb6f2691ed5dc2d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7aa3655343f2a8711c44f4c18ab1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c55d9a432f6ab062e11359185fc9f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dcb027b459034ef1d6ccd63d514ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5dd94c6cca4dc77c58dbd09bd7142522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac270ea3013f60fc3a95c33ba7d997523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964508554ec72bd60f6d300b4fdad82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1653cd9727a6f659770b3824989c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c0f62f07efb15d516a63c9376041e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bf4fe445b8009c18ef29494796866527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dc7c9275d87117a6eb2ff5f8dd110528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec87c415639d86e2fbe35ac454fa39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ba9cc928e0b113195a827a33f0e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8735e39a55d5cc7f7440aa170df0a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2451fcc3876ca95174778f713c33b34532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aca0406cb1f3d89007ca6ea992d2be533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc10b787447fbc05c836e20767d9fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbda419815a39e2fad9293af9df56b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d732e058bae7aa7ef909dd4bb51be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc45c63df3c33a4f143c7d79bd7f3f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8076f988130cf76f5f7ded357e8b2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d275dcbd64bd24dc500d572d3f631539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc757e3369b94e2b4a2f38744ad908e1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bcaf931ab4e1a66ea094e5c2674bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af8ebfab6e999d24452746cd72c844542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd1b5a6203863a195c98ef606fa3d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2803d486ca961a6ad3941099921c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab872c6fb165f6f539382863ab7509545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81da7f3780ffd40a03ae208dd17b29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189180a4d76c9ef4790fb866423e991547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2be17a636ac49f2837c3bb816dfab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed51937d4f1536cc9530919885ba4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f63506ae948fab9971f3feee410ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695995e0100ecee12fd4fde46b974fc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6e336f28a3ee8610bd16f6251529c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f02dd07f47c54e7bdff19d2ed8f577553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a1507eb8c8dbddd53fb306092fddf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0accdbb02b504b513a3c8063418a603555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8a8ff7e34b739fc4ff35796b40c52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac77a98558cc28cc2f32c8f3a17eca4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fd05604ea426799cc07c600d4a307558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23769e498f8701f1c525e561f02eb4b9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127ff07de9fe3b8163b5905e434e78d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee768cc99cdb47e512bc7e8780601cb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea752a5995f9db60689e2f7bd0735a1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a1d8016371ee21f88a871861ba4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc42affedbc0798edd61c6aa0c6303c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c319b321a12ecf1b623b1fe79fbfd2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f89f5049f3ef45122fe112d86add1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabee4d8a0a925fd5a9250becf2209f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6eaf55d552909f41dc419ad3118ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4013db5bdfc5962ccedd6d068154569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24912bccc7cb3727d8cf52bda93f315570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b91b1d1d7beccdea5b2e8977ba347571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb941b05c09f9e04f81a3b3e3499112572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb10d296c417e89cdfc6856a541c6e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c94b68752f0c7bd138fa6466140a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58557b86f8f4e8ab4cdc609288b874133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a4fcd944a73bc3441db9e605c2e64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470414e59529a5259206112cb5c31a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df8d172146a9395650432e78eee8b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284a2d374bd88f93074d023032d8f847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d76e457b8f56ba8b78a41e9e71ff3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270f8c4f55eb459b46464a73d2cfd359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d78cb02131063a9d0ae241b57b7dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8ee8049661b91fbc763f733070b4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05136614adf2d575e84ca4a7a181bee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64827e07154da36c442dcdc172c316e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf831a0d17b5856b3cb1b68d35b473714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8d4670197c7437a2be38be195cd4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87001dd570252d151804e91d7a7cc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfb3b9954d2c19a7a3ebb2e1ef049217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04ea7d84af3208c462852a087d9ee218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1d51367264836100e2e3a2a0696c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027519505eb6c8d15d3c1458b2dc1e7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f5ce4a04f395a8e91d77ec9159afd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53b865ae3c96d2d4b6aa5d9b54348522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b216d0ce6145a3b0d4a89df1276b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5532d1538c1cad83dc9963e131a2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68aa63c39ff6c4d997aedeaecd62a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565966676545b807c6df51c2c2ad731e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358da49cb501340bdc4064f7935675f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3114093385c4391980d378caee6cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a354088e94995f9f7e3639bd37966229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3f6b1ff5cc47dcda029a28730d81b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e64651363314410db7d799d1144bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f681f0aa3a87f6bc3e7b07634e1ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166821c14752a587385c1059613387433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1c4c50e64e2739af77386ea54006834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1762af5b31812d672786a40c7c72f5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43751141cf71c37e5c8463f60108e5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9ab209db1e82693b651ce8f7a9a1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a491add6764dcaf623a53487fe82038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e0a39ab5f9f249c538ed49592934b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3927392f31dfc4075c9a8c61833f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51813b8c4235195745576723479e1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f097abadf4f3161e1c39cde38eaf22242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdf96779ff786335806310efd9742c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632700f36b34ec1544012a871d5c7c2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e6819c62524adfb6f813d7f7d74cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea826d28a390d43313b7c36724134946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c538e96e3bf3b4001e64ff8a15c676f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5310eec48c9850f400ac30cfd7fb9fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dced0163b0f818c917aed9fca214a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86f26f10fc28404bbda33973eb7a7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d833266fb9a7fdbd6aa680bcff3baf051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526cc3a3268cc284ee16f17950993c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3893fdfcfb1efea7da87067111630d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e691f71ade2c62c63b07ed1a7a8f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830dc181675bba6b55e883cd2a6ae8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57b95de9cacdd8b059f3cc3575522e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10ece4aaf9c022ee60f8a27f733ab757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ce2ef89166701400d5bf943fe14ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d29d4b9c662b73f646515a39dd7f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6562b3eecbd9716dde1e72e09b04b6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167f12c6c8001567fa192294d45162561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfda2cfb2f34162e4278e2766d5bb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c881f9d48c4c315600acaa2e2c7825a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951006180aa20f5b3f8dfed919121864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d047874ac386310e2aa7745efea7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e9194d966ae386804534ef854178366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decbc74eb11ade4376d7d223f4f545267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ce5292d91ef5d7f7e4ccb3832d9f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898b996f2c9c1d44a71fd3d306136e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0171cd0dfc264ee37f9634815186d5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9df30cc0103993fc256f0c9e1eb6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992bdefcd44742b209be1c9552e97ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153300b7a163f460ddffaf87855b05c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f61101eec3e5c5d9a4b6b3fc8acd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf058a4fb0c2b8fdb03bfd76c0b19e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c88fb5b9222db3f3bca5160f7181b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28deeea1f566574113d886a842c292f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574fa5c254dc29af274de50b9cf2fd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f2377e594fd190f89fc75655a270d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910036901538c60177c33535f0eebb0180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a2a370f05a1f7af54e8d4c66f659d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542970287e7d367fd77b7e3ff0624f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdefbd9b3c02b8899369a0847a293283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259090a2813ebde7225350840187bdd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dda93aa2718bf658d1ca6fe8685d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00693f106e40cbf68cd30a2810202cfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873efd590f7fecdab7bab9c2f6c4d31f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeeb1fa55e3d693f0136567771fb8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34956e18d2688d33fa1f85ee9eaac7d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed258007c7fa585bbc5465c29c33d1f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cea6fe16f7c03c2b36275e63f0fdc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486650fa8a664f1aae63ab143812dc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdcad5b242fdc09f7f9afd52fb235e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eb30b5771bcd09203cc7ab8d9ea1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d37f4e3668a894dc9fefe5d0aec4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0a44966f66471de426f202bb2ca6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48e69d73b9a54c1dccde2e81e5383f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8cd0a8b39bba8c1dadf5095267ad998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4bbea147a39707f87e3c1ad1f1de599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b53387ed3913fe74fea2f4f4ec3069100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf78b7de8a46d6febb0cf3f8ad976cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c570bd420de55ad0811698f64ce912102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bdca5c787b35cfc5d05f2b1388a85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1f0526bd459a3fd4dabfa042f3fdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41dcdee87ac1f043e316ec6a16a9b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bd50bc2d25a4286c11bce2c33fb1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459058f53d57cddc75f81d300363206107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91308a9c01106faa286e80ae7456bf01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26823bbfe5b1ac50fd1c4242bfc5f92b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd57fafa50e9b375c565f74aa92fa9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1cdd188aa30ba1b68941e9b713641111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a435a64b11707fd257ab39f802f501d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29c9e675d262137e004930987b67ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b749eca5211959d0b43e343520ba9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b92fc200355df3f75b9465a00b96f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9f9426a2a0a63fd4cbee51b8797e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606d41746cefddef680fab5cb61bf5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54baaec93d1928241990778eb87be8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e27d89d3f2f8148dc888d999ab32d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728a926766b2d8b0e47578100715b80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2829e1d7f44b0738db1fbf9368abcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba84e57894717f5a75867589ef9634122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e70efde9d7def7a85cc4dfa64c88bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583464ef9af3f2cd1966a7b5c79310f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca10fb152795942903d4a15deff7204125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eaec6ed74297f17aef17300696454126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417118a1d599411cfe9b5494e7d3617127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4c162331efd57473b5df521e7ef8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd74516d9ab65aee49aa88adf872a2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2798229d532a0adaebfe391e78294130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e21a5d154df12d1bc3ff6e4395aaa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0926c2bd67937c3f50c50d9a9346132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07b2998308b2e6464330ac6abf598e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bbb79253eeb8e04c0904f7254b56e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc8e1e28421123a7dee169aacca7b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bd8c252e94d39ce90caab85c9b7e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093426999b1f66775ab955bb3b03b4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d31c4b436c88a35c8bceef07b4a52138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c342e92505b50f2e812717e0e228d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c228f18de003597e113ac12fd608140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbc19f862d86f5784f846a983459c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9822a51e94652e6cd86aed7e80da77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a741e250846927d50d9de63bb5b0cc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d375794037505fe280f860a14f0b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6f2c14ebe36094ebd16e8355b9dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc94e236204749595f90fea4a9f7470146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341e0fb018650e755749f0d84de8f0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cc8021f963840a900d9561c84cb0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae2e7f337c58ea514ccac1532cd555149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24521ecb2c03e906bfe5de3ada8a78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185151e982b49edb09a4ac2697b021151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a43270b312fada56eda0517d9df57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0349c08c20c80dbfa05fbeb7f2428153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e79a36a5e10b348b71f1926b1460154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d397f742f80a74089c87a6d7f5d6545155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569b384f13e7c1c2917878cec2b0382156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ceef733c79573dc815cd78315dd66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a5557026e07ba7a5dda2a8f99d0cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7af3ec344bd2813eee573d1b12a90d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6346f0e0df8283a23cf7c584031a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7284a775334860b2a4a66aa9613e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3524149645efbcbada064d8633ad3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d2ed5bf6f9d3ec814a7f26b8ceff2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d45630482614de59785c8de96602d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd636526b9669ce0ca46e1d416c4539165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8fd83a4a8d063f10574568d779cff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac31e4d51fa4cf4cb092061ea3dc1d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746a4d81862c06c8bb06e447c845190168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec152ba67c940b315998236379cd09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d5e8aaeec531a26fd48373f0da53f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc321d3daa4229a7c53fd03733893de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07c4b1f21d439ee1421ebe902afea2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a168bea60b2305dc00a2dd48f3350173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cc6f210098c2857f2aa9507e3042a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270be8a69dbd775d109ec9551a4dd26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8300e427f5a86676f5e7b469fca222176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8763f2370fcd740ef0010d7e6250a5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f767aee83820bba05a86066cd382e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50565d20592a64a1e8087a5d372fb4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038acf1b76530005ce99ed1e561f9edf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faae681992ad0897e515f2dd3c75e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574bd0cd2545acf9b4e63839d851a8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81720f357014ed1c9c975b531f238d8f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa8f66127088358e363f7a5f75baa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58da59843b57b36cd99b7240a0251ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c007eae96196a0c4742008374175186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab1f77c8ab7516762350c4dbff540d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69138dc33032df13bb20b6ee4004c875188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e983ff6f81cb50fe5b17745602bdd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263151f1ce38055c6d6bfce8e07c7c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b294e500259d76f818ef12482b7225191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4112dda3e34e7144c9f94733b6c07192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6684b3665a831d411b6b4f9fd6ba8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86292f9a6bfc900d250c79692db645194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27de4335b89120f2f5e40dfd1796734195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f935105901525affb8ab3e25a78af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2030d44d86d98c49ae078f5c5ce1b0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d05680b449484288868b595e79815f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63800b75361598e21d59010bfe0ae2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31750394872d8ccc54985af08f17413f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8cde32e71021f3a4dd4cb2f532892201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fed06bf17b5687bc3a787ad881cb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761c878e5ca763290f5d2e996cf8699203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f199f9ad4252b974f831186f97e9c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec9e61148d8604a2e6fbf3cc0391df205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beee9fa52ae9c647174333199efcc5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b711824559158e1cb86a4076d1b34f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39f7e979bd17d942f8a0931db57a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bd924b42bda67fa06e74266d84ba9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f78a96fd227e3f606268984c3af6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36099f2aa114532a439f0dedccc77dbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e4a32489b4686bb6cda5c54b2ac30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22a57f1c4917f5fc4156a836c0f97f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5100c5571e3bcabc583c7b57e253c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735350390ba7bd997b3da34885a6bca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786860639bc73f5b715dd2b73d2f0ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53187f37c504791edc6fd95e6f6be633217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef2405a3119b7bc31672ddcd535c37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48b1275871b493f0e30faa70505549219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce43c45329174a4455c365601b43ce1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5334ab69d5699166870b814050b8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ce5ff23455016fe03c75a04246264222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c61c48b24137ea79fc62886570da0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce73523c96832c8aa631e9bb72ce9f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301d71360853590fd674689aab2c459225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d5fa5a9adddc353bd7076e388f850226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d6b9d1e66b7064e08820ef6142a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db851640e98828ca549793194acd2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fc6692b5098eafa843e04f908a88f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd6d921fd73aef1bc5c203c615083b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c2b6af521054457b766345376947d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f4cb6fd0ecee344acd59ef14ac89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2835c4c7f00a773ab86486c10982327233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84f518081d26f24c904c6edf2f1f05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5819b3df42dc47d9630ab5ffab321d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0bbe49e3a2c6ecce8d8a38ec036a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dee683754bedd10734b4e4bb097d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df12ed68324bf1a61fa62d601026b4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceff2c30b9ac103a6e9693380f9570239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7117153f5e11d6ca61a3031a6a4cf6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455627ad2a09edfe0cb98b81c5468dbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e48e3208f8938c2c489c642c11e967242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5f8cf4b90b719b600490566e0cc77243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f26dc91cf7d36fd39ead92470f547e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509436237f554dd0cf7aa466b5447a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580d781cc151479b6753420485e7f12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b805c66480c2cee7e1ed155a29e4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76301828ef7a663e10b279375059cc91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015746f4beab53504fef20555b972a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d070fc03e590b4065e610d0427daa7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094198a4a271c675922fe1d8242d6e91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b10118472111c96794c1977ec86cd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037e8aa9bc0e05bb4e5f64cc4ec7bab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf98d23d18729a7621d1d3a72e8e19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43683d14749e6ae9894c7cc9f716fbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455cf403b989c1965cf2dd613307045256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d15512abd756ac15ab259f681c135257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bed229d569bd12f7c76330935cb92f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4321de3fae7c0cd0784502b123208d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58054d0fc69af654b674d557c5b4d958260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f42c311d6cf45e650214ebc369d0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74840842b4c3bc4ac21fc91cf8e6b09d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06892ad62a582e1ce3bde5eb996098d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d396a105b831db2d1a43c6a5f362b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eae713f21f255652c0806c66e5e84f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308af5c01f50367cfb2c1c9a7c5f835266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11ed989e1409036ba35af3a9c494f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5148be62b73d666e48afc798fa06e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f8d8dbe61b9badb85fc2a314a88f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc02b2a513ce5d8801e4153a3e3b81c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2018a6260a7afc49a36709a351529d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2176ad655522689618c0a62d2659fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961b981263197122e965e2f4765ede3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930786f4d9bda9123ae029efaf242f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6ccb75c3492c0f5b99d414af16646275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2cd73bc4a378d5efbc45d43c82c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf4862db27bc118c81dbc260a7450a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed29f8a8801ca660ec37ef67e51320278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95773334f7dd6d98044d3118139f5b43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5582e4ab7d0c07a60e77ecbf0c653280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30925e885b775e8baa0071f2db2d81a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a28af41bcf3146d0cf8af58f92dc67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19028dccea4f20016039c182c28d01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782e1366b8cc8698b31413ed01ada3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca7d9ea898de8884dac67e8ceeacb1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b6a4c28c1f130811733e77d7d5090286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407653caa8fe7237f7f5a1bd1e95b15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113b000b4a33d146ca39ec028bd7fb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1062a504424952cdb05faf736d0c8c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd46c404b20b50153d8591e213b18e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f6dcd6d9fd1af61e4788019c409e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8d439aaad397fe7bc499461f35b45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49531770b913aa78978d9e66a9b067b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30614dc3472f4a85d7a2367af77cdde5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37776666485827d758b5ca5b9f05c5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12b9b45a48fe76d1c09ab59a309b64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cde315bd95c41750f3a6b2395c4312297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99612feb3af1a63adac711444382bdf2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15065bc3d01d6d62e12acaba7da787b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639de8d1bbe0de3eff9ae271c918779300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b831bf8b635bc1db05041b348aa2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96114c99173e5f3fd15c52eedc9ad00b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49232bc6bfb316b2291b0950672d5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b25a7b3c960a6c05be8bbee8d17520304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c2b26376f265042dd85fd13f6fc1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04cee9d8afc53504a016ae84c9ecdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690021db4b89835dd2cc1542e18fe7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec143a58923813f32c8257a41136f09b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbfbd6c0ddee8ee8d1793602c34784309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea019178b34a4656c854b38488b434e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce2e95a51a8f44dddee35ebb6de72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065ac17f5beaea22836ecb7e9409b03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f4fb7574d48a93d1b266433735a77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7d4767955630113df79bd22f84f36314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b135d541cfe0470e05f8a37370e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5c52690162fb5907cf09a26ce058c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c78a2d72970a81dadc2d82069600317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bf01f6e2ec480cfe6e12808ce80f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9ac24cdfb81e69dee27499dfdcc68319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d9a839098d75d875504e482a11961320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd27666f85fd9b6845a8874d70765ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fc3793ceb18e732fb3446c0de0afb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b3d2bf468b3ee076547a6a3f3c42d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34568c1bca8692e178161dca5d065e51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60deab01f4635f97d0a073912d7cd988325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9030143e9ae722a933949d71547ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7da3d4b44755b5fa144fad8f6c15f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984eb64a1d76e31395a5cf589eae78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065b2d40c02f0dbedd5ffb480bcfe77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bf939b2d1a45308bad8342812bbcd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0990ec11d710a255f36e9174d53c1a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29fb8bdb93fba3010b7326737010b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa7223f7292a1165da2bf663eab73b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42921a6e51380663813b24d23a758d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885676e02c659f892465ea61f9d463a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218302fdb5c788c11e7b2ebd4ae1e73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef46202c416fc6aff9a24a16544547337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeecb1536bee881a12c237f928961d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006abe4c879a62805ee52f2be68d2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02eacd74f787ddc3af86868236980340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0e6045341f64ba69918dd52ec091341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a5336c1e631ec2a7777236fe0f239342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2843a9c42b3a8b4d078f8598beb9e89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9140b53e8f861e1ca9de6c7a93e35344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd90cbdffca5ade212787783408f9ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ab891fa622d3c5c339fc14ff5db3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986aecc30c92d4d2a8e6e2701acdd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c61328ca04a379abbc796de3201242348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09454e945e46f6828db16a0059c16cc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb029c425936c76b6d17108c4d347d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e328cb4328158905a1be39eb4cb1233351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c24b182218e2dcc3478bfba51317352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd853d49cea334c7671638c5489b97353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb32ab0962194003467efc08cd9dfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ead0412f6a9a03cdbdedb24d750445355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249e305bbf9e5d7e3efd399ae01bc6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95634f4ed9a5a704805cdf479962b469357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e06207bcad8190e1c8ea20c6395c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9356ca36b4198e78dd3168573dbf3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f75a8ca794dcc56beacd7f44bab67c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60617e87acb2c84287c90cea43546429361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c196255dfce82e32550343635b0cb2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e1b2dba3e9b00ad9e80f22a580876363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc046c3a689a84b45bb1f4033130cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebd03ac118e0231d00c61d7f4d0fde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafad1c00177ecc7d3e3e6d28c18cb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dbc4b91e72159f672b7cdd3415482367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f782afcd89feef4aabd69b8665e93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a659a2f32560fe1b699bffc258a14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd10c22dd93dce316287d7ba9320163370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f326afdbc54214fb9d3850cc53121371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab315b4a423a7ca26bfb9891a3003372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f755d3536a57284e29c5bc75cb6b5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d4644fcc949e64be262e299471544374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b24342f5f6bfdd8fd769b421aed91c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c3c3e4a07bbff01fdd8b72a0d767f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efa94fc5c099cf4964924bbd62d034377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa148209346de05e67f67c3ab3f0e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dd62e50686e4c4b256aa280f7628d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e35c4b258246325b96a90c2d85f97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b12df4c32fec630818606be5427414381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73dd636e6643aff9a19251001b7fec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a40214c077e2168a447e3cbd2978d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc876d98fee5f1895b71835d76552f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2361b24749cacb3c53852fcab2cf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d00fbbe9bb4a66b20c73261265205386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d813521b7f47713f6f24fca934ab9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7b2548838780c5caea69ff66e8d5d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f63d85c39d006a871fb9819aa199389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985eae3956fe069d73c61ca5dea7d99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65103f65fd43278a580690f9a662517391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4cae80d5209c07392618a0bab04a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d6dead5ad1a537a1b8b95378de1d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583a313094682afe3994c12e8419bfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3ff808aac53045d6dea3f7049572e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49094ebf1dd5861b80fa815d4d9cdf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b714481a748b8f826715c5ec73c7bed397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cd915237cd7a43f559b6cee7ef31c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ed48881c266993498baa91c8d5a16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8984a98bde4ddf685522dca7c1ea5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef460a338d138338a0be63601f7765b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a214fd42170c3355761fab0c960ed7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68796741f8db13a4bfa09b1ee8342330403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd35dfbbd3f250704d0e8ced472486f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b040c0fb7e715f54d559dadc3722a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876f12cf8e6fb1cc99b09fbce6ec94c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbd9bd25393f23c98f91074f34942e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaec528f1341bfccffc596829dc036408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2578d52a7f150aa12b81178adfc5ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a02842afaa3d026171ce446f4e9e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3678901f939a6e72a42db76afe9d938411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cbe6123b25a9977200b833aae55b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fee9112510f3b1a32ad3fe1dd7e0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c89d8ee0770978174f135c44b0ece8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76876637838ca4c92b8d3f7eaac9f15415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f873733fe11a7a3dcda40b2078c60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e86407407f34c116586166ecbe820417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc4b467e5638f2ee23270b5502ec2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2ad716f7f9d437846c0d2ba84a800419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4fd8cb6e9a6e81582ab23139fab46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6639bcf5deb058e3935877df05f1b69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2aacc1ab3ac50e90cebbf7b2153d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac4c6d6c7cbe726b29b5e0595532e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025d1e6fffee92c89886f1afce9ad67424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8a827656991497d12750e828959c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7578f2454000c35831129c9872fdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a9c049ba7609b70c3ed500a360194427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b822240be6d0f153cf3cf0d8811824428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f81e2534d77cd6400c800a40cc97d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018186919f33170da027641039f9199e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a42ef1b3b195d1550e3954e2cede2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cf1f362051cd7a2b9c3a7d5dd2416432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc788bc3edf3f0267eee84fc96b753a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3217b5cfdc16dcd78994b72f181a64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6088d55127e9d09c2e17cef3274f7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41b9ca93b02738cfaecd4d1ca42caf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fd28e5786fccf9a6ba3b5676d41fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5778fc16d8e56fd5811770b958bfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718da665d894b0ef4dedd911ef53e2d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b675713a4367cd2e69c3af16070ac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e064e397421eb086712f7c7be5f8fc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa719c583d3ae6216b4347619355ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d78901e573b86f57bd7e03796eefa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727dd99f18fe79fe486a4506b99d2ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5cc3a6a963ab727baab08b90a3dcb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1843cde40e6626ea1d57b2dab48155a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49996624ff519eed04644418915d71b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cff575917399e1e317c1acd39a559448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee666ef3146b404c19e531bc2aec9617449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa8679cfac542dd49b1e1bab764a90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e3c03fe5b02c8198f0e1f3aaee789451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd60bb76382ef02ef6cd2236a80141e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985e4666b999174a093178da35e40ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380b997df13555d5333dc6c2bdea415454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d47f919e0399e4f8cf2900b8d8607d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc57871e1b16b6642d37605c03b579456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218e2b788b921dde396a61051deb118457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e18cbea3038c17ac285b17711683b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b288dbbeac740af6f8b6a6ec53c00d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392046bceb26c1e87f87921f235d5ca7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303e5dff102c5eea9be6126a3c6020f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753cfe4b9b9e1c6f26a34869b522b34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1cdd936919b4b62fc42a9015823ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f54fde9f3ad467eb4cb7a104f4d1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee6b813a531c2ed3ab12f3cd667a5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cbfdf320e03f2e32413f22e5ccd3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad7c8fa53e437a5f3eba197049cb31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb65a136444c2d2408c238d8a67649468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49162d84ccaa6ea8f232afed0ce09bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0402227b102c88b82afe690a2de44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435ec7ca82b1b12467b8eba0e22c9d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b626e0edc129d2f7f9a3079483fe7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71918ca36d61c47a8f5e524564ffb242473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4516dee0bf48be15fc6818a14519ce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01352f0e461b6bd6b22f970de43ce834475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd7f325c51460adb30d2e09e79f86e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb73f2c515b745d508fa2ea72c58e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf889891dc0bcdd5fe34ef2b8f9285478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350579c3c19fb710308d3a858794167479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36f612f259e2889834452444e5af19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5afe0f0006285ae5f9409007818c47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635252d468809d2ef4492799156666a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f9c65e2d3e88b9feccaf02fcce51e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c6a68247f5b54fc8a8197b837cb70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abad0e4c453ceee0957f7369373e9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2211d3bbf7f71e67dbcf476577791486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9c8e9bd6c3873ed2e48fec9fd5f12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697b8e2bb7b85cdf2548db839518673488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c805109485b9d7cfb68901abc9f1d04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7c051359f44677a3036e539ddb1da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ed69bdd527dc4b17b07905f68d671491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c48bb4f63471de40ff20903e5dc883492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac6382f791dc475936fbe42a198ee8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375a8b4e91897c89c9bdbdc7dd1b4ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1ba51661e623bec9aab2402ac3209495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bae6901655396ae2b30b8008bf558496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a4262631bf06192280f1fe2398ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569923e1c17ef6d3190d3cca82e759d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd81fd7fe5de96b0b91d236670d5311499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783954cafd043c67447876fa9cc9a91e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd93f77a9ebdd918a8dd080068fa11c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aa91f53877ecb0357baa8cee74788502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c923c9740e6f317ab092cc1440273b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742d5cad024dc5eba3d858db81cc1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153519c46cd5644177929a18230ce664505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d50eb1a8270b48c5c3428c7e13627a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bfafaa459fefc510c3307a2717b4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e061d97a634b7ba83627d171486ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e023fd221c45fad27c22cbf2001b98509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d544b691dda83fbab52c825ba2ca67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317935c83aa7d14a9393aae4d9c5979a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48c4de7f4f61f60cadac0fb266fd70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24089ae84e8725b661dda0229c36bc5b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f190d1b7d4ef207de8c479e764151514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6306c387782302d6f032535f38e076c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047586bdbf625c38893f2435a9efe9f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183e165cb073f96fd89e68530437ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747aeb5bcdb1f9249da09997da8eda9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7de9fc55af220012e9db915ae7f7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca029c3fef9499ea43ed6130b35c654520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be285d8e14a2ad146f8898535a8194a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c0ab1dc8d93a4c32e974d613582bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42164e515578b26e5d15d271948d57c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3ffb3671c4e26f453c66be7c8dc95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab0631f26a3842f14ab30ec23b3590525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c7a00339abf4b03dbec3c68a6cee9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5a31e8a5545c0f2d4cf34c1a166a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9a742298dc3df6517461501cad7f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab02e44f54c97a83e9ddc8d58dd8dfc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d07332ea5e07590459cadf3ab59fca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d29908c3dec4e1f63ef39d6fb3b23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729a6aad7a66fabbde214467eb0f57d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abbdfa9a6bf4216665701a93796e94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380b885e650f5c4850f29fbb7a2556e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cb51cf49db034bccc92b433c800d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39442ad24a3bc3bde0ccb9f62f1201536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16976b15b4e055c815309f76438c2d9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d88a179aed415a8ce4155c050467d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdd80200a59df6666ab485fc2f86e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12cc3345102a060789dfc727d7887d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a37a47580b477739c5a81c273645c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5460280e85ab23526ec0a36cde555e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49036584b4d70202d569c5637e7f2626543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c15e0fc0837576c71288d95daa773544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e12db9473002f91bf1fe7c1956ca33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaad097b411466f3701badf0b4721a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54863c5d19c39f308ca972276e09504547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090b172f06c4559e8b70b1a04841cf4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151676c70830865099507eb7c60688549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b66794f7ff8fca47fc6c510a44acb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f70cfbbe73fb67b36578aa6836d48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e95cff1b65e004df3e678e2101a57552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ade8c39c23b212f10238533eb2771b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe63284e553b868941094d01cdfd50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f3455293a03f1647b2e8c61aabe2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997365b0f72007901fbabccdb5b90b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a0350149cf3749643ac9e01b1eea5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b6f401cc99bf588b2748cd37d84dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce6d9499bd814fe3dc38125b718a58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceaa75de63d0210c0370cef1255ef8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa579db8f8d847aedf1ca7bcc799c6a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44113eb0e6e380870e5f19957794e52562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001c70d5fef92da9c38b70d1c6f354563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f610aef99b7f22d06d81a200557d0a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49a3c02ecd938a2073bc93a9c8b8a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00567b22ad6fe22aa3eb47e9334f7794566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e1870467df5b11e83c70904b2cbf1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2fd8513a9756f2cf5362c0b575218568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5148934e5f413c7f2f4af832879a8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413a6f24b71051afcebc480516872da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bca958ddff9fe897fc7d1dfac39572571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb18754fdacc981a01230f8197d45a7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>