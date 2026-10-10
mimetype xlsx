--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19180b2c40d168ea3c7ea688c7319f4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf92b6de7eaa08f4e0e8560c2720a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83993fa5a6429cebf24fb9a3df35a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179c42e8507d5a1e3e57550b002d9264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fead07a3b8e82751d8bc868f1275d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fadfcd87ef87d522688ba5f90abe996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c89c0215a7e2f55dc8cbaa97f9fb507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9568fad918a1fe42a0689aef6a089f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddce008210550d66c5297d5a2153bd59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9d517e2e71983085ab6f3e3aafd2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888fa2fb8359a9ffb84caea7fe42bf611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841141221d0f1f01712d009fbb99ff1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c7e532c5535f45f62024790c636fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74108e992e98305af16842ddb50106b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ca243407c90a8a3c5d41f18061aa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e09fd6b85de129664a904366c030c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe7a3788b57bb0abfa8200aca1219117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96958bb4bf2c02ab2a6c455683dca83018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73627fee8e50265e9c4cc43927249d1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa035c19ddefe85440a211c075e45920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d1529d3261e44cd11366b192341121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3fe1db981ec20e2a48a7a2276d52522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d6e679b8d10ef262d680ac8bb496c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd7b223fc1286c22e053df6696f83a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd16b812e6cdcf27dff1a5ea02774d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dddf958e41dfd5ba1581a471c991326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724f742929a1ddf619ce710e21b34cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbf6859290bcd495c9f0ddc46b94c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd38b11bbb9d510698c8e7c1df638829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be211f083db51e10426b7cd22354a6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5137ed6cc38aad651918cfb7fc7e2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e50883ec99502b8877ac471fa47fa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893c904e469626a1b85af6ccd43d9b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c600a6b3777d017b92d454ba20414034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1104b1ec3946dd2aee7aec1da7965b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b26e1f71d863ae43bea412066d50436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0179f15d6f0e3365cf4e7d52c511537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d94cb70dac0cd7d8b572e4bcb937938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5805758ca8383a314836a24e5bde7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f790e0bbdf563a338da2d0143f32d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a56b249a3a426802154be861185f7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c37e733e665fdf048871763d61b3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289e713f7f780d95eb5f18ac71a54ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f44018761604b11df854652fc6ca0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33e762bc5767cd1dce0f1fdd5f53ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf00adc1cdd9a7146d797b67759c7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e6275a3896071c74101c0902ebe4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737d366df0722d6110f6a2baf6847fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97969f27667570c293fb45059a687c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec725dc66e4d442a534a25c3e36a55f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61b51671577008579eb27346c3777351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2397ae90fcbcb96188fd3f359aa6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc12f635caf3347e40b4b7daf0103ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df359bfc6249c9bca6ceb97930619c7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8f667f3d2b375a15b313c9e9dffe355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43903269b315e326b4da4ba40eb9628256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5839cd8c4924daab15ee6ab81805b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7d4c8d5854c80f595a57e4b469d2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6d404250274beb2c39afe049e764959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750905caa1bda2bdcb7833baf75937a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09098f25abc4f0d87e0db2d797162c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0353c84b13469b519a9de83911ee8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbdc73604932b923e00357c493eae163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd3cd62d8c738a27553bb43e2af8ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf2b902e31db522e195e52ceeceda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41d81ac1ef919b7237791a9752b37566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ce72c76205137f429fc5aed25672867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb61c7e0486b03412a2bbf037f6f55c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08775005a4a7582e8c85c076c0a240469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6405aae5df5d83602df3db3e2e8464c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f08de2ff4c95e885994d19c2a613c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aefaf3986e36c542dc14ff6f45858f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13706d8e3ae7eb74bad2f32457c5922873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7d8abed7d9745c449fa880d74e16e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad689bde289a324b370bbe390da000875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea61e572671c45cbcc794a16e750876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8636d3e82a25b6681d09c7927e55477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f23c7545f8b7fc7215ac93eddea6a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db906eea87888f05bba573192575c2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770cb6bb674ea9fc38ece335431acdb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec4d95462be21e23abcc2027fdfce281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5f852baefd3436b8a8e1afbc9707882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379c3ed95f7f4bb089f12de67b2a0fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164d7efeae505e68a595c2016150b1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b4f0f08587e5a7097e255713786ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf03e89b6a0d5e999299010435eeb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42608f1dddd9f81efc68ad6aa9e1c17687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924428ab057fc3012399da703aad3b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfe726bd9a5846751faebf875e304189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018286c02ab0017c18a792b890c36290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15300aed11f0c151e282b20822a7e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec706f334a6e1ffed4d8c33be030bf8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805046393bda44b5fa91c667d53852f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d8a6396732b415765c9912c88338d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8fafe64d37dadfff9b9452a7d447795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76774b79a6e9b0b30454f57418039bd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd5b498ffb54c78a1ad7fde1c838f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc892466799f50b6d79c2c41031adaa298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c613d1698a7fe0567075c21017309f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574860f0e47da7457c01db12dfde61ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199d7f35b2ca51022f35ac7618918e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831c7988c81836f218371c408f6497102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943d674028fd8515b2b86d46db48ec5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944e34277db278a7e645dc772c2e562104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced49dcea7bba2860d6a36ea7d237f34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5230ddeafe92fb5cf3aaf8e155c3971106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e2c92999f8515af2918522c18f476107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97cdb4cadd624a6b25f1149881116b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8165159893eaeee4a7901fd6adeb8a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf01b2c12258b7dd142ac3371c1ceb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61baf4107dcaf05e2df02449e3482ee6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505caac4f089ed907fcf7be914be89d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce401c84c91e2ae3d3de1d83371fa9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e46d8498053c576afd097b8f2682114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938c60842213f638d40392fbece45a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7390c51bb1eb9cdf4965f2b5007a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef4842e8202e3024d5eb314fd05ff7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27afecb2a4868d1079c0d663280f81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858fe152d8678d3502b12e642a84933119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae1b91cd2a54dd0f62fce24aa88d03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f123a97d370dda1e73b367c3f9b1853121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f8f1e403813992c742ccc1f7b9d9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c83aeaedd095439e45c0535608213123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11270f839760a8abec4df806a9a866124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5536ef94cd84921944e8da3bbe181f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e60889ec65fe00845b7e009d63b59a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f9f44e9e5af1933c43b8e9eb7ba00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370d7cd9da739931eef2d228951c999128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be273b5953e81636f7f4b1e1e1f1980c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84b3963e2c436b081d0b01deb98253130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa81558418fbc7a1900be61c58dc63b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc8cd11b6bef8710be17267c190977132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac053af19a78ac0b06b5e5f50a3e0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32374d6677c724d3736c768d82795134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16b625f025d29fde8ce0cfbde6f5bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc67f459fd390086d0423428bb8e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013b6ac922568bdf2d6166591ea441f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a987471cbe62e474011fe28daf2ec3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839781a9cb61ba00a5d4540aa270393139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddd74ada454659ba24d46e43d11509140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15fbd176e5722572b092b223875638141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896ef50cc4107faf8e9d249e07c7d3f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ba5523b864773dd9135b425b7a233143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d33f404c2cd7dff09666a60bf9882144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07859d34585de07249d736457c3f0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9b8715badc9725e5ac264eef081ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5f1ed664bf427d360f6f40ee4e98f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace30e8c7957090d7320f5c9aade2f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f46a88901e754019dd8e2cdbc2122149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f01b438c5377b0f9b08829a7c6cd69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5a7c70f8de7f104e6b94f7624c661151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cbf3efb83746a98fe558fac106390152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d95072e8b827c3e970cdfad89a4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166df2c20431f3018e0b0abc01a5be14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7d5eb1dff10e461e26762d7a0de33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5add47770058c0d121def2945e405ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc18aa6cc284d6d1e1308de23790ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4085366ce0b5a819c06f255f7bff8e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e415ea1f729ade02e84a6d13fa1a24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da912431d5d7c29fa0df41625721b10d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ac16e5c9c750cc72fda1a6b810694161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a245bbe9b0a2f81149f27714c4c8d0c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20ea65caf552f96765edef6b170558163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d57c36cba62bdd351b5f254f708a6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dccc1953cde0a4c5fa1fdf9dc2322165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321eff6db4e9d2c60e5bbd63de4cb48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1467c6772738c50f51f0fe0162ee5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaff7fccbebf96bc719546e8c285c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6228bd55585968ee0f874447738712169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dc1676ea9499435dc607655bea854170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a93b41daf75b7b0b4934097331aa1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b759aad261a555be2574eb80fee727172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d891d8f12e7068c99346717694e2a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a866a434ad437bfaf395035089a1d98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02432283ca8e859447403192abc3d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1a2f28233a3f6abd55b84eaebb213176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe621f1ad673a94772fdb09aedb7041177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cd6598be419bb1bd4fbf04e2d52e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78d48cb4d5fdac1d556c69a099f180179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde2b3a2ef87fb427227591130a6889180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f29eea574f079474faaec35ed88f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502b18b8470ad57dbfbd2254ac86ec0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917076ff5625ee6cffe1bce4894f96f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab65bfaea16c6941451ab85bd1ab0c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d40dfce39a813f3ca55b2390ba5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d893c27cdca09012fd4bc70321c490186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b5ae9ed7192039f0978be83b88bb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282bc1d8fa2f48ce2a5619e9f2ca1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26c6ef66844712391d4e733ff446f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaceac0712583e789b226935a25b40b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a3448b17b532d4221ac514ffe8cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14566d23f9fb2d349b16b84e73f65dcb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f73d2d4fc8d3344820edb63d301be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a948698a9f6b66e568e6e535fe9b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf35c0588f9ba312ce199b25768b28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70903af5d89589117b0b8da8569e8412196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e49307c04633506b04d1aed076576c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0278bd45fea942f207bb9e57877856198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26c4afa08065bd37db19b7a48fc233199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c0b75f64865082f7543107008d8b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef401919db75e189fe81fce1964d49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb6571a94534a224a1f124ed223db7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cc1146503992571a8131ad56a472c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ee2c20b589503910d72fe1fefd770204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a434a88d01ae826fc22d1d277ccd657205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48de3f9bab89254144ed100bf9a156206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e12651e7abf23620062c2802f9e8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bfd38cd336dbb71c6071c854dfd59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71431ff2990b8c57cf972254f80a7cf4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a894987b7557cc3640c684973a66f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c60e9fcd160e20926d88f85333614211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2153bafb07575f1366d39941d846212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037bc2661377edf8835050cf44846c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacb24f5fd9fc55ca110352c38ae43c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcc353d0608aac49aca12acf2b05b8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ca9e19a11bd54296157fb62bf4943216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944d8e57951c38ab9207cc961ec083a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0cbb42f9b84bddec7d9aa33f9e7ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13b603899786d35783be2ccea95c70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab84613aa8e4d87129681c648dbbfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0832a61ff12366cc6a148db6382f4c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40cf85c76a74f88ad9cf30c8ff7ba2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399b1e40a19f6306d3c8ade3aaca93b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f455c6d39c5588ffb6a301ca15d1a37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f5f485c1a429548a8977ea908c1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724915c9f9cee9dfb096d0df50913d3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b8787d3667fc8649137041cfa6280227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150a4eb2c1541ecbd35fd5c73d716fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf1142efea11deb684b53371c96a79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341e8bcc50fb6e37b1ddf42ffcfc0b1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8631c135cf78f81e75ae8f104e9a376231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184b6a487dcc6d212683e7557204d1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfc3f0c163948d209da9aa3edd5c6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a043bb6c275affccef091c80559005c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29739fc50c2ec39fed281ae0387bbd7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2496c18784c9ab50b6d458741da2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9fd6d74422888929ce5e8b7e7a02a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21b7e36207d9fa851a999ce499f7ae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e30fa01de72452e423a76abba8cc2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351dd23dacc92a9b1be57d05e9889ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae319e4b40655ccf095fbcad46aade54241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec936398c88f79cbe8fb9c86b6b9de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f1baaa3920f75077930425a50197a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa3c5423c349dafd74695f33253e5a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ea132ac002873abf55018c3fe79c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcf89efb6af457e655152c4ecc535c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2299d9dc63ada91ee09b4c0d097aaa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a1891e361bc732a43d6f7bf8c7d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258c28631d2989de16383fdf03ebe9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cca5b5bc2e4dfae204e5c65ea5a83250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358caae9458a706c2b819d21fc5d09d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb3519320da343216f9b9bf87f71df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098861927b1e582283fd2dfd5de86060253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d85145fa20c5dba5614a09c76daf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329ad2f9b38531575005121b4f61853255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464f0f88c0d6ae48d12cdf251e91382256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae49a3bb7c8a132ad355bfed3cea2ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d54809e7db640b4d491af0f2719a50258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706594489dd14940e29f9698dd2d470d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca96f1a29c99db823ec14f5ce138fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b3dd1d19ef6ffc4b83e52f45c8ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61081d84938a243179af1bb3272a3147262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ea12654a02b45db6b71cddc1d89d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d185d478409ed94999099d94a8ef2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c50e93b252df2c279b81e55bab774d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e8d1e5d0d1115f7f1e2785b0ed7b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c91c300dff2d319c0fac6c90b70c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598783acfd3b045f1a05ce77f7dbb82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b137fa8be6dd867b3dc9b912bd4143d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198b025346bf310c3e3042763afa8db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91cafa5e3db15247c725a4b6f04b3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e74c59d610f175cc0a1e05a2ac84e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5ce46db105e55e27a8f14a25610c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c40906e02cd1f5b4c1182a5a391df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150aeb6373f62fb9a707a56e945b429275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791836204d6c2c304c155c5f8dfc9b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf690628da17396118551e3d1666e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06fac7e2455559a7c2e0c2ffdab94f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580817bb777cb6105481db4b9de3787279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b59aa6a329fbc518dc71b811501520280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006bae73efe256b3919d267b92f086a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c706e727bfddb81a50d03c9cf574b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd81cc6fa1b3ef5ee11a1a265cea1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4149c964f21f22fa4d0364e1ad2240284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b29b0b2ed92db7be61872d6f90cf52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dc3078eaccd862310a9a987957d85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013a2f2c4fbd456e183df409b1715f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7c752ed3227e7aadd842a3a60c23b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8bee7c89b0782cd07060dc34cfe90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d07c3152100173a51a707c190fcb8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ff99583015c178633bc30bd2856e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95305f72d90eb939d0e0225f1bad8225292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb08b232bbe990a338a6430c60774a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc2e9121f61eb4299a5e8db779910d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f138740e7f155fc87e24c85322776295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0bf85a7f00f01386f4bd1b02b4a63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0b633442abdc34dad0a2e89aca6c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51188dd311f6d30482d3e1bfd82d02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2cc8f7df4c70a1d679c8ca63fad6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8104f1faca879b1f3f23a6bc9d9d51300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72e715692e16e4378eff6b07f0a113301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6365e55215835606be335c547160246302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f0db9cb2a1089affac6bfc9d29707303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007b1002ef9e17871e7ef02ca38de1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758f4617167ef38080bad5eeaf4bb3f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5fa113b44eb19d1e2e2f74a640186306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69081fce6c29f7b420be9a7cd5c684307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a3e1f575f24ced91b62ccf9fced13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa8e995c99d9e01e8c0c2752b1d9bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6ce4d8c58d0a3a416e88558edc465310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218ec6b69749f4b0aa1d7aa2bf2edb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee247481278f267ddbc469e785e55e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb106be751b5080463430137730c46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8bcd81e6741d461dc365287c75ca1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67476380ca014d3947307f132177a1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad3f50c9d902c29092197ade35c889316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78e6bdc58d9524e2f791f9ff390f64317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32dc1152fba687a440b371cddfed6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd93d672ee83ad34fb9fee483edca03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7f71345d02b65750cd9d4c2315632320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1f62e2816f641eb7612de0d2de6cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592f42d0a43860be7c3c7ac1d246bf1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb27e28c87187d7e7329fcd4300d830323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685840b887905421075e769dd176253324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5753fb38d27c3f1c37cfd79a77eff9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091f95dd3508ade03edd37ea4e07885326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f4da41e7e1af64f7b556cfbc0f0bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2a8bc1617e47c4dd87625d3117570328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716e2775ed4bbc562e090c97ae4e3f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a10617c6e9bacad4743aaa01feb94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227e2fa967ad99d56954e1d96a16064331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55529d1db2d6392b530951e91c18e91d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d575c460bfb865a95253e2cdb4c0d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96441e9562a9f85ab2be388463aba35e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d696662184181fb43a149c111900e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6c9e748113b165c95c21c4dce3b2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37675701e6b4c586bd32b4285ead91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62df0ea1510dc881342127ba8ee454338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98332c8cb06b9ea3561ccfb3809b59ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59c2d53ec920a6c80bb6975f956347340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce5f49ba29c243a6c519660e07656341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eccb5a600fa74f5d18b3a066a3dbf0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d55b3784b788bd01f9ad2ecacf8ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169128c52fe5766c27cde5b7ca0dba89344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c888cdb55da71a5f6a42d7e2efbc15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dfcc3b853f19c2fa9af880632fc93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8968c640c97ed92786a168d1d24f2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5c5d08aa26825ec9cf2fa67fa0367348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975417bb60fc0eb229bc31063e719003349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b6e4fb216cf669ab94ebaae2d45bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbc4e9e7b3f872686c4a6d7dd01b41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5275db00ab392bda9cb8189b2f001a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f18906d4c0f78586d374c3256d604353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31954776dcf950e2b1f6bb93192571354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ecbd1c7c06f827bf68d24beee5360355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af305d6e7a647d50acb0bbcf1c0a4df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a00881fed77d3978d6b11073cfeaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd273e136af842a39d0e410debbfdb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d677014bfeda878923a7d13212f20ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e4716c381b08c5b85c75db8dd5eae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e3bde7e40aac6bbe8207863890e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a9b58b78cf3da37ee37c4a0fb3d4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774e297f4b95e1a618f834d3e268bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d49440199e2dbc97a6d49df632409b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf575f42ff9bc291b542078a559423365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f8d0fcc6bd8a2c00f7f38e8cff06366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004acc52849a920611e0f70a86c50c4a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c599a02e591fee159181af8eb1077368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80d00c130e7fac713bb8261dddf2cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d05ae78e4a97d51ecb428f49c2bf93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb884d670e4b180b8a04d7c09551e7f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa33498fc8d09dd090ece569bf3974372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6835da0900cd97f098ae968a194d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b85f8e7b3dc1c86a73f5897bc1b8d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba3f587af04a6d0ccd7cd2cbb21a81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cad159adf3958fe8aabefb78a85ea6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe1697d36e7cf5d05e8332f72f392377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfe498a4b96faa0c3364bb81146ff2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4a1d752b6e9764d3648e547efe3d4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114bbab3b8d4d4d752632c25018fcf8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0b81c8907b0ca42a64821c1df23b3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edea585e85eeb1db3ea25c7dd598f27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48f64ff8101bcb0322e274610c9b54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799373cf6e378d55f71910db62c5b2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85903b1b37471d5272a5acb1e09abbc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb250cbe836624dd09eecc9e18a948386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ef218de775af10e3e4a5e20461f69387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bb14361eb25263c768efb90108069388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429254414d6c89a4cb2a017075b68a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b91df03be31520a336b909a9535cc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7fe7876140a157cd41fb19fc9aae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852c79f40f69ebd32511e7ba6267309392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44d226612fee5a2152c7a58231e684393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f8c1b22ed000dc511b0d8065c805c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4cdd686ffcee2462e14de1aed76e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0464791fce562eb87228ef37f72c87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626445df4ed2fdda340fb178e2dae30f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9117f53613b4222f93ed35e6ca7849398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ba13ef9b3d42d1ff594cd5f862009399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac84d466c24d8bd511e5e88ecc589d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c51dd0d63909e669cecfa4a24212a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e7253f08b9308ca67a8ae43288de6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad68a9456a40238a6776e0e01a383a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c952ef10ffa92d94064f63d107855404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382ed464b5eb38e03a477dd4d51684c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb5b4b9dd1f427afe0b03309d625a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67485b498dd23cd261a5f6b8e990c97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b524e0d7e7021fb44a74b7c726e86e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85952e7fa59ab4aff6c05f305729a13409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e868c50eccc8765deef75aad9e635e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d2e005c879bb4952316e6538394ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e2830c371a627e5e1eb1d9515d5fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3307482f3fa396ac16123f0dcea1b41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60932224bf8ed4a07d5925c42eb50b10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3b961f8d66eaa29ac8ccc735ee750415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c874f73bce6ef5f758e5940a29fe61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2db83dd6490dbd4518c655183a6c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512043c58b152e06b873b8197040b12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a996a98804c0a6323fbffcd3f3691419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf04ea1123bac12130420e0c29f57d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e7c7254ba079e97d6660dc39665e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b47efc9b152495c0b37880924d616a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b046465886c766cea9c6250269ef9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9019564d5a9e38c353c6f0a1c2843424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a220045952d6f4784cfa66c54e407a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1fd399dc6abfa397bc81299e30824426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09839c396f82c334b6a4a5fcac4a6c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be3102ab482987f78efc4326d336eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e84c5b7d699ee5b59c100e86219f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622293c1d9ee7dc1c5868f0faae5839430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf2b1884396fe57fb14827d5fbce9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f2ff01a92a7450633c3f8e7f83b3b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095c178b3661375205d9aaed53a2d56433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74f3387289068496a147958a129b7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8010dd15e16416f1eab4fc7c68a07435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1dccfcb1c1eb4f14f36fd3a3ffa9b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98651c62fd931dfb0e7d9a416aa1714437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a474ccf79dffc06400ea698cb527438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcf92601a9d10f1f37282b6e9ad8fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1edd05f0a2398d9760eea30aa35db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b36f2d809399db87f39686d76d92f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2b11e9cf6c2cc8f6c4d75228056a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397d1fe979be35bb0472c9ba0ce464e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9333f397ba91afec30efb1000ff650444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbd3c861cb90b029f26e437d73249d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492cad73f0163b22806e457a892707c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df26c22b159766fb21df44b711b66b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba5388022bea8898944df9ac7a9f53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6427175ed751667073bbfe33dd19a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd247730f6c3f5d71dfe20ba02b29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c972dedf284b7b2cf3f56ed952440451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce825a066bc962a34ad8f1a0fc591b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd51089b72f5e405be20747777e1b99453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb01d3922a23f5f448c77018ede54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd7bd6bd1ed801c3681e78711f1d37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109643d8768ba95f3351bc4450d965d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099637e6af321ac499acbbabb5039ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ac010f04e961cd7ed6c1a13ae009c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0dca73d29fbde47df218f74b6ccf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56996fc876d203670325b401f09eeb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183a73f20bde0d1bd67afd991fbcc13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991b2fab952bacc16a9601e8993827e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf339ec053a4e9d67e24a4ebd32812463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2404cc1ee0269802dbe669218fc4da3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a9c6e9cafdcf5d97cb4cb74e33cd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83fe2d24ade45a37ae1c512eae0e5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26772cb2c6f09d3d6bd05af29d97335e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a6e39cffdbbc6dcf19de442fe007468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec558c1f4e86069de6c00e9259a7fb32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925cd2e348395723204072c3da7d9c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618d9987da975fd22751000e3116c72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a6be08065b192c733e91faf45a41a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de434c0c436b03f36ed4c925c0037161473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f80656b6a09c1d3966e407a0dbd7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710b289095e39b45353d96ead2b8097475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec1aca60ca175f06fb26c40d0aa1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfe47cbff9946b95477cbd84d3fd7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff078c68668351a3e0ea590f6edcf75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4293b1a95a2eee32b7c7b7c3a01d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d738dfdf424ce82e3d834fba3dbf3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218da2141bd43c4f39d0a97092973f9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742186f6cb8cb336143079ec47ed6cfb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0827a1e340c90367a846a22b724807483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacb79c4da650644c8b192692509731484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867974055cf1193fab95724346d61de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98fb776246dc93f67f388015b267f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edd18e846c14603859b489c4bb970b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199c2ad1af10a498a963d0bec496e0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084546356a12f3154f56edbd768371e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345760bf933f7222446d4abba0cd5d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a86e61c1a19a7255ef6eac0432b56491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264397689ad747ee87fbf82fc285052492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64148c03e82f14c9da3a81f06c90b7b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e03ea7a314af93a731f53950a5edc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad641aec6496c6be4f2d90933df195d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdacf9b6ec9f1395fd1572d705d0f87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ea4ae25cebb8fd2edf9160f908b13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199308100d416b52862d52b60eb12c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e34c96762420eb45b3bbcd6ce98be9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58556b624dd47a862a5d10c25e157dc3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76554adce6c111425e0ce31de65a09501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8818d5914bd9a76c87c887eb6c626502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc791dd96dc7ff467ceae6373f6b80c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a67839765e4ae546f6608ddc0eb684504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122202a69fc9a34f0377bb65fad9dd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaebb4aeae3e7779ac6c0b1d9149ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c9e72e45f3172ac627efab0dbe9a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7012ad8adf4056dfeb2416d2d438ade508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb61ab375a9d5cd2ab395db0526a4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261670048ba3f6f3828ed18eadd9a77510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64765bd34915e9f3ecb9f988df28615511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f757371511bed7aa2b0113415301844512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a05fd4f5011c722e0f1673e1dc2931513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9982ee557db9abd4add71cd8d832c38514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456395b057721f01c6aec9f2ed21f5b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21e428c12e8115a8367b24ca9ea890516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec01d0e8835d14c566a6a2059c342bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef425995fcc19c7757ee6e34b509992e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb57f3bfbc1edbc5d195d052471a19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99cfe155c1b53ccf6e0085db41ccc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76587e9d7c2a2a194519f27696d68f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd633e5d98eefb6a6f31b7660689689522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b420a47eecccb7886f2a6971adf0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8e924a5ad84ba8b13811bbd45d1a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aaeb43762d1c050413bc40ddd9e48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b77d610b163d75c9aa84b261de8eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d80f7de8f267beeb35bc4804c8124d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0e93361b3ec2ed3654fabd9119962528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd19e12b3c6eee76f81c68b41d500d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c6ca374ab9f5130d2c4694c269ae1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697816939f3506fb8b0ef1595ac8e736531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a33444fc3033e051c005c97a02acf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f34d70e197b5ab8b68bad4dccbdde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a54bc7a3ad740ef7ff53c6f6fd734534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33428b545b66b19508372febe5c5b715535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff5851eb21fae8601a23f57da4ab13536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b44eb4a954512a7d0470ab49d32b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ad21eeeb80d97ab28cdd93daabd2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7e36c55f55a27fc26a00cc097c652539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f67f530cdb50de45d2ea9dd7ae38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32946bc5211669a0534ee80a47148af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc186dac0fcb74390f800198a29a750542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d08510faddb9e1963e87bc834eddd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff57c8311a6052f8e8c00bf1514e6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cd85e7302701894dd5c6cd6d1e99c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5185deafa9c87206bbc64b7c204cb50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c369791ac011367d3a41e2ec427a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8d4501f3406a2fbcbf8f7cddcba72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72144b102a8350fda26436608a611549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321d6b31960de9b01a5a850a99e4393550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404e6943bcccf3981b2582e784e292551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d036e6a413905d82e7fb29d40f766552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ad5ef726781e18346bcfe8b66e10f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de847e3aeeb2357e46643a0d2de8da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd352c31852b7f37c8ab684e7c4a9973555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc37b44042fb592764543d0d2c8833556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe439250b4b47ed0492cfeed5fcef5d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d25fc58c480667340871d4a1667e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b376d7640808145bbbcf44d4d42a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc151853b15ba01bf27d4ae95fa750560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c55647c22ded4dc88edd20594cc92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4739dfa7440a9dc37a0c56495ec74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb587a624bb3cab7aecda715432b6f46563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541476b5eb2ab5c3265d1da041448555564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a5284298db296526ab5d2f06da18d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677ea411dc4ac00c14b3d44c63fdae1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685deeb3618f3b8357e2347ad3e96cba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e7f89c002a2350093efaa5aee0128568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376af9a2db9c0079a4a79ccfcf0854c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d10e7167751d9dc6ae925be8c36f87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a53dab4360729a763f2b97b556e43a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c97a110ceb5ef2ed254588aa19a4d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f875912301542e54351007e90bbfd121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7718ed7870050ec19d87f64e58480b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68987b70f599ac9bf1cf1e627f5240b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8af4e7e8499f9733e74833412d3404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c029d738342971a7362ec52bbc80b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b5f47e62b3a4f559a4296f33b07d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31434c7dbe110c51893d1def1c1d002a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611b4eb3cad2cae9a27234ef84626ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cc750925fc0a35ad40d07f6544efa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee5b0f1fc6e405426f7b0f905c0e6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f86f783f7bc0369d913558d77b972a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b94198e338b174c80863b26a75a0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33342f7524ac4bd351a710155bc8a07913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082921afdef595bb9db0416cbaeea24c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433161b89907144730c4a6243300a0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcbe23a0728ed0e3213206b699105a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c109684ff0f02ae3ecb8ce28399378217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb775df8d121dd7702189f434d3054618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4b960eed90ec7b2171633d4ef68319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2a139c5c4396d97049f455b0b200a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf22ebc56256ed8ddcf603a392d011621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1dbd230f286e302067f8cc7632ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb2284442df02cfaa09e2238db385023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aeeb85dddfcedb9cd5b61b91f654f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71455de09cbc4a6901b33b96d9527b4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85027a5c5ca31b647d2c5b8e9c9afbf126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b13506f3ed84082e03b96dea29e1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5b51b882ae0124b6f2cfd1045a2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df90eee084b42fa6cf3aee939b0ecf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b0347dcbb3b63026c99d0dac246f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2bbfaec51d50c430c8af73e81b59731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee187338fa62955fa2f6729794d484832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05be3f020c88a47adc0d48ca42804e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ce3d1fbabea338ef1f191ed34a32f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a6093be9d74abdfcca438ed5da58535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0560539f86096b97d64d79ee1d7f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558768e5cab8209ecb784bed0868f1f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4715369689c7b0d6e4b913553343e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b1e2410c1c484d2a2891583b1d7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c503c879fd04d328b2ed6c5497e4240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38128cfe012d34791a5170dd93eff08d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca404512d0ff594154f29bcecb37b2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255145f95af533e08070d22970e36fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ff8f609136e826c218054feb6fa6d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ffd2b1f37690be657d36234f3420245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc54e210840ef3b7c40dbee4015810446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6e3aface276d7a60730af6ce6c3a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4c4c5edba9f3ccd60c71cc4795e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838e9ee46cd10e155b8274c6765cbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef1c24ced7bdb00ea28f69ff12e37050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1dcd40fdfa0191c2029b0af00a82551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb95be726812037c6bc6c2391b0e9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a39c21761742373ccd4c2070cdcc753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986d9f78c7411a174282e19f286aeb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba040ec24f2878cdab77864866a0ba155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f1c314d4e6210a1f9c0932817439056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a1e7445bdff8cd5ac276a8b45d4b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad13fb26da6730498e65c880268ae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4e02ddd13a632759ed6871c380f7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3a971666d06175213b378cfe4714f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773e8b179607f7bc2a49899bb97837d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb131bd96434a016ace63341bf754662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d9b8676c236e376247c1cee73ebbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c462880095e318eb93e4234427f9aef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260248cd133d4faafca360ee1ef61ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55ff891cebeaf56a737644e580f01666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a2d766663af470d73c3b36faee3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0069b52f397cee480410583ec89d3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d7e7bb0d6fca7f27cbe970635cb6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54e8c4e6e5fbe416b1ca0dd615a73070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6ba13233b24878b216436a958f2ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aabf19b626b546da35571c989c283172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f535e31988a8caec5243adbca1a5f8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e7b11fcf12cce1a3875c25e02209074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72f7876d3b60a4a60258b2524d3dfb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bab49acf6134749ceeaa4f285735f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39717bf3f1c1caaa63449cb6978afd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c31a92caf410369f5caaf009d927978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121c315678a89f55af29ffa68d5ef4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01024d9c9782c217f88b78007e6257d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652b9860bf22ae8489e67bf399d073281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13487c09c7efedf05b41c40e87e8c52682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61726046c0fd20336f1da7025f23e5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a677e646d6f43ccf4ca103cf1623f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef0a11281bbf43066fa7e042cbfd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa4fa45b37457f5f5ad908d36e09a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659bb53a4f9e63b5dfeca09bbad99a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c305b89d307c2840e3bbd7004b3ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71f80f80ee6e953ddacee95fdc5f9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faa699433ddbb00bfbe03d4d59937a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444c34148b6ea2cf7f264b8ab03e39191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad1583b6999b3ed786aa7cc45489b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93968f6f4629fdec25f9241d5c7ebd9893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999058b5da3f1e50f7b4f161c88900294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b29242709fd41f9a8c576d8f2880b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bb2167c6e2fb4bddf0caf6c2d31ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a5003e5f5e099ffd0b283b9c7781797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec78afacdb7f4278a0b7b5f87229add98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c75482aa1037333f7c885501546a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89857b93a34a28e00d10e209d9045e3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecc8aa496d6d539501cdd929cbc826101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be9e05824d713af0cf52374d64f1cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93648ba4dc755fc4a3e4546cd97dd70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221c6c36b2f3fce1583eefb279792b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b441c5a19ca4e345318029014d223e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f1ff33beeacc7cba3ed8ea4f3312106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6dd6d4b97283b96718388ea1115ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776c77b5e418b9bf366dc9800563923108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba9c30095ff7038c190b42e7b34501109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c63c9d2779f5b3c6aaa1178ac0d8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4565ad9714bd29f7ebe1f61cee0303c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb51457a84589056d208b7cc8ff3cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a2cc24518b044f22ba0c2dc2423ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12225ad3f7bc667a8686a961a287333a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face376b41e863a2ddc6f6a5a355b78d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43799c95fb59986d1c347b3e94fa0258116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe28675f3a2ab56bb511b2f4c97429117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf69a50653c6249fff87aea32617fc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07037dc021b2e953673e67e9afc40cc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac091fa80511e966ccac4275c34cbcba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256e249b65c33c3c3b2a25a659785ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470e0badbe747c1f442b07cda96c0d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3ed4e98089e364cc02df20527657c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0795a368adc2b6bffaeb43f599fdd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e40c9292069c727254e2782dbd5386125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38d6ec0245c35eb11d2a8f544bdfc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bfb2fd92acdd196e858dbbed5a85c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a3819b81cecf79d92fd3dd7abb1f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44256b02e2056a6ddaea24445b3a9de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b11aab125d90aca343f69682f6427e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb537f4402adb87f2d9fcecb183e9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860a966ecd53cce11d9d03614a9bf85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e2246c5172c036ced088b52aeccf7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4c1e68ad5ab2bdf11dcb06fd3c337134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856b8f79eeb1a292c3c48b53bf9cfad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3542b95392ce121834c853e3a2faa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd6e05290b12bf30ff2baae3cbfa23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8badd63f91a60b01794cd017d3dfe2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710e4812310f5fdd431bd7a3525815a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcfc19e55ac337a95c55197cac096e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583aee2acbc449202ee9e20cd470c87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f222f6756c36cba922a6e8bb5aec80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a08a5ffcb3d8b35bba5cabc3d5e20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec9ea4f07ea1f55798001a8d40d4b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76a484f01d19d45a3dd581b13c4f90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c320da2a3dabe5f0be7222e95096b06146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb4f3c2d953da2423fb1c507b7338d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d21e35b5dfc36f6f4252fc9a56ff2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626078a54ca8e7026e289d72f06bf9ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28980158fa6be105b78432b5ab28102f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be634219343331527def0c11aa3b282d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697448e605bfa92f32465a7487ec716152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed19aa808f9ce2b929296bc989ec1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095466f86d61513a8ee73f19207098c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7179dedd3d14dd5efa11b22ce26f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933fb417f2a0c9714368e9c86481e6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f00c52eab7051411fd1d02a3919e2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38741f664bece008fd6e92de724b09b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b164e63f8c8b3d88532d0869ea1ae0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddef9c4a0085d52c5d16b7009cb380e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928cc7cb6d402dd541a7a446eb0d90e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547617cdfe3ef2f0cbbe07111a71b327162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cc668452ce68de772ac0690b8a788163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7445c03ae743bc0314fd2a6833559164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092486a20412c9db91ca196a952dd4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bb82947ec28c21779f5df9a92fce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b82435e11e69fab17e328e5f9519c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e597013118862ee2ce907caa15f2290168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60838b42248b400e56217d98edeab23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e1b80c21018d7ecb46fac6166043170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0a60feed2de93149eab989881fe36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541b1e127228458a99e28ea32e91bc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95399ebdb892a8e90b4abcbe536657b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733ccd5d08300b9c360ebeba2dfce42174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266aa4e4959628830d52bc27f8feaea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459c89e6ee1b86e8ca6499e1cc8a3d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43678d4f2f54d2cec59b15c86aa2704f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce34fae6f08fcc2b7c321cb4d5e7a71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483e09022854ce7a821c2fa5b5f29c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2edfd4bd7af0b28957df567d4fc67180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c175d6042f4a18a6284515acae22fb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146a1f1844ba53ce9993caf380bbc9d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63886375d9baaf5d81048053ca63008d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023928b1535daf0ad92821cd0e175ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6bfed13a32474d88adb9e1b0c0b39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb099c0be6d08f8a061d8cd866d25e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac601d8aac743c782706198ef3b63a7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9bb3faca2803a744ad745fb980f47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6e3d49a697a426cf21e93f648aa88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce072363844990172ccc534364351b7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1dbd869a1dde88259be57ec0d840c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b7dc77daae34a25814a2330ace936192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09a1a0e31995efc88ff9245b6b21e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904f23ee1bdd3adb077e2e254a01c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad971d650cce82e5a590e952120e81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6bcb7a9fe3e64271be26a023ae18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997e6bdbfa7024f1adf5971d3233dab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf0c0d0b61100e63f2af7720f33cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e13fd85de78ae719181de1ca164d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd58a9122cb43aead93cce7f5657b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84845cc097e9c7b1d9bced2466b6f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730141907a27189364467f2e7224f2b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2f994d94b8cc2794f217916a1b83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c035d80773978a8cded24861390c41204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad2d2053d83d3acc11bc4d2b6b93d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498724464e18bbd1887ae0d603b064b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6dbaf9996898a21c320a638441741207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6298b118ad5fd5aecb5d0be81f2bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49168398a4632445834063efd472e3dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db07659964a263bc1d96e2c6e5aeb65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8f47121b5fabd42c56d762918fef7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4af32467229259d5c8591c5b70354e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728bc4e5266c6bd624559e34974ae07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77377f1d4ea3f18ce8d56743f852bd4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f90f94bf4b34be2ed0b7c934b515a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a39c1ca6eebfef7fcf06406c5a7f7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d2be434e3768124bcc379bcf52af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcfdccb82ae6747630c861960415ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dedf1644f9313ef014de6e53fd8398219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b42af735db192f18a2b36ceca8c5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb457a08c462258f37406af200791798221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d6f57d2f1f1759a87e4ccf520c9e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d0f6436752be08cc427d780843bd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48430f424474f58f3014a1d7c5efe050224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd231783f91022383247c666768f07c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cbde9fd21b74044dfc53b67921e55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ed8db9bcc93f40f0bff3d652871c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5fead5607649ef8a502865af9a6f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1ba92175c2fdb5f5210cd06317545229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba011742e4b06fd955b7d8b739ed05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a8a269d25296962aa3682c74d6eca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d06e431d4d7bc35473750360e993fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ace860c2ee577692e57b1b9a109bb7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee33ac33d613fc7728ce1e956db53f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bedb2073a41b25d590192aa20de06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb71bf9c291d56cde9507b7a181042236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef3a3602e3548e93f39d065b23a5d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c299ec9f535a4ddbc5012850ca9c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e82f9f114947f997f0d587cf379f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0b8439731e6c7b1fc5a978795855a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc9e60d95edfde17038de381b2474241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebf22f335a10bc9eee85794c3cd413242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ab285ade63513a0e790049671c07c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ea1d997f95b542bd654248d072dd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8df2065d04156abbbfc9b959153e56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb01a42975c94b37d0127a81fff98d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a535fc834ac2fca9fe8831bd7fcb12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83097b931cf9806a1c52aa35d83f7b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f751ed9a9ac5553d0d3e6ba1c0a818249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf0fb2fee14e6520100b21bb9b48cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85eb388d7562ba8669f2607822275b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b7191322a781639fd231b835fa26a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07d24b6da59433511f8cecb0b5cbc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc8445f77a98fad0224bcd3576cbae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf4e615a6003529ef0127d7de4ac90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff4707f5f934cf8fbff00ee279639d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff60f2263b73e19394a491a592796b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784cb07ed4458eac660f9822e61ac098258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279ad50d146ef35d8b14c7845b407ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2af10e382b522737fd694302dc173260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df1597018a3ba2fe04c9e4f2c02ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7ae5fa5300d4e4174698b0e1a29d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592034c6dd6114cee1bf9dcafcce10c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d7217b39cc1cc96b140a17689a626264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da88ac038765016553ebcd9136ff6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1718036b684efeb6af3079ef6441a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86231b722b1954f9aa691184f57b8d63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71d6ddd593c77f00f2ea229bda27c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a73fb928a92ef4cf67cf908cb080c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f723bfeceb5372b82122ffc6ee95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946646c2a33a31d62ba1d633621e767271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88475b91c448c476fc9548caf1a74ea4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b66c2ecbc0ed42807f387f977021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98674f52a97ca2625646a64e60fe443f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73697685b2c95aa4a5005d56a1e184f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35b670b208ac9e2de8bd112a8252b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c6fb4620425d4090c3e028df7725b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb93c35503bff0d59558d1aab76d622278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192f4da14185dcbcfe495a2dd989c4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf2a6783f784b78c37d693d4b511b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab66bffc7f29a9faeeb7a9a70081a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5ea25a3d15185c871c219ff035a20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97103cb7473383cb25d9bad8b4514403283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff8159a1c6f590d79ab7938bff83a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f4027f96622c87213bd41eac6fcc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae0dd28ec70ac79c726274e70e8cdc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d1ae284beef6cfd8d224351bbe459287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6ff70ced48fb63adfcfe62f53c4a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc227f4f9c621c5df6bead7c4fd3cd3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ad87a71a4fc06370cee9e9906e07e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ba2155b93242bf3970556ad8cfd2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59e60a41b549197b9808d5b430dd5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8aec0c5f98e2b7e7e8a8a24b6f339293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f9e6abea73f48023e6ce7a4195aa1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f68044354ad837c7343433b6b5ef8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e196a23bc55e43a7673f8b2c491d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90246683b17abcf5f6e1cbdb763acbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf623e2452183c265a9c4a4d1bb63d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be971686781555e0e5f8a3ea4cdb5bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862515dc21c559ddd6aeb5a6bda1713300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56c7828f04849c1726b43a4ed53916301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a11fa727745f35bcdb6a1f02c5364302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74047ae6edf2e4f4f9d9268c2c3253303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde99a08d7046830532ce089048814b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62d03b4915bf5dfff86604fba0279e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c06288b89f07b48069520b57ed0956306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3e6d2c5598647646b5be5ceb88ffe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048c9be762e6892281ecc1c8596d7f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f38401f758aaf68b8f1c5cb081b9c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee7d62f6efc3dd94e3e54ee1ffbcd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9612ea04b2a724b14f662bde74d2d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5e0458a95670b6b7bc2856c415ea8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5fb4064de6fa6f4eb5a4eda7dc6f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb261c2e7933a46703f87d70fd7c4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de165e0f9cf7cf361a629c8c5444cd5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e94da5c9e7395088549e27338c9dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c27cb2384076e006b34cbf833f5c10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd361ab0d16d845eb48182e216052206318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10cbdd0019df356fc083acf7233b8f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124baaff154d57c632c973c005574fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d3cd10ff3b8f4f731500d446dea42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd558ae2174f8722355f75735e5d55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b6b23f902d0a0e8c2130563054459323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff865ff8deb181344b5e896069028324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe090f3d4de8e5f2bf36cde8c9ba3fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93084db8a03cb96d2543a8e7dcfc69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dee32102759fedf093af691eef4ef5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182595845b66b591dfaac7973ee2fed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7ecc3b416ddbce5b5868b80d15da7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689e9b2e446beb5681b75f332070f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daacc1c43f4a53ede384a809a10f50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9dc6343cf84996536d4ef43d33be1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f647110b685f7fb69eb976002b3dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e97b1ee1e3f0cdcf9d68159e92c00d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342054f696e5e1b6528edf38606d5743335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d7253cfcad653cba99c8682553d2b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613fa27b2ae13b8b9c998d0f8c54040337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a5089a94ac3df7e4c23778b5892e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148aed2e881f52daddbb30b9bcd66e45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bfdfcc12c6f4216f9c8d32288c4fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd072a606e277931316a6ee4360b79fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0465c7fc27cf6b544330833f68b67d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e67b784245676195f726c8c29d72af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c4dfad23d3ec1d00abb05972addf0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb3c4d84f4f5c333993afb4652f883345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485288235c82e7a16bedae9d0a48086346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f7497604e12b6f8a4713cd1c32fa2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7ad88814a66d0f04525c80de52eea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7453d9e2bd87993623cd2552b004c27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd4148a856e38931aee9a4936fa47e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866d87fa7510d9bc4f066dd693a7a99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefc35fd78de3ec1073401c212e3acc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c0ab2a1ad773ae9c3621fa329a7be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090a4d41155cfb5d97f1824b3053b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9419ce1cba9f07937ae8942bd71e5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ca13d93f113ec74ceff6384480913356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507157798e9e228458febdae5d0c173357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4733f67d5840c9c736833126140827358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586ad6a23157fd3543909547cdfbac7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c41853e847e8ee1258633bd4ae778d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997adbf3d3332465db3607119344791361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3ef81227abe2149565de55233d382362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11371ae70e20cee3a49d4580e3489b49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b383c9e44c9485de479868c817d69a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dd2c82dead0111ea1719abc5e7862365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb95b75fa5e7de5d125642918915e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c444f115b1a761e409bd61b91fb15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc70963a0dd0bc38f5d7e4972c0adef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb1889457c14c9424fa2da19eabdaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7fa781dc357406bd886c34b2e7f3f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a1562d2fd547aec0b0b7d552a2dbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba618fe386dadb265ba3d97021ea7e01372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd4c517683f19136dab11bb993317f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d83a823d42d7b0de234ecf26333fb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6bfe807cb6743427092482fffdd54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9abaae771dacc11357136b7397d681376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104ba52a037ccce9bb6dad50e1ff3c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263078e5c96b7488e01b732f204b2b29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553c638ba88882fe06c49257d02f05c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dad862a7dd52f40bab2681376c6397380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f0e537290e98c13adce719dee50f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f8d08d2d42e68df76307e6178b247382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e3c6d6dfe18f69f55f60ced9d260383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eeef97e748c8935ba3a93534209a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c32234d82415efcaaa00e18bda0b38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5704b099e67d5fda2dc9f2af6c099386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a92c90c0fb7009766344d2f16b6f1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc78cc7158387775781a8b8a04f90fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf216c598f343c35f78caed91a3d2bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3ade7e806311d7e7a0d067f431ae3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394339a4b62fb239b5cc16f8060e5a32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e323ec6b7fe9885de00b133c8a1aad4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64d8f2980bfcfc992f4efe5991bc47393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb6ce7124fe3ed73f39dc270c5bd56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9629799fc1016edfd3dae7819a04dd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6141af9b76acb573c41a0103b9cb0b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d80908ad9ba5a51bfa9ccbcc8c341397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72856c5e0e071e1e4d1422cd328964fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e088668a98bcd59c4c81bea0c0ac136399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1783a9e31473961a5a186b3309244400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc35c17290c915f32b3c2694188a1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bf877c1edad4451d82c47ad709962402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017459337aad398400f04b362ee3873403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017a5b6b8a858eb15d829fd04ff4efa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a32677aba2759b71e1b0d6b94b07f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce43e1a2646a7cdc5bdc76f5e95137406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868b6f9e81e6e136d362613b8c179a4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbec4b56e5215a17695f8e404f5d36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67017f81906f7b29586eaf81c2d447a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a29bc52b17c107a92e4281fbbd746410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450fb75a3fff9ba18626d19111e8f61411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc4f1a05b4cdca6d1e7daf85418097412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac92f157e42dbe1cf6397aeb5fcb4c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a742ae59b00490676928341d568a6b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b99211c323ac4d757e8b2976d0e60415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754df0926b7cc259b94c488339692e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1691144e6c300fe29cf638744c6199417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc068cfe0bb75fc7e74a442e5adfe1a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1682e3841382b26de1dc7b39e4e97e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8015204a8ff04ea914bf273a4f9444420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a6a1d5f6b6b87b8b3657448d1781421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c24f4f7eb3845be24130546b8e89d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea4a5019992d320d87d28ae9f8cc6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36efe04a44b94753cd92ef09f3454b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51494007f692ee8465c12b70e151655425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdb68c1cb3cf981827c82544e3c3fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8f22288ec0563d6f3dca42b091a29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2307d80d7f72beeca71be19debdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91898d7c86b1f5b61def2263c8d30395429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04493e821a03ab7b06da6fb0ba0f467f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffcfcb9cff4bec53a0caffffe811fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c715fa2792f8c907c4f552e686ba1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305654bd0cd131e6a00211f8021e9efc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db6ab69866ae4f3e1058c166457fda434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cea989df0be45ad5ebee97be733167435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db88ab9cacd9efc1840cf93ccb5a320436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34210f38519caa686cd95f1425c20aab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e3270944f8f09c379a38499cd7782438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2cf561a6c1df0da8fa5397e0bcbc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccd472f411a53a14319401f0191404440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe252a5dd0343c2ea43a7f48d28465c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68238f6d6ae3a9629b49aea747f08a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebd9d9bb08bb861874827bdb1da4f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a938e24859a6af91e09bb3247955397444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71578bd95db76a5d3c386f55dbd17b7c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8abbc77984f7f45643255513891ee7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4e93169e59881fe7086c34de76a13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0223b9a04b1b278df86614fa2a58d20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02175aabc960db8d602f7185613be9fb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b0a4c707a7f2edec4cd1aa11959b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c83c1fbba16b89c2feb16d2569693e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b5034180629e4b6b0b1adaee4be32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64701b3917605f32518b33c691ddcf0a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd51679b93c8c5ebca356a7f42472b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18405943fa3f88633333e7068c6616d4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d677fdd9fa7333421cdea46828d6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d6bac2e7406ac94eb01231505a1c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1dc0f57c26b73f6c87d306289a4cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1ee8703b5c7fb4fae0eb1f491f387459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f79ca0f67c4813e9b1c4961a69148460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90144c81ee082802c27e2105859c9757461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6cde4adc95e76ca5708cc0f347714462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867859a623ddcb16dfdf7c770a677f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bb8cee042315a637288a4467188a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854c8d483ab0a1053092b8ee23b5052465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce844c2127fef341fec398f39352196466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ee45a1fab761b135065aa2675cfe3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b378006f61f27b7f039bf4f99ef1b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0205263efd411696f213e94ad1818469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af760a39ba2d0912d3b081cfb322c3f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35019416db84145034712df5c5df15f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d630f102e0b23bac66dd7455dc052472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cac24cf0a09aadbf5ada15b2e93231473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e421ebaadfbdf81994e6d13f0a423a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe39c41811f6ab9a693dc10197f6a9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037bc8ca0d4104a367317d72ec5ac06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebd98857d5e0da343dbc2217e2f994477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd12894e11cd366079d6e84124ad84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851907d7916b65f7dbb5cb5914ec7f0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17c6810d5b12a1dd4df2c258ab0f19480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e55ee4f187960e4abde12198f8113a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cadb2f39701a8179c79a0e1c7f22ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78566cacbd301b669261d4a7ab9a2f57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00f3bec37e51be0d70aac028bbe08f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432716d7980f03d6942170ef14f7d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca603fb97d1b4cdf73476742420067b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b546df190c0fb86a68885459faf8c45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f75fe2b435b6e14c3d0d22a9bc538488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70629da7d4f11b04a64c77ae42f50d85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8705648320648ec55dc32a8a1850fbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1c16d87ece99fe3bec7255857f4b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626a35ff43ce8c743521c8cc607f85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72307461e7f0c2adf74be612b95086b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c96de258db2d681b82b99bcbcdb41494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f56d9a060f153f8cbfc3d3f1e9638495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc51b7db2a131ff63d33e5f05d6c886496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca127de145b8b347ab855a7cb85e861497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b326b54702967282cc32d1df63faf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354eeeeb2d114cf4c3a376e4fb6d39a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49886d1a7a3b6e344ac291414f331a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab157cc7421b5c1c3feccffb984cdf0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2be974372568cbc04a6de73ae958a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10781f8eaca6018af945cc0d6c9b7370503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973151dbff3a1d0a1c9f7effaf32418504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecede17a53b1d73cc91c0c79173856505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7104de3eeba644d1b11386dd23e24f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e235df34cad2d90e7544b0ea82e1de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0b5f5f0f88efcbaaae6b4a9a0d8b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a0f1f78a67872d80f31c8042b7306509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6892d91b77fdfa9757c02efcc5bb8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b700196eccc32a4b740abc065337f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332038f471edb3df5973b3a5f8a674d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb34b6af321057314f5b56e4228726513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bb7a93f7c3996d80364f9ad789496514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0ce053f47e6976277d537ad70e5c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f50370926e2a29cdc0dae3f114481a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621aab29e24bbf61fffd3711e12f198517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f8e7c1b24552f9e8cdb92c9ec2256518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10a6e4b2dfb1f6090e3573788c9aee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6677c608f2b3ba5147dd7e67aeea428520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5ecb106e4a947dc248b4350d1cd0f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85739bf7026862f1397dacd3a7d89ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868d601fc042d06fbf0012392404d67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23996cb2065326e8b494c38a979885e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc34753144970a0ecae3b066e2171b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5988415ba11017aa5da71d35907ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07770fbf41198ca08d8bdb5dd5e918527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f99ee8c1c3efafdd642b040f3a32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5933cc55c4959e238485d71e38bd0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf445b5fa9f5f1261253373813a109530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809c326c4585bca061de37961f9e0e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece639deed45de0ce301f2ae94bbc2cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd426a64e2400c56153c9a8f486507fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363c90821d9e2e93c57549806d5c6b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572ee86c9cf229795266d56f9135ed2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f9433a69866ee0f2f70a635936ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49869f91700a29c4989ac7514a8c57e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae638b4b8c2d25c43b1bc02dba995b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5f3de1831da17baede5e1166e6ea6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423672dc7fad73fdf836a4251bff551540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69da71e8ac7f0c43e87389c1c3fd82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c565bc20b8961b04b900a67966fc526542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08a94af4ba79bed7bbd92a6aef8fe9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5a7017336cbeb5f298f7d3713b4e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5feb912d1c6756b4eae5d23dee4f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d2c176e824a78a4c266601ea15440546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1add8024c2f59dc75124369478cdd15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f5580b79aa011aa4ef721460fb059548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a797a0faf7ade9f5d8a4f3bdade02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd42f60fa8470fcec9910a9d2b875550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a52ee5dbfbbed76c12ffbbbb55d28b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628b0b1794a9f4faa757ac980ab687552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daadeea694156d7607876f43582a945553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afdde2e8f21bbf7e1ead065b194742554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74e5124c7518d8bcb18d44ed8774c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797159309fa2f6b34b08221dcec7be78556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6d5cc56c01e1113bb9e7db8cf8b51557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589008b884b59491d29c297693e3228b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e9c8a6a0755d678536ed465cc0709559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca53d7a46b036dbb1fae8aca7b4287560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc9a5247c2342aa22602f1e4cba2b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2bf52441fd13114135c42ac09536f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549614db754d19bc806fdb00d2527817563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85456b6b111182cfe97e9d1b94edcfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d829183132beda0f39d5ca6d11b622565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047c54a1319fa72cc10daf3833a38d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed558077434a96baf435dc5e7de0b9fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fabb071a3783f7959b1ebafbd46342568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3171389261ec86c61b97bdd3f5a97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6cac3e8f7431cb71906fb93af6f7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a630e4b756a6134d0bb8537f5d700571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150421764f6f45c3c9d4793658ce3c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>