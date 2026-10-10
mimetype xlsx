--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d0b5762a9d92f0214c451282274441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4760502b80fa4d547e697b4a79bfd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf77ba9532c26d3e3783b47c7aa7613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19701c90f61daea6fce1c292173d252c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d87358652d6642301d86a9e1745cf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc6f2a19562ba2c40c84a5bad00426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c470e816d1715c2d379f8f2760e1f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941588244c17fce860ab549284e5d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72eaa5d4f2817710220035ec0876ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188796ac0373a7e901546ddb6c02eff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccd1979bd643a65a64dda70a80715111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e1ae57b2e1770fd98685b1cf6887d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdfd0d57dfab20e260dba5f1e9950f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9ae3e952c60ae82deaa38749b1b2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc7561008a6ddb6d9e4aefa76d681715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5fedad90bc3375d5acfd5ee071c9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf35c7a67e3164aa7c0d7f8e2dc49f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab940aa9cc98c6431205a890ca312118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e2baaea252d47c006e71263ed396f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dfb2982d29ec737fe4d29a1ab249c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8110675b5cc8f96d855798f712fae621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649e22ea9c712391ad32e31d2bca44222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae6b041b92184f44ff6755283f25cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a99dd9dcfa38b996e33a284015e0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb56e31682372420e6d1229342ec0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0a67a52cdc30eaade3caa7f1fcd2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb0cd41ad81b90979c229b4e0443e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d103f9b41d80695ac6527f8c24b5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096936f7bc03a9087fdcddc2661585b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1aae481e49d1048696c88729977b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2ae14d1fadd4ef3a378b891ac74031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb0a1a297b91bdfdd8e9a0d45ba4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1010c2475874c461a4f9ac0c2f8bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff314c8e8223a17b35ebaab1aad015b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06718a12e2aba614a1e94a9428e23fa735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c27a6e687dfc4af9f2189a3a0f7eab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324302b55e8e84fa6fb616487e7313937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70cd84a286bb1b376946370a985dd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86883f90ac4deccdbb9504106cd8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1c424a322b59335e321c5a478f66b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783e9a7f41cbef385718181bab9b30d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26758bf880221e89aa72fb4698a84242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71899ff25b8817bc64a902a386ce9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001938b963c1ec9c9347a8b48adaf0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40635665adce0a0b6e0144afd74dc67a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d5c605533f1dc845124ee9177990146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014250a12ed1a8e6001665873da928b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46162b0e563d847b29004bf65ac90148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc000300d5e649a5cb728047ebef5eb549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a1d1d401d02acbd9abe6964dd96450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31ed1650466ee473207821a2bed4ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fba0898fe946857439b52973b7c9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4bb98e47e12a9c69a465a29e05f4553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a732e4c8086eab869b14091209a3db854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5016630b9a4fe7ee34d8b5d491dd0e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dc3b3c59665c910897e836688558456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e564148ef7910ce52b42d0f41ef7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2691d17d8c840acfbd71a5b06abf6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36ec7f113568bb93c324c62ea8edce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b7ff335c406532478f25a48a9f06860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa761bc793fe85ec7b8586caee0848ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f3df9a0d0aa85deeb45b439c674a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10113019251dbc6d5658d26adf9b59a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c3675f318e7a3e4bf42f1838ffcea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30816751bd67630056aff479bc6db0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a11f2ac515d63db033f21e9a62a3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a957a39c38f026eb9e4e478219220d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93ac4108a04d0b8f10260b83bb971c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d692e18bcf7797c834130a5506c2fa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080cf9553e6b183100162d02f3cac1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da151b7e276071138235fb991f0ccad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f5bc3f346ab89b4baffc45ea4c1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163cbe8fbb50eb2ac96ca1bc446f24973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59b2510aea8e64d90973659de0789174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b37ed00bd9dbeec63145964ba8239b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31454997ea74659a0fccb21d5019060c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b41a828b247d2abc3138c47d319fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8a52449c4374c1491b53935f5baa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b754207ec394999ca4144119dd156c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7584fc502ad4949a00f163414c941d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee88a95eef45d9cc5b4ff990e3e81b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86603d69490c8290825d1ee6c8b8bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6264fd9e0c05acd62eb89330da7cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178c8121796bccd0676aa9aa6101b5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18958da40542093c40cc91a64724a98285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1e7851060376bd42da4d3389b65b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a1de0c2f1dfcb4759ffdf30b9439b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108303e3928344637bd9b714c508d4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b72b2160c492fb644dd88bb33786b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3f78327fda6045ef675424bea1fde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec2220f4d5e71f98bb680e4af9d4d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b088e824c18cef939cb2cda4f07b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97530e5efd9d034f3a4194b8fa8a620a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820362bab7120e4b3b0989ae79f8b0c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba606c287c1b45f6924a3cf6227131cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf83ad051c360af237513d79c664b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647055b1084d6690774508f792c831a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9ca47bed516622d8902ded12e4e5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd18653f4e05d4a6205082938c8eb2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85bf16533468a5de2f7d7d0fac4dc93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8b53809eb2f7f13f3489b5ca46fa2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2832cb6ac3a2aacd22ca4eb2699fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49380f8a8a10e3b8e493d50cb873e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847e5bee60aad8442d77ba5d756996c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b4a80d1d20072a07666c5f5a57e07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d66009908f5203bce11cfc000faf47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c61b7c21f1e88fe9bee593746b667107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a629bfa11512c0159fe2389a66fb3c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1e090afbcd33ca0e5f60197478df4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4820ac6d91cae34ed70879630cd2a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c50c3c7638fd20fe564f7443e7ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2117b4a38d8510e83ebc8c2654b05112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1702b3caf5d0a4b62b84dd3b9fc68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153bf54ea912411bc76f6676827c246114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77371b4bd58bd6b730db5f4cdab34bdd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592708de3dfd09235dcbb85f084df54c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca92d5596dca36dba1c3915403b924117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1432dcec527be3a554601d6da9deba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c2e9542a36995cb75360110f6d6f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f35670bf30d4bd52dbeda42cfae3b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b8f89a26c188245b2d1bab936334a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b4ed0d07c6cb3f5b9740eda1f7c17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e3471e62cdd204e00f37ff034e233123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd7d1f969f9b99b784639794f0f814124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa72afc4074e23ef8408d1c05a8d96e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be546c68d27425bdd0f1fba36000ad17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789f07c316cc70eea4a3f127ba8c4ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8e17f1bc078f0c322a202b679c751128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589f6f29076a91d03204ae459359b22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1b8d91eefa349b0d2ff8d6841924c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4ea00adbb18cf36c0fd7c0b26d522131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675597d831f09869bd1e270674db8926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b48e84e23529b29285e77d21715937133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0976856a1a68ab8b90beb18e6c4c1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18467eba3e27194591767b2bd878116135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488c8463972e2a157982a29e26fe036136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d12540a1c2e3d5b8c4e1aa390a1911137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe1d030ab5dacde269b5bab0259643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d779bff46003c154ae74118b78ed1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2459725bfb42bdd305acf1b9290b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177dda4d15bb2d50adc89800fc36ca3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ac63dba6dd986941cbe6ad5a259a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c40de66b10c633009cc7ce10e11442143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96766e62403f296888229eb148e02e70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580196db47be1a4f9b78e2b79ee4b291145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9560c7ce76045e20384bcc4dbd12a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c4ade634c504ddc2685379d75d94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de54905cd1bfd4614142bd280802970148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451e0e4cf8241f735037f9d32af2ba1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44cbf184a76cfbba71c0ec34bb3529150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17009c4b076b3456e50ecb9050c583e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1566937c0d65bd3b80e5533c13cf97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7394d439082723f2f0973f6c3c95d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bf194bc7699e20caa339731d716e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1879263029a7385bff1f4f3849e04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a43879871b3c8b4e057d45116d5562156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2ce53f29449ab55de9b61c000df5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476afac9418b58173f9edf656a8c93d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a95d68d38f40fbf68d5d93fb1a28e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986b31fad1c556991bcb409ace95591160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344952043b2f038beb8a49855e6bcbc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6727fa67daa4de328925fcb3481b09d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fe39543fb62940c75ee8e91947be8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c7a1401b828fdc45c157121636c3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe4ac4ac4a02fc4af1724205e5956a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f42355feb7ce776aa0775a58770c5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18818eef7a9efea95656ffbef576b1ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda9f5a2cf0f6b76982adbe507cb9f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3092898a8c1efc0b27447d5f13499169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db903caaf582a1fc065251f8d14eb3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a0fded23cf0cb27bcb3844e5e7ba1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04225b7ed7014ee3848ae618672c737f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a722e1e5154e707a720c7aa3222a244173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02265c3628b9c16c98557616295fb267174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d3f588d6272af1718065af2b834d5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd88d0f50db577dd3e0c019d85e626176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005eb9a611971d757ebffa7e41d8f2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675915ffb2ae125923b9c3104f5978de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818a28e4dc5e708fa8f1f6b26f8a2cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbf7ff887d8b97164e553a6dc58546180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c397ab666b945e2f56e2bb9b3b777181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9587956363f27ad8457b68a63092e6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3e1711ae4500351a76cd69dfb5702183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766140ed5bf33b6de3064186346ca3a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b59c58b69388f4f2806144cacca2ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58685db89d04242cf8c4508f71813799186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58202613860c04d719f46da5b3e2f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37fa3d63d35921af9282654b8d8696188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac320c20840da760262540699a9e2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4184238d30209130fec7e0654fd6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785ed1aa7d0b47318c207fe550fdc27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e0a65b573ae0d844cc6e0775a9df2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7778cade3afb54775de19dffbbd2d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418b9b56a5e6503736b7619f82d0754194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332cc050b899dcfad61461de34cab0a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed119c38ecc554122d61af3c2b8b62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aba49b09822eb98496265addb2910197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d4ec26dc87d7e8477199969644ef6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fe143908a6728b6a49ef371d5c529199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81da405e2dba6fd768cd3d64a3981a40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ee33e6f450e4e78a4c1f183806b1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b874903bc4f80d8510448634730ba91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a3c0c98b8306c7a99258a439cfb7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dff8f3d66a1598d6a6b1a948b02288204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1bbe08366ad15016156752e0b2a99205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff34e52b13bbbd523b4975ec23c828206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1749f39e313a7dab0c351dbe35749d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8458202e84ec833d4203a5d81a487f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc343be4f3cb67b3de987f77b813f602209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b0c17f4d5e3c370b8de8469021eeb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258c3de3521fcfdf628b122f329965d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662fbd4dc8a198dca92849cfda2ca13212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8da5f11117b11bdaadadabc6be189213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda17597c74c5ed8c5eae64c257e2ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859687481ef2eaf4a938b4b4cc1a6d76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a8712ade45f99d83922397d005c2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96cdb7c3a9c4719ea3c397a99963b98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debac00e60ff99389dfed0fefda6882d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b3b3877e9d79067fe07b23b890da5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d963870aa257d5e409c7e5469082ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d2e29cabe1df19a7272d0c449f91b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5d6955ca9901c2a3fc36ed87321d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d487813a4b232ec8297293b600fb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ead56de58cf230c89d7ffc39b1026224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90a3abaf5a9c104b6bca1198bc0a4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36863de4235f775a3ee2fc3db8750ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066e7e404d4a5dcb9bcb028299d1963227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d490738cf50aae54762805698c731228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baeac81a88f12c166989b9d3060a11c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c461f8bada3ddb1850f3bea3186c6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99a3cab3fc788b390bada333100097231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5b745e217bd138cc5fbf07b7ba56232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2799a8ff250f7c7ce205f9022637923233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47db338440f7134b0aa06e68d50eddd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e4e702c8b59a0a8376823daaa4ac1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ac1f0af4164415c9690d2602278fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcde61b1aed70ec389b39c3faa3b00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264823bd596433f820d8e6a9da6beb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d2762064a9ebafcc0935a7ecfe1f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d055d84585c3a1d13e3edffb42ea09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9616de9e70806cd4372c542df585b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a7c4a52344ebe8f3dfd8c5691cbb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f343416d5a0082f392d0f6363b1d7a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1d0c7e2016a181d65be6b6ee1d898244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a36aebc2768a1540859f4ca25a7a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6603524223d3e8910ed225f9031e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d732cc8ed5cc11434e0726694309ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc1aa0047d920d5bc59a75d3cf503b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f23e51c4e0a3f40f92f3098adf704249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fb9f8588338e54f67f9fdaf3039cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4dd9fd8631ccd1f59deb8ac11d555b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012402e87f0d08e2e8e8cba3ed85039252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441757b742874e4cbc3473849c586727253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381cb0c70abbe182c35c3941987721d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9e9374d91f162126f987e6905c238255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496ad37c10165365ce7d86fa7f9c2ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019a2eed1598f696370f181fe4ce089257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da99359fe2f64268e649eb83a2a21bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb2fe6d6230a56e54ca279f8a47658259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb57c53e06fd1517e4414dfc39dfd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654144b5a9aa16def8ac92b583547c07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba90091798618a8dcc72dcf8eabc76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873de3b683930e186498c9fc48757f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3b6541aecc494579509c26e6804f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4e9896bdd9d918f344b900e01702f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b3d5e10559bb64740fd7d37e367d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e01d332403e1ba0add4a8bc3c6eee7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0426b6be761373cd7692b09595091bd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d44110317de3e16aeaffd18a10740269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fb5a51dfb834e8eb549afee644c1e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20837dd58c00668d8268f492f3ae4bea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a6cf3eefce269da8bd4071c87ee78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4466c3d13b205da5e19fed0f2e90e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff07081a169f7fd498b328eb2544d0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d368846560057206c8f4c99a1ae4d2b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e87acdf858cca81597469bd8eb911276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538515c45a2a0ae2b4ac159c5d842d43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db331599241d72e1b9e78a8cb02e734b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963bcc062a0bf1da646b83f6bb2b756279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8e5f833a03222530a389b81a3b03f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789a45d5624e21697cc5714e800f6d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e390cc476a1701975a2d3e483399282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c22e3272fa31a9e0fd888bc2930adc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3acecb7c5d63015555fba28a404df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809b55d8f584d36f1611ed3826d52f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544bc3beda265fcff56ee925ed8f2a16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf1e280c09a4f8de0293bf9e51b6e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f792d888517dc15da130e52a3ef8b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487ba92a6bc790f7c21ca8b1eb30357289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7024abc766d212d65bfd7a92beffa0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3292224a2104aeac7618a114cb26ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908167f3cd0282cf123b7cdf99847662292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcfbe1bba8e87f65253dfd34eb75fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d48bfa6eaddd0cd9578c623175491e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19cd2d39c71b0def18e8dbe6a8029f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b835c519f0e1a74615f354776191b04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f047c4889dda07d4be5d58186ac75d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a2175ed72b79b9d5533f07451d23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9170ccca5f121f76311d5d3a8ccd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fb494c249eaca101d60371ae4c559300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce7be82834330493549e08e956a61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4a8531853d4e4c3ca01f680e0da4f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f0f543c175e18d138f27b2c4380db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f102e6f94e8170546923e6594574c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764f62428c96fbcaf6d6a72d163dd92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4721e36b1f1c2b4333c0a2a71a1dee2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4a636a9218a65ea4e9f81977920c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7b33414ecab688bca1a12331f16a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba9671c4d41120b31e4b6e8727b26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c0b5557e1738b91cdbb190698992a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fa084cf292944ece3d97afc98b70c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e7a4a302053196b7d471d437f0a17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81a5e81f0b9820f3b5af84b3a297db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fa76e5536d31953707537f190f87f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a1f00b545e5400af50264e0979227315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca162ccc60b34a5c933a7edcaf127a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93864e6acfa0f891c58e27485cf375d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01181024213d63fa1628cbc79a5359ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ac1fef68cbbe75b3867b8c9361896319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70f054029283c1168e35a9f4e1fd6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad244381fa00d052a289f3d83a64ffb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb202c7c74262348ce26245e30d2010322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f9efcb4c66d08d99300a0b4474527323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e6324a501d7d50cf03ec42a8bacaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870c9e42f384c41666a8bf60b92e08e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca832d343632ee6b2e5948bf8e6a1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f44df119dc10eae2e1f5a71aadc41b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562043cac1eda6895437205d0111ac7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba97f69cfbc7b2f0dc6866ed9d7f7ba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e41da27da91bb8d3fe535a64d5bb0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5f17ce474c72d409245491a7a76c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8130f509de8c0fc3b8e452a621504332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba3b7d950efa7f7df7ed10448bdb7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddf667f09e5ff9ab7aca802e38e29e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c176bd08f4d645100282e85981b21f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb9654321fc569bd82ce4537d96e58336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2168788e6be56b81fc365c5d7f7805337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c38b6c7c688928e7ea9badb3683a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03287693f8c7b601359a20332a7ded3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b03e6fbaeee274dfcefe46b375c48340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893051317656ace9c6bc0e09c7986328341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3e3ee9fe7b5aa2fbcf9407f377004342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eee97a88eb404a1511c1da179664c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d4dabcac59ac0b834d3826b808758344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e917cc3fc4e31420dbf289f86199e32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defcd9517e2b91571dbc9e3678f715f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51e01ddceacbdfd56a077c97471d43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129dba4104abf46ea4370eeb029fc3b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22537dfc883490ce70cbca868412bc81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57a6892f5bff2c726068a088f4b8b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9c031ca69cc565a65ec95442106b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a517d7a2f4d2308c33fd257b9fc16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42862fefd859bf3f105a4dd189139afc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922aa6a9e9346faab92344908c52a6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a96eb4efb35b969d09747aaca55a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947fc3c7004b254e425315f3bb81cb8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701c424347db2c163e42fd6771ba210357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27babafa5a65590e9afcce8db78d3cb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cdc49f56130157d2b791fe588f858359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d7e70eca1b34e5e7141d7975ec5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a8e3a711c3fafc055711a180fab9a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7665627049e0ccbb1d574dd8cb3c1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31ca760255c4a4437b2078a27bce6e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f468213e89336f30824ebfbe8b6a7da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2320ff4e206a11ce6d01a067d198b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715e0f126acd806469e99a2098e6934366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23eb56e60d0fbc9d31fe51067089b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0d39b7e63552821af87d7ef300fd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34179bae233d89b48d0239814c3db9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e2baf2b3d2761c5bd4e2b85c0eebc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca58493b971caa2e2c5630370e21c3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93739809845a39c1e3dfb9816e55899372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe75f6957099e98969edeb0d07fc796373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030c0f876d77883bc8aac3e8f99fa68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a448d53f8c447b0baf2875cde4837375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045eadba6da0c072fd81b09afe236aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18837eced9a06e496e91924d498d26e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc28d69e73d459e62096138c1a51ac0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a2e87fd512379db7761be42012e0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb168e4305fdebbcf8a814c22030977380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfd1509c21e5b64a50ba70f1a6a7bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33641d38feff16bd624567ff2eb23e82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce524a486e9bc1fc183c218663aa8a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e622087d1822dd8ff88a983bcc0c1de384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841b45c3413175739579bc8f45e59cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca057bd0051c4fe5c845a3b6b053f1b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009acfda8e0662c8d548aa0e5bdf72d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2ee33424a3accb8afdf6ed6747534388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081decab34628cdcf273aa80057d87bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b27759e51050c4fd0359bd90be4bad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2fb33213965b1c72949bd67467266391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9beb61417fb6fec901ce7eca72a47392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedf5b3c38d045eb7766838b0a0a976393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0581690f2bdae351c6a0231b94906b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81012c174d651619523e4f4f88cad7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69dfd148ed73a0b11871f30c61bbd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b569e85d144c61049ec848daefbf35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabddd721d2130a693204e77bcbacd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37a1729663e1b90cfbe934f57b89ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf33556feabca0a582326b580cab69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3ed9d4c5e3496cd15052d88c6007d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542d0b91f1c3956b03bfae2d8d33241402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f1cdb9f898de8e76aef66eb2cb572403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3fa0f264e524fa74375820cc17967404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a2025ab8f3c24979ebb37128d4e72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7b25697799b2fc59ea186fc55d451406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35118e2c9493313566f9a4c4027aa21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ef4edf4b1bcf7512b0ee239911a63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b10d295c4d28b157f001dd1e7b68d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cca57ec29d2affbc40dd74adea9b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff163f7cfd63ba65666a0a7796eddb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e594b7f4764f59734621d46e5c982412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1afda257ab8260908b24b1ad91bb4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f994e7921805a603ae2b8f9a6331a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c102ad38bfe17b24238ae25fe74ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bf802866b8e9582ed64dc5f3a4d12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ddd01c6086fd7d3bfe95d686b2b0f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b167921836efb00911d4c1ef1e6163d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4922aaccb11d965e6e52c2619036b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890033d33fac8e23e2a08283e6842135420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab175fe07bfeedfbf1a514496c54c55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f0e85534edc602de0fe9e5105d65a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20701ea7eb2a03a1365b920a4b0230e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124fa41b2e7185f624eb87e63a82206424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca4fdf348e789c8ce3a8284abb6221425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f67b6076041e60474c602abdd3c793426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be219b626f5f5fd2223f34e66519c16c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434b6ea37545b2c44c2baf8a42f093f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1610bcf3cf1e179d7c206259be8b873429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaad748637997149b2f2587f15acf6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f7a3b4cdb7ea1f51fd8a5cec95145431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f048bfab51e8ea85a362d59ad6e44432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a55213758c349c863fb93d7f851c36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b07f5e304d2dc069d127b9b1d37ed4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fda934163d53ea4ad983456dd22a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce942f5d44c78492ad242c01a4f54c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394da616a19f75e9f7381cb98e6b3315437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3fffefc63f81dbb5367d33d290c8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46d6e72736b50160239895ecaae810439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42fbf9f83a57dde8c979b36abb9eae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81f68837d9249aa754779baf93635f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25401b4b3fecc07ff1e1b54cc397b54d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d24ac58198d5bf5ac43895a592fa7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b064e5e1f3652be276f93ac38d4ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456d5d85696dec5fc8a661d10b40533445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8bae3018781c60e20dcf4b8b0e1ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d782adf1c9c03d93daaa6700f5896a7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452038fee29685f3ab51db1eb3b48905448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09102b219a9d09ab75a1ed24df3e42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eeb9e730a29596755a92a87edc5ab6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482cafeb9965b51f72ea660ed53ad39451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb070c4652dac7964765ab817120c1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8174607e2d327b1cb58751bc22e0ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49438e77a368a1e48d90619d6258b3d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ce8727d53f347efdc3474a910a667455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060c4d15866489b8d1124c291b8bd8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893da40d9698569548e8f6c59b787010457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090195dc0729609343210d720a3b0c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b2f3d984ed07c8128c6e3a40ae42c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b1043ae6f033c6f39f088a06c44c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2e1cd84e0c259884fbea6e5277d9c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4bdbddcb5755938def5d1a307a5bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398a475001f86ccb6761e04ad4f4a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddffabcefbc7cc1ed888fb666584f9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe54d8e33e65d4d1e6bd8f1665003e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587862410c994a04321693925b3791d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018b2eb7a1b69fa38a84ee243500aa2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b345834e729a129fa2a1d0d33039623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8d86bc49f7f52816eaf73f44dea69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f47a7729d2e9a0ed7eab5151269998470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934b76987305f9c174ed767e5f67e0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6252c1aff9f024a31a058afea6a7b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089de0abd4899ee879b2e275d88127e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792500c8ea43a26ac598ceb22f51296474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707dfffed49dbbc549d7232e50fe73d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26197d84652faed92b9855c36c6dd9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e85e8939f730ce169a8e79edf900477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afc90c4355b040e6d8f7d48461a4a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b45b5588fbc49d39ff914bddeff0c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719875f9b7e2d4c718e4c38dfc0131a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4e8a8f5dfe80d8fbf9d205f95e1e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d980ce4fbe9039f9d71b0062040a58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29278f639b005a06cc125d23f6e75b05483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407b5d58383396e1e2b84d085a6bedd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43887b0299c07a13ceca1ec1dfac4cd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65677a0125fa2b6176ff2a208bb80604486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66202064134564237935c1f344576de6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d988d1f1552b60138ddbdc7fb253d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45758175281674c2509776cfdfc477489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5beba29a842724cf30af1be1543e1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac093f387fa71f7edef95c4fa1ee01d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d90609c812aeb49a14a3604dd6e637492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88592bad1482201215bd5a45242a9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30977dd851f88c5b1a3b1759e06ca594494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c97c69c70747b61aa2677091a5179d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3da9ce1d6509105e17664c57fee6be496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d80a9ae94c91a2cb8bb8802ff084d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7e4c82f521655dabe965327d5fe4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cbe1f489ace5b38f9409142428fc6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2dd46c3a48dd092b34cd0d43aacc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd0f0d6de52155bd6be3646e1394ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba04b75f1f33fce9c823e84242960502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b6bc66194312c9e0a94424e751242503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031eb961388d27aaec430b609c1a72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8261197a61100f10d1798f047d17fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee70fbbc0bf4981126e3bd442d2b9aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bc6bbaedecf7320c4fd2449296fe7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531bd685146c7a1f46b108d0dd3d55508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb56ee63262f75877b00dc64c3d8bf3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4403e578cf13a9f00d4ab7dd4aabefa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5412156fd72aa0fa7a116490c89c4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f76e8cd087d04a3c9288e5cb1ba35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bec555d977b4fc612c71ae26e4ec8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6aab54077a5ad623429d5c297bc2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccdffaae0fde4fa0c3a6fdce5b942f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe16043279a8ea3afa44ca0571f3d73516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19a3eafc6c5231b868a442facde85c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e647163a0bab0b0fe0ecf914c60c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a0e575f43e6923244019e7b417e0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb1b497c6b91eb5e83d22d871f655520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730eadabc86737fc439fa1f58d200e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b660fef252e2d0cbf5c50d29bbde313522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7b9adbc39bc3db10c629dabc44a52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc681404b10621f5a67a8c00ef76d11524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e007e540bd37b3072ffbbacf2deaae3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a2a8633eb1d8655a487442a31c85c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd544a74f59d2f8284940c848c2d96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6d360073b887c44b4b387c9d8a7a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9fd86eb80f7951169434fbbffe460529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b80b965d22e3c596a632e5f0c502f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c587c4ce4d9fb36ecb988d7c3cc62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc96180b86480d467ae49ec0a0ceda0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2e22521b13361d2f3b851d86b7582533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811a6e7208b5afb1bf3ab3e0bd2ffce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0fc31c09ad9fa2e63b67641a3b5b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2fea5c9772277de8d35013faf0362536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc487a1773987ae023e0835eeb2dbc16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4ea45ebe182a5cc3b56d32129bcf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5ca351a540d391813dda774939f94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5804e3ebf5ef1079af1d01b0690106a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950f532bc85d7feb42d30f127df9b7a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada1c24116796a84b890f84b1b97d83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df41319b9786be864ec6e282a07d5ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e7e4b1f012d961545ad0bc2ba4990544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6786e5a70fda1b2ff2c0dc770e082a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb713a7dec41f5e2dddc21fdc14c9a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a946a664b56b1c6b47789c18d66c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2eb9fce3fb2eda40a089e95e8c89c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b05277904f06fbeb272d528f22ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683ce2fe512388d57618373bd5eede8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06225474d494da4817b83dca8290f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d57f4a9dbc76d69842086036b5259552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a68a03cd31b00f643942ebfb046151553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7738647d84f360e8de798b4623ce6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ffcef963a3f1b8f135a57b281003a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df873be9c4a6304f13b96fa854755076556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b10dab7e8b2a10f8e35aa393c2766a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6f46e002d78c093c941643d5be1ea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af82f8c37bf3c83c19bf418f1432b13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1693b1d7973df71e0a421c4cbd9b51560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce74d1f0c51706e566447a8114ada31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc5e291172f3c8fac7c95a7f2abca0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4021d72c121c917e3be8a5fd6f3fa0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237049f886218bc7d3581347837a1ad4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa6ad2a0b51c072ef93317a57624f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0100cba340d15c59c868aa7a6e5479a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07adcac4118821f9120771be134bf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f7bf188a04e58dba11fd63711c08f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aef73256b60ec8f6764dc2f88b1e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d755f431d8e595675d8e6f8b1571b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b08233fc5d73ef804a70d896ee05b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c809c14fc3e5b021d4b2e6811a5ea572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996e358bc8788b4e6d3c1e2c18336a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a4db7dfe9796077465906526955402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b667c2599d8381f3239a72a280dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe57998592ee1c49b5bbd9dbb84bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea12108677f9e134e54e6c09c049d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428a9dc535a5066c9e678846ecf4bc06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c0ae10e3fb47706b0906ca1c41ef67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c60d309f2a262355a0993f8763a038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0d6a95093869be3de8c8525277869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e8a4f43e00519a4c66e7429535b6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc27b650825fbdb0d97ea4e331412c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefa8c617308db024ab3a1a7e6eb98712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159e469ea969b29c70f2377e9d75c1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43024eb62a95f6d3a2948e4f88cbe99f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0d1665ebc3947f5d515e21b41256915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c3b524c5836cffaa70c944de094016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9fe45a7f966d3c1e8b24abe9b865617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec16647895b7ea01da14db9cfd194e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16c008799bb5f4df50c29b17aa4eb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf159ecd152bbaffedcadd89e41c0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccb99c352619b401534f577c87ebba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc21841a6faf0ab313020e5f3c421b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9517e02e5aadc6ebb2d93b5a2ef27f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc01d8f493e4ed167710d815f339bee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4704af6c514f17af13ade14a087501325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dc5dc4dc1a46863499ac21aede5af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ece2e8729587d422df96b863f3130b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bbe6bb8e81ad84dcfc5a633d0f9f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f152e734b46b9051aa0790b3c3c9e7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be58178ea2c4961bdcf9fd809e8db1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6bcb878b2b22f86fa71a5a61a23b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57984a4f342e2059701c34405d62761432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfaafda3358e30b60e860ae028795233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1a47aea4fc5aec00f3a3a24c59fc134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7298ee14c7dc338fc4eec6e1d9cedd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd982e4e7e1be47d4b01ce3d0a5fdc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71784ae56f6610dacec0b33dde09232b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd98bd0f8aa14f755a7d02d66caab238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713620aa1f4a2963d25f7dcd30c230c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465dbd6ffa9580175dec7a85535aa6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6d0a27640bf7d0c883258d125357741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f95a07da7cd6924b7f5fce1ee3a3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c3cb678134ad2f9e3c43efde765343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1d88732c1788e63c27fa2f29ec22e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f6117703371f680d9234ed7979a6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156f53572d1c650777ba089c7fffede46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898cc67f8a0a81f34bd906d2112510947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cd31b44ef3b8fa41bb9bea6dbc7ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b26acc1b8c06590062c30f08c9de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8eac3826eb151ecf5cc63e8492405350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff52d75f9dc19ae18d8d84bcc3afba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28803ebb5d6b46d0b60097869a0710352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd52e05e7b7a938c178ab9b29592ba253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2c7166c8572356efc413da8d0f4b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d8798cfa6e43115bcf040efc179955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813de6dd564ffff7befcf9844bf249056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9eed87eca04f229ddafc8bdd1760257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb5a43ab1076ff8f183dc223e8a5f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51587b07ea55c92ba998ac30f7767f0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c64000571888c6ab5939d0714c999a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edad87a85609b35d515f1a3872f80f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720c7a2ca43945a7b7796926fe009fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f1a7093ceff8ce734d2214733707e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fb5dda97751d2c2ad4da01dff158464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598219baa0db82231cdd0b3b33c028dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef7a7560e2bcc1be2e321e22787d6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48baf252c45d95db4c4ea3beeedd97c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd69cfc1d82d0a4a487573a74c0696268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc982f39fe8b89afc7a6ea254563fc9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5559583a5ce7f65cc93c4d48608b8f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8f91403b2f62ec42a2e316ad8455071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89cbc8a9a1c3bcc570f790f86a18ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef36d232e1cb8efa3901335e2ab158473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f500bcaf88512399286f79d5d315a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3623eb02e6ca421ee9bf74521e73a4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76a4fe4c485aa713a56b13e16b217376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547fe52e19e7a799b8c830840f648c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d4ba7822b7bd22404b5a5f2f584a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf973c1a478ca87df6a4a6d30228e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762a3d8f697d29e2bd880aa35329c0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8bbf03dffab8e2ef087390fab842581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d54de025bd1ce9d96071e1ee5e75d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407febba24c1ca62699c741efe160c2783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78048e3dd579632a0c4532e91cfa8c7084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df12f54b3c7361eb9afa319ea5d146185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19227f6f2ec27d0471357e3841e1fc886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a80779ffc562eaf1117ba91227cc487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee2ade9454c1d009b65bb6875ded8188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcb46aade4962d169ca97cc27ed59e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc8bd86f95379ef10bf03518dc61d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf32af9eb0c4ae84f20e53413df5a6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f071330a1bcd372331b69991671e18f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf2a1a412f58e76d243c6e0dfe9bc993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c920b110a9c172fa7cdff73ecf1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71738b8bd0fbe4b1946a1003ad7e7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c65ba6eed1e13192cbdab3744da3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083613d8fc125cd6c5d524b176a110797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d52064d21bb353791e8a6db501aec398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2194c33bba7f757bd803d3e47e09a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316b5a0e885f1be4540bea3df486ffa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaedaa227ce04565a8c3092c89f7ca7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271fe7bd2d22e5b4a03c670a475fcc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a2c1e2990a5c08939f9fd4a5dc3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380b20c6e843d583143c08c6fc68f17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6e1765448caf5b6162de9b11a497f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d7e3abc5d023d8609c0fdec0e372c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d371ebcff835caddac8cc022abf07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc14a4313b101fb6436ff72815708108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc33b6d822828b12d6109e9f5c869d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdcaf81d6109ddbbe1482e27dba8be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ba89c985444a8d9bb3dc73085cab3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457ca5b94100974e98d94be19250865112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d333882c7469686289141ed86ba687113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c3527fe200f3cf6d7ccb3d19b093b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce22c60ed9053d976b4c6a429769a41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1422f6290bc5d0002e5a4383293d66116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb342e38b8f962c3f7e0a9231406c4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee9948c90a5776b26e7d11f92c4127118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe73b4c85ac48e2085973598e3128e4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60528a0bbd4a5e47dcbd649adc96e9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5810ca79949971eed0f62f335e5acd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fb0d60e5f42362847c4d8979a95c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a13c564280dce3746dcbf89a65760123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5b81f5eb9c7294065ba6660a51aea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534493a7589cb4a888f518ea4cac256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6fe2501612584ed21eb8d60ac5659126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934c2a033383875c628dce2eec1b433127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47defa432e845af5744a14700ef547ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba615f7ba22904d85025581f37125e10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ef4524830bcf95a2e6e57bcf7eb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6786001fccaa129d4a3e169cffae87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0b7821c5e5a60f707158534a42cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b177a6d7c5fc630a64217a52ad9c9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ce0e950fd73addfb9c735e02f0b0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fe50cac87c46466ec02eca341e6ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09688ef80267a7fd236a28fe816ffd9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b385e9833a70578536056a734a1f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123fa929f5b72d09c5696a6a8c5cd72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a6e85ac1e5983dc8bf1a867440af7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05100179d994de64a05bf36b9b7b82140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0a854a564d3dfaad06da7075184b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876cf68b50e83ae3a8a05eca333fb77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68796fa0979952004eada37e1cfb3cf5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfaf88ba3b811031f4beb6c3628d35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c845b0e8584e4bc9cc6c1ea5046f71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e1ee19258b3ab622e4a1f9cbc36de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675e175334b70e42faaede86cd73e9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0db84637902e903c03b2498c15670148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f127c4049d0f5ebb475f72a82517397149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2074d9c94867c15b7c82395a876ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50032308e62a34cceb0a0b0184874c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56563fd08538941a84a78d7617a39c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2d3b53470a58f5a24d1de80366b59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed287b66e61ac4d3f432d682d798afa1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697028f4322554a8fd751eb9011b4036155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899e7c5ac1643b10a15f17f1d4de9c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033704f3a317047ac634bf846cb3a03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a50d99fe1307960f07fea97bcb496158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889ab509dfa502d81d590ec69562571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893ec203aa4f5a137368bf405882e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890633ba7228c7ea020660e83b7ccf82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694d5c0e6d670ff75e39520ebce04be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ec577a1225e1e06aa2c33c0a1e738163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c96b8c1527d511fba5fcd646d4be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e0bdb4c3887388eca13a280df9b0f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd999b6f2a4dd3973ea0c83aa582b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586464a5c87b84ae424c74ff67525e2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123716ee503ec590296221bc190324c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3cac4dd077b158bcaba996565df4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64e0d0684b9bd3bbfbad4418b13e09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610948e0cfe955f01ade63934afeb759171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835687473164426b5b4ba89137815e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b9a4d31198e9a4780abedbcacdff2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e828bedf499e3f4893dff8bbbc417c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f96339cfc3cecf8262ef752ec97c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9112a9399a2abe13869c85a3153eef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51da533eedb6d99779cbe181c78ae1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0b18786f42cf12437cbc458343945178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e8925b1ced563eb124015b1dd1a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e3e63176f2b66a87a4f7322c87e8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f15528bbf9e2d54aaf19b6f906280f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea31829e86dab1553ff0f8886eebb34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f2f4b285462c7534a7b10c3b75aea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a8f3f67a2a317d15f969501893cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf95b5bba172eb43e14807cd28d386185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be75c9be9226f525b39100f7ec834186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055fbc9aad70628d850f7f8fa7e3224187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c5f0baf71a8a65a249aa442317a6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560a444c2764f3a9562198b926f4f2e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c51fde36943afcd35d1ca193bb7c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ab4d2724267a2924fe35a1c3f514c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2978aa903aedf3f6b4837a1ed0e6ef1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a32adff9a65a714e0bb1cb214f6cd6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d19d483824988d255bda6a6fb39729194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd34ee9f2e04f85caa7b503b979cf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2514e283e9730e317482b65708e48eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4f5b4f6b3ef8f659d40e1b942436e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa1a13717140ea90cb4ecae8eac278198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f2d13eb88ff643d5104563a5d208a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0f9581412e89e0fb0580b190fed07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7e82713163af49a6bec3c9e597041201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186096da096afc651796c8b5828ec0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a59a982bbda686cd1463264f0ceb3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b5f764a24ef79318722ef1cf96fc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e2f52651f5f1115e9ea602ffae5e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbe1ebf81165ac51770b801b84adb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286aacaeedf63ce898d939d9350d1a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760a64c8985e36befa21277f37c5520208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0897725627a8da1d6ebc022acd9f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7948fc76e61c0112df6a651648f5375210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628382c4285e080bf33889c42ddbac68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638660f8cc58fd5f19190a45dc56d0d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702c09b9954f02ac21ba97222b77808213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff3fc68ed15e3d9b75ebc6cdcc40bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c615044c200da48aaa4ef1fb5fea1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47eb284eb824e9deb58489f5e2d623216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3339f93717dde7bdf9613228db41ab9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec2eac5c438c8d691d6308bf97f224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98f73a4e92f043bcf6d19cb3a8e680219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4183f6e35a9871137625ab8a6af1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413213af612c711666aa046220e96cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517cc0fd357ad0ce7bf4c2865517e52222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504513e40cbb719787994e9568378af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529cf8a44c584ac5be5c0cd6177fac0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01754985331da79526765690908aa767225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20666c7f74f84ea6f52ce4a2672f3e68226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52e6afff5611325fe7daadee52e8a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbac03860c3ea9d70dda3358ff83254228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b79f973f04e4ee5c65065656d5b70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4de36555c77a0ae581a24e6ca85c84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6759cfeb14712448e9331811944c01a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3af3e1f443d7b26c8858e9fd2d858232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbef99e68690700b5fe8c76d7187ee7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384ddc6311eb0b2a5918bcfc2f72aa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cdd8f580219e2b6f19a2f152ffc6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52147661775dfaa9af1f632b926e39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed02295a6feac9d83ad05f167ed08b6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902423bdd4015b897dad5f817e2ecae9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492be1d791f671865a6b2628aa2395b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7716fbbddb30a950c90d7bfa70e2596240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c92e0862dcc8cde414a63fa0ee627c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3833303c2e3c3fee27ccfd43cf8ecd4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aa1963aa30b7357afd10ceadce74b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9ca286c2986c17b9a8cba6d95871e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda017ec743d998ea6c73190ac4934ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65400c3c676833ba18fad885d5afa9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad936d8bcd50b1e06f7a3b4fdfe6fcab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffb0598c1bf376263ac9a652466bbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b1e538b89b618ac476a9af85ba215249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad64cdb2e6ff5a137ae25323df1647250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701444c7b99acf7fdb0290d70eead131251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028aa48ae528e8ee0f9d369246daa7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebd186c09effa44ff346c0c87fe977253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cdc45c2ed17d1de391a4f6cae22a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dae92943f724c074e5e63a9380266255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81073d7275646d90abe557d5fd1979256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683d59ea0e1336421a3b6c443ec0f51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aceb0c08d2505474bd471a425fb052258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f04e83e49b6994a51e2f18eaa017fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34baa3050160f160e87620c303d852260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3d77677a855f11661c53ff53483a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40060b1f1efe62e650346e77e321ac37262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1c2f236d2faea883fccbb2b2ea988263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c5d8d5cdc4fe7e9a1090045122e9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473596ff00bd08f288601e23b0942b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec245ba3945978706a051fcddeb255d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96776534fb79f52858de5f375d7a3e39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9705d0038abca49b8a1fbd15128e39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d0f5494f56704ba1315b3c450748269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16698a851691b1cd50a2cc673d01b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e07f574c2bb024e3e219feb1a78137271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c65af24bb3b00491c9cb2f8df9cf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9ec204c59ac8533d29715d1c08216273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d998ef75b5a3a8a4c54662b3ef5d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f90c35e9b3c881d6a4a752fe3a4f2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a02696d0386ebf868c3902791dbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de38611e4c1f6c0572734a856b1bef6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837d95ee5579760322363c02a5ddc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b76690e34453f7e1a3fddec2bfcc7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4e77c84b331d87bc343eb95d424f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c0cb9023066c6d87dbef904eebca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551ce0615a1c8a5608d2b7790d0040d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba78e7acc838745fff3331a642682d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbeecb768019315c133f39f9ffde422284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb380399f362d93176414f2dc97ac4a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adcf0729b7822cdb770207f6382074286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae871ef9aea2f68aae20d8e21e005b6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18247b36dbf256639b71783de382f68d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75ad3c0fd0e1cb3433558dba48858e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301053f16fde218a50471acb9764f5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611298def3c55de99c47edec26806073291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83e9443c88febac6142f18a2e9807e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d960528c3bc900531c4e967fe134e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daed996469a11e516fa04d89fb4b19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b922c484373a06d5474c1fc5790e27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b32827061a9a949ad9768c19782ca5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9258e84060f2f04552608267c93bcb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fa47b14b180ac4707cdbc4b04abe4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98875e7a2389517f18605e77fa3863299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59458078edc68c6967285ac58b0927f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f80bd5e9bcc8c533b1beaeb9612376301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c6cbfb8206dcc48d8e6e16611b389302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e17a62d6003b6461e592045520cb8f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb068d3ab5f2750908ddf8a074ec851304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeac7a5f8981cd18282ab42e64a1fa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ecd9383366fac92c47ccb3698884d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009f97b21c04043d0c6a43ad3021819307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc6e183b63aa3a309750a1ca9145af308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c3635b3be778eacefee9823b170fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdc0c17fc9d37566f37ebfd79b6c0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05cbaaca42c0f7368e91af3e720fb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5433a13e5cbd8a3d66141b2cb3a4cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c92da7559905084dc1406110506ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3a84f2a821f3b626a250331c21795314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2eeb147e49fe626b6a386c046536f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a9cbcad9266d694b56269d8b4b417316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2643506e9fa7d6c5b6392ffc729fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadfa58fd3703363060907a1e9f42e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b59708a2fa3ffe7cd385b7d35d0f85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754b315380d7f1e540997d5d2a1e843320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a3ffc0016b032bce6aa50b23eb82e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e0c1bc306240c6ec710d858111685322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ad5d360fcc524c8b38072f3e6593323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35744e59e8f0f5f60f84f84c68ac969324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf27863b6b06112d1086df88d9c26d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedac82db1fe220bd2dcb53ff288e04e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9000485f47e431f4134fc469831c94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bdf088763a924157b3fd4fb6613e9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e473606bafb59e69c5aa18648dc88329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baef9696f9f8fda4c4818397669c630330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e587d23c55bf3369f428fcd65897a52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f76d135ea8b616e27ee69eaf2fc69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30875f55ce176d58b02c5d3fb6176b4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2758647bdf4bf523e413bf6b9a365334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744703491c7f8d7d56783a48a0b5332335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ddee0ecb5a40168c4ef02d336361c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff5edf81d09e788c1ec2700f29a16f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d90217801c05256bbda45cbec10e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f085d029cb4f22df557489a7b52722339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f065c69d64f434b050dc66f2311e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81bf48dd21505820b51e6f849cd0db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156d9b646707751c68f8c519d1e29c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd725143a8e43d5932760598043c0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70a7f09109b3484b44a9a31fd104ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f9acca1afd456213391422279d7bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cdb669cf6be44253125ce8ddf3a0b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b828bf990bc05b63ddc9c2a713e4f9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb68cfe238fb7494375b978c2a2748e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d05b70ff96ad85326ed5bb62572405349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f94e5a03bda36e34a718d9b03c7a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194113b4100b49287b146ae22cac75c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab324bf5f12974a942d84b2083e0f1a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f84ddd2cbc6384b4a0c5a49672e27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d8aa2cbfc223778604d06cbeb22a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230711b0814209fa3af3e8b9f2a90edc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f891edbf7d805ca5bcc33be5c6b32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb0b778e29856d7705b5cd62b1b02c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d385f6c53d552123e65555cb47cc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1db595e20112d0b4a2d714ce0de209359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3f3e0d175bf06f0cd49df10f64099360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ce445afb0bcd886267b1d4912fe73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6afa9b1510574c2f52b2f81586855362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd0efb8fda0224aa7c4a6ed744585f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b7bc00f862729691afe020b3cb848364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ede9d4a94e54a24f507dccd718672365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c8ea0fd7db07b79f8b1a8184b5009366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6e18bc18957e117148a9b5a3c3c5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdc085fe906234aa02e1e9771dc9db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ed0dcef849fbbee484c6c7db5382f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f110ebd620222aba47cbfa423e4095370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360abc909c8227c9ac92e80b0183427371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0d6f5505c6bc22fae56dc1255448e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763685ec092e8bf9f3783822e2e43707373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462229c73f83313bb82448e3268ce2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8022676e9637a40d45f41dcc8b63dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a5c1361b125dd7688049c13100f3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4da463873edbc86e6c5d1caab7e162377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f6bc5dda0ef800b6484c17bc25b86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919748b80a1852dc477b73c268526234379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89fc2aae0deec11b954c00fe7cba3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cf83d6f6bc61d0bca4aaf3a2056fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9938e5e4e0510e7a0fbb572d2e07988382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d4fc58edcfff21c32a963347bcaab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb184ba8426fcfb70a4a2204579e9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f12896e922c372e35fc1877473996385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb44cb473c0c3f8da278074e3f7139386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c38324269d756ff2e1ef0e625b16d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2d755913837dd5236986b54fe3b25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43aee1d04c928d7be092d0961f6398389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a7e69c146a1bbfe1c6ec0225b210e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf924fa58c8b75c3d597eabd7e460e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80c30dc1b633c7d88bf061e4cff082392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b764d5ad3e6560fbfbde3913d4b5dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83373e044c174880284cb3b03db492394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646df092a2418b70de4f946b71ed610395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b517595737f548978966a531fc59128396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38204fae9c8dae8a5a286290ce6d4028397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fef73ac29c7cb085cbb46f3a3c7c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4b49f9bbfcf47e4405440089f1b49399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de99be95a3822dd69516e04bbf91380400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e80a8e04cd4653ef489e5283edf301401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e9598f41b730c3dc0dfc1cc0001a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9b63cced437f3ccbba6cc2dd6f51c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e59aa89860fb22982c1b48bac89f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aac602c71c28f76a9d4dac3c741b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651d0c31e1feab99157276ea6317ae3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ddf7095434543c130e77d6d06a33a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c8730aef626b8b43d959321538720408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a005293b5feda12c43547377fccb3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242b320043ab2d9c3496f91bd7d6410410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5736f5dda35a4f28a1a76935dd4a97c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f4f29c5ddd64076fc8a4bce3ff0f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c723b9dfe494e49b3b2d78e5d444944413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d946f81573d30a0f010ab35e4ae7e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedb31b086e575ff05b79731dca0023415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da232a7f652169499085b27bbbdd65f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ba5b225291adeddbbb1a1e1ee5c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46dfe29e4d192270bbf6d98cf5abd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0371c7d0bb37b545103f96509d51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985926d8703285df2dcf82a949dc304420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a056e3fafb03e938302db11888723421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbea96f73db23b3d93a525ddb1928f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b88d3dd6f593fac84da5fff0f7010f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f86690ed214bbb773a69a6ec92768e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c4040c0457c4af70ed802249ac374425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f96d6a66cf017b50f00606a5bbb037426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d21f8c9f3495dd73d6fab015907c25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305bef9eebe194e543a041b185f777e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddb01bb78bc3e12a1987a3a32b484e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609187ce0221f08aa1f7271f71e3f3cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecf81e47ddea2d20b04a2d85e55bed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872f97fdf6403fff5d2607b07ba566b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5774cb616408d46cc31c9028b896df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99da3150c0d88c53ef3a8ee53fea48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ef7a78996e633ca8981027ce0baa4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05e2935e7c8a6dd342916c54d059ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7704340c0014dd8fcd0c0ad90bf2c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e217715012782d4e54940fdc7c96d9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbcc0f1930c2505dae0b895857e495439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2ab298c41eee35c471fb89a70cc64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7326030346f761ef8caadcc10a209441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec19f0265cfc5af44aaf0dc482aee8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7351eea2ae339ebbe67e08e04f6e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca8dd0b305802b67404c4b2531b2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa45df65547f3015c1700e2a924fd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a06754bab40a8c856e3acbcbfa0f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a42c586ad81704b5f52a7ec93a1da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd048423cb0e1a2e187e008f6b3fff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae30a9b27a8254729e1ea285c0f29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4c5c8a397e9ab6fad0beced3ac4da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f4fdafc5a990992c9ed201d9b2d7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ead1b25cd4eacd87bb1baca56195fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90de2243233e35fd61c078bd4e89c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3e2d08a5197202344a521a041f01f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfe2315b3295de61a898e9a97f0bd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05d6c916c699dc8a54a9eb9b150815456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f9964341e3cad1fde82035cba1a28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee679d3e9c67445535221a07d1c976f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fdd3a4cf44287b6fa9ac673176237459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aab229304c32381a0e9a6847257ab3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15262efd8dcefcd8d9c845171a5b4aab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220a1b4b036e21bf93d2a829d653526462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3b5c0bc896e7f8118b49b54e7f0a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069f43c0baa5b57b2f1ad62c81c9b84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a146de343040038b39b9dc4dc8dcc0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d947020c1adb601c2d244b27ab8ec51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a0fd31fe3ac22338ca830cbf40b01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38858b269861b6c2558448cc45cb92d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc944c4bed554f691c9f62f34c2afc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1755d07d99431a4d328d91c4d9c4cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55216670f54d79d8a239c6300815ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866193d7330158f7cf19c8f8c9935085472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b23525a1621119bc12d642d438c8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb1562f246209bc98437c4f2a9a207474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805da78cea0f3c47169a2cfa6548273475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049b8f780454d671ec43ad4c74e935476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009d71e2a91443b316b348506bb59bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785837ea35e9a6012a466f554a5e3251478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41f121dc98140968db5be3232693ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b3b3dbd2ab5bc483cf10808cab361480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242770e4f24a465cb9106db79c66bc7b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ae1a4bd56c53e36b2584131416ac0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf266a342550004ebeea0264e69de2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea20df8fdebb37971ba70e2b14999484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4674ed6a146b29f380250d64add2780485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a807779d7e865cdf22b7c9687ade49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30aee407a29800f95c6e4e22b43c88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b67e34ee121a4fe3a806e740848b40488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f59e103f2ff3e52f33f73c48092cd7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e550e38a44347427dcfbab799056176490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165afd1264799c768e278599d544542a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7775987282f40425dfa1971d4ab9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ee99292948a0c967c8957efbbf5e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca62fc919214bf8de01124fd4f20776494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de7295eaf43947d4b41be484eea99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fa012102921619789aa40a2fd04bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4562ed082f266f94966b4bf137c9e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb64b4c509d4347529924c5ccf18be498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c677cc9158fd55e06be940607ce684499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f76d98aea410a3cafa81a6478df4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a726cc01ed1064fd9c8e0e5fae9072501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac15858e5906e4c50116d028dc7e976502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a745bc8b91599b9617830c480c279503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d861d0e47eb34ba30a18385e0472504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b23d1756b60fbf555763d73027ec3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495869fe53f29d54f93286dd06dbafc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7d087c9e35420adb74fbd5e6136b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74236fb8bf0003073cab9fcdd0e789508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d45b44fa0fc2d828a3e71d65e1a13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6876639058701f0b8f2f0d775f985dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00882192f0b26fd7a856bc3fb1287499511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c93abfd5e1207e15d7c5e956ab46512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e817a1149585a1c23aa11015591113513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdac2bdb1fc094dcef4b5f80718aac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd2d4979e33212748257488c6d67a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648c4601c49b841cb202d9e9da54826516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7e0a7777cf35a803e4f4d1f7d16cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b136694f13e54d05528cc5b237254fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce617a8b3bf57f3354cb492f072f0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb0f9f5c36fb8d4867696c4ecaafc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392228a1f63037b6e11f72c32403942521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2d8538c577f7c3c66d26b9911d52d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b865b3ac48f89ca3972ea28cee0e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14f8f449e047c0e9a67174a32bd91e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568b1bf412ce986069bc7ddfed6b7b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30411b5ded62bf2a4a55d87a21e0087526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aab3065b2a063136aaf215b2af027527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d86c3fdb132e375febbe13b1fa8a1b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c61a3eb7c6cf5acfa5ec47fb1f7d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d35c1a83f736935b3431317715f36d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9b995152abaf97d754d7e1855ab13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e64a8d08c7f593a9faf9a6b44e5838532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c62317964e32a054bb1af43ca8d89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecda7a0181e28cdf67bbc5841bd4f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e6df733c15f8cb787a32afbae6714535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed6871a0076c047e007d8bc0c15191536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d09e8626d6b98e40da1b9498e1fd25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ff04c1865f006fcddedbe678c929538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5568f376a6be97b58b833129acbbd0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785fd50ccdff39cad71417c6487f17d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715cf293094b190cbd7c32bf3889b1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9d6d05cd6df1184e30c0590a1ce1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc31e263840b5021087a8f4f903cc19543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42916456277ab5a503c497833f1f26544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e0a029acbacf6dfc29564b980ec01545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd4a8066154a899f29b0def0cc1569546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54170b3352473f8bc05b7702953e9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea263ed819f53c56dc2b52c03e43b263548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135fe75dec8cf13bc0fe1b99853a5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0437cb2cad354a52dabf0b8fd9dd12550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48539a37e6023407546c02331348a98b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be526aba6b43c0367dbd0e95f208fc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0d7f42b6e322ef3f5075f0cd28d66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc8b7bf3d4ca4ba12ae73d97e0aba5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27358df9d960f84fe6448e8facdbed6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c223778dedc4c70cc32bdad17bf4b3b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292c177a561ed03b548e6875d199e36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e90a82ace837fa9ea68acb86cff2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662760086b452126e39dc3ba0fda7e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2877a429e2d91d391c901307811072560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556c114b6d62bf69940b72e3111b04d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3b58e1f34ad48043e458a85694aae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efec49eb192a5d93b968e30ab75d21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a06a0fb0bc7bb019b7bb6e65e5d0e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37325b304dbf2281f2384fa422190bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3931eb8aad842540a8b922620d4c094566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c24c0128f1dfc49e6516aec71d32eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955945d65e4b27e05266e35fb353fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d32a415eda4682aad4fd38b2f1ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24888bba4a9d33fdf25d79f424eb5ae6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69fd9e6e6f2a85e7c0e696d77ed96a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8955e8c808787db32a8cf929f054cd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>