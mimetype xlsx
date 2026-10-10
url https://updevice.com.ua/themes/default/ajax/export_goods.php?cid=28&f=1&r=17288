--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836c97fc269cb5c256df45c6c9d87c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49f44bd29d2593ac2d061088d58c582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fb9fc185197697bb50ab3fb755b013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16077638208f3c9c2f32bb845f9bdd94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e897f846ec7b3fc3a308ac00b90eeef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38109c5e53b6b0e40eac20193c82be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548d5a150e55735d92c52e5586793d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc0a409d70629cf27ed90521359fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0085ea21c5b181dc4bbaac3023daec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f5b3dca9c31fbc0175ce6c9eb8d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd40bf55e877628232bc60208fa8da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb136814b2c90fe8dbd606f912ae7db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96d8ab311e259859110410231d34a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81886816633c97a83e7dd063f20c0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7ba1c0cc912e4bb48755a368e41a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dcb350d33b60b7a1a4d976dab78b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb4f0554b4295c41c38b28963a1f0617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bca85b904a5be5856734377e533af318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d1c659898fb1ec604f3fd4883150b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532558d016117071a4de5e2e8979def620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da19c6bc2281054b9496d1a9d4ea93c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4816dc95723e65ebd3706e09155fa8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5734ab9307cb42b1308afe4f0b237323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210c84639afa8ca383706e86e84643024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24133931e181a1db633134cf4d9983f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b3e84e311cfccc48b72beec14264726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfd31d4e8238435a7cb4c104914fa027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f73f2b689de78d76cab04ffe7d1ee928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f348e8c9f91d1b881daca4c06c3c429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e4d955c51f380963e9129a4c503cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a09769fc8889faa8f8102637d7bc8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579c4184f4159aa374fca12f02bdc3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec855f05fd1e34adf5fd455111241733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe71d35911eef62db75e5fdcb045bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10708b9b210c1ffe3d0ffea214e7ec6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55734d088f4dcd60c9efe730f7b766e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a530ea611079fd9420d6e469fa7d68d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aee43a762414df4de9db66fc74289838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e489089845de19112d3fb4b16807cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461c2cb61b6886956216c97f54936d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607a0833045196199ec193acc731e7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652277e755f47aaed7d96ffa3d36e57342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32baa4db200bddbf1edb117053f69d343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ff14662de6a63c3cbdda3185eff4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f888274eb242157a4d97f1593cdf8c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b8119f1a4a2685bf24f754f0a38f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ae9a2b010e49fe4e61512637bfbc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949d8f70189ff815b2241ae4e76af0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3acd820c9d5f371c8b546fb351aed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7849f97506d7d052c43f3c2aa083150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69faf563c77b8704b4b2fb464ce489b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63181c972507c7457d2d4ebfa7a11fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2f5c929eb4fcf585b6b09921cf27f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1573b33921f1512110bc136ada83254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7d5c88998327f35b259fb2ca8fcb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f0fa546137e9df457d90185567f3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6cae2e7f3515087db1e4a98215bf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54bb01e6572a7f8273b946e389d1c358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae4604779ac0c16317f26b574359ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee34505ecf670867cb452a7568e31d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b1a07a2350b6c1b678c972283d7dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7935a51edf1defff83c476a868fbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bef849d0e11830d4f0799a5f80d68e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8006a4aeb4c158fa77b0462caba173a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2540675804212bebf7d606de51dd365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0dc384cdd15955d6de822d360f39366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09b0567c48072fe62c42dcaa3b747667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470a65e584f725b72f896a783728edf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc65dc189040be424ae2995c02065d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54b260fbfd603f932351e8927ed3ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163beffed602994991ad48e257f51a6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea76c3befde731abbbb188b2f46584d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7d3d958c68e78af59b5bb83dc6aa073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c371a575f9eec72dd45c4fdbcc8365b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd355c7c4054fcbdf870dff469495e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a76f76a12e0c253e1654a846bc6f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea33b2bebbc44c6666a411784f0e9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91467b0123d6c61b5e40692f242d2d3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f35438f0f4739709f6c25f163758a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbfcd801737f57d4512e714b5e548b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c884356347386f842c3bd54fbad5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218d711b9e407da8e4ba2266016af482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febe142708181c90eb6603bf6c6e87183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1279785d6b1627a3701706e0f604f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909e9635da8912e3b102d171803c00285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be596ab182c734fd2e3477ec8142c92886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad56a7eb90cc799c3be4876096082287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79888ff269e38f6925038782225798288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a64ebc1eb512fdbcb7090ba96d7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e38899e1ddcd53d56ee3f4de4807e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a2731761de13256d1b3d2e37e687491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eef51c86de4d5af756d00a82b6480992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7264366083fb3197e4e4b05f2664a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19342f23fc8dce40fe8aae0e4d354e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc778306baadb9ec3f195d630537792595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2f3ac23ee1b0f167b96ad5b8947f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d23d728c7c1261ad7af569654d2c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558738dec357001768b2f6b4c6a08c5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60b98a1c915444fff2c2e69947439199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678430e2217b2f1b24d922e10f1e702100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf87493efad01aa28027f1545d3965a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623a8038eb9eb100e548ba5b3ce9ed5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7365463bacad24e782f3b621cc02f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14cbf7e97800fc449fcac42cf46589104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f4e0bccb90b4893c35e135b9f0e6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd900fb92bf020f5868c09fde4e52e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc979e8eedd4a959e277edce9f446107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84bf95c7929c1c48c73d588cc46859108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eed8f4ce9df7052c4570edf6e3ed82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748b8491f40f9f6f7f3d4df0ac790dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcf4cb6338b9a33e0ccf2582137678111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3ec19eb35187d836c2b22d589fce1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73d0c246b522916e05460bb6af142a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccbc0c72397c1fca6f7c42f9adf3e5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c5ea0e3c358824c671534a95566e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e74a7d206f4394375ff236595d82cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19388477e34af54846ce1699ac2a5840117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2315237b9269092518de66d963e6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd72b9235d18cb3122eb1f2d0977f26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd4146bb8919141bd22fc2aee8f534120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ff9c3067af1c510e22d060a127eb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab41ac2bca01a2264a8451ef11508d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e0ee3059a47074c5ba0a47497ea36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68859f8c262988e0dc565c84a4ec5442124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1033cf71ec275bf966be47c90ccd2f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824531ec4490b1c69606d7bd4866ced8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac983cdacb730959965be61a73549127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520b2dd46b522a1a729d7ea6c58ae9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d637d51769fa2b85c72ed9122bbe0e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9b596177034a6aafa7dc038129b76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a782c54909b45c5c8d1ed4c0e18d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e4840cf904d5475b136db27156cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a0edf424ef1cea19412e2cc807cce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c17e41b53404d80b3a5c18fbb9b31e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3edfe32257ea716fa835e51bf0a21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447342facd7c75382e394c9261601b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915f6f31aa8a5f3221748813789bada137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f846caf0e08f509d34f7890872e2c0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52ab5f17cecbb7447f75a1f51fa859139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148b9bf62fdf6c3fcf59ae42cba2721140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6172a548634fd18a1bff863a7e68f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e7e8da494d47bf9ada948de49bd6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16fafa08c56028b03d0f2c436aa639143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada372534ea42ba1a2a25ece024c4534144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e2f0fdcf015a47c9c0cc116f1647e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6c3666ec87305a4607d40c0ceae47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e1966116be8474c36ff63a30b1a1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c59280f221516bb5ddc4974b31d76d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e84ef9941706e121bf45057cd75f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b07bb9b6d005b04485bf2073657c68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786a1789ca81b727d4da662bc06f407151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d67f2c5c6fb2b9e6304001913974fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae9b125d0da88eb7281055ca2afb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac6685e17ddfd8a5b78bb2c677d7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237de40b0bc1653ff3667317d2803a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d9a7b056f66a8a1634e669b00b48d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dc84adaddf69c225b663a9baee2a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c130c82f4234a031df074fc52908cc5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f741ec6d9b11640f60217bd15400c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eea1806840a34921241f58495618b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97213c4925ec9b35fbe39ccc78abb8ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759555e1f8ea5716c20ad323b0d411d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728d23d9316ee8a9eadc0dd505c8a0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d93d00c710b8a086b6fe9cf3cc4373164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24a00d34f49944677902d1de7d6213165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d61dbeeeba52d4218fcefdf755c6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d84db97411b822fde5c4ac2804fb3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699596769063d50753958d9486aa4874168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dda690566837b758196636f7515ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4821efa1fbf14bc7e9924a05a9c9bde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd05192cc087b70cdcf87e3d959de25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d97a28a07b6c66f89cabb77b5a06c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d9210f2d536fcc3fe2511f2440a7e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79012a8c8bdb2d001c94ca66c054618174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2add11bcdfd6266cb451190b935b00e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5455039606930f2663a450791d509c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e220821c9dddc43c706baf4e1c4c881177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c3d282712fa7a9484583d7477b41b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cf1cb870aa46db7909f36310c75ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed14707276311cb985a123265f6d74a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d2d8dace951484025354fd1121366181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3b881bafa898f9b73121c43137458182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0690ebd56acbc727ae6f2c7146f96c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f6f40231fe03a3e1586249938e756184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1deaf6cd99e6aeb539e3234f51d879b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a5a11389608e1200522ea5be44fa1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896960f9ea5b3251499263e935b27885187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b370f23bef58e0fef7c24f9d148454188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf6ff8c32a818cb74aa828552a6161189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b5553ae2dbce9a50287494dd07898190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25d1d9c5cca408959175a0c061841191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb954f8ad7b181f2a11fcdf21851636192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b07b18342fa47244f2ec04c70300da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48203f3bf8c494c4c76f0e82f3c4633194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef566cd0c464d2c2b16b0b134826193195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050c75e0102e01e0a193adaaed12923196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e6810cf07fa693182ed2dfe609265197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c6748bb93071914e451835653c66e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedfe5d6b473ebba6ae4a6238cd20b2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea2fd73bea3b894910e12528a1b6a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adb64b21b287ded960ecb9b911c4af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2f3c19c76c22312fd8c0652bd9dac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47160380c2c3159944b41e7cfea05c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d165d6e5b24af62f294f1215b72a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a009ba23ea87cf882821b7a6448eaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d746649f3441f90730b7e278547af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e35a78a2dcab369a04a98d23546d0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a258eb1c64ea0a6cc4dbc18767e8222208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2e6620a5106bca03eea897c9c3a1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fad9b56d2b622764556e1bdd0169cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbd5d4a9c98a70c71476dc291a0d4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79b58a824d64cc32f6c8dcca85a3d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a8f31827e08b086463837439fab82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d435b5b2d9fcd9768310545b30bcd3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbe7e604f86c0ee62a4d335ea8d347215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be075a4aa2b8def97306c58f219e853a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f1cf5684622ce5dce495d39d449f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d808fc5fa936c8e97f6002fd44327218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecebafa69cae93aef4a4d3715a2ae8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98444e6667186437d6482cc3e6fd2bf7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ffd6a99c24a03d5cb03f506893a15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d31fe1af736c2550f82a7d03927e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fce85104b53cd5dc6b468a42f17655223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d16a098e21034fc831800d8bd624224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53098ae85f7ee540ea23918ffe43d5d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71dd0075b6c27e63e129ac578b921ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e582f2e8a247d76da5649618bff3a6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956ff53f0e3ef66a7c86b5a5e5bdf2d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796a43eae523a8cb5355c2677853349229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5296c0e7bd69dbd1a293f8392b05a5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f90d9500d02b0242c412a8849827231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f25a3046e631ef99948d840087562232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e7a089d98a75528ef75e8fa16e84a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e3f93a0618271e86e66847fb8fba2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e3a519258a08044d40df221d176c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8753862d912330fc8ba470cf54749236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714e540a4de906cb5e8a5b26cab625f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa538e5df1304c25f0b1726769c7b81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4027a819a0df5542a1b4886f6bce89f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e33cae428817b29f7fa5c322eda5a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c759da7b98b08c367fc35ddf9c347241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c85917f7259523f2a64e0da5317b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587fdebc3d71c4285b249b540e71849243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf35882126cc2854f4d2d66cd98d116244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb86beb72d952f8b075e86c2d0d3aa1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e15bf90114135016340f208a9bf16c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742eb04be05d172529524f4cf111890247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25e50f31e8ecf3cb19321a8335d61f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd492e1febe8541eef20c515bd2825e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe673f91316b01872f8970606275607250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7742079291126f6613a9e15c46282251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c41abc24e02f711f36c18cccc6ca74252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd468b31237a2aadb07a0b7bf515459253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccdc0223e613eb72dabb3605b1adc9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f724bc725e6457e6d7808579420bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f6de100b9c737ace5754f9b28ff96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61211652b0e308d2a8d0343edaffbf52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb87316c75f38edecd8999c27e27be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad0dcf1f95ac9817211f5cf53eda3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fe8ff6a5c5e5e49e75db60b2623e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270ee7a7df90eef3ad36816c73a5df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d74791e6dd7c091b9593cd4939657262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81620065b3a72fd99f5366b82f8f4b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c29a07bc734911ca69938c23736af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcde41b15852be49ebb3a7f190cd74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54d4cb0f332dbde6f2c208a6200dab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002bde4fe33a5fa7640f95895823fb14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337851ee9ffec085ed263de7a0b7ea91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519c5f06c9cd97fe503f13c6b93168a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6ebe3094a05c4cce6acc92fcb8c94270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335b38ebeb61d24261113aab8d58357271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea89b66840ed325cb9062b5facc1ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6e37f4fe986a1465f13d2ea36e10a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639a592f2b93a3ee3eb7a68e888e6a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf976459208c6316c07cfc1e552a01f5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42691d618518b2488ee826f3fac2a05d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fb768c1c5d0c9f7780bb401b9a96b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57267252038565ea8bcd5c212cac42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9bc5921cc6068b4d3c527e0842af6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73ac33213df50ce1430bdffc833d2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984828d3d5cf9bce8d1948d87920bcb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc87b5a1aa950b698718fd60d0c7ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac1d254ba0d519428344dee939eece283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809572b666f39e7d78e38a1c9a08b23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee17b2a8566978006260c8667eb1a70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90831aabe6f555e1d9c68c295711e225286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c5eec6bd2f7c4e07f4c840b6f3c33287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6406d505bb078ba1e2f00c5b80e68b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386141eb50cbde12798239f5f940951289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35875df01957f656caafb9152626e59c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d047ceeac517be90c3133b04f01c3c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571018bd9c1a3d556988b7dfd1c577db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805f9bb99a6317eecf934410d42f7d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0371aed1a41416a09dd60e18e536f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6c4d1c866fdd3366ce325bd4657c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07017c84fef2a325b90e422def863afc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d6dcd0e00eaeeb4e83a0420626ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e100df2194e22f605ce1e3dbe22b0e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a079568e634a5f1e330421b28d4a4e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753fed63e677dc5980241bd6513bd42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aa269270f14f1007c8e8e65f83203301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b437a8c66c65f77f7c925984e78398302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9b1896328451b14b11e60db161cde303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad65c183a23d8f34c32874a1405d02304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9658e7f90d281bb4fd5c3c9cd3ac16b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaed77898611f05343c2417e51f5aae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b62d5f140d6eb2c305302e2762e81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2c26f8ae997bf9840589de65f8aaa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedf715a1a6bab41decfb47fc6ec2d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0025d4ecaefe52be1f1ae2ab8fc9fa2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754c879986e5299f121b579308cf3af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756783e8fcaf4e2839a4d77e3d51f7d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5fa9994698252ea34a7aa0d13ea8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218531d4f55b7ec4a6e602864f77a10314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f1ad541abcec809ad42b1e46919b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b64b4156d908e61e064655735c605316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3420ebd860cb02cba434183aedfd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577f9de4adb86a41bc24fcf1bf8479a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca044063b448b26be406ab64a0405f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b4aaed0bc81ebcd956ed0300e152320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53be82316d2956688cd48389d60072321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303bde9510f6483cff7e95bc7f34ba6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15134f0d3f9c065a470a3f950293ffcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92c7f866ad54329e0d90b950e669c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f934db636f99fd57f8ccdb9b87874325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf46cb0c2d1b0d61158c3a8d27a468326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d51b1a6eab3f729621f584f4bcda3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf345f2a26f95ebfc7540653838eabf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ec4799310cc7fe1d76c2e4db66cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f73e4063182fe95ce57143e8f8c9e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261772fccab7b696238542a9214cd305331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65beeff3833a77f99602119f99bed75332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b76d465502197992530bd1cdeb3d1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc278a7606caf2b498ee093b18d35e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519d658aaca8c12d67140654352cb37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89068cae7b8a563e4846f01583e0ce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd1f90326b4cc704a085a2f5f5889b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838df21efdfc1f79ccaeb03660b594e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8876a016766b0ee3cd39e8633f79b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92870d8b9cb8f471a38ed86f80f2a52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704abb87911448fb4a74764e5846feb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a8ae81097cdaf08153c86054c5a32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec25d9d8e57e8834dc0dc2cda1cc58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797ab73e749b356afcf5ace05dae0fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc2f8eaaac8a79d7098811f7b89289345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68184c0c3dc1779ecc4286a418c7e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b17944086a39363a56ad7dca038d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fdffda56462ba72db19150a646ab7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0e822bf3ff5ce8196f21c31744f84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f14c162282ae944b0d3f3dd30fc87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7c9e5adffecd97dbf8167349edbc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51bff60236fd5217f6ded3845936ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2314ec60da44071e659f6cd39d88b23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94451e14a3277df4d343447c994e3e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77fb80e3abdea34945b650dc3f7bbf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd3a4193dee857c2a0faf8b77a3379356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681526434b2952cc3a906cecf1407ce4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa875b3349fdc0138e0e56ef54dcc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bddce747d00cd72070b2c896a73b91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a0388ab34d775579c64254ea6b8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c7f74b81c7c62b79c654f1ba72f9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ee524f489fd836a01d6513fcf5877362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c647adf842f30750cfada7b60e6ec3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578551e7a70379d182a798ade76b1d6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2925c3aacc03594ca417b045a430a05365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a87e2a830dff563f4d22a521badfa3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca0f37bee4342759b91768b47a7c3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8b4dd95d7f590c28dfe1b097ea86d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a1e2f95ba6de51c58d3f4150701c3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348dd685b2c7a481e9c6c464989f0f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ba72b0d7a2e0f9dbd113be427c02a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39773c8a783f289d4a011af2bd469300372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245f71d26d934e536f596f0c31ff595373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5e50760eaff5a429069b0b831792c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883569fe70c9975cd8015fcab46188a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ea43219b24846f58e06ff283f3528376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36bcfce8a6ce92047794abc6a40b39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4659f86ec268d06957305771a73e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34674878aa6e1857a3464b27ab964f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c97850882553da09cc79e1bfa9f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34e992aa19a01c801fe8a361b80d78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de030f0ed07c9b0be1ceecb994fc6746382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576e70389f76510be8891caf8603264383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fe53b31dea124bc06d3d00ab9ea1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c23e11b713d408bf0d60e3157b213385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd92700aaf2880aab395d76995c62e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f401aa2123684f96f530406ac243c39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f884bd6c0651eb799a46d7a0fddb3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc7ddc236167111187d8d61727ea73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ec6d0223d9e3cf4c56098fc0bfb72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5ab19c667e1ec65fc78a90827e29d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf31f714c93225027af21e37abd20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcc0ab61730b364f2ec92ffecca930393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544634fc21e784dabfab9f80dff6caaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a84182fb6bb46a75918ab73ff75a53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73534bacfc4fbb4db01a9662bdc13f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a307b6ae46d9ada18444da69bfc90d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4387e6bd85267f643acae1afce6b62c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01337ae4c770b4b3e20c63a90d5a5b5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56959d32e05967486c6d682df1a94e12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f808f3d8be433010e9fca9b1803b49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1570b4a8e392ea31a1244b77fe5e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca77d3498492b60d89fc3058648293403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e2e177f8305da42c2ffd7f90d28c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03000abe3670a616d8bbb1da766f58de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8519591d46890549b5028fed9617430406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cdda873a925a315db8f4ed434bedd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c406041229440446772cc81549ebf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc29f4136cacec60d0351721900dd6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73366a8ea0c1aed5ef5bb861161b3726410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fdda03581755b052300a4574818f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22135a9d555b9e05229cc67478d01444412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb9eafbd1e7877f677ed2d51c66e65413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02017df038f7be65a5e2574a4461f0f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dd8ba4f60695881179203b721b2d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c534aa4bd35c72cf5bbfae09ca0024a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f2387129884ac1be333db2682679c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df0460eca1f47f3ccae7828368d331418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da779b07e2c801980ffc7f0f4bea6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eed6d521721a630edc7a66e45e76a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a900ac5c49320c4b7f7c0ce53a78db2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b098c83add7cdc8fba38a35b22f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac16a49cfb676557406af054d927398423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64593dc08f2bf5136547bbfadd28b61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f49f6dc71faa35a989f5c8e843583425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd0bb3f570200939135f97490f47b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3614a4da92d730584f838a8acb339427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357622278963a7968c58a41c7a78ce3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080d2a9e791d46234a3c56eeac0f4ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68595d3d1bd2d16071c0d72051810d5f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c8b5dab5cc827a46868da28c92f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74dce62a35f5c78b6baa9d79b1cc07432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d920b6693b610fdbcf7b17dbdd8918433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e85203a41ddc8689a0b87b30a044e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bc2affe64e711ecf177752286d889435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4189331e3ef3eedf2824b5a6f96bcfe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1611077a585c5d717a91803b7352f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b433909d53355e4eccd4e73d3ccfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47753a49a05ce46377dbb4bcbe6b914439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ae0ebc085cb247e3b302a3e847c33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529b5b881f48e0edc52d1c11e7490f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1af204d85e4bb3e993171d57bc102b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13f5cef8ac2db968e05e12c509d054443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da0629b0cab0c88148435ee5014a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd4531341095a336c1f79f1a543e56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd420cf71efb21cccebd58b9de36e8cd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97200f91a3826b58c7f88af8337e3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21486e29704e80600739c6a88bc3a4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500e8eb6c5939ed14912b7f1f0c83f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7c48a894006073e1216d0ddbfd32f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11762d8627cc34d6e48b992d3f69c8d6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84317122e48899acdbe6c5d8ee06f5f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3a417e7e83ae213e3122ac867498c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb973d1c292c2c060ae0bb2b9341b43454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8de8ba342d684a42aebe1bbfc381d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a57fe954f58f39fa07c1e4738e9735456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833bf8a1b4b35c963cf70adb40a6130457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f891d20f2e4470048d9ced80ef4549458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa90f62735592099c80d0d1747e1417459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187e3c291f7d878c1c387d704181faa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf58aa85b39b598f629cb0e0b20e91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3287ff3b3dd612f2262bd2800f6ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebbcec1fa31d32ae1948e77c092c47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39f85d9ba8d35f3ae55b0d8cf56208464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6238a731358738dc2d9a52632593c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2c3828ee82b5768cc9793d59fab05466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a93f76c17392a754cac92a63733f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6a9c218182886493ef51e7d51d2b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a939cc1f48796b279127db6cd247ee2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d3b7f189ca2db796a88fe3ab51cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdefbc899157070f752a44c2fae2f8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118c52ec99cc4965d4d1ab5d62bb2b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a96f6cafa31a81af705e75b88622b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2a5a787aebd0a913ed6d9cffc9149474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268b5a765d62be3495d5e65d1cbb956475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b24ad1c8469fd01252998cd4cd4505476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf07f8e5973afbc09deb008229ea6e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a2777c1d8fbbb87034e136d9c2220478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d2a70b0011873629082a637c1c3e5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece58a06205bda66013495459388822480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8210e8a397955eaeb6b866cfd76fbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb1f2a86ba373ee8efdff9223141ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3226d3638d84ae2dd3a18aed7d23552483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e37f03d77f8f79566b8369eb68d3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c3f6f0b5ebba7e188596e2e1fb96e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ba3cc51124519824b17d76bd0d344486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25d467dbba61d6f69d7924e5d23e52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8c63a2ad6f5c1fd6204328872441b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef942822de0a02d2289390d738f3a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba283eac37bdf2aa86dc489ebbb5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ebb81182b3057c6db1aedf1dcddb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26ec67b1945a8ef565b9692a15fdb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e25aa464f7df2815ad96bc3648d8fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f0fd8c47b605e1ffb27c3632fb028494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d88829b22769eb22dd0885a18aaa9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c446b7ac502baf594cecc4e051f3a70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca766ae2da1e4b220745f9af8bc46ff4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736fed5e88d1b8181bfa9ff651c2e36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250f33205775db6ec94a35439739407499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae86880166b8ae4cf4453c1e4301956500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ef318f944ec34509b489e1f6f11b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91d64ce4e996cfaa084f05d18b7962502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00885e7e181b733456ad375f9d812ca1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e380a7e6ee656c9f976e6e277a686504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6928f9dd2e6c3b2faa5fb05f177b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b94f6a62ba6f9f33e6efb6adb13b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20564fca1f6b1666ecb660009a2c8123507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45696ce169f1f69c085e088f227ccb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c4b3346596497dbb86066f330e5be509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e8b41fb3751da690c3b7b144d4e2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633bd6fef2949870a0d640322855b82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d934fcc29eb5a0d4643c7b204a765f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cde1d0275d298f77e64de36fd84d52513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6738b8416187d9eab20e6f2edc9fa79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1b5d3bd066937ff433a80c8403a7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006a796cf867e3d4e0dd69492fc7df1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c918746ee467ba77fa9c2604b966a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fa3dcdbd93717e68e2e88eb4267de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29560592fb1d4683b444235d1181fba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ae20f6deddf8baf0080655ecbcb95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fa0783fbfce3c91c5b609beb6d6af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3aae2c2dd3fa5f038ca1d0674c6674522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4725fee4684829649673876d32f1290523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bfe374b111c5016b95cc2394c273b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626db49c46bfc30fd77980babe92d9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa7ea19318779b8e57d1e2dfb7d326526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651d1c1c16bc793ce20d4c4d04c9bcf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deeedf0b21fc87af0bfd6930fdc3b32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c52a54516eb96fa43bdf8d513ee1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26971d8beebe0cca92c84c031f324e3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ef368faf62fdaaf6bf7b76b28472d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68664ceb7cad75f01fa77cb3034d47a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672edb19a8d1b153ac58f3118013db3b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6583f3db6fa12886f1fec6023ad649534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faec5f3761915ea9724b14c47fca94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b7f537f6d79fcc2ab3d6184b2613b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe889186d4ee5d0165c62f8ef5a7dd7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fce64e8ffa0791761af408e54703c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25968060cf22aa74fdf9c94dc664fb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee278bac2e218113866c4a49dc0540540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d11c22002903d5d9df0cfa64bedcd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9de0031fd5cf2de65d496d640a97a8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66ec45a3ad8c943858faa9637a20df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd1ffa18f74da2884e9015790a6c46544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e40cbcd6fe86d78a0ec20c78e2c69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74afcddceb49517bca4c8fddd48c612546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185ffb1bbf03a48745bc5f5e7750125547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32c0f7bd7fbf25f5357a4e3641c8fc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3a0aac9a3ac935f291a3cbc13a063549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd79ec4a612279da646239266351b41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de30e1eb08ece0d4b0e875841c3d3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b8b5da3f7f005e3abdeab197bd361552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285b36f2f651b4ad1539ebd754b9dbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d0ab14f7b8d5a547f631b3e8a9fde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c1fd22f7ef9a05eccb883a51e265d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b85cbfe67adb17f17e9089917b5e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f725485b57c8d7bb5d4a20010c74b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c2f45c835ecfd09c472df037125d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6855494db1246001dd9d7e6542aa269559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b27911fb1b1eabbb05a4d6615628d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1f91f029e791f02ea619935628427561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e98133dd942e5278ae44e9970014562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84c1c3a9afb79c717b22fac33b4410563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6b598273a5b21a17fb09e841d0fa9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b714c7ad75d070f4e3ade7bc9f14c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad081993786b175152428c00bf1f393566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e36f769b699812cd5d67680c4bf21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f5ff8e979aae681ca1f6b8f984e6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdc56e4ed0ae95c8f2822bacee0469569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f8ab65f76c8d876d53e560535fd4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13a4f63e640c4ef0354ae275aea22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb3c118ede7f64b21cdcd5e386596b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbfb7a558add6866de999210e9b131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d45219d6123537f71551f5e26a5c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f0d5424445a0e496e160d233f7a483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3e7a07905b95a7c9f1bd865690144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53df91cba7aaf8beea025969ebff525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f7eb5df6cac8c4e61e32f6ba6effa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0d38b615f956f417a4e50591362247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02610b13278ac28f0554474738720d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45815241117fecfaaf074bb7e7dc026e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3f014483fb60d35f6fb0241f6639210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f0b138b72ff04cfe0d16a9d5aede211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9bb0db7dc7e4a71870b63c7414dac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bff7f2c96cb34041fc91440dcca4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54a5ec03349e656e49da1f7f33b6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c289337336329c85dc55cd6ce8a9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c4531111a6ccd7311d678336354f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d36a1ffd1799f0a151aac2dbeefd017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be09078c66fb3de0203537acc28e2ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f49ba180824c019c6173244afaf0f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896e1f1871470ff081b222f14080b1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22f06336175c9e108de551190cd1e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a047c052320e1a3f4d0d85400b57e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f891e9f50c48d71ec9a661b55567723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e603d67474b64d8602bda6e5a3be6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa022f2e45f8cb56063fae8a87415a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28001a0fb9fbd527f6f082462eafa34426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abfd5c876fc532c9eeefff1531affc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58ffee08d26dfddfc40b60306f5c6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cc58a4dbe1944b60b52edbafc72b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f958a14cd81e1b6e222781a5520086830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362cea763d19117084c2e2239034cba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b6ba6014a041b3345f5b8ece8589e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfc955e80f102f07e5eab3ff6bfb5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251e24c3254979827894552e4127b8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c410ff62d888a4a0770d1850b3d4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479fe864ec1f08e176eb1181962422e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef017dea3766971f491642c2136b48337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d66d219479f9e4eaf9c502ff39ff338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17d62f4ac0866e5517b73538d38a0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99ae59a44540d7c65e8286c6f5031b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2043fd09aba661fec81fce798585b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd6f4fda3a783dbbf3ac8335ae05e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cc34d4a47fe374eebaedb031ac0aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acaf60edf9d7710055b422d890f540d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a45b7bba19aa8e67c8ded4679a3a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864cbfe4ae382160b2e40bd3b9ab19e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff84b502051faa89404c5cd9805090547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a03ce100565db59a60870eef32dc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee0f389be288e838b3a57b2add85ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aced6e9ad10c8b1af16fd6885e173a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae57c9a9a1048415df00e21ab5d4d6551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbbae83c313173fba7b992e0ef2a4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa85e87804c3ffbd5b9af4ed57be8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd783c45ce6a5dbde796879cee35e08454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cddeba8d122f70e5d55505c5d05ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a0da88fc247c5f4000bbceb3aaf8f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965c6f9682714d5a36772e4df61373f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a508e418cea0870365991248b94d9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94a7571b93294f04ba20c28d22bc6c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f77dbc457dffde0d04b583dc65c9f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ad6411320c2e7bb5058084d572c3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e8106c8bb81dc9b2ca0850d0c80eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196f65c7b0e13325253649590da182463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc168f066b892f8bed3141f3b242e2364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caf7928c9aa1fb5f5ae443397b48b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb5ae1b0d41d403d6073e5f81c933266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c2e64528a4aff90aaeb04c113696067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c617779f3557ff20f1fa203a90311968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb269ef0a134e5701cba72e32b53769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb02103a264290b92b3fca662dda32770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed556e1ec353e12e7f92a5926e11ea2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb3e5ab654441bb199340042721be472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c66c13d712c26687ffe7785f22afe073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b74deeeaa85106d87b3c117a9ff43f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62239f65495c96055cb5548b0e434a6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1417d186d018357a20cb938bf9ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2468d03e83a863befc3aa84e03e06f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f02a8d92ef68bdd9bffcb2e0e497db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c340654ba4f1d77844914f1a5f4929179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e98f35efa62a17b8ff392f5b6c4bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649f78305d76c32db9f2b08e3c89e0f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78af4a1ca1fe1dd59495db9620604ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540388683bcf92f26174276ecf05978183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8e542ad1a4dffabcc923f4470ce6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf91c1e72c9e20d07fc02102ffd6a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae19298e0611deb61d7e7091cdbf70a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9699f92f617d4d3f59577792e9a4d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc8fbafe767d24c56911856f2e4f1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355eb43a4ac3b5383203d9c9ebc2ade89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90377b45bd70c7e8792fb529f75a70590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf6fd68e7f177cc8fc4582334cc63091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df2c6457dfc20acb2a9f20b47acaaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3942782e7deb9ae5b22b68549c468693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d8952260bfcf4d8f88b81c66af7ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b33669abfaa068481f73217d5f331895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798571d5111bb1d64fb6fbb610fa04a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ecca420af8d72589c41039bd21ac797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe31dcad6f9c831f328f3b6d02c22698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8d45d7218cef388fcbf5ad50403e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743783775c0451a236eb272812b2083c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126b152798cbc55172236ee4d82f364101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291808d016b2c091f906801831a7970b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb139f5b657a5cb66c1956ebcf7195103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ae8432daf8332b206c1a5f29e430e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44357c247c5c6d014d88f70ede9933ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6c80bfb82167eb881e3244cb1bac0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a251f7fc308d70392370f4e4643f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a03e2e1752bea420df5f3e5a021ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9f9f789232641fe8d189ca26e0712109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeefde86f2013fc1d05df4809189ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591215f1656b0ba0fb097c0e570f675111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968524a2d64f239e80e64830311fe34d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19d989afeb082fe995f9981dd92e8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b7e675929311d40cb93d1fd6a2c28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668bb3690d296579d150329d7a973b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c425d507401c8df39d938509a8a7e24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539654e099cf4ea64db334abb7100003117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df5136571f4a5214a7068290d81f9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42c03e74b8af4c14a916e7828f19b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271b2a1380a48c858cce4a700944cc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601304ab90ab06430dedd7193be8ce80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2f814af4660e25fa54d3a8b730ce2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31139f2a012bfba77fa57c497b8c83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae7e593a7aa8786743d6169de0016b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26b503f13074c1e8fff19cd92d6134125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093a358dec0456aa209d23d41f79c59126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76352b3f05dc83513ea9d02629a0a6d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12337d02dccc6cb49c0c2d91081b1186128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e4cbb9249114371df3e7436079f60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37c762aee4928a1ae002f5af019047130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe3a66da8335da5eed2c624e67d238131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e760b224735fdcaa5b7eb74483d85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a0de949b8e4c8c5ec2cbc4203d05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ec3a1def5148cf599f832251762ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d0bd96ebd69d9c249700cbb851fda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce633e644d2fa232e78dcc58072d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c5374619493df3855902fc383139f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4d4a233251ad4048da937e8d62ad2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cfd46b8e0e5a763d8abf1f590010e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d537d8c5547d847bc9d234479d44f65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0345c520bf47c15e7b50d9dc1bc86141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91f345fbd3da29a34b2ed5d4491e33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81116bf00f9f79c3a01b9b0ae222745143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28033cea38108872eaada35da8e76cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004e8fbd59e68d611781d82256685d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301cdb75fc1a770962cd592434bb17f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e6ff27857ac3f9f74e18e235cea8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcff2fc6ec80abaa2fbb7dcdadaa9e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c66aeafb6e64ca6d3317d3b4727c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71272d830418252ddd36c0c1e2a1549a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d06c5caf46f4e9171ca64f01a7145f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee72a94661ccf45fac3635019e85bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a649861a3dd4ee2c58dc4a331da1f86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d2498009817252b0596d7251c192a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ddc433d222b1650b3cbb97ebfba99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40c93c175022a7a5ff42444ae489b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc227b22c33068e9185f1cf8933cfe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b47c73ba06f62e835159c66990ccb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc871acf8caa5421ac20267a1905d99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec831afa8621852325a6b7dfc139d0c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8759d83e6291e5bb0f1de4b9d2f9606161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d865873c570486082aeee6b503093162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210247284828553eb9722c1c67dbd3a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fc3cb3d9c5552d1e7968178a7cbeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b53e34e214fee430754e2c09ba87c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242c3adfc94d30a5ea702482003d36c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c191752bc18ed9f7cc98a8e18c67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629428bf9dbf91c51b9d69e1bc0a63cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a670ba6f822e5350ca7eddea30888d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb27e2f4440b307df3bb00d9fe1031170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07937c573d38f8f682c90a56a7ff6511171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69129c5cbae84a3bd95b8a9013fda320172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf53ce7ae5c1d8c9afbdfad2a1415e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31c192e0df40a5d1d1d8be757ec9a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061baa31c5ee9b7ee8c9b3d89dee4474175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72bc5ce177743c1bda779594692a74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1176cbf0e14b5e988bb32599a908750177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca3cacafbdcaca6dd43b6485ebb3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb09aa94ba7f8bd67b4986ef495eef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fdc6d8e174d74e8e37bb8c32d0c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3d8bac5b1c4f1e3d030dabd109b1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b1bad5408e8eb503ddbebdc062528182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b994480885e18e815ae1b7137409183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66578e58fb322e0e796aa04ec2467ff6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd5f266379a78fc2b1ec1cfdc16ced185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fb06c2cf1321ecf68cea1894f4260186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b360e7fa7231f9772a2182d583db6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54252e8bdc851601b7b64636140160ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c60158e21894744362424c0154e952189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316664f8e996d7291497e97beab9c6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe305cf3e16598d5a8aa51cc7b960d21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ac1174d914211796572b05991516192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72390e345981fa1b3dd8725cc242c067193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc52315b612b1d736bb72593234fdb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739316ce7b1adc3179acc9c62e49b96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae22c92e7d4326aac5e09f687949a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f071245cb540ab51d0b0f0d08ca6fbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474192f09a2ff6e9915b97dd03fec842198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fb94934123a122d3a075b6527c022199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbf34efe8fdaa3cb5a428058a9cfbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384e361b87283d4f81b44d5c9795c63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2d75316bb5e11507b04facf095ab7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7756abaf2b809f6d3cfa9c9b0e687203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a4debe1a7d355f9d2a9d2b85ec9a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aefd3c46536d48fbb718f48c337ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301adb8052def26fee8b2b466fc7ef4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559eb52701857fd79beb3797f00945e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d50c2964fad9ae9be3c56b286740b3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71be391318b3cb7aa77f1f9f0ed43d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1a00a3026895bf7e7e621c0a761a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258b36700eefe46d38af23edfaaf924211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6200716f58e8299d1bcefdb12b8fa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c9049719d6191d38cf005db05a604213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f99b5fcb2d71d1295d68e4aebbb1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09829d55d2618ddd7fb7367767d5b6b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1ab26fd172f2311f0bdc6b04d1b13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914b97f163d47b463118eb56506d2ab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f7a637510c02f1ecdbfb0a46d9b96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b148ba6f800615f1cd6a7e6e17d3a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd261995eeaaa6575966916bda6eafe0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070c12194dba7eea0553233e3d4b5a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fd85a103445d28bb9f049e89fe376222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5a4739e9c0167134e5a45389b2407223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2c3c2db566a8ae9736615fb9406b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f7efd05a634e448147c41b21c17d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c77d25b512d0bdd462db1b1294361226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1caad8ba74ae89059a1e86b3f6870d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849cebab5a3851443a925e9952cbe6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8e24bd8519c06eb5794594753eb5e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6f798e2187787dfbbc7f167dcaf60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ef0ea51368b34e21c2bf5f075e08b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89153294690ae9a263a4ccf580079f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a18e1e53c2c5561c05eea3ca09807233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b74c220c511d609b17ceaad4f44ec6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3eca79316f3ce8b001896073b9ff5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece75057f90000f554bc4ae290e1988236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3fc188f8e94d1b5559635a9ca2cd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230285e9e2a4db351037e6f02e49a3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c245140ee4e58c89b44de3683d42f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad4c7f683433f51af3d943c849f00d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73362e2a8698cf6ac388283fc8e838bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3120458e5e9d7eb35e34263724f375f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01281735258063bf37ed212f29bf9f4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a2e95735de0139f66840c954260f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626148a63330bfa2342557d0bed2c11a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7964384ddd822628a57a77d3a7176d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bf904308a853cf5fef43168301f5c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb8e33619929a986798593eda9fc76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65af71d7ddb5a1eabaa33d22c9a1a97249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d44fa142d2449a85312512c226c6e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a28a3d14f8855b78475f517f2ff6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6a71d74a6754a0f6a8ad84146fcc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38a95f94dbae05906e3364f5830ad0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81789eb5f8989ce96258e4b6dc79d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bddf7a98395fdf7d273038f497328255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b882ed33709555ed9fb03da07050e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93412fcca10734fa70d8cdaf29c0acca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f1e253a42349c5e4d8adc4348e45c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be4f2567a1a08a317365dc2ed33807259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c928eb5c9ff651d64a5fcdee244725260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c583c6c85e7286960c86e59ca1723261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65eb518adc12cecae3a30a593a3bde262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029dc38d3d16afe2c4565dff1bcd49a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5471462efc6d3bc5bb42340adcae3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17674d5ca9a568f3fceec36d6c9926b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf089d624cd61434386b1d4db274c6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104bb594e71966fdd0e58ae1a55d76a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839241e64e2dee35285fd37f218ce59d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5fb63c09bd6a1f18c9f20ebfbd9ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76284537c7f3cbaa21c8ec51e260ff92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6693fdfb2b02ef72362e4ce0ace58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecae3b14f6f88cde46fd66cdb759c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d025d819fd37b361f93bca30c5553c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90bbd7e5efad561b875175eb9a9cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c593cfc7c154e36169c96becddb811275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e384a4234be4b00ec89d14e352e05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d29339898bff08829ec51c663533b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432682380c532225d0997212f304e98a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5614aa52f88b6d544f33a16c311f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ade573ff57e9408a1c8ef612b7cde280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cae6a60216a27c916981d61925a5f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af794978228ca119d35fe2a054d394282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20ec699945335d5452ec445647420283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741ed15395ba074a030c71d09022fc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2a0f64a613844a11ac1e2b78b2b30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18e4f10d96f02c918845907276ae85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd3652ec8270ffc3eddb61d4f6e0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df2f8ddaba2a3863a5f4d542772e7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef173b42a7a2d736f500c40af3bee5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286583f5cbe6bf850f9cf031f27d716290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e6c7ce593a6347f152caec2b798e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b655e421d5420beed9aed07f5808ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8946385cf35d0e80471eb1171628b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8473f455941654437412b20fe013b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07caeba3e59682e9564bfb9ed578530a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0e3952a447af1b267840cbb130fcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5d8e4070ab2b99a00e6e8aa670307297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd65bf4812ab4cbf8a85179af20e65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c15debbfb39eb2f1e7a09eb69ce9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cfb8c52f2a54823751f7de3063bb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39288f843c0746f2b05109377b149758301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8afc13c39aad0816c487e750fc8c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37da742843898e2bac0eeb330e87e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d120a07e44f3081380c1c674eedd081304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcf0ffc32d5c920472c85837e48ab0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b1a9fc48fbb256066ecdf9c952cbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaf9da01d1101311033fc5b5b15327307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae989f37c48f35558a23f6ff64d73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546360149ef0f4e54ed02c917e39d52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ccca0dca4efce3558491b61168d96310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b31a9bb7b3ea1d2b145ee45b16d4a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43354bbf5eee947eaab4f24f6081d0fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d0b60ab03cdad2ad7d2eb9f2c7a60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcfa854c43e976de7ec23e8ec26afd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656db66859153c5122d83d87546cd2e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7859d980d00ab4558b20f79ec58de02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fc881aea3eefc1aa09ad5267a2814317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea72dd3861a407982a87fe5b069ca64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f63d2a11ec2aa3279e2ee5e064b824319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a9b2375ea6949e8d2662251b0712ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893a389a191ff9fa8afd65c1911511c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e88d9762ebcaa6cee34ca5acc62087322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ecc04f447dbabc85772b0a3043707323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ac392d032d2d49d025bbc25453433324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d104622df71c8881f62458dedda1df6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f5dd565f1ac3f428b3dd097a8b423326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5bd7e59f7cd26c7acf9a87ea2fee2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5ea98418f6b17d649a5b771758f3e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1285b84ee2aa7c15c6096570facf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b48655367c79c0706884a2e631fe6f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57be69fc68d746478787918dcc5a76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c650cb92ef1092c5d3cb096f9278fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81458fb1faeafd5b87ec5026202a6089333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a291763c3ff1cd5e13097862f2685334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e96200a4abb47fd90d05f9a471d61b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc832aa68f27f3f5ad57d743abaf6e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c4fee4d9c902cc8b2d0e9454d7e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7422e7560889a60f17989e8625e63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40386ca447d1c5a423caf61064c66a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663747a84f57b20c3300283a226425da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274c77a65245d47b05b6968c5f8961341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491db99bd9628377f028f52db75f6c5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9d3b27384fd1cac2e7d9952244fc1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753234bdbd412ed117d1cdf7e758092344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c98cd11be68160a6d24c503dbb354c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7650af898d2b38e65723aba447aa4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde9a740779fe06b9e8d2ecd330b844347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff86ae7cdfef3df6d136e3c50403541348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6059c1741735c56ab465a2b16a229c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30caa69a28c5cc3955d0c2822885fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cead47c7a02e4fa97a446ad8ec0f29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1539248223cc2a99fc2f085a6468a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79b0ce47c1bbad92d658851c12bf50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c494fb21827248f25467f901f47465a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc394ce7bad29e8f995ca35324b525355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab38785f6e4485c2ae80efe8265307356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e0f2720c8289fa3715ec887138daf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dbb98b9347b3ff4cb7c5d63875626358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383996db332db0c078baa7e46a0c63fc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315cf450359bb6d0f6b1012eb347e2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb4e78f236291ea0134aa18752637f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693635e9f1632fb8c568daa3ef2e7ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e73ee5c848753220708ef338aa3b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011efea8d6effb29f2ed5bd8927030cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74fc918ca7a4952ec7df90fa21f6d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0379ff73d64c186d8947ba87d2bf0e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707bc9a3f0ecdd802e27d2e9d4898cc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abe59d810ed082df581254a5e0ae22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91253a8fad2c73dfe222e9595c48f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4722331243701e985dd46e17064398370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520d61cb995be41b9c015641335c4a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57fc5d8695c6f98329702545713855372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a1733aa617bbaef4ed4c33804bf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aca184fee75fc5126f5830de1d3e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bf847bef16dbe23adb8e72be63094375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005e126d35c5e81d5d839ca64d7754b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f454747652eaa9d7d0c10088a79b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69f9c0dde822dc3f39ffb8402a7cff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d21f851c99596fdc59a22e76e2c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b84b4320421163b36dd008338e99b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629fb7fb79e2fa77ea1d70bf455050d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944eafd6d49668a08de0224c62ff15ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa6a7c81c82fa47ce1136d9c51beaa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4295c007e0b5bede271c8711be885384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e59a4e46267e1f20e9fa335003a15d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef371a76ff5891cca59491d999560ac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcda2e7314de0fef10da15635f0260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15359fdfa3d66f426af91e719152a0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410578740692ff08aa84fb772db21d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d7dbe7e6439ca4b40921ad8bb4579390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe68e579155d711e06d6b35303b5c7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef03f18838dd14902d1f8e3ddd8b2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac87d345cad1653609f5abc42c2d1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e26c94258643bc6b3e5b9bed5928c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd02a14346caebdb27569fb75a28f23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69db83b38b7b3a1ebb9005d99c1825396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e091328eb0dfddb00efbabf64a77893397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6534a74b38df8fb7b50daf109137d59398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392a8993ad819930b4deb7a55110eb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f8ae1c77e9f1365a50cf0d1142af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065bab5782b54349ff9672c79501971401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1e6e5ae1cc6fc19a32863b4c2d7ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ec5cd94cc870585b28b3b27fde072403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bf8f10bb82e704d936cf80e511f92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2792de21c776162de7e7e5befd4404405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334642d3d19864e2959f2e5b5fd51045406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeacb1794d51342aca66ef8f4615845407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af90e3ddbd43259583eb6aebd4a548f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd769ac623d632c3e76a65246569ba6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7edd55cfef31e258346cf395ee14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d263d2c3a0f74504113d61dac4682a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cf7bde254a58c1cdbe277158bbc1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3cb93fb17d25211d26736ac97f12e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3de9d7d5a8fddeb2daa949dbd6202b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367a38869be9797af10cc141bd6804a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b10a577ec9a63b2241c09acfb8ea4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a1e05efedaf5b1254798c4054ce8e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408370710fa737767691d6e3de850b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53386f4a094d4c8e758a899065fa7fe2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427517efa5103df4295c6228e49cc433420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32238080892771390600aea2464c834421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076184d490ca2b262c91b30a5069c13c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b12eff44ccbc430280d05fc6a69795423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d6fd69a1261e08b53b14c9529c3b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6b98a190138752a82dd4e4ad11b32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e2bb02a72254b4edca98414c7acd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2269888f2ed89052778702297a48f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6a387aecab609a6ecbe7f2eb90324428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a496d778b54e3a04f6e08d697e5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd68c0cc2d3cf5112dcd1ea25e4fb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3487d8eb2a0d04b75dca14c4b803a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d699b9cb90e97fcd265f5e37285f5cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c960a1448d31f8ed84902d68705cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c2c03afed9da97e4b3299ad2b3621434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f398d265269931077e6afd28c24760435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaae6883124c565d6f5d6fa78b10de3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316f291208ce1dc770ac6bc1fdc9378437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea187ca174b293a28cac327843f3aea7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822e99db45e0e31c61d8bde8d2a59fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1440b7ff400a1e68d3b0c29961187440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d813784ef50016b8118bee2ad10d9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a278e5109afd5da1bebd9be4c8408442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944c7474aaa5f6b37f55341b031e9a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5177dd637ba7d039cfb0c54aad65e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4dcbbae77db3de36f37cc29565513445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7ae848735960c0e440a93614183f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421361e57278bb6848d890a78fab14ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e28c33e5c8ddad995d716286dbe48a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bbdf901f5555d0f71fe3bd6e0cea8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caf4f8afd4afa122459bdff94800bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb87f28cf94c7b1027545d85ef3001451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7915033db27191475f32061fcd330e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe114c607a09c4d1c9e334dee7cd4764453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efa8fe4887b72f6ddc4d5d6aac2a56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba3b380e6105e3ea29b1b9ff73e2d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fd602cf1cc30ad70c186c2e0e326f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5652dcfa81461df391adaf7ba945002457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b23fd90c2118e6386341d91b03092458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4461376a7f5c266c3b253ff6934886459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066c6c6dfa39437b0e8f011691b000f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509f61719c26791a9f2c67354daa540461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519c122ece67f695a1e6b991da3469d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846714fe41ae1a94d9d3a37061dd158463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1b7b120d1d4d5dd0cfcea6183a2fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cb3ec98d3474be898cf025aa76ffd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a263edacff2932e6a787b5e4c9fa4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b329a56f6f0e2e7b7eb7316995516c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246ea2ec6fab19d09cc869b179c5521468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012798ccab37cf29d18fa0238db40c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89683e695b127a039825cb78faae739470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca54406a1f78064ea8bf4ec33b23b3f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45749bb7d70fe77bb62891fc42215e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5d6ef0c69a84f81004201743e7f82473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed2dd67fbd97108a36421656a96730474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899472aa772358419420dd5e18d127e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e040bc4a3b9c023daf6b02519ad6009476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb1dfb704d282a062d44106442545a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb5bc21890c599702f4e26b36a8197478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a9f654c1601544191adb362b1bfbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bbe43423e6f5baa9c79603c4b0cab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d98ac8f29bb7e0788570ef64e4ab8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803df77b6414337be532046fb90d36f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d283c9613a6c1dfc1551a756b266b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603bfc5850a1312eb275717f475bcc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a516a050e6bbd45e16f680f65ea28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afc329f03309d970209edbc5c9842e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f164038e6f8ce207ea569350c3848487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea86f2c6556bda923c429001d3b6758488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7716a01421209b14c0b197f60285f9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45eb5645f3f93c80225d5126b876c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bc6ca16a1c677f05d5b43812a06b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7901a9ffb4e934055d8e1f7228c13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebead6154519106f7763c6dd7c2216f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cb2c0f125131438538fbf85f49ec4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131662288a4a465f9d13dac39f30bfe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53d63285d45606d6480250f5b24a12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93baf595c3c6adf6dbdbef1201b8a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e402250a5d92b9b11667f3ed6a94ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735586aefc977449765ec15e8632e960499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cf1e0495eecc6ae9eb6ba7200c64d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f9fb489a1cf45596a0c1ddc33a2f6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1c0cd51870868258246a565e07694502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc05cc55a0cbf0b5a071b6ae87015a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec4e430e205a6c83f77db7bcc13669504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb62b5ef85526761db3bea9fe89908505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cf8f1f99e6f0cc88cdff934329cd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b8d3efc31a99520a08ace2018e15b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bac79466be2c01639003a2320b11e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316951cba5bb7938d7e8e7bb7f21a96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb287013e8a871efe53582388f6e04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182429a93f1ef1c312a53319cf5ea85e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299f777015eb822d988705314a46542512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a75116f83fe4409221af5f7bd49c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69595851aa2d36cad698e1c6fa9625ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c5399540b3e88f53b84c618a3b5d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8caf173402b2428b4c45af45e136d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30d10fbf5a9907b3b60d5f8f8d4cef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a73c85bbcd486d8eab11cca235642d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983134f86cb9415314d073916f715879519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2756d77f272d0d62b7dee61a722de26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514242d1ee1fe0fee96d73a6bbb186ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f0656f7bcda7f7fde18072914fe57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e2978db571ef04245f246753de4f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb083a523a8c4c79ef5cdf0393d1f3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec4ec1026179c2b21a1a85e947c599525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ec205686bc1770ade00bfcc8c8c24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e593020c6702116ca687820d8c40e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98839bbcb6bc1cc1f466e6d9d7cd576528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340295c5751c451482e58913428d4802529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab2fc2e9dfd7ccbd774e7cb0409732530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6f3a779948c76dd9f9a64226341b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e47b2d3ed31d7203400f95333152f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a13196e9a4af08b7cb5287901a1794533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a18af2dd1925afaa6d1c812a17fbaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea551e30fca7dfdbb53dd8605fe8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778216228dd91cdd05aff2e67256161536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672993a3d6855b8739ee2862312cb01537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b373ac2dc00ecec6de5e7513458a70538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cac8757e4c238edef81d8cc965a66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dc497d177a3cd584a432ffbccc3a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b9bc82a79907a34f509767925f134541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795ac1d70af644cd02d92a2475108f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d260bc29884ade991e40a3da00300b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24d3c47b6a7fe9cefa740a458eba51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15184bd054531a79e3e63fcfc0fc4be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4acd6a92448e86342b349c6331e2ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7ae512804c993fa5ce2c88383301a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf9ea0a864bec326003c8377256db1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e73d69f0f29ffbfd9f51fdd92cd6d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24217c67fde8484f6724ccc63f154b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115979e08a12a8fd4bbe4858df02e339551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3f6b2b2e1c80eedca0c3a334a69f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf8bfe38977a4f80f0ecf0ade359ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526501258ab70dc3286a32ba85bbebe9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e5d0f66c772837cd5848ce5d0ad82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92fd91fa71669f54ab4e90e47a5440556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc6abd0c69fd6ca812b60fa073de1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dd7e85a0c3a95793a577f0f0339af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda8ba4dd3e7ed960637472d8562f8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d19614c12d39922e1b503ef382173560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452de2c6c0d60e1385b03e2fc1544d7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd934d7bc4020dc22f40f07921a51f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c99047d1ec9a63f739d310e2bdd696563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3ce4bb042c22a49f46fb295954e4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f722f4d739cf19c32ecaa7f2df9efc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584ec53327686d0a58034bd1ccae899566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc0d0e690139d5013e654b3e476c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2803a90d87db13366e1fa9b4de8f33568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf4964dbab6bdc265a9413b59be66a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae294f2b972c0a2d9e4577eb155678570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714039a7f36a3c1ef3822f58103fce5a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc615fdc4c4abba2a03d46cf0b8a339572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>