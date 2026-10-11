--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3c36145fe262fd2c77b0e01dc090d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb709157bec984220e0b626d363812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249349f38e32ef3dc4520fe754d1e363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836bb6c15206b7535f1eb7707aba3df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5687e2a5bf0e7fedb2cc08772b63bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f3a57a6f613788c981e8c8a7127996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a7b80865beca82db4ab3345cefa707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5792ed2127940bd35aafacedeb16b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a804eb3650542c8648528a248ef779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda7a131d0eef7ee2aba2ec3c8b0a6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ea2aa8ad8998e0cd0c431a709f6df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aab1abc1ae6bfd216017c44ae4c7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1a163e0b959840bc7b619f12a74c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88067f6ccbe8bac1f2cd8b8bef992414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29af693a7f5055b0248508f164a25f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae48595c6d9a85b6410b845044cac916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa8dc390847d35f5aeeb59f825492617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967235dffd371cce5fb153200ec9ad818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa93dc892e17bcfa50877ef7fe8b7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194148869b4740cd518cd29ffc1e001c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26111e170e75f3c732e9ae87540da4e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917a0ac996ffb528f19ffd02045f6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be55fa57509aa83a716455b3c1064323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b3b6c0e9ffe4d88c1054f49abbe3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73046f3a557b966063d169c63417403f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdf32a33eb615f4b19ab1237c823ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676179705597718dd5bc24b83377d0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aaa2360d2f4965771803634adc03028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192b029175a83f00b9105b51ebe68bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d5af6114fb8998c53acf238f59bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790053bdff8495dbf9e7baab20e16e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248b47a1c3cdbb783ca6299c46693c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29e35e8f021d9e807f853ec655e0f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb215b3c70f54de5c652ab40736ef134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddb470361f95e31bd7822aa2eed27335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106422741d79b159158c15cc98986f1836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546088baa4dabe280222ef1a79b52a4e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72b4735de59546b36d086977318c2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590955a32bcdc9c744cfc91ff240aceb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041d558d91ec551f24631b20a06ee8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b2bda69ce76910db2ba74756e65741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a0ea45527da8f8a073e4558b723fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1458e5369a2524037ce10f40f917c6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222cdfd95c76f9dc42ef65f95d02ca444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeca86386ea9a895614f8bb8eca1f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9773c68b50f530abc83efd19fa2c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2974f240829d2b606ae4255eed9b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf99bd69abeaa75599991f3cd03a4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a1d2aaae7db942a60aa172ae2b06b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f4b0b7517697379fc42a2c82acd9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9049674e5ed4063dafffa05ced04e2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a3db744d46ce45adbdd7646cc717152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158d9ab5f8fe50faa37b6d1d464a0f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac744b45d80b849b3202c439189c0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861fb2e21d014df6f71e787b9147adc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f63fe21af403416de4c0a5238cec556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c97c1063c6c74f044bfbd02f86d11757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ae3bac5b41ee7125a2dd5d3e97b2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5646f92127ab6b2829dad75b5d3bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a318a4e37699b78fb857f3117820e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b27eb060728d39d07f558b8ce6a3ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad867105c779ba25428f696f8f397d6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e18f9329a06a68bd9903cb7b27f8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759993f457ce3b056eece192e0b51d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e51df981d29f3e45727106ff4131265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f616becf7d85b7c6861a52b55107f2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a7aefd37e64401cd4636d44b051067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d89b276423fd3d420b668edae53c3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448a5ff18fc1c5dee50b73b2b7941b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5fb5de9d89545874562942bf2eb9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895331803736e0c712d06509f7dc09f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aab2a2cf0c6aac138177153131ea672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae6a3f7e13f7adc7d92aa026c7910673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf26da936ecd91445f0fa6dacbec4dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a2c7d92076741ad40b3a5a4f18ea775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed10e411084d933a26b9e7262e2403c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4a567670584829380b94bbc63cda077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c13d632360404a4a02f0c856d03df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e90c5c485c4c7d283a856e535b3a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa76fffe0aa471383a26385a875cf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb8ddd11fdb36fe20fbba3c471a0bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283bd8f8773d8f18350f3bd45c8fc2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b510cca0fabda8930aa8456f111a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee37cf2e89c2569e3375164e8dffbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223027ba928e339bfa5b664488e550e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ec1d7f7a98336456b196252173c3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079fa6047bea25cc03fa37f67ce62b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33901b06e4c4f54f72600ae00fde5cf888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285a5ecb46d1c772d0c1c5ea481796589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66f02ea516bb2ebbb41ff2a579edf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e670bb9c937a9ad684292280b5a75091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba04840bf2acb312f63328e60dc86a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baf36b366a787eee682982a6421ef993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4f407cedc202c1da76fe8aae0ea9a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c134978bc931b7d2b4d684d788456395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b5ff167f29a2d406d606ef14d29c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e0358a777c8997464cb0831821f7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9a9f1f909d31f720b19ae1a9719d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616073045338a3b9a1c9241afb3e8a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197d13749fa5e7940b85dc138f3914c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b54ee78df24ecf30dd222faac3886101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20049a3b1cb88b9060f6ef3063fce790102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09d8d55b8a9495ae3ae1e80d0fe5e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c82007ad0588a74b6995d784e445104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc2eddd8575716170c59c7d40cfdff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473522f8c8c3c5fb224edabfb0c631a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669352edfec9c3b1a87cdabbf00d4887107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402c30ffc8b2caf267b34d13cbd4012108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b17927956a2c9033515c1bc840d843109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533cf82312f00a2c28f0a3948d69332110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc5576f8779d7be9ad5f4ea5e523b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ae4637e6aefc6496ee00103b2f9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df2af25a967d15f5a3b431701c677113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e98f4e0ffd707e1d04ca8c6c68b8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02bcdc48f034bcb6b65e0ab34f5971115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6347400cc0d060b875be66896d5d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ab24301edd0e92f1201c740dd1a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5e117302d6483dffc0fa0fcfe9d63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173266c14f2e0155ef7f5ee2a13d7e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ca292d8d7ecbb058a0875c1397818120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7eb50ab3c3f0644c8fd2c7e40f8ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3a99749b3f31af9ab5e5185d757f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc61720d2f1a8f425ac00ec23aeaf9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1dd1d5b1c8d565069432e10689683124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c5594640dacbf166e60ef5cb55079125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c96ef1d1258eafc5195eacae77ed2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142e13e35c485793acc92c12ce42e05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134a928dc4a0d35e645745c6d161d81128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381d35503a9160733fa6d060c0a81fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dd19fd7d31594c88355f3eb67572f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb3757e6a8845bb83359fbef6ebcf4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc87572d06fef8790e9e86ac7b1a73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce8171fe7d0e4bc281a9f5b2e35500133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978a96fcaf742694d8d51752193a977134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84711ced404133bcfc1b00f6fb952dee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf3d2b983c34dfcd569839b345b320136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecd52bb360307f450749362276d01d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3010efbb95f8e6758bfe184d2dee6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c359b0ff06f92cc20437b6bfd74d2c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa2362537a02a173a05f2dc82fa1c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1947583c0739c1dc8bb3b967a9e1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581ab89ba0aad55f222a5d972b71aa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23646727c3db38642c9d037b01c815f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a7b38e597a33d61fe25576fcbf6f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041967ab54b265138698ee08e051d919145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb5c364ba31d65eaa771cb74b46ca7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4f897b62d51137633d65b8fbdc884147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a991c7e49efc35c42a43dfaea503da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefae2fcada6f311652b00535d0dd2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf68ae8faf2b855e05f813bcc9c1e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1808dc1f0e30fa241511abe39a569ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac0a35916a18afb060dfe7e4c9684152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321c4387b79b81572be454f4c81d1df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386e5a5a01b72e896d1c5698abd64ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626281cbbbb7afffd84bd18c671630e5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a2fc0188d0776f354beb5edf2805156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30437cec3e9a3947802cb9997a51ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21f3c41d4ce04a07692a4ad4b2bc39158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d8d1f1d91e1e92c5e3a0431f41f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a4d37289bdb7d0f5637de62ff16fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986732ea99aefebde23bf660b7529a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8315573502bf1d0cba4cbc357c0464162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef4754a275b9e3054ac83f323df1e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90548e380ef7234ff856dcd58ad595e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748c9944e6c6d909b6c39e065226d9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516e2f25c0dc1fb6e01cb05ec6d97ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f71b8906797103c1f752a92412a2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61952e736dddaa51bc32066734f6f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ae2b8606a527dd7a993833af6bb70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0598cee839c7407e26e592c6b57e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07fc9f4249cef4e07d8abd4d05caa2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388b0a96b9b5b2e5801b695c4992830172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66e2de920b0f68fad8bd07f9f157bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed66a8c4cf762eb5aec104c3bd3baa4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883c8e4908680346a657c3885fdcf31175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e4fcd530e049bb8caf2140aa21314176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0035660ac4c3be6163c29c567211177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f1a998501ddea3a883759c2632956178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707d6dde3d3c465d85fa798916207c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d15cc255898da1eb5149eb317e1a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2a45f7a005b465c92567a8b77cbcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443941bee1dc804273ce983a7136078182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57fde4b3744785d0c12898a59e7c0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe1fb86301860b1cb45e1d9b608f19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14704f8337798e2f1f5ae8885cb927a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b359e3c7f54b051bdd3de679d580d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc3fb9d8f9adcde911e6e469e456fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e0fb64c91ee8ac9ce448c01c98af0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eac324fc418dde614c46483f551f10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73bc5daf4985c9b20d71bab967a5ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110efaed69e6a35a9d9eaa3df4bb43f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0347cb15c8284ee566291bcf80848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a14ddb385eccadb160f79ee593e357193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a31244ff4fb3d02fe5aec4d41295b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a7e9761a0020336acc60a6a8bfb99195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d3e6b18c09e6e5ceacc805f96a643196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5815731e51d43118df8885bd380e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1683b31632c3254a2d6ef12fbed963d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6b848b33cbec98c86b5c4e7958b2d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26207b81257298e87d16ada5512381d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df990c98a03e0e8921ce2e0d669ad0bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c3b5305f32a8b1142357d51da6264202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e174c3a101e86fa08f4a70c570aea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2379e3ac202bb63d13a600bbf72335d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246f0b725035f6a7b5f4bf95cb7328205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a011a3d01f74ff41bf29a53371e99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c8267994426c34c8fbe371f7fa57a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c5e83914534ff1bd0ae159da81c0e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9953e1eccd209a79ffe3e9203f1e1b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdca7e36dca213667c726cb18dce488210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a89b264a54120ede94c7a71b03d465211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baee88bfe69a9fcd195cdd0ed11f0b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765985f8da614d823e92ccdeba9371d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e6f46a8604c5fef3eaad12d628e3f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedccbd6822a3ab165b165f99b47fe0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1e6a3ada8bbfd5d9951cb0186bbe0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04684e6b31536714657eca32939381217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab225ea5cee05246780a1ee2d18d5617218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c5984b225a1edb91f8fac69874782219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d509ae74c3b97e8033f2278272f72f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915b75e156a1e20f7def1e073c0e34c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261a8a6bae529198c0357aa728bef0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bc17bc4653c15e9aa07ae3616b498223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4095cbd743a0dbd717d8c008a689958224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ab857e454679f9e5e2f709760d36c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5313dc52bef6fdc669796c79ecd493d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48515981313d59f719c673da6a608fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1efed33b6daafd59b60a7a566970c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30faf038d4514576b8098d12485e9c23229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72da6308fe98496affd7476e601d86230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453aec94ac7bf2269fc908a0ea4c48a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356442a934e8d804395f0e8492b979a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82da36812f44543024531e76405904e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c227cf7c0c19e9cdf800dbb7e2b20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c6aa58c7eed686a02f42abda2cfab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f2ffd0b40164b640265aecc0e3a4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68071fd7a2759ce5a0d916cdbb49def4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e356d8e2630feab80ff51138e68b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1634ca0acc427ede4910fc80b9f06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ba8d21011cc0b62816c1a342623c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3e2cf6b7aca437e0bd7f73fe5078e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084fd60e3456cb74c9e8ff00170622242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94812bd4e4791cc3d35dad46eecce18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecdc1b24f5363d2ccdc75bea71619b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fd9e5dc6512308506f6c73d51929f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8c6ee526ca27d227695d355539eb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c43ad3c7f92d1948db29cbfd0d8d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84fdb28621487829ec65592cc88d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2912dfe3602d95f3321c66e4d21918b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76468f6c252476a001ec19a3bbd9593250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da808334b3ca569b49a246bad1a966251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968cc5f711d7400b22d6e7523e6656c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1e8f62903f722426385906e61ab11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b214f2ac1fb377331dbe9097a5be323254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d81e96b0b3dcfad70c2c33e1e6d4af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea33869c70428808b4afbb59c83cafb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520614b7f02fe47fc144c241c77c0c75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916034de19d92bcd18466d5f6934d838258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1077535d1cfd9e67bdd02e6041794259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2939f42c0bda99820a73bb29416fbcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ac5c624132580cb27bff54189f019261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ace079e5fb86fdc75624fb61bcdc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea7b396fa06caa2953c407262c863f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6360c0577230ae84d9e3becfbd511c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a46c1e6b88e444f3f9bf6359d8819265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd59b2a000d25acad5d7e4bb0ca020266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf8b4dbf67bb337685f9ceb20d76a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810956a6ccd2a360c8060589756da74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962abf476f176ae90e0bcc834f115ade269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f801296b258c9420186b2e9d8484b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c087e75c37434e5109c22a57ceb893271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f47a7ae205d73fede5dcab848f75e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b5812c4377223ef1372b4f34733dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a17fcc93f29610f9aaddc0a2d3c696274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c3afeb19252f3d6b7c9658e37039c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33635aeccc521737b542873f55ac4fa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8077079a6f6e81d9b12d7d67bbf565c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab7b2641b004f4a6c45e16e3d66bf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aebd3bbd47223628c88c43cb6dbd77279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f490d976aa3552920f4902be6e036d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e27f3563406cd04a3a9372db8273de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f091ffcd9cfd0539cfa06fa11d91f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e57dd207714272c2ef65f301a1fa2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eaa43d7dba6bd66c8c447611661ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06006d6e0a92a82c1c3a6a75ae5da167285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622cd003cedee2f99b67d467ddc630d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f3b23bc4d67bdec10eacc2a49f76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9396db71224dab53498ab3cf9d0d19288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a1ad1d14b94ba21a579fe50850c7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cfa645c4dd0398b4cf0f95a2f3259290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195462ae74e901360632ad636a8f4fc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7b2e06510a7ff313aa998752e97f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac412a92df00c8fc1d8bc236a55fcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29db4d9647d4a153b5580055db7d58a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165a46ddc2af9ed3027e7e0769466e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101e0a3ae7af92ee49a28e1ac6370ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ebb6a3ac91e4134e503c44b780f5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e03ba3aca87893cfc15a7f6849993a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c27e2e366d2836e3731eac425e564299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c54ad4647c8451267bb228e5e4291a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f0b8efd96268b3b4e368b05cc1e20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d3c59f4fc5a562822250fa20012cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443246a5dad991354a537a0fef4a7b36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2a3c595fadafa6d954c86feee6340304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f93afab870d3fd77d7acfb756052f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363308141168015f210f71ce9d273bdc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc051876ede9243734439e39d00eef7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e992b1d6413253e69b2890bc2c24dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54101ac954cfefe301a9e096aa6215c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e96990f0a6bfa43e839035ea7f600310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bcefd59b4104008790b6de845c115311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf3f9f7c37b48d24be3720cee09fad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870579f4141c18a2c496d939dd125bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5894fd473a1a3a7473b8037a95e698314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc553a981a5b8c06d4fc599119919aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7dd79c7605ff8cf36f2f8908b644b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa975acccaaa66e069eaa51432be70ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7326213e0ea179d095b7ba369ab9b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeeeeba43fe071c110925a8ba2c8b1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ea44ab21ab2b0e1d13666cdaa3d9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afce75fe9ae28baa63b46e3b6c0dfb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5648af0d5d66aee230c199a3b3f140322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41954b5066a6a8f6fc9e876f2a4e445323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7610e8f7e5d3676f90a6db73b87b46f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a671b178b8c55a27e81284fd42e4c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ece2c204546d18495debf0a673defc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6930b88060af78e884b54e0654a0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef2369be46eed4b81566b68cb1e14d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9edc86a715d6c08f4bbb02594f8eb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9cfa6083114b7fe1b3a47140bb206330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916683c3b93916c9a2fd013417066c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1dd146b313b9da99913877590985332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0797842df3e549753209793dbe694bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158ae96e29e6fed99ede6f48ed8cbd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b4633fa3bebe580c08ff2e2bcef0f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba315b7b71a8e87bc853ef3a294d08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e22a9829983312244a025d1a3589f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb14383453df5fe4a23dda74cb5032338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab630c35a3755695127eb07f4bb37e1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22c4bacafa7f02414cde7602d46c87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1778f1462c0bc5dcbc27a99c771891341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79892d28a32b3fb0292b2144c507f4d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad29fa32eb6219af67f7a1cbd0155b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98368f8bcb975139fdd50983df3405344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8d52f70875b8325d3481adbd9553d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4c03b4fda8d0e9f27d2d4f868cc44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6490f600934ad8d1d7217bcd5fc2a84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e456d43bcde8563ecb81bd2d0a3b4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2d66700f0a806fcaf363c8928c7f7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11152735b2be992504dc2f183e9b1144350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1afe67248932026b3ff282022e06c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d42a3f7deb405048bba7842ac685352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930606af65fd3ec02fd8bdd26a694795353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e12c64571d9cf10a8c1136324a264354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0b401e96d90f4778d0a5a14d6b244355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19de331c2ac941ce98d0637df430476356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203dac3de915dc29861436329c5f371357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223ba5e84ec98b45eb9cffc450b1b72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74998b27b1c63b8f29d8a5f64b4414ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e355329b9d03a56d66ee7e0dbc57611360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f921ec8d534779d3550a744b0158c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fda225a56feed4e21d70baf38f40d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d7653293e0907da3ebe956ea48cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e718e8e4c67976a63e1c20897dd6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4fdbf08ee26b9c7043d1dcc04bb9f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e0b24a185622ec199d8172e3c74dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c8dade483b6bd90047fa7d4c2f837367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b787c41133e06120491552fd8efd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0825006e4412d0de422d9bc50fa3ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004894679e7d24b8aca2d63c1a9c50b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b12e888139d9905c347d043cbef234371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4593777ebe7fdd8985f1a79986062372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808f76ddedf18e7dd9803f539e7ffd4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9482a35354d065688a229b3bae7583374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693339085865184ba3bd6368fda9ade375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90712a68a729d7949ec2ff18132828376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1839e035c9e20b227ec65c1bbbc76d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd0a7575f052228409a172d653ebfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5461d4dadbf3c6ccfd3495dc2185788379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6071b747732d14cc27c067a4c867c08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c8ecf3b71fe0af0c411f469111f0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d03f1eaf42b8c58b00c16d0ec45d5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de93dddc1f68bc5e59fd9c687720ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be778ed2c4f2977cceb1f7e400ee9614384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f695e549832a3d268bf363f8da97f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb6fc4ce1c3e0a43b4bbed019819e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6a4037f1c7b95e7ffc4e41ab9500d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc9fa16aec308d95363ea2a155e9b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078722c448c7556cfc84375e3845319389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc77fe847313e3ce50b95446e62ec4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c8b77e6ef3d321760a7d594bd416391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ac5fb41975850b8da632dfaf1020392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f50ae02258da299b5268fc65d12819393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b19ab70960f4484ad7c24750d747e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5416cf6787edb42dee9a4c323bb507d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40a5395f933b7c6e419688708115a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90a01b74a4b69279f591bdf528dff9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a00b4713806a0bf8f9cbd08e37df79398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479951749f718914f5bfe6c78b04b67399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e835b5cec5dd7da8d6085c839f4eac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442bb3c6ff945be482dd42475972224401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf8c658e41fc21ae2157ade39e579402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622f09ab4a223fe8df553ac06932b65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cff726298c963fd6cb28632a68e4d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3e42e4c4da68bb38fc6f591080898405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6dc7f4baa626032fd0b3098f54f9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd56932491f7b01c33b5f46eb43f0d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16333bd92d7931455fecc5926e56be6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e65b1dac066951ae79e4683233c93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8232c14356d7e542f31d94e3273a0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6cd906cb17b39bb7b14e881ae0f99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a26854ce694d09267a2474c6332e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f37da7408f2d445cc905e3af42eb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027936c9cabd393b0290a36ab048b5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d0713764cfdafd882e05a26f820ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0861a6a6d03e7b535fe12ba223dc43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a28a151c29e8cb7e018f75c1de0a73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959442cd76d3266872eeb60d28c20292418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff14b5ec0d0fcf9748ae5a69e205307419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04f46d0fd17a0a6a1ea9613fd8fa65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f170b04a615a11ccab19479b2284e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e526b838afcac16d7d412ba10013e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9180fc8cbf78c5a6f06e852af312cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4446516300063ad2749e8d69ce6a921424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425f774e8d615cc068bca0f254923b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5969f40b732c03694dfa714fd036e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe00764785ba8692dbf2953c7e3281427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab458f5ca147e8b006d043ea4ff73d8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc20dbc7865352644be403c7e6464e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d993b89a8280c517e097d75301097430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9698112dba87d755f878b2d9c2b361431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614699d836316745fbb3f0ab77ecf66d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d69d3f3103564aee165d8c85a40582433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d4cad509b5589f666b8d7d92e9f3b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1a2d6fcc49a82385fde4413ba42ec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3883d0163113b88abe87087ac4ec2f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716c23ebd9b6a0ed34b9e4a8f1832f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71fc487741e35823f1121ba0b9572d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecaf65a85290997bfbbd1aa67f74bc7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1deea28feb5bf2213e35fab2625b9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea87850dd1378883defc78d9422361441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfae0cd26a4e9d018b4686be8eaea1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18357ccdc48726b131f107f981ddbfac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e3508cbeb062af19af456ca96d443444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a526c50401a08e53d560bf5f444964b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bd883e037e13faee9d914372e3fcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0707ac89c0a163784629edc7075030f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882e522ab20f70680a12848176e222f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbda374920ec5a5b871611e04032639449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1962a0f698e2cf1e5eb8bcc64525e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557d89f93aef1682d6ef8e9b2080941451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc31f76e0fed44db826c3808f3b416f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df97e88ab333f24aef28010a7f111c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229df226a09b2d3f84306a1bb333a06454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4f5d78190c88ee7a0c0c2b3c2c356455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1487ec005f756d259eb07c56d0b71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2cb5379d92c629ac85d5971b4ccc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020cada18541c2e7539609cc0dfe344458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53570e95fb6d0ad5295b4bde35eca45e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8976c161e589dc7668457a7ba6ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b6ef4fb7c110477a03876d95b4d13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1756cfebc78a76851ea5b596a70ffa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52727b6ef7afc53aeb9f226d935ee729463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b787118e5ee549d15323031f71fa67d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085eaf02ce4e71a7486563dbf66ed8cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa167924d667dece3ccfc8fe9d81287f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a4281536ac068a2e96a4a122256f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fae4057dd55966a99d1d06b263ba5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ace632b0c29c991aa6bb2b76c462c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5cbe5a49238a93c9f5d4dafbf79d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b683c8aa633fe8d4a2d03cbe127749d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ff4c6a6e603b05db3de6774b5071d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93d90d932e168bafe0965fbe5e0c7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b0866dc5267a33987da771126ce36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d8b9ca1294c5c94f7ffacb4fea27c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5728beeb9b84178a4ce92dd50cf49f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d695d30079c86fa176cd425b41ad81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6bdd12b5f8037d6b737b44111355f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08365a0f71e4e0f4c61f375a3a1c78c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fba71f4d881c73ebaa1b8ace80d346480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c73debfa2427767707d7880b57b492481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86014723851f7b866532414dc4dea447482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f6a460b8730a6b573271f7b3bc48b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebf8fceb3a6c79cce0da1461ef4b32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc92751eec1854755539423d4e31b80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba322a7d55b0b3d44accde2ab2cf25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c41e8cb53d761f683adbdbd3d27d1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cc567f23be75ceea936b84866f60f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba84df89a846b18107782e535604338489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5456a02cfe5f5ba2670c265a3616e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b7c2132063629492feb5c525fd50491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b6f44ef2b867cecd6e4965491ebcb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092d25333964b28da38760131ba63ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f67c17dea03214199b0042b6398956494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e870f861a9854772f04f218e435a790495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4b3e159f14f25d805c5fa1cb23642496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3ccf84c50a9536bc82909737aeefe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dbbfa7f272dd5d5b850ae3de2a96f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec045720d084585a1df53cc87b1cae499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3731f56400aad366547386de7e4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d552ed69eb7e8534fab1bd74b383a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039c09b9919aa4566d004fbe5b1cc95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc61bbb42b4a4e100971a30ed85a20f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c31a311040175038068266bc87d6dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff2865c007ca132fc76d7eab2b24ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b58865078e8a637d448b2fd718d9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f0f62038b82bb24f409b7cef0aa0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2735f2777318eec9f6a43a7a532f321508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268102bd323fb02d4a9309b9b524a79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c625a79f0cb61a74adadfde9977c966510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2691f9c688ba814abf01991979db8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263af18fdcb77a3231d798e5755b9f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc5ab67c9bd33f9ee04fc5a286181513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff34aca5816d9847eff19f587d68f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df9bb0b6888692d564b1c9cb3296a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294f0bc39acf7c1f8fd8a6da23f2957516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefa2917a47c0ab0cf10c0eeb470df0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f15adb325777b2994a8f00eaa94688518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e06e30a8e943e878027d5b15f7999519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b102a52deaaaa9b9c7c54f7b54807520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dfae82c2199a6e00ed206badbb832521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350807ed2a8ac98723d570784013683522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea210c161053caecb0852da45f62b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053fa166e1234f6e468e1c9df92fed8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e0572b1c481187ce551b8fa01ef5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20532ce25d4aaa448c8937d1c1cbb7da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30eee2cd4afc6aec31811931653d42527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c643595fa5487b196ede6002ce0ca43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d6b3e7e3dbba18e954ee1404dd0dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd776929710522cfe1c5379a517e8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26386fd8001e38f38449e953024a7565531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84729f9741721aa920b343eddfae4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354bfcec7eff53f7421c0f86bb52d09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945bd339cc36b37dfee5e69278f7987534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370003cd00eb6b43b0dbb19e8e610f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c634dce069b6e5bed0e8322d07f4756536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ce26acc9fefb48384b75350d855d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97950ee5540bc05873d2c65d92b8fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f247c228dd3c6288e343d55dbbd03f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774c3f365cb6cb6bd6803889e28b0fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e83bd7aa837b10cb0b36eb26336107541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad894d7021975fd871c254873f94593542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2e1a44fe615f67f626ff1b7d54b2e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5ef9eb6cad685838480e114e1f0b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe55b188d649d6341c9338cfd5d5b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1a404acdf234c1e5132a7e13e9c16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a2bfa9e01bfee2222b7e61571a6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512538ca32aab022f628482afcef2b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e67564d559eaee8f34fa233064eaa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33885d35ce6fab829298353b987871ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8969d50a98e8f76839df75ec8b9e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4b21cd1aadfc18ec48004f9e9674a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ca8b2ec10be48b829ffd73e52c9df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a662f6ca0e93cbda3a9d9f53e611d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86a0f8a3bdae0be150e1f26bc2998c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64b762194141c92532cd5d8ce75e51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea92a7f71acc8a6c154fae605f8043557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c06fe7c0e9a58461831799aa8b6b51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0d36d58d56b050d2dfee3283a4662559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37f48dea08e2a314ba07aa2366a380560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d89ac95e24c3731755f21fc267b8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1dcd7acb4d007e35405d2a3c006e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbec351150622bc6f1d8f0e490176c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1d787379685891fded520c5582dc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d981e295068f60d14e211be379b5d1c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9b7f39432a41a38e4d957a5bd7556566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f739ff7f4b15221da8669ef290203567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945cc68ef3f76cea48d7f297c1324ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904437b462474ce36e46aad3072fb36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef25a23047c2247540092a1134d5bb4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83abac3e1fb0e5eea2a70a628c67358571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244b463c657ec95d54c8ba0525a9893572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e270d54be92e9ac3fade7742ac70e8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306ab3809c0be36322ea8955e59c71f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c570d581c902307bad2a068f2eb963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6359c542bf138ff39550128434bc1b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94412dfbe22fb414453733cd4618a92b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d56211b0a8b1e9704159fa51cea996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf99dfea484dfc68fc77b04c29728c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fa22af31eddfc93e23eedd7c7c3428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27436096b93cb36f8f1a065b317de8559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c5b9f1067600ce0922f76fbfded8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d5741793d660e714b567840deed6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12cd53dd3c36d338a275530a2e10b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463dc7050d778a9f67e0b07a5fd472d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e007d562459b0d9fb6d996e147b27f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bb95dcbbb46d7b171be6e3c2fd43215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47a686b002aae9a31ac0d6126ceb2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aabe1926501d361e137e902ac8792317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd22b4e1db64ea332b0e30e2437e91c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438144e0d88a61765144def5c8f9c1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4af42c6f41c4efa1c72629272043d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c117c3740f5ce2f183f6e8c5d7309d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111470368f589fe7595cc88537ab442922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06a20eda0d1b935884aa4c210d6bbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408d272885ce85dd6a68b9ac924f2ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192b784431fd773dc9af15f6f43d81a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b502a1ce430dc403369db6af7c873826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ccb20e9cb5a87a3b0370d7a54148327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88be4554e7002cac9eec10aecb688e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63efc8411b02e62bc4aa275d51ffbfc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35679a21c8b543271a457116bbab3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718198ad8fe765307010be913da527c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a9cc996dd3156effaf049511eec1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c72327f0386bec10fe4016879aff6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8279a34930e33bed58bb88c2d693c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b110db7a826c26b28fd6cb0b61416035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d55efe34d8edb54500675fd6350cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb6a313d9dcc42b1b64629490dd6b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d07d6d95c2a0a6ea69616718d35f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eeb35e35464a6798f84c02f7bacab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c0712fd6ead1bf7edf057ce9d32e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6576ae77c3a626f33f5c41dbd0dc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c94775c79c56faef99534b88f767e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664a8c86ee0455eaa0a306d1a83957b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5afa6cf64fd24bc87c49bbf01bddee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ec7f76fc0f06a2b6becfefab2ea9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbfb7db31a1eacd4dc194ec54d7f1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd39c2141ca6b395f8896a3c00edca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece7ba07d3f9b46a6850458d467e75248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ad3853bacad72767b86bf618b6be449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3712489870eeca47c697bef58dd6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80b98b0431648329c6daefaaf691f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f496f317913168292bb6f71b0a62852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36308d75a501b14f9b1b18750ab6aa4c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45bc4a4e9b1c7a57f8fcc4cf29c52b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a032bc7c78ae31c1cacb5ba59c79e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fb37fe15f976ee3c05ae341824b3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33ffbb288b1372b7a72ebd4c612b6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065cb2a4679cb54fc0b1c51852312858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765596299d97f882ff3f02452dbbce1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4663c29b9d6beaf04eb9ef7c086c73060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d512253fab660b34986b98967e7ac561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de6a260625b7c2f51aab14d72dd7e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad07f58637ffecba20f1ed8bbe70f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfed7f1bb35d3f769ebe84c05c441764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712d7533cc72b4828d76021f2fa521a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939796d908c49aa46031786d9b3277866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeec2c2634c5f66f5c13f8a9d44ef2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d194bc57b2ed004eb1847db250cf8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f08c628ef32d30fb05b71d44aa6f8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd42a661a018f9b13b52601af0a17e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d9be471a6f6a78ea61ec043cc045371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e276125a83f79daea1dbaadd5f47e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2715fc50c91de51c1fea54a9845eaea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f22f700e8256fdb86a2e0c34e1ebd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd995eb6259c05f2b5e9f551b75fe175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e2cbe3f81ec18b27da34e8a8d674c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232be83c1960e921c51dc0f2286c1fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1e99ace64266cf39acf259f8d1cc478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91895264817d64127bbbc9e07f035e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38366cf70c9b1e07699894746a90780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f3e58ecb8b16a0ef204fc0d25024a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862bb60f3e2d9fd34c00a91eefdc16982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a794999b4885bac9ff728861840de683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd5ca9a83c216907a757b569b013684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84c0444d766517e1bb5a01b782fb2b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe86ed18b1925ded282c1618a8853d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea176ba4d7c89a88712e6eebc7d39687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5903cb71d4fa8fd679b8449b286b1e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f445594c75f65e7a3fd920703035d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002e536624bd7a0da068fbf5cd9a8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28140c0ee0809aa42397995d6543567591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc960e93b4cc77a14c4f1b44decaa9f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f46b27ba0724750ddd198589200b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c899b601acb0451222327ad1f0bb494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489e09ccfa3530cd7b1ce4b5f82a60b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af83cc761e05ed968ed67d78ace9e9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968cedf75e7030b694d358e2b7fbbc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab7f0678c7725c0d50c8cb5cbed17e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec027616361866331beedf2c55940b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8c7786d5ee0b92386a047b62dcb54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ec3219a528370db6ce348916b77e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289807da494a015a253ffab3f8dd892102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10822a6b868ea0da4e448c30ff71bed4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c2946de45d0fa957e07d5cfa65c09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2a35b9e153ca57404057e28f8afa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba7e9d77c1644c57c05483dd82e40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e0767df928e6883b6e372d5cddae7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8be857d76610ed204f37ffa4e6f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc26a7a0a2b343e9f8513ccc7ccb60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570322a38f43ceef680bf189048ca21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc7046084e2486366d81e3a6a941db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb1ec34a4a0e745da130a6469b5697112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccf8597873c65bcfde444ca7959eb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6b1737257859540ca4b961a52790c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239ff3c486fb866772abc9ba881d57b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57de1c133abf60d387055d2b5f42d2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf5a0b11d13e1312e4f069c45bbb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ab0bc83b7f24696b192df4751804b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8fd144f9f08b559a1a844cb03f2c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f20207806b6a70efa66b1928c33e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c30aa004b8080810624ca919200ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2986bd066e370979e28399d2a3b48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3a45697d840bc3f4bcec138778398123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321176646ba8f83d4dc841182b5054ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf95b00aed1aefc59105c6e80eae36e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee9f3b90978ab47251eecb46707a8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2aa150f2c9212a61c69ae4c0e190b1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f14312f7fa346773b7cc636f001c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cb811d8440cf4cb8a88cd6a4688e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff2c626818166a1cf80629ab4df4cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c890fdfb91fc814726d3a3d4d323c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9cfe2c1e84d9aa386155fae81d040132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439efac6f66e9b19d586d21131470483133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342cb768b9fff090a37163002ed77e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7cfccc87b254f7c1715f096fff353135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc019b5df2c21169e1639c07eb624b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8e7813234c0bb45144145cd81157d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539aa7d33b584ed6ee433a57edaa3e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff3220466a707f080cb6a6293a6ebe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ac6e78759619af23c456f8bd38b30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba6698ba9c2b415bf42316b4b3861141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6927db4e0c09aab02766bf06725ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccf05785e74543ded0c497c3d6eb4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e96993486f2fdd6d0abcc58957dc5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a678985bdc0804e397b7f98ee6c9e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af1cd2406a71925d43d2d511451ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25811ff072bc5d4e1dbf90178ba8e134147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91693b0a2d5529c4624cbd7022f228148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab057cd4bf04a42d7389abfc0a6f976a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732ee8cb2007f6737de2c6bcffd57c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed6ab7ea92936e91ac2609a2fd0101151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9db9128977ec65ff9a47b1d74aec9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364cdef902bba89ba1d0087dc20de2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a322ae18e83f5bae94f24074782f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6fedeafcc9a5a198f3c57bfc740e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d4b958c50d418d155b3451489afce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4456b918607cbf434e480f3035faf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7de4cc70256006ccaec6f130885db2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1018ab31309f64530ff061f7dbed7c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9156fc17950b2a54dd017557fa17d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354b93b26680c6d0357286e297e014e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ddbfddb56648237ffb9ceb5f4ae1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c74b6c16d6ed5400e86bcc3ac1fa20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e46294615b94eeefc2d61774e4f708164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a8e73e5f0601c53bd00b7b251eb2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2a073df92e5ed1377dcbbaa8caf1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc710257a11142ebf177b4b3ed56633167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99121dd42156a3bd8edf2c4207b9d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c31e6931345250fbb525948565fb17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73741a558154ffc606f995d6fa976383170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae98d260fc5f31531c0d005290c77ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14a48eb4905920084997fdad817185172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65af6936de59b140fbfaede1358c3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968045a398b76836becdd983671fb18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad76eb7676116d7389a9338a709777175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433fe0b698060f8a51dff3d0b532fe0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590376e87387e80b4f1cebc764886cdb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185af6226b3fde5dd223006805a985b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef8cca54d0017e62c22083f7a43cfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74618a07117aab17046af874541fa922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930886007b9424dea784b5308306d08181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eb8646043e3e35384cc489b086c9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975eb1123c15712b483304a346e1fb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ab2541fb16f4a7e9ff716ee3a3c40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b40562631d15dfc8e8ff531de7418185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c946b7f54bb71bb7b26e3222ed13611186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49b2f6e42d0c6f69faa15b801cea90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e72f8790f87fe07afd397cb91622188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839bc53302b5e6842f062807862d247189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2764e72f7d2b51904a20c519617b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d771badefd19e7f10b6638c8754a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebda8dc79f446e1d415023d028a10c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae62653799372c29ae9083031821b53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610512358628d4b01cd3765f04211d67194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd82af65e477c74dbaae5acfe391c0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce11dde3e3375e96319d5b85a87b78b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b86c812f839fc135b181ff8c9900d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b85f89c8cfbfef2609113ef0f05fd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c7e149609d3bd8c4812825435add0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4258fd9055930a37e3f6e29799075200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19852bbcf9b7a91df72def10b84dacb6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a696439f3714b6b3e747056eedfa7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d125b1636d47827d10217dca4868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dcd2103ed5bf01b9f61d4701eeeb3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97727435bf5d91fa1685a5a9e93bd9d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1c082b488a8ac3df1aea5d44a466d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592bfdd16a0dc4bdd2babfc82a97a4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c605c35e48a1c4381d88670e30b873208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ec390500e5a04173b7386cf05aac7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755915af0a4597f2a82a57d4e7e70710210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67261bf221a5120c76f7e01e7c625b5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cae4bec218c6eca3bf024467057db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a150a8b255f17285e1fb246e7e292213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807137f8cfc2549b66d86366975e4d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9509e2a524bf2474bafbbc941cee1cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65506cf7a61ab5d4f1dc97d83eb172af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017674c2adc131b6a84c691b59b028a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e482f108634698e2b41f3a6af10b35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62456271126f67b9e287c9b2168d91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ac1a9317812099daa447a0b996da1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7676ec89a2ca61df91e110ecf3e512221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd966d385c8a2e63e7443fc877a9a808222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63d9ddb942776ba9a4e3c1ee0100c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd13d7ead3a2494d872fefbc262129224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261133c01f261ebcf13602ecb7f01fa3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62db81d895bfffcf5e573d62bc95a08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ae32666c4b86742f8a0933b47501f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345039a1dadf00d2be871f85344eb46228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b3d0dd57d3291f2c87ce4e809e2a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92965333ce516b7378a5f5bdfb4ef5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ae95490cdb8fad3856ad2be7f8d20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cc4d8bbb0723079ee4629f0761589232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c4ac38a6595f3b0c3a863a2044e7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73413aaa13c7a977ffa304072e2498c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304643867d3d262b67f13d4425e51061235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2055da3483125537cced2607643d2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd808f45226f0e8989170e740757e0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194cf6728017b3bf07d959b17b49930238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04995e39371a98fbd39fa85912af285a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3b21757a8713b748e1e454f284d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc8fe0df87e4fdc0627f3b8e381ad9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a94b9309de39b50726b53798f1fdd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767d2b3acd14b7862289c1172e3693f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b47d212f2b2af5c8ac5deac65c8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6133dd1557ed37fe49a8143ff5cec31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0d7fe727c65bc5692b6999f8809bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909284d327497763623efd7fbbdaf9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e981d44afaa7a3daa63c21c3b5142248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c39fc8f175afa1948c2468df201a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899dfe45133adc42feb3a71477f9ebf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9963870480d7db5b73ed70e756db9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e83afda0fc9145e3aa43619979845252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4cf6124dbdea85ec0cd915d939a96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872da50a69ee678b38482da5da298b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a53350e011192f24a8b63e971f3097255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f4988a75bcf3bc946a717cbe23e43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4655162b23f50692ee78ddd3c95273257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32418fff279853150acba37a1bc937258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b760d00d00531e49decf941b25204259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3326aac72b2a4b07cb5824d2dbd9c06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a82744dd0da08dcf1344756721f1c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b347ee139e0ea438e2553db67edf1bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7817cddb49faddc955b44d031e31e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb94a4cf07799bb219413f691c02b04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303724b8dc034b1829139637c256d863265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca555856248bcb23238aeb940c2271266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02537004afd81c1a3b717b0297d5b01267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3682f63ef56f270fd2a3f0b178c0a55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8cfc335271e33ca6a04578c8343e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5c38539ddfb314eebb3f3cf17c187270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55592a5d98d04375c8b7682180fbb25d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e240699162d2bc11393877712b6e96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b9576803e234d10c319776f9fc799273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c8bca7e3d67b629d6461cc7b7d29e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2809e974b1a6f7da55ae4ebdde5fc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b541f754e95b1c4beb3e8cb7dceea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a307a268e49237723bc8861adea3e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e270809dfa19bb16948d9fa1624cd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f1cbad0ec4646eb733cbc3b1125a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdd2b3a9952a138bfb0862b53e7ef3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386320d732c027d5ce4c3352d3d628281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360078d978f88d03a82f339392303f2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb433e54cdda7503eda9943942a9a8b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60605cb290bdfb8280a98a7956c2eecd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4276e0057a853a3a3014ff620531a8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b58609959edaa31c4412237e24304d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3bfa2be312832b59b7cedbeb20b24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00f1e8f15f4f8ac83469ceb190aa2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15ca16fbb3efbe0068ebbd75e923e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c496a8ea56f78780faae281716775290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a54fe82d92c0e4cf5a5dd9b6c3a709291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8173cb35bbbdcb05c88f59ea3eae38c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f6154fe9b7aea61388e578150166e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ee73668a1c3dce7bcf0b273c9a19b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caeb73a99b2e23b729f36aa08edd92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da1681c77b9ac1bf7f19ff7c0162cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a4ae791c269fef28144320e58a2c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619e52147e6b1642fda4ac7cb5213b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffaf23a8a5a998fd64acdbbe3e18aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb897e7e15e3853199f39ab5fb807ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dddfc0c187303ec5a97fd89ddee0df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2432e58bcb99b7763baff6f2ff4e82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a34c20452b11c5b180250399bfe85e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf915fd02509fe63352016367f50ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be42189d064215a9c763057f5460d36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09fb30ec3927e6f2344ece193c939c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52644f49deb25be71f35b8ca1005713307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f746fcdcfd613ba270408e0faada7ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c455baca4ef922bd310c46c5b44b82309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005bdad9d1f111e06f94ddf77e9e3e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a5971cd1754b3a7e5112fcba349fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d211631d45e4643633929cf79ac6c8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ce789f940ade7a59c61a080045628313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b518a6a3924061af18b3fc64734c45d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ceaffc2f619c3498b47c68bbcef18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e38414fbe17ffc84e5c01ee731dbb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7f2de4b812d20369263cedb262d96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2a8ab07573ccfddc0806f16a0cbd2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079025b69156b027735027153c4deddd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e1c061906e401773c3f79b881e4f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0319c3e665b2012e2749707aafa46321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836ce29ff266efcbf7167bd52c95bea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa509e4091977eed41daa5098835bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8aaecdafffc343f7968a7d20cbe7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060a2ef01fe23c408b10278ace1264f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1780c654f352489d34e6e83aa2dd45a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf73bfe05783c198e2f25f067a0abf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8ffe202ba63c2df7f9af87e291a6f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364822034af752f54192f67dc6b5016329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15061acbb59eaa012c98ebbd915d5db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91869bee67153fe3b54d8fc69d9fe692331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc1b6dc58bed0f9a2826a155e1ab38332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c360069e2c68d0a90e4e5b30252b53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5be676f07ec29e315e10cf08ca1e90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712224521b393a2ced348dd59de1f3e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07c1d411619014e09a7c60c04e556d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bc76534510b9010b1f4fba29566b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b0928e69d04857760bbbe3ca2637e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7324620382f4a1191abcb3e3e7b6330339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d2c60fbf34d7f918cf5024e682eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd40ac018d0851ed6eef7480e9f12c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6b1088896a19e0930d3eb7923d546342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f97ac68d0f4396edaf6fcc7f890b74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03490f8d82e80e56d9560ccb32eeca9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be4e44564391474786f0bed0fcd738345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681a0b53481f0837e322b14bbf5d0f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6661a139146618a3d920e853dec19347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c984e9fc22b9ef992221f2351b943348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8e7286e2a9c7e02a590b8e6c9f45e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4c8e2a3361ba2c34b2ca1188fe019350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a168fa40eef94d23a66213fe3978b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcea43d041c29c93948e538d9ee16d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca957d9002bc7ae3e204654ae5672b7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0384ceebb6ac10cdb4b6d9ab8a7d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214762c0f2e338c930569ce4e673cd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9668760eb0ec5565748b5678108a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2910a8584370053b5e3635c435c4ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12316697710345562f1a3ba04b4af13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aa1453d2c3ae7fa3458b8b310e21d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d1213af6f66b0be7a3e4a6eae538e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e7149b1c586f6732dc60ae959fb6b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41116ba5e02527cdcb4de2137228349362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefd4f67960f9b79ab0df1a9ab1580f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab86b80887607ca16d8f354e5a3b82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41fd182f092248f342016d58f19c97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a161e0fb5e429678199f8a4b3a995d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dabeaa6b3bc8fff87024f082e849d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b66e8f89d25c8c10f1866d0bd2a226368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8306cbf9f4ac9915facb5f64f2805f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb636ca1c9c693e2ee5a713816ac509370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb14f6700266cd630c23be1e672866371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63efbec6e7606398ae8ff3297eebf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6018116470c0167d9eaa92bebdd051373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df237b9520be002cf9a4074aea2128374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912be52242332168db897b1ec44c126375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf78b201e708b902b141b5c9e2c4e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88e5d6d58ed541dd7ac31be9502bf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a305155f0d4b8251dfd7e828bfa3fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8e72a915d2badd035a1ac8ff6185379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7eab004d70146794432eb730b4cedf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f40eb9a02a10325182f1a5cdf3b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71af62e5e0cdc0379b29424aac27c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fc9f684bbe91e74c53f59528df742383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fbbf2f86f4d1d56c2cc988eb674aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2b8adc0765bf9026e3430811e4892385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e745a7eda734e9e83430fb334010b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193fb09e3e44477b4d7247c813f2d5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d008e9a19d4cfc368dc10782511e2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e44f639a10d7bf707f0426fd68551389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b852803a61f7d91b6287d2e8ebf46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b9939df58351249dec3609b31fb8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25953f579b4ff457e516e310adfe4be7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba025d9b830ae2f474fb7b986c268aff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98ee631620075fb0edbd10c2247bf1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37965f3bacb0ae8ac753b630b642e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc93e9a760531a2593523687c4fbea0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4f7c3bd96d8e4a684ca75db9c8c10397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42fb4f9ee7fad7771f33bef03cefe1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff2b43300c71264779b3fe6e3791df399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2ec01f5cb1140165e78904c7a5a63400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3066e143d2541819246c3b11651db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad95ac694d26e5a01589adf504c5202402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cea200d2bb62ceeca037a479b14e9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a707869746aa51fcf0ae74ed81e3a01404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d7e263203a86c9706a6f6c5ca541e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86aabbd69269858917c41a01c0f687406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e96f25bf683ca3f2e3e1d4e81a2dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8bebaa027261701a180aa6017532d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9623cb59fd626f022889cc323f2f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182dacaf9a5eccea5bc0ab5e06afd39410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e3ddc32a62e7dccada506f91b3a5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7cca243eb8f93edc0aec2de81ef51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d40ba257e728f26fad5702b4b5bc7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee0909387edcfbae0921903669f303414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901b0ff7d0dbd873fe029d53b444b12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455e7fa23ce7dc84b9741970666ac2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af897031c80e538d5d92627828fb90c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa011eacaf765da53782019337095f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5b6dd525f902f354a1cabef754b6a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e217069b778c6bee75cbe3b83ee6206420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa722a89d3a6e4dc7054c60d0350fade421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e941c38b923bd166bf022ccf8eab236422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c53a4187986a0f0041e391ac39fa4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165137bf6c29d8dd71473e67eaedee1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b195745bf3fcd52d28b5a80bff114d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ec06726ce3d59c2b9c2a092c7f1a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271f53729a715eb51677fbd15658087427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ffbf78b3d32c66d2c4443578141d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18319924c0c4ec439ebb0dbb024a882c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13623a84c74d43a981fab271683812430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83027ae1d90641f7d6e90cf9bbca22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f52244b9b2bae60faca9085f43076a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9315dcb7ac85f4fceb8897c7df7d322433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8918ce15c29a906a13968ae1e6ec9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea34b10eae13fcc545b26988730dee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c923fb8a6e302371c3e2e8a65cecae1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abedfef26bf9cd536cf1eec67a16248437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59824a9059ed01f994cc797932d19d91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e941d4fe9c9f4e5ff5be45c1344a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d63f7f22046740fc8fb351a3460666440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64adbeebf2ebab106a13f32fcf973d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dcc78c9133164d4f261af2f4e8173442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389dde44416052caee40432c642ba31443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b42a9e2598342786aacc5b1b28474444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa9fd231ae107984bbdd5d302593c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0886479087be77aee1107f0f47149ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c46cd50d3bff8e0272d81cf62e3e5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94389bb32bd80b670df57b9cacec617e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d28781202a261e4c830ab03133cc5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75915f79612cb26677c235da5e82bc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c65fe57fcdfb524fa5167297aad360451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cb6107be8860acccf6670d3d89a19452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33017c0fb4fbc00dfc8486a0126ec42f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddd96923a360f572cb5b3f47dffbae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b21fadace1158cf308dd53e0690a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d2a04730c3c372bd0467fa5483f1d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbda1f857c81569d09c62ca31f3bd9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd376426b4680cfaa0ca5039af8fe0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8f0407f2809ee3fce0c1037783688459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a5884ac1fa2b4cdf086a130c23f55460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4d7b46d1e46578d150655d9005875461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbce559d7872791444d01dc0ec122b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a75550e6f228837b4ba41e5b77c50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57ac608ba4534ca0bf02901bce8dbb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fbe01aa796b2522f0fc258058578d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de642f7b1bd7bd95c557b869570d934466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f5925eced93a4b162504a12257504467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a90eb55a0b9621a2cc34b20909d2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a85095492d5f5c5a8f30e9dd875e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7d690a2d202e69b6da8df7ef04ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2f00dcd18e56bf78a9aed04bf2829471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e91f248711317a7b2a81f175f98100472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2480383c47b89ae4525bb574fc63a91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db17db95cb6fde9026b6937ffac8394474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d984f8d6959d3619f5ff908923d738475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91934f1f1d836f31cf75383455dd595b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd25117f2f795cf4c7761ef1f2fac0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d38aa50bf29e1b944658d56e7a1847478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bca7bd34448d4eb9f2470acf762d24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e9c3565ab9e96c53984aafd330b44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f81fe65a981de9a1bde6d6b2c1bac0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74d872c6f65e217a9fbe4af4f6f812482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb2ad2304aa4f7b88c78f46efac15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cff2b0a108a61dfdbb8de550dff37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14295d9cf0ebcb9f92c8729e9ee4863485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ae3d37aa5af203d86f083e4c8828b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f4ff0bf9288533b5f64305d2c3bef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111f03b000b19b687736140530143d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea931d22db0ff24efe47727a742ab4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f91a7388ce72239614df4a76a2af3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7294398883262dc2e1c679d3059f9a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56681209d790a3660eb155e8e8fb9897492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793e2b225bdcdcbb0915a01d2f10afd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2cc5080e9a5de67a52034538d94ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c8bcc475fca4d327523dc4c365aca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e021130800af2b857f1eda75a7c39a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cccb0db6755a698339f472fd010c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb3aa8f93d0877cb4dcad0b0ab991f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931762e2ebea92083cd7cbd05153dee2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45e749abd1a40ac51f695bb9c1e30c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39d127eb839d1f630cc9755d852822501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2516649fbce9192b4b4d8898c2283502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750ab1cce1b8fa4b1cbb7e0b048df97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57191cad8cd93a9bdaf238f7b0d008504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d510dd32271fd3507a2fd79a0904e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47f911b883bf9de126d7ee429edd6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fc58c9d3e8bbdf770ad975ec70393507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a0d643b587f2bbfd4f7cd3be00cc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0a8bf237301cdb77d5ecdf66e66f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c278088212984b6a63fef5a05ba97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871f35e6aa0f304d5d264bb4046876d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354411f7469a792e9b87afbb1b06183512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79107311ad9cf3014121d8409d302dc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa67a8dda9fd4eb1fa6dc6fb07e2838514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c84dc00adc74293ac076142503e9a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c52553476b25503175cef74eb99577516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716f96e8e9348a4fdf29db54374954d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8ab419df6543a7758b76e462192b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391f68de996dffe32d31977d0c7621b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a6ef898f89f86c79ae42567bef56e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323b166f69a81f6c2fc9c70f762dac1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e96a9b9202a9ee26bb6f627e373007522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1966b909d2ad2bb3baba56d20bb93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d79ba9ebf713448e70dcb53488fc19524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600635feebc91c2cc215b7a4983f850a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c72cf7aff7f52cf85d83628b48f65f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aff34f5a3a8ec475a3b92d9d76ac50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648367b968e19f5d49008793e707549528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ebb57813bd968570909e8930bcd33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bce4a5fecd0a9a214cfd71e474bd75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0b14b469339b315761fecc9f63f22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a12706baeb2b4fc578b34f7e28be5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4c98d88e9f768b293f3cc7062684c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1c0355687367a0d848c162ed8111d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a102360d33a75347d5f645c212262535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93b75dc7293ebb312f9b5bd0172535536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b43993486ac3291da3064afcedeb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270c5cd86c54666704646e8f722d9f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226b87f762d085277064d67f3659928539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07296fe926603aa24ba3c0d2910d6bf1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20526e9d4e837a590aba60485dbb7e18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607ba8093c7c1e3f8c2fa7ce8622aca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f193f7bc423d40e2638dddfd9c403543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ca27d624ff4942ace71eb5326f60544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac4142829ce8fdc25a14eedc151bc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c63d3e5492695aa3a8db681aeb516546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0caa0ff8e7bb93f465f023700a47e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70631e4c8a07e4e0053825570cc3cc90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027e65c3918407785a68c826f50f7dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26494e630c9c53392cd0a6b4b12246550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8c815e0392b9fb42c49b66ed05cd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5ec0ed19e96f53eff104ed7779818552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78945cd93a06c97efce2da6487b41f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad41e556d7a919eefee8d4173f26b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95bf6e401026d1b4ef926c43ba700f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df506267f7447020f4cc42bfd1bf24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163388338798c1deace0dc4a385f4dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410ac3d51163a3393bab8e41f373978558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94159630fe93f35bdd30ded3770591c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f70f0e35b476ed6938f2f68b742844560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff21ba79d8eb5624b659355f675d7a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a450f8410d61cc549dbc118594f9cd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725474c826170d3712e82bc8ab91c4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606274bb2109f5691d9319d88df6360564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c64640fea848d510160233a38e56c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7583e694d2d20c3b924f6325129ec82566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92145fcd03267651b98e0fa43ae2039b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bff9a1abec4c1fb708f58747cd415568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d284f200093078af1865c30ee0a08d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88f210e8459b0d9d9656eab536d968570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350782930c4cbfba54240d382ec88eb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869028fb22c7cf18a0067dbefc09631572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>