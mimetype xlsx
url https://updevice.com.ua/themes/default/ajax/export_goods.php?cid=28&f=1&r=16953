--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cbdf8bed3bb1886c11d47865509f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85074e94613598bb7de0a590985eda262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63df88d75cb30c81aacff4c32b393573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816aba2af2774ad67a025d11b33fc294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ab5852d808879e8f69fa773fa915f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feeb14e8133607fc626cd66ef45b266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662106d474065bb9c89f8a906d401b527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe43ccca5dc9a9bf7abaf73d980a928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49675e17443f2c73f5d8764c13938b7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef565b5a4da078f7e2811b975753c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c839ce7bf5f51b93dd5edcfbe9cf72111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb777f9823462d6a14082a9acb20dfe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ecadae5eef4620edc69628892ff5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4aa62a61d9dc693613914fd407cff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca166ba29cea9b8a149239ba5f047cb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2c6827c4f8f612f56fa0a3d4d9dac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ce0f08fa2380ba02b17ad3c79820617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4babf4248fd7966e52dc5660d5ce018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a7d65333894b7bf4b2e3abf6ecb5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494b200ea11aa0b6912a52c2c834ac620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811e575f002885d9a064f5773618b7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07070141105954506a9aabac053fd7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b2cc21d9bdc8e19f2f6d8c2bec40423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52137d9487085b86015b3f6700176d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbf5f0eae133448fbc968902d7343d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc0eacb40d74ac9ee70df093b3c89026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818834100da8c6cdb6e4bbb0a40b96a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68d1df4122929fba8788f158e8e9fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5048de1b200c631afbea7f167d11b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c8916ee85ae11e1f4761357b7cbfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbab27e40f8a5d9114d70e7bc7927331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc09ad714faf4837c0412d7be5af2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0efa0d5ac967a0f85c970f3953ef233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9888b7331cbda63197767c4a73fcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1746554695e53380d22ad7a6f93ff635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae99493a8c602dcb5c19070b14707336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82441ab37f2c8878efdec3c21d0bea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ad9bc0e633bd000107a889aa5bcc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1a2b74922871ae8f45f4c2ab45d2b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d23f3b05eddad2cf6c2c3a2235d5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856e039b3baa433e038b2944574987641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f51db8d2764cbbace4f0db7124afc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0347883768015e7b7f667ececd9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb01301a0f9cb443924d283ddfe77d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984be63967d0a6d7db1e9e6b447683f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94906bc9fb20c8688c56216a0beb8ac046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61142930ee26a12a860f19f1253e1c3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b1306f750160d25319a411e0a244148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c8b20b4f878e0cd4d411dd053a1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96859eb5ad9352aa555697226c9bb0de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e4f738c37b20bf386f838f3573e0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00421c87ce8cbe420327033c588d541452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7490b398c20e536e21b5db080bdab6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779313fb9776a15a872cfda8dd5dc9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc36551fbe88468f0ac3ce7dbd7e5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee43951d2eb785d080ec6b5e997667f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a203bb59df35debaf50c2bb66ef54de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578306822063ae0653faa9b93698b0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbc22a055b74c42ff3ace8be042bd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b0f2b6814c920e0856131f422902660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfbcd573d4777789813fe97547e28161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6c1d30d77c21d7dc62d2671a516c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c0f4b15f7220b42ad70a25585aa3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff542e290f185f6b05d8b81d7e2405c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce3918b59240c5040a2ce2c7f03a2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b665306eff48878c4f472b7ce602cc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506fb0a693e0efddee40782b4bf526967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4635db1018db8f4e403cfb3e5fdd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfcbbb942ebeb8adfb536cd76f826f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcabbc25e0a67cf6aa0a175b52ef84170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7fab3e359c436e4825f1dff12ef9771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c81c8f88d938b2f505bc5612af91d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0573e161acb7f4455310f748d25ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa053206d41e6b994c6635b4bdfe03274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02c3dc3124730ff5848381bb17392675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b547a7afbf4066395cd2e52ee0585176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201ff2d192817db9bbec7b28e48033a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef60e9c8ea84266bbfb1e9dfeaabd7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e0202fdaf588d586883538f38904d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ac8da06262d72b17905159978b3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb6f9d343942eb64c93225a28590581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f091eae097a7c76aa66fe542861c8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41695147e22ccad121c06bd82da39da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202bd98047f6ea13763d9bccb4a484f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f1289a551002079b246377e2e3c6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d33ad2bb410b48c7224b4bf7f5be6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda66156a608698e024ad9f5c53acf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a31dfc61e4e785aea28e9f68b304088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7834012970edc7776d4c1a962168789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ee8645839a70800e5f1a42dcafed990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f45309f631003aeebd6b6260191cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf2e42c27a8eb6b20460cfd19ddb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154ab6676cfa1967c56f27145c38f7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c00ec7a25458ea32ebc07598a147f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c14933cb5171abe29ba2ae447018795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ee829031d557c9867715ba807f7aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad777e78ce1579f7b219c501aa0d26997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc1f111348530d950b23da27b4fa8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3bcfd2bdd7f326e8730e03d6b6c7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da222e41d0a34c9679cf61370a7245c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fdf2eb1da189aefbc92b0b3ea9383101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d63cb881c6e96f31e537a5ea19d90102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3dd4e1f5cd0a458a27c6ff1158773103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418190b76bf56b5ea4c63cd5dcef105104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1e942377185a7b866beaecb62d510105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5784fd7303dac4658bac297df05509106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d0ad57506ba32b8d7b9c1792fffbc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8e8eb0f25201344b27769d6df9ac6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aceee41ba282ff1d8d8a28c2557fb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fa6c76f81df8876b5e832f3ad5d2f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4d1ececa438b06ee7586cb09c6fbf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771d717d940ae711201272c517afa7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ada8f5813661449d1a0f7aec0fcf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1df1860dd6c588e5e8e0e2554b63db114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816cd1b31e72fdfc9f0d52b3fb663b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9446b46a37f6984299b5d8b4c51e67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb168bdf9bc7bcba557c72fdd1aec9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e570c3c68c4cfee9865eb5f4152a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6ad5dd418d72f6c4458b66249e0a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00722a046712992c484548215a59a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820d9110106adba582e4cdd5ff2b77d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42941521cb40238ea9530341c47da5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2061a0210a6ecffa29cea394c002f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee031f66847b617be82e8d1e83da3e40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85629cd5f3580daa49f8053c92fbcda5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef634510bbe756f86da8565042985479126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705402ce0063f5c600af83e6b4416853127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d94d40f9e367a036c80c68bdb29cfb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c7c15e4c86fc7fde0a347fadd9023129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e42b2a688210b228a59e0f6f64795130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1a40feb47909c9eff0ec2d46c4ff9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4ab4f5be161e7d7154e4302eed877132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110905aad8f906628f2968ff41969ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68267ea856d889bc2e030141d559c3d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa283e8299c6aa54d6fb7c5e5f6d31e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4772c812512b686bb1e65f0369ae218136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0869c36f721748a5ecdbf09817c05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d604c6b5608cb3be0d22eacad49e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25908b7ae56fdc865c22f9ff548e7eb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505b5128f92cb934ef395bb37312534140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f25bb171b826cc20aa6fbc4f788903141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25954afbad0c3576056228e9056e2cc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16544e93bd79758ced5b9fbaf6f58ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502bc2aff6fc3b8058cc354d2b67519144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523936947c11743adfb9881b382cc9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784424042f269d950bdccd4bceeb199146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2beee542eb38c7141ba628b697be0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e7c1d1e0a256c4f6c326e7a949a25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0c6fd52516be1159294a446c38d62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1b1a559023f5724c20f27cacd4307150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273da3b81db8bc549d4c0fcb3b16d154151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf878c6fdd23a2b527f6b2d2bdfb53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf1444d349c52f3ceb049e832b7599153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425f7603539e9ee37777669aa1a182d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b59590044d6bde7140551c0ef3dda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c120678b283dab65c7b4805f047231b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb84d1c1c4c0115e489791681beb0ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6032f44539cfcd3d41d7c285ecd630e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafb2a247181c3ebf1588d857ec1e4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc04894114423792349e180c196637160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0834df3d619bdf3ff78b803bfdf52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf99c05502df07d9866f7bb6ef1f81a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fd98df688705fea9e3481f81e4557163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eef851e5761bac16227c4e4c49c194164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a2e14144958f3551a0f806b84c9f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dda98fc12af5ea4cd739eb53b9044166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e354e759523cf1e6bf642884bd932167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48360a8e82a191e8c583d6ce85cfb71a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7d866928431ee5a8e40d6ff136ad4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6575500dcdcc8b5e67d0d656cedeb5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a9a9327ed105d1956d292d8ff762171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd1474ad4c4ee621b7406715e81281172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076fb6b367e3880a50672a01ba19eb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1610afd99a7e389ecf383b664f5bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01706eaedc6942d7f199416dc28a574d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fcf82c70f1bbe9c282873ad7d3737176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744c00c092d78c5f26c7c075bd479f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69f958a95475728da4e88a0d1370f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97977f88f4a10690e19890f26ad51d61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca2e924b6d660639e01edb6881bd19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9352cb28f8d3fc366b226246f14275181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b78fff46a0ee9bb204386881ed6eda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99148811679e18e3f85fc9c2c1947973183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5f401d3926d80c5bb944424a712f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048797e9c5223c2c6d1e57675f83d12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caa0097bc8a816028fc88a44666044186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b5d6044083079ae11ec6481b3241a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f833ee398c07a3c37f7fa0d731378188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1647638c39f60421fcf705a2724f1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab24d537298d877922d636d5984fb7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196b4238ef41b93f0538ebda1c2669d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4519c0dac602247566bf37333e03c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e28ec7853a2bf93c725286ceb8f309193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876dc115d0787eb7267f75e9bb34544194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309523b98fbb0f8d65bce1bca49a3eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704f4855ca32ed821dad872ecd0a299196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc2a77f3552c26cd80d0d5c59cbd0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ccc925882783a4d864c567fde4130198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4150c4814df759cf79fcf62a80c820199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736e169be75735c8828c5aed4cc66d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98b32ac48d05f026f6e90c0d652651201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9416325831b0be48de0b4639b00291202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9439e9522a93bc10278b13d19aa13e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba05ef916e3ac41cdcf47ee1e08e08e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae49e04cd60deb69823fc5cb3a7ae9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dcdf5d8373451e3ff0d2eed7d9831206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ae928c9763df82250e499115f414c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd10c39582812ffa57f7b851fb9888208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c1aa01ad02eb8f3f37a8267162df1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8e1c9bf66d402e7cfd545c5fc945a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e21e719e7ccea5544fd231391a56d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f02c754e27dbebf49af10c3405ac6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafe9701c629407dbb27ab635a12673213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a0cac2b77c47bb5f3c1fd028eca2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67346c581d10751aeed73b472de5c215215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cc78f4201f2681fe50ee7d36a4651216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ebb64d3ab8dc8140f6ca2e3b1de8b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318fdce358558c4900651d089f7861c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66b0846da0d66597bda87d5e5bffd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a4a6976d640618a3566b42199f2b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fcfd530ccd673245836ebcbed22d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501e4ac9cafd4beeaf2db366e600b3f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afed56be4edf0bcae5e60a03f791c7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784ba7aa1a1595fdab8159ff2f83b48224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568b5e9379d7287e7a83dbcd11243df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd0331017db0a82382cccbf496caee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b27ae74202a2fba6ca7ba85618483227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f390410948aabc480a9b869f60e6fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275983574d87c35538e5dd07c0f5bf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f77bb94692f14aee128e396804a70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9f3052ddc6b20d2f6fef63d134551231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f2b2fd6fe5ac329362378b0eaab77232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf17f0a7495ea38f9a21e6e509b26cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330f14d1e28fd5ddfee9e71dde68925234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601c316b7834b9bec3d54800197d7f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277017a55ec5f8487056549c0263f7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca39845afcb0b890172d0535d88ef28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cc4894a4c0c3e415168a2fc0024f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8575ea03860d52db75faa268500dd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaab776e02187025a1e252067032d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7efff4051adfde4f7bc64190ceb4b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b41cfc27b65efd1e5978aaaf19118242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c473bb3776d17a81b8a2eb10fbcc5f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de44dee25dfb5d348bfc95fc8f38bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a9feaa842bb34aeb5dcff491fac37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0685388845ac6aabd60dc84b1a7b8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b8904fe7a2741f791b59a61bf899247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dae36974a784523bcc1927715121c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968da09c044f8a33ad5a3283b5b5760249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33ff0ad350dfb9f1fd93278f349084250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2bd477efcbf735b087c489b1b2730251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddc036cbedc36fe3f17e058286f9fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87323b530480fd38e31d41f58691b8ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ef8543c67218dcd42d11a9dc6a9b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f306571a8ca6d5620e9ccb03b0243f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc5f7ef41aff76fbffc40fa6f9f15e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb227dedc10ab098171d009608c00401257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972a6834bbc70d4da1a71ded20d63bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e899e1190acee68cf9e9a0802d52a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e0812fc557b43a83dc261be052d4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ef01193190bbee239d343599ffd63261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03280b1aff04f0d5be4713249e14f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679281606465974ea15bc6dee6cca44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e4d6e2b8aa37620f210c2e2ac7c6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c63fe92f9aef4ad9587db00694f99265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284137d36abccd9a6611f54e8fe8150f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b78d51a7c2c4a0519c85d9f235638267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d2638131df14c36daec7fd920a0b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed38b69691a9d1f8d963dc5a20e83ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bc17fa4286e4f1d4f5badc0f9c3b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e364791041f226ff85825892e90845271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8956f1d4d44062846869bb421d43bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1eb485f92204337c0db8c756ec89273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4c98c2591422073285f8357ead7ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa71cabef1baba74ea452002f08f9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460ab701ba3fae3956490f776e0b39e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e4e8c633a24f61b81a78c7d35357e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713341822fad6d50b0fcd99922a8bb5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f35f287ac4596493206eef41e34871279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f589cd5833cd7381d914a9eb2ac88e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080f4a77e3eb04b5a48c63adcd792fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed0bd4452a01268a8729215fed160282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97ae6310a8e89d315564853f7fc7d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776fabda0d7a34a35f9de1cf82efeca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b548e75bd905ee5462b8ab8f5541430285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacf0feb673c82de38fadf45c867e79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bce7c6d0e8fed530e6404ca0b6bd6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d14e5e2c93326c8473ae1c47e21f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee0582c0eeac461cd6f25d29f93d01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7d8b96be3a53c2af442793e21c95f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb606314668240629edd24d59e45f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a77ed5723d9cd977475a5f3ee49a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a737f6043f8cdd180555a15af9da29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e2626680c317e5d875796267adbf5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a81a0a8982ccb21803c3c50cceda6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1770a7b13adbcdca454eb1dcf5585b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ff8d3ca86bbd4a7860b5755745889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554db37a18f5ed9a62ecfb87c3989696298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd8af2a15b892732debedfdb6d987299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a47326644a7b029e6e4049e3e870ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf75dcaf2f7dd36fd9a53aee57e648301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfc3108bf1bfc09fb2ea2fa2e70f4c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a39c3b7c0964e53a0e9967bac8533303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96680840b77b1323543a30c10d3266e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e4dddf871af2ff5e1d9320a3cef69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42448ec66f342dd39d211257f212e97c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a25a7ae524f76227f0862efe598062307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b63d4e7f400278d83958c640753ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce868d7ae5d59da7bee65adc9b0ff060309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a55affbbe4ff627471ec481991f5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdcd464e252d858279abcbcd67c177311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015be82d0918735b9026bb2239889b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcef83c1499201abde64eabd584b972313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e9238aaf30e669949292506c688c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687acae8640bad498d81dbe68f2ddad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e24cdf56ebb34e4d2726966dc4aaa3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ec83b3b596a918d778a0e4e0c4b98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557474fe293538e6cc93207218d5b20b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b3d8fec94e71d1ce23d35fd7d66b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75088ef2d709f1b3800c23b4cfe9c947320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a236271160e9e1409ab13f64d1977321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a7efc0102efb63385af6f954ef06e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922624a940ff4be978bb44466c5f975323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284f321f8f71fb836b610322a5c6f21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4718084ae4e650cb19b96949bd313325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d423d914992a5784f717ca2370fa02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b572f54caac066665f07f64be3f8bb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f030c382f0c527a977af24656784fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c7d130c3603757997b4823a00502f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c277b876c0247190f5bc03169366e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23455a1526b5a2dbbd45989a532defa7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6648bb01e8b9bbba5619c4a5330e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f61f802ff3db71f6ec8252ea4db16a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbae9846e19c2e17a3f42d5a96491c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f902cf30b545239dc052207773661f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91cf3aefb0fb15508c02e5e3d9688d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c778081d353f3822a882b1f02a530b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e0530025e3b255a1a10900acbd52d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23864e8200369fe4d2dec9391983a8e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64b93745dc990800840316030e1878340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea29a90f47cd8c0bee9355946a2d99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fce088a4096999ba193c88e13c44ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a380b5604983ae495078fab150eedf7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ae6795213fba475f0e4c595af2840344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156207276b2d62cd0569f3fbb3ab119345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de918893c8b84cebf7fc0b965afeaa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e817ae98ba02e6ffccc893ee0999fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7243f923bc5b3776d7005ea577e414348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f15398b25a9156261120725c3b9e8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a3c5d540590170bd4c20fe1e5107350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f8a4790985d0498faa75d2b3f66cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb678d79fd59d126a36af6ac0c0682352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c211ebe94c5b8409d60ffecda5e88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e1964e36fdd0bcc64e03232cad662354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c686fdb9de2540a46bec11f06fb91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fb8332f8442a5b41f574b7b5c142e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b787bc71f9a9c24d327c111d989c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cc8015e5646b98c04f18eb30c4199358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1a1f266794c0e3bbe62f62884196c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07b20a95be429c45079de004be21d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ea07a06111c3e7eb5d5fde914972a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876bd02977999e5986877b8571a979362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845fda35130b44d67bd0be48d374686363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b06931374b6bf3e64d2602b64e6af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32372b7e3a22af5a8691040a5a3b67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c283a7137f558b945e73a7ab5aaa4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58357ea9b66accc64aad60fb1b1953367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf851c127eb77bb46e2aaa05fd248c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480fc6d6476f258d86bca2c361dbe9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794075db64694b2739ec4c5c1188a62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2221a98d15b8fb75d57758f5b29ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d43a4300a7d70b31d622918709d779372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521910291b381f4699cb373892272cb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b25a4903da85227f318c1f9cd4843374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77650646f31639230bb93a6136fda32b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a1f9125e535b0c2bad4914f0bd007376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee419963da6ea5e79bd31dbeedfd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d483aefac1da1ebfe579c5012c874378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71f60968203eecb52ef0aeab6f1c98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c6f3d551784c9f5d495d50d722fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4202fcca1e59a966e294ba6c23ef98381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e4aee9f485918c6789bd03412a566382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae060533b371ad417f13cfa561bf968a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d0f04c61817a64327ae23836658a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef35131d83da340f19e0decbb3a873385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ae000483e3ca6191ff3bd91cdee33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d13fc8b2d61f8ddc44aacd38ddb32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f5da01ef0b9fc3e3d06cfefd9792a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb7ede14f47262d700a1150e02aa5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4eb392b9b3cc9db0c8cc9a0912e204390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9f70a8b92395c4de27ee04108d33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec27c1e17e45a82d8fc88abc426ef32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797380f5110a9283cfaaf57577e05977393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1f6541a80fc6d74bfdc0675e061da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e431999727e880f2a6331e35ca5d235395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac2b9f6a66c1dccd41474f556dd639396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64563be2ec8c5199ca4145e12f7a2647397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19454b853bf6f26a8589de9a5af7f254398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d77195307459e015203edea2a1757399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed732827c12cc25098d73fde4e07ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819cffe5b1c1c0827bf2b892f058c7f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430331289dd935a05d216fe29ccdb2f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3365194110b0dcdbe22cb1cfd9aff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562727b51bb6607162fdbfb75db90620404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58a3f726ba43c5237dadf4e0b5d96e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a26f449d7312930698c6df127d6982406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c468d249cf7270c84235b490087a3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22806743243d228e5e9f8ab39a4aa34c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610333de3649dd25dbdf127a70f9d579409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c773d81a059877c6e2dae4dc45c4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e0afd1d6450773fd8a90480c46189411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f30c3f8b9ffe753ca18dd6bd1cb8ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ff45541256e9dcfd4c6322d20968b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30195457ec9a72d540d865dcd886b6d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a868e57332ac32aaf1e6d7bb1bfd307415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c6da8cd8e06874e244190c767b25c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a1ef4ad726378d56360809e6e1daf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5db4145e845105ffe5a52a9bf9a066418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a560f2879603525068b29bc1e73b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08502723a069b9874c6cf65fd1355c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895a5592e2b6f7b5e346d7a2f4cac0f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc3d01bfc573a49f2db50c1e72f8f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9673d068e13af1f5f6bb3fd1168c0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e18f95b0076121b95b4e761390b7ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad051683e5915927358870a124e4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d2f1d29210183d44caca6b2ec021426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d997cc93660e775da32ccd463520de5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d01f21f70862cb400a64efc1f42e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78376552c8a7e745252632499bf391a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8f94efdc6af371236341a8512bffa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c556a9581113373639993fbe9299c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3449e40ebe3d0bb9f1235261f20966432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdb5e6c1eb74805308c2b846a66705433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafaf55d4cf34b02a191572157bfa66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e3222382ed5a5f2de66b88624f571435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98ac170591c6b5d8d795c3031f8e96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d2af3887759eb04027ef788e4581a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875faabfa0be63005316c9d5a66f8411438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc2d921972109822ee87ca20cf4a6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a730410f5f97086c7846dd9d5810523440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8608d64edc89afcadeefab74b670254441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72733dd15fd9572d73a98b960c5bbe49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf957d29227efeeb99c954c244e9905443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c21279decc4f151f08ae043121dbba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd25167b96ea62841a7603fff8a18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1593cdec8a3669cc4ab7c8f453a41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c053aae91ed35af0d79dc61cc5c532c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0579617f3140b52cd43427e5de06c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9057e2bfc96ec7493fe7f54453bcd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2218e09c9a9f203c68e9c9676ca73450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92bf6ba094ca4cbcbf4211c457f1c8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6ca7057b3a90af40d24046c40bec7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c93c373f957ebd796a91292080dae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddc01e16bf46c86b1e23ceb51aeb21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa7a92d49db6cb967d002b1f7e0ac5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50b4f8d1b3a115a1f8bb7c0b803b9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bc1ddb986915e4f31a168313d3995457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94046da621b913e17882a98c4680da3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7d2c39b90ab674b7a8a620c9a156459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef3a2df3d843b1b1a30ed0a4e0db19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f8fcef232f736e3b5db8c791d53b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce07b985128aa1a4daa026b98234206462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c47b84cebfab2325ec9610aaf15e04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951348fd502cff6015ca4d33d24de132464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e53b5808107e591d67177e6c15c802465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a565269884b642c99772e3fdb7545466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e98a91d4b2a478c04573806c1ff92f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc4c25adead38d1863ea3d7cf3cb6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986485885932f5f19035fcfb11de6179469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313889fd783ccd09c8552a4ccc53d427470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f743952081d8724b2d6fc1ac65d981471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6adde1a55efc94983bee7f04b2740472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda17092372a1bf37620264d5d0baa2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05415028a42664b05c9b450826ac31cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f42e8a9329f15ef5a2145c0a7d4db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83367d76bc8262d425205f50e514ae48476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749293803eba3d81e57ccd72022950d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cef475b9d3f47274120af3c8be0ff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e310d12540362a3a42e3fa2ed8bc4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f5d808267bdcf2622bd95867edad7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cbc7d67d05b778da03d33f4723543481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712808fbce21c8b7441bf282f1037d8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8f17a1bbf246d816571fc83d51250483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccb0183717ddf47f4bef5b61bf0b2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf3d51568cd783ffa7e74b77d34b23485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9db8b871fed32eeef499c219ba1135486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f09bdd133877a74246ac79c7e3a02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565ef443bec91c9184d26fce76dc7b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648eaa195220bf869cd956af4cfc389489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b410767927954eab8b4d4f7880c1fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1655b6887d3b501a772491b769fa0db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98792a60942331cd91ae9313b3a24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2c84ca96276f5bf79c6c90dca267a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f03395d2683cb4d5920e657a6cc9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b21ebb448a621d6c6f630e49bc86b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c03449419562c8c0cf789905cafe99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc94426fa847a44f38268423f17d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff176cf053196e1d657b512fde0b9f48498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38242cf54e9a7d19fd393386af6edcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad5521a7be1706d668395048389f89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6f4cfd18134bd6ee72701181759a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bccbe1aca2be9da6696a8a7f716707502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f76ffbc1266f8812844c2dd80e413503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca620232a7f85c408accf837e4a6a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09ae730ff9e0b89b616a525b3d3244505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6d334d89995222161a59e3b1fc7b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aea0991b5bdd0355ab8f8b01630252507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf28544afa9587a04b1c2663e3e0cc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bb023fd83ce0173cc1ebed6c31c63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef35c3d16b5242a45a84844c81f8b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a4938526a5ed11e47ed885f774cb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a492699784a36a1e8dc8c8a28773abf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff7559a2c65d13e2f4cdd8fef4d167513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a385f6191465e370d67ddcc3c17009e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7687c739ebd9004dee49de501af55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f51c6746850260bd031d85fb9984b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520c838cedfc0620e8193c935e2e88b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4caecc14b8681efc2893953e168a63e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706f0694562de7c612e1869065b6dd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11339d695de036cb912833fe21a92a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7524a5113fd4e6a6f05a6f7704d88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda21a1e3e6d2ceeec89cd4e25fb92b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a787a616555e8d40cc822ff700ab6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e1a9f2bf0fd4ee40952834f1dcb2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c93ba1b4395c14b44e1b7753644d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771672252c2bbd520119b96a1720a16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e27a0004b243beaff14b98c75f3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4439a2f426c0504eb950f4bf36999528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801297a916acb57e1937bf8cd156d5d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da969e9c5310832771a52004d07b993530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d068573d49e7da0009b7081f286aa4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f05097306c3d9f7035cbe1e7d3f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b4263fc1b36c702a75b0ec3ee4bdd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad90a86c5148e7356b860f05d021f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55bc79ef6f67ee81b5c9ed972243ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2069275c4559b417060bc212bc63b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae835d787f5a1b773d61fa86ab7a66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6056597b811e7754a9f3828134425538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbd2ad9418c8e9781ab580173d5580539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bb7c20166d4c91979921661407061540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf94bbe6521fecf564301142d14a936541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce75ad7c3208aa5f30a940c112dea28542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec57a3000544991ccccaf3076eb9658543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92ef925d47864d703aaf2cf22e533c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f31177224fb37f26238d09a471885545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170c76160376e39321d194c9e920bd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d78a79f513f3e004d9b136bdae44f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd446fe1041eec51a274c497234b3be4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732d94335d916f7b2892ad8a7f93048549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6a58d9f7aa04f172081d96a50c64c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b1101e763fd33a9a8cc1eabfffb92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a9e2e787f80509053292af55609da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ee6118d73068c5e1c991306d75291553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db391f68a618bff1457fa3ce5b62f0fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bf3a2d3b49b555e2220cb760df6e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f1b99ae4da665e63b11516582b4e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63afc9c6cc6b027133913228372706557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac1288617c32b8799f8e8782a74311558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b00ffd67591fb87d523e982d6a68bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c28bb664f275b9adb1970e1b2d6c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afbe06cea1440640564d7bbac33448561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8508ebce09c461282b50f8da33c66e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101df0a037897fdeab105d4d0831cab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2f8da0222c7a7a2b5ae2d106c1286564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7ec21a979ff21d518a0312d3b94d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873cce4eaf1e2555a5fcb276f4f1f3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9a06984f319dc3045ab79ed3ff322567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4d7ae9048f1ddaa512f1c07d9864d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae31e5143f747e00ffb316a83177d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574345f38d0bac356dc3e52de45a4e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad097bc8dabbe41ba8dde66e468e09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3dc71599c0e0b79696f8d8e4a2ff0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8888eda6ac681d84301b65c432cd5b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1a27c0caca1ecaa8c118989b9bf892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f060bd32ad378323727c31e7c0407ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3cdf6ee1e385b73ba53fa8d569ce54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f886524f60456d900744fb6bf313d485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8fb8fa5c76e35fe7530c62a71994a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c9f90941a9e8777dea6b04defc6c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827a9356f9a5e312552d62ecc28eb308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977abd1dd1ddd739a282003103e17b559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77068acec5259e4cb27703508efa9da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04beafa9c7b865cbb292d2165044b4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83ab54032742fcc44cc2661500342812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043fa8cfa6e45ba671ed8faaccc316213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b44d311da92133a574822db42af7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af41d15a8dcba01c1241e21b59212515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db23dff36fc875a2f89a6f2e319bf816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22b061930b15e9f364e2182280015517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d5bfdd76be11a446a55e7439815b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763732e8da773ca9f1d1231a3ff06f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d934b887d0c59631f212c1e3e16e1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27651ec716aec971fd7838663195a4a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a48b6ef1137e1e7db2084f8a0608fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089cf236b0fd239085b90b609a48f4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7d91607a6d1e6efd2cd004669b49224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5acf3ebb19a6c02fb6136f8411063025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc727a42d7de25cfc92ae2eb7fdfa94026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e912f5a0d4108b5ef05d459cff24e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dce662faddae07c11fd6e1a8eb611728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b995951f77951a6035e318d50e7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfa52a16052362b5ebb5353f69297230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35918fc897574ad0fa47245c3bb658fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afc1dfeca35defb33d4109a97a348032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc3e6ca2465ea631f7664f5929d87833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807a18375ab50e218902899923414b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f2c5c8c0585a55b1a8999e17714ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3443533fe539bf404479d9191c1981d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af403181416bdf58076443935642edf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba0eb1d8526ea1d70da2533164113638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483132058649d6de05c54e80526571439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1104e12702e92399c1f33075c316cc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f88b5068f33b9fb349e094d038a8ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4e76c9e19b6f0bfba0d59c2135a9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819d5323f5af77a01fac381c05cbeea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95d97fa7c26ac0d4e4cb7461e85b1444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee7956023fb47d5c4740681252cf8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7705c149b6baf43882011df31f624246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926963c1b724aa6ff86b25cc2b3566347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f85c5ac8b5c358626d57e9b085badf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c840b61c54d36cf44b38f434b01f1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76eb9b093c3c400f022ac060c38a5d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33c308d056d0c890816a6d7edc6f9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498123c94f83a33b2b9c2b2bb9579f4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31fee6e9087940c6c3959bcfd02d6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983635b0d4f011049db6b66bced23ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bcd0d768fa111db95f2cf7222b51d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380c60fd6369efe7d8a4e020908e24556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0f487e6099ed8b1b0a930435ec3d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4350369f1b7eb80623add5018c6cec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3e92a5923ff4a29bc4a83dda6601159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6475865aa2ab92b760187e05a992d1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1dbc4e6d6382412e0c2663b39d81f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98724e50bc9bb4a21fb9d406fa98bf8962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358ce73ad9f1c18575fcb00e05f00063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b999c88910fe0cf9da24eb355e83a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297e4a3db7cb6b3d514a2f6bb275d9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e05ebc44d97247a043942303e740b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058bfeeb33cfe8ff6af29dc0207df0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cc4896d028cfc9ebfd172130fc33968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeec2f71a55ae7fd7f65ac51c3baa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fdb028334fe2a6c86be1e7617cebc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c49c31c6d28d65e94d304540403b7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90dcc31a89c667c25b7bfcb3e60db572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a733c58a276a7f3adb5837d1bc26e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4d0dd0c0b08132ea57459c88f37b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad872810178c426fa973d49d33f208675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e45ebb293fd29a8d80c5b24ce408876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c9422cbc1287a2b020b1a544d2cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa00101aa2f3cc98170d768f00c65178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11973d789b45e69f259e232a7a5e25979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683411ea80743059b98acda4f4dae7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a421d1a305813498b75233bb9ff07e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d152911e0b3a301ac999add0dd1ffd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15e2931df419c1383f61c7e736439c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77aac1039d74c19239e48516ac1f9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f035e9c3bcb984f3211ed8ea2380c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6a4c8d113db037167fc7bf5b4f87586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141b4e1c4e7c9476f38886d98d7c50287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf9ab0b82d25d443abdce4665575e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdcc99ae7fa536ff93d9647c115efb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3d0128e225e917102bcd6ea69d4c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df534cab6a998b2b367d6ce81bbb0d0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6a546efeef3a63f8d13155b4cd29d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b901b41b8071af48b34a1c7550772ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e420dcb8ddea921fb70f217601924cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db476922cd173a4ab603917d2694e0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724eb3b9b295143d64409b88d0c3ce6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46cda321aceec0eb75477364c0e2fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b707494e760bcadbdf5971b20c75698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2ce89154ecbc2df5c3cbed722c81099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5e05688577ea62d93c17c1d7e8b50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743046fc0efd8bbcbff30ad9110fdcc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ec0012724cdcb4f49d9cae0859b92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f35a5f7a69300ae8c751087232471c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206852ebec614b46338601be07c0eb78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce998cc3d54fa5ca006fe9de6171d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95938dd37e1a41f0bef988a3365b4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82707d8ee9f1f9b44511f03ae23d6f91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70db5953e7e604f4b52f4475378fb1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255ccd4f379486cf06f138aad2d07b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dd2442515c69dc7b9d89d2902ace2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3714488ee707f9794aa34dbd1833602111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeff807e18ff4f6fe0c55248dc729f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b3681a631f831d69a700f07535977113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb46a9c5ab63905936782fbf55ebfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7335ab71e70e38f9ace97df1cf0f9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af067b7fb26a4b9d0dd777c0cb14509b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0c33500756961dc37e5bcedff6623117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ce12a73548e9659a76a096e51bfe4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d6fdaefdcf88dd0d40c2f6f04d692119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793b25d22f5db7e67606ff23df7ad2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e298722a45cc0ed47815e29f485b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6a676206f8382d36052e3611337b5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af4c2673878fc8c53fc941f0959444123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c0c1c09d416f5c175428868df607d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82243db555bce99dd3efd6eeaf50bffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d8c1613a14da17444f381bf7ced09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e25ef1c8d2328adebb38c9378642c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c74ce072cf874c1bcf8bcc29e5261128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f9b2b19df35ea0025ca467099e264129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba558ba3909dd636cbbccb020fc65da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5c828486dcf45d070f9a263a73c6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ceedd07d0b0c13b4e6d54bd0fe9a80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc317ca38732a2abfe91744bd2ea8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66052ac2c4da643eeb5ee4c3bd470b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05b438587576e97bb1de258927245135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee36638f1601e3c3628952758e5ea0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8dfe91c89a9d4a43d8122b05c28b4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36e81df5fdee2e4ecce6363e3402c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bdc83e1e16222d5261822fa455a98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbf8d3c9bee63b0b70474a04fd506e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38ec6a5a5043ffab997da7052e7692141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4392487509a43aff95f824aec96e762142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaae266a7e609335c67d4b89de8120b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d860d4ac985272812cc5ad37be0039144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46265a681bf78b02cb343fbcdaaf95145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88368176410615699057c3cd7c5f3c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd85c7bd141760899d671570ac51a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9ead67a07304f42f48b198dcd90ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b06d44879f91436b36599d4a4a524149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3729e91037829165e0467eb4aaff0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5097badba48238ade0c0c2915f9d470151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccc487d4facdb01cc7e531284e837f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61e073dcc51bc32de1a39c6eea448b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e553c43cc25feca6cc88ec3510266f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6dea12750a38e535cbe3a8882dbd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6ed7c3f0503208db4a4a31690002b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d61cc6b54b5a1ab0a1412c5468a28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240044a71b55847e7b0d01f9f0c6abc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5070ac869edf2e34ebf8687b7aea407159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97013210455b194f8b5c293aec58a1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c9be231018a7869bf9751e07d2f35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd12eb1522961869d513529d326c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f17a784d9965f701dedb58d419366163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faf2d40df46d64fff12d8f6167cb77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58024e72365e8035f2b75655dcb0a3df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ffc71695176151bad9d860a6af147166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aeff6e613fdfaf20bda7c2310b973167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d956d0493220e4ca73a7a83c82b6e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c248667ebfdeef278fdea8b1accad4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe9bca67e4d6a05ff2447bfeaa10b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395f90a9b36e1ecb0b305e6d116e4c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da33e14081dab8706b0eb3a683df4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf3a36591408fc8c1809e98b53bacb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa94f5e7f4b7d104106b27ebe24e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec6f8568e2e80662b631a80b405f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78923b1918b69e8ed2c77667f9539ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe275a838e1a3f94d67657609051626177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572af1bea6985e0357ca2dc641406d50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721aee02b54d31d588939d650eab2c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf08207558a256d3d3ffeaf321fce0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62513d2dacd9a9f0832eafa087daebeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b25d4dce53d9bc89b90d323d4b87c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20779a31493af2057a33675060ddf18183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1349e399c0ee1ec3aff752fcaaff5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128ea2c72b6f9f79e7ab92e104cc37b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe90d9788aca08dd839c26cf097c28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3de998b9a4f11c89ac5747ad36eff5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e75622ef693b8952590c73eda3be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda03f7846bff195f6a07f5e3330c59a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1671d31cfa03b4a5f7ba80b0a02f5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7391053657714ba51c29460ec55fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde374573b9b8a99c8ac3f249288740192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640fe7699d8a403053da4f0d472d48b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e7ab9db65ad3cc3de0976e2ba37c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f500878f870fbfb47dc70f871792195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258f130f4c6d0787717456d3ac8c7ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cae2f1b6d3cad821baf9a06944406197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa167ee7f9237b2badc41d603e2dc1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01010e65b1df449775e9ba0e414e885f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a263390bcbc39faf01d5f38c4be4d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548158492fc5e5665a19f92b0f2f989a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1f4b353475f911091c203df8790fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc89530bb6483968f521f23aa56fdac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb61c0492aa9b893e5519540143fa39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fcb3c3496a685c8c923fb87624b06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25917581fdadde3fcb2f5dc2293da97d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452266b5acdaa1593ddb6f640facff87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5e050bc56f7c8ac481aa990cc43b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898443a882bbfd111756fe11ed0f6cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567d0f7827f85f61192b52aa44fbc83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57171250ba7795e7fd583979ce14c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861650049719b50e36c5d5538107b7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb222c1919a604537b0d763ef10308f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679c867bf2355cad5b023fc7c069dff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4fe731b8e2f77abbddc1e6d604868215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444fc1d8e3dca319edb8224180183ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c27f35a86776dd435f0c3fa636802217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8f0968544d04c957a8a83c0177e7a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e800ac24337e16a83aa2c673b8ee9f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542defbcde12febda39e9de4492ddc1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1805b1f96f733e72b66451284e63bc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ab92b42601beb1fec54cdaa9b2e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccca945a3521f2210aeae81ef6f757a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348e4a1d6a45986b67116472732657a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef8796b37f81b2e6a3824c58966b9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac71dadc2e00f61c2333e4f1e822b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e29cd941cb9b783807c20f5fd8535d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5fa0341d85632fedc77f97c2e18d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89fd5cd8b342c0b7697f3af47061af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a1fe12a1c3a2e77336de27f92bd55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd06421242a0593e137e46dcfbef5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352d9e9b3ae21d8602f5fc1900edf51232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde20a8a279d4a78b292b7eeeaccc4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bc16a640a5bb5038f5e46e82371f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d1c479d4bd77b10a82ede9a2314f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5edb642ac85d839f3fbd1fa41f1352236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b81ac6f4fe04b23a44eef852165811237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb2777a10555a933a680f5e4777d58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99deccb929eb023171a31760c2064b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7459f9d7d22039e7489486133630d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe966ac97a9fb7fb9d5b6d49b2c17d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f8a7f0f43ae2d089320f0a2eec55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18d6f005c95c9c5456c9db32f9b86e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5743d74da1d50c4dd2a15b291d6eca244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc930b8d43bc6cd1895e508b2de735a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a33db0ad4cb670ceac75b9c09e1cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6af5ac5e4d7a06d50d1dd4a9d4ea4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c7f59aa80477e3759e75223c02966248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be300e8f4f937a7e8bfdd07e113e9904249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165242ff2d59bda11ae6f8d4762b871c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de9e2711bf21603b9b72ad95eab78e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609fc0e765e56c626f92dd2e2ac2828252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e91986f41facf5410808a69330b76253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48399a5c7fc16066388b9891bb165ce7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d16ee85b4f8bc2f50bbcb35b205ed6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06a2455393af593796c77fb7fbc0a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb1a922cbce704eb35156d0d8691a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130a25da4ccd173361f33d9bc6aa1f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6c131669e6e10b6a3a6d0516cd139259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba82100672208565ea4ead43bcadb49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c3d189c2c64495cb90e3b9eef0f39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c886a021745ced9f94444382930c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9ba1bb8a092b9e9aada3bee1c6a9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c0a1ade739c54b2dc94d9587346b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae78782f53cec1e1d6ec9038511dad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c68bfe428d5f4b1d949ffb4dd584a5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280167ddd7e3137e0a2afec25bad412267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cedf7083bd9d9aec14e7c69eb86c15f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171e0a56efb9ccd90f4c891359dd683269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca51ab405930d1a85c662fe4f594d42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c9325861da24bba7c5687d11a4e6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6c890606e8bb17efa9f865a9de0c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52318438df34bb8efa06a3c986595d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f76a1671fe1a2560036185a1d2e007274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee878f0b31bdb3374febe1791877aca4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673f97d70ce8da6aac3c54e34a89b09276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a18cfa1056ae51a981a16448b327b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f02057f41d5596c4131d80a3a2cd7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cd7225f49414d1b5b0b5a2aeff732279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee0e4b09b94d7b22c685f9f59d149a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d91f6bd2d5942bd8d899574628782e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b179121c48098be07cd67d265486823282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef8aba9ff73aeb3a7dca95bf6ddbe6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896e93e1fad6baeb7310bd2a8b967b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06304f1e10e98c530e4428ada16743285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1aec9eb92b2eb743565995c76e126286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb73c148da3570770b1cd7d15e2d45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd814fd636a53a45ecf74ee9df559e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf83cb9d811e5a8dbfd65de1ffef86d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a825c2833113b28b1cb4af27d3985290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc87965e3fc87bfb51dfb42a88d6d64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387089e764f3ccf8940401876df629292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b6f031451d28814b7556c3be9d11f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ed6a612c2e110bdee4599b4f5c00294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e725ecc94f065dbb3035125b5a167a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c624d3340f440e16afddad9beef7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5838ba118d0b0aedc283a07968b461297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f59a7f9fb13fd5d4616913ac156c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3a66464f11e7d1a8f31c423c92bde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c509f9810525a028729cf8859c2dfd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d1d73e21f348db5de04f5070f346a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293238da4dc8373d34a8bf53c2ad686e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83dbf1438dc5e0ccf621d608d00a57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a0a355dd4a14ef4b21e5ea0ba9020304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36656476e93e04839b8243facda45fdb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1004cb64a1edf310eaaba89f51853306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc33e2453323f7b5b609c35fffa253307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636909327478d87067eaf7215518f0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e5a9d8ac77abd21c763d298074d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536413dfe3850b5ebab3201b9d71181310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ba4196c03dfb1430778f616e18b50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd3e2d5216cf4a3e1e9e79cc0836b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c3debeaaa67cd3826ea13295957c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d0e2278939cd854e2dcc22c8a9d88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb27c93c53722590253d41bb4aa4c43315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89a50808bf5ef62f978dfb8045a836316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b000a6168d2967a9abb29fce80feac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add279318a7a5c612bd1f7705024f7f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bce24889ba9c90fbc8e67635ae3ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a9198a3f28b1a0b8eaeec37070b43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec21294786bfafa87d177ee8506540321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633107ad3fd2217a478630c207478ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ae28f0cf7fafbdb1f8b06862fb245323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527a80e01a3912837759fa7c948853e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38e005715d256c5ac66660de97db7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c85081ba838f7e5bd1ecca5edffcf5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664dcca92ae8a4404a18b52e3e9101d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9215ef47746968f262880d18fd5b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c2e4ebdd3027774e59c0e5a074438329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd467d1e93cd100616de55ce41ce0c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7938f318fd86d9b2fc382791ae535331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25462361d2cbaa721534b0daf6c06a97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24df80c6d82d2b4125a697a2f847d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44832ea209a8b23ac41d5f5e481dd8c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce525e25a1b8e92811717207e804c686335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652466f0d51e9c626dde35fd6feece61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa60c96893f7d7ea5910d158853466337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304c946f46f3f985264f9377ca96d67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeebce214e9a0d8128b2d44180083b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69772ef08a67d2100c36ce26c17fa2c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cb3c4dbd550d71a93d3fe573b0b60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b20c96292c931bfd73cabd259f08e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d96b14ae1204ca1dfcf38c3a3cc22e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580831c84d52f96fc396fc22d60301c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb6186eb4d8e0b4061d8c6834524ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f34ef6f0c6dfa477d2e4913b7d1e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd0e958c5a14500e90912c028081b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c14600aaa9694f639bf67c4968454a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acd8e3bd8b97d6b2bd7078aba5dc58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7b72f27f778b6ee9a6b0d273e0cd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601c32ba954d8064f7263c82342f29d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90417b30b52dd5f83b73483aa248547352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319d0c0b88104d2d9747571b81902aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97f95ff4745691e59312cec2aec45b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee3ee34c4a0d5319e21af20a245ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad79322b789d44e5a157220c305d4e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925020a4d66be556fee09b74be0bb4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956eac7e20e4b74e90cb5a7347462cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef4f43d17982b8516be48ebe652f55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaea1be0a16ca0f29020075df3bd8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72dd23c93594aa6cf74165b698fadc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9f66118db04a31b7a23054c5f5273362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3fb79594cec12653f7929cf71052a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab372a33104be3ee5f027465dd3e8f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a333323c33afa0bab9ab073d9b8fb1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf625fd75ad1e165ebec8ad9306b993366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b95646684172e8f78620d8d1347ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd07df17446dec0ded8af5ab511dfba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f1b49f2586b9374abc74110a085ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e294e5e0783629ca571c247b392e06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c55b872fcae8c3f3c0a4f5a43d2878371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b41d4e6f439757bff89a146e60722372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623711851391e5917d06d94c8418168d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cc42b365cfe9b7e8df40d60acece4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453bd57700040639c97960ea18a97d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadfc55b4731bb0a48d250a2c80397e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61db04c10f86547f8ba63639af3f1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c11f92b1b34d11767beea01a21948378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0f968f7b4d94aed301a76d41fcfff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d03b4fb2ee83ff64add65faa3d03e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f952e47b7a9ee6e5728db57266b21ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939ece886091242c28a611624edef05382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58e45e423c40911bb0bd911a0cb3a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6be9b330f9c493c5e6deb198b4377384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7971a897781efa25798a2ba1bbd4bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349468b055a251e6dbac2a0ffbbcf415386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbb7a83dbe200d234a5318b5d56ad5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0cebd03df02cd96f3941318462314388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68688d3cfe7153dcb186417cf7fca591389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99333384d3d8e08ccb4d59309de3875a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad3c2f2ad2d5cbaccada0bc62d8497391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464f05c1f58eec9e45d1aaa92d9051a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae32df599aca493ae6035abcd4e64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e80f9ed899b0ec5bc2e3f61ce3f5f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c572bfc30a4f26ac0900b94964e259f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0a211547d70c00b42856aed46eb18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a87e012bc5db28861939e8718510ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cd06dd2ee7471748927e965288c11398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1714304cd4e9ee816e65bdd9abd3189399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058966a42f5a6c2dbf95bbc7f9adc2c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4ea6f7ba49b310a223bfef4478187401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa17b326bd833aa648006d7f54eee1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdea1a153e9ca21945b9deb2ab1255403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c9268d89ecc45b8c8da04762ee896404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380c48958f842a28bc666267f234773405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5e85643577f99c93595f45733b9d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebf9df50f77bdac1b0abdb89ec448d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692bd4951e1a6c4fd74695f109f4882408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8e97b6159f5801691728d12d87ccd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e311f64165ef9915be37be7905344410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0893f4dc5cac0ec15fa0b77c3d5052411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159805f2f873f2b30c828c8b6649a29e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6de9261deca7fcc0a36a55501f0d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da98c13f828495b3776a0e74c37cce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a487b91a8acc32312bf6ac77cd3fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090d8db48a3f91516da0955dc64776a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d093eec35a94a4259d81886f9085417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621b05d5df625807086c3c94768b0d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a29a63c08a3d5749a79006ffb621f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996b69bc638396a0bb886c0e7543e6e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb80cdc51eadd0efd9704a98f5f755d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86769d2218bb81b572b7ead882264055422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0461dc81e4674517ebd9302e4a792e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb1fbf544b5fc88f9a1b2b72fe8f5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eabb48303e45f384ebeb923179b2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd627b787d64944098d5f47cefe700dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81514ac6798043ce459c8bdb44f87c61427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636218e27988360282d8f350ef0504e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b87a65f7d6532605f7a55afa1f471429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811041f60c7736db340db0be4fdf902430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb729c0456419c6995177116e7e83431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f655f724b1b2b28412d7e83d579531432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402503fa9546fc37c7021b93cb01de1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155421ff99fa4560a2f5869221e30e1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499cabfdbf8c3c722c8cfb71d15de41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59bc040ccac5ac29038e79369560aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050ca542558eb13c35bb22831696d59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9162d1e8d76b0a0f84685bd1b2f6980438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8d50baf4da82193acd3c647c5753a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69b5ca31711a82b59fc0a8776d0081440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f914216270d49daee16aee3eb7398441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9eb234bc5b09e3354e8a633a7371d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5563ada41e2868f4a1d6272360895be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ae2f5093efc4b6e9aaade61dbc012444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c6785179739af3a1c1679d86341c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90975f743e4e1c2e49e27f096816766a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5442175072a94e4973ced8d8dce1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fbd8c9ce69b21336441324880f8ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6524d59ccc729e45ffddfbf1e24f8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382709e4a924e060d4bfb804edef8432450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3b7fdc251f12db76d61f3b92fb2a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc1f3e757e0fcb184682416595eef0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e977a96230b1690abfdf44483e587453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8d352d764927b7a254a6d0d374bf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe91eacfe5a94626af08de91989b3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ee0d5ffb8f543fb5b379a84b4451456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0e754288fdf4b2d47c2bd539d8c7c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4b3bc6eae747e3ea3d270348ca5dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c255cfaf8860a8cba42c67f14af9f81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a45b380bb6932d79310ee681e99e4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ed09aab2092dbea41c217004746d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8763aa0c71662f1adff810f607ff3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04651ee568e3c8c232e703196d0f1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c0479e068634d966dfd662b4304a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036cf60fac9697e6acc932687ae3dbc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87c5b034c7fb5e88939459ddc26a17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d543b7de27a2bc014560e9c6dfceb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fcdbd89d334c54134eccdf402396c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa191c29a9c43f4d320376cd604a8d49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0633e2029059ce1f7d672bb5b1bfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f3815c8abb08dfaf4edef429f9ab9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49485860f6fbc11d9476e246ffbec13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c52d3ced0f2015778b6f955159307473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923019f46d8230023e7309f817c1238474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea43fddae5897fa2d8464a13b863919475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c076ec5021cd752b282c417e3cb4d46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745901f6c53a3e11b6c9c066fe4cb2f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605fbb83d27feef0e53e57f1f69ec1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e825ddc4301df2ccbe8b09b5ceac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a88f3b713ce390494183ac287c554480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e35c43b4605f6b2e3cc534c24a96481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfce17c20472f3cd2843bc2fe9bb22482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362957a788f40da1b15201baff8829d6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8a892ea4636e7e28c94546164d5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771203d03ae998538a5f815600a89051485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23065950a81e31d8593205a885335e2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1313b2aab1dca22117b1bf06e9cbc30487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e85d1154bd7f3239806a2c47ac4829488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440087e17afdec5960a822a4a3feb8c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d29381dfc27c55b534dbfa5a916c52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383da87f7dfb166680443444b60bba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5958ef32f17b5f855639764905687492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b5de371790292bbc8d38dad9c63ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33d6f11760b3302c34fbae66e96bef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2df6dd9b4fbf3501cc5af913a606c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c8c0d5838e093f76c87d712b0bc1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311309d4379e16f73bfe457155613ea2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c4ca1156f8e033d7ff0e7d4b8fcac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c880c353d70c2dadf3e56e66b92cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746015358d7bd3dcc905f422d358649500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fc077c091b6af99e69b3d03e2e780501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289dc60eb6d06d9c189bbb3e9e279ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a82d4ce681ad149e0377624e93fd86503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8a9f3d6ec3d30954db5c7fc5a9296504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ae2c182c706fff1b1071146df401505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2eccfdad264fe26623f13c8c96842506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988415d7b5a3ea86c2e93f26d0710aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942ca708db507984ec271ce62235b0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f7f543ba4e72128c57a2a5ddcf29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8a499e3f9691551bae34fdd631eee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183d48249d5171eee36cfcceb779231511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbe9463a02c4f817b544d5a0a526b3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6edc388e4953c2ac7493cbef737490513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd62593d2dc00f00274712fbde9cc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c82265a40cc333b7600278c042edd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a482fe9a00a3e9470880833d50157b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e4793811994a853f23bb9662d10c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa976992d3cc187a9450160c2e82d06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c779b9873d469abeee0cfbc9d7f753519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc695146c5c90987838a30fb7a09d36d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62904619728ab97886edf997f778f1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769d850f9f2595b90097fa24e994258522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3cde7501bd859a1b4cf450c145b8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b145096e0085fecfc4eebeffdb192524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f34a7403dad1c688948b0e7d01751525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a0330dab5d99e0da3608462697bca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6fde8680808e0ad15ade241927900527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003fa5ae57da66c0b875a2f7e386d71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bf92963fbabd42cc76782b60d9012529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc41d2a03814b93eb577545716c403530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5a87e01e1200482374a935e8a0c1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bc759812c886f19954fdb851b5589532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d02685ccb90559d9216e3fe02657f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3f960411f308e87cf679905cd4efc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13d563f068b93d33ad77e0a1a18189535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6936b50943371a70b7cd8cce2f5b5b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de446dd756cf5f9bfd0cfb17059d2524537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7cbf329545f50c120f8267c230cb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7d5ead580be38a2941705ae68acaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d42f678ad377975a1ad8ed19d9736c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c88b4607ec7983559f6cd84f90a9a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b66ee43590b4a659ac3e63602eb71d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ea273971a7acf8621769726d5d63d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9d6c7a00cd9b4a28bbffe5258f509544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e64d64216ed20f21fa19b3037bca73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bca9c8998392753e7ffe17a21a353546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d3814e8ae4d2f566ca0bbc45146c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7d6b9c3459b7111a8a3c2d5122c37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465845a21f025f55fa460d9fb983969549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d2a0a00d809c50e7fbb9a260555a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450d4b1b6105666a35ff6b4cbf7f6c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245433938fee9039e646b98cdf24d96f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c026c374621e6424db3f75c104799b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c3b055a3d1823a7dea0ab56032f79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfea83e9c8ad39c50c3a378b89639ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39eb3a74bc3f13fcf3f887da6c421556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351a6e05dcd40c9f775eecba85a6be3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890e1e40427826da2e46bbb2c9bd9f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686bfe753159ca090a6d0460107030a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0542d6991089d49c0b8d6e30909f50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b50b7fb3f154e6c2518665e3c254a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc667667151614a32029686cd249bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6964ec0e22ffeb94f09b9c6f1b28e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2308962a3a70b2c995c304a5f43e5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee379575cd443b1909b6ec0d809082b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3b5ab47fd3baf33c4eb2c43dae3cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfc3fb4da276c6a467d94530a52cd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7183ab52310b5966e0d604d27d30037568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae841d1e0cd2243cc8a04b58134a96d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e312091d104c96db72424cd594a4e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fca37ce8fe612a66d82a25117c3bb5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af09566ffbaf940e01d714c61e6a0f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>