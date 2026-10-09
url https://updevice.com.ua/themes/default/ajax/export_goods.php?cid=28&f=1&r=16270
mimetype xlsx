--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bf8ef56eae0f730ac3be5215c2f421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90668caa16ad5a098ae710c9f7fea92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf200169ac015579ee2409e62d6d0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74feba558cdff89de332ee822cf07bb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72433eb2a3a4f198935a6f420c6325b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57114b4eef2a1d548f217baf072686c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda843d39ebfaedcaf45646f6561a7167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e6f39364a2a8e907ba8776cd074368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc0351df8eb07e5bafd0d059798b3b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2bfc5336e44d5afb4c2c7cec8192210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5b249aa300c2c6f4ffd1f575526e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb40ddb578022b0338afec1a399d6112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcfc9385bc6fc2250f2bce2ccde45113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a756c1609c13c1cc24ef03dfaff20514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84955a181cf018a21b878943eaae2bdb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8fb845a18bf8103338d7f3491c0a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a51777454eb09e51c62d9fb0031ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa14aee3cc7cd1bccb3995c0a1d84518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d80597c2cbfc639503abcc7610caa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2781401dac4df8355deb3ef53873c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a641116e6b7609ae5d0f7a46029be8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18061679bac3f4df40c9a10bc0844e1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab2447a8afa5db19f8d739bd633ccb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfe6b90bc7e0ae1b06cb8f4c284a9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf07e42edfe5108f0696030d8e863e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b28b3de13cdc62fc20a3016f0d34726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6dc85618e6a6211b0ab519cdf6d3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800c1c3ba446b65a852b077a4b8558628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa044f00208371c4f0c77f5ba374a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe2b68176be6b4960086d70f62f09430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d47c5db0d40e35a7ee76b03ecef7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be053e28f93a109a9b982231c35ff11132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877d08099347de505d2f28a04e32b2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb2585f4faf397b4cca4cea72b6bd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c46e7468f1fc2461a0958522086bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af8b1a045076ed19f033f7157a5c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2143585f1955b221cd9f77656df9ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755859fb55994972e5cf900f536960d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2765522a902015d505d80333b5c99139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8350540ad396606ae873ed96f3d4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd713e12be7c374abe0ba021b3e84541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ee9e832f01227c0de467b46c57a9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da20593ade35f739ead7135cb7274543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26ae7ea5cdb7685d8cdc1f9d5dba0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fb57d12fd2822ba19ec4029d0ba6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0a35af1ba5c2f5e9c012ba09bff4b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefc05a34a1bacbeb59f39e5565371a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d7b1bf800055a785d9a3fec3b392448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da0da92c69dda73e07cfb61884e7a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fa687e14d28977cf6bac55ef2d04250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86badc145d7dde1209efe554af4e680e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcbd216539e3d76bc1f32f5e735ba852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca241f7e72095539f912d8ee05adc65c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f755a36aa692ad4dc38a07ff1faab154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178ac961fb15714d98d6d47b38340c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3ff4963c8db85ee3953368ffe7fd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672006913a129ab65ef28fc2e4d5c41957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4049143f897ed76e7b25e73ed76c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb6b461940ea8b385be50e3a7db15159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0de4a301b212e2ec0bc44a82e95be460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a5055e7cef8a7c04867982d055d7561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e421675aa58cf3af269697ae59c7bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908835629b8f9062ea0ee53e1e00d87e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7e5c1de9dceae5213d0c6471d7c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bfe71d9d18b411ac01e9da3ffbaec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebd7691e461ed2a23c4bf23d19bdc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143ae5809e5049991b7b1953ab6451567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9408c5e9d3b71cb5f5747db0f841bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3de4c6e142784a11d3d21a3905a5e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a55c436f52655d2f86bbf08a4228ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ba1ae108a9aa7ec3c1a225290753671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabdb638fdef486195099dea9e73a0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77522dcbe18ada0b51160ed9920d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630599b15dc0f4077088929539e41d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e021f7cae6caa8465801f5a983535775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80c4650f290be495f81652fb59e82976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500dc700a70257cd50e4468a217928c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf710a4886db5a0cc2e44377dc69954c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeaee2b059ea148bec455856ad7a3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fed3b4329396110e28ccd04c7c4d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32a19fa1301d51b1e09b8768d492be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47cad1442825b8b81340dcd9b9811a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089e73c5092f04894c4bf9e81daebf883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bb497af6c96b055b30c40406cd5f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b0a1f4e53b76c22962a5b626f2f7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f231e25ed15ef1a0ce33efb7a0bcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd40e6e296a72fc2e0cfd49897378887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65a33f0fea4d2421b024150a38b0ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a864abb56ffc13188336f562af48289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c44fdf26d96b7865028b71405598f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f381579d1389e9c9f7026f41a589191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeb01badb84c2d1511dfeaacbc8e1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aae959ae09e1843458efffc250d6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825072b08ee7bad217496071364f75594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc22099a56f0e32639a0eb91db9d6c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f82c11d30bcc237b2401adf4edd0bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed41b2d2cfae9fb8c8133025ee89b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51944dcb3195d01edcfa89024fbdc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde1f786528ff8afc8b2adb4275bf2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240746bbe97f9006d102780dbfba243100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ce899a74ddc573ea43199fe5fd16d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7d23ff0045d1e4cfd6932c1daca60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a731896279b03375db7c194b00216e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffd1606201a2557f74868e0079fdc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5201b624865dd3b8041cdbb57181c63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acf2b8d104467dbc06d1607e8cd58b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76398dec7e0887f783f3b5454b8064b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbe1128f30a1e948793a5d03fd64d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba74a94093a216194b40aa915cac412109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b053a7b8dfec217da7ef0ccf9d96c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19448639795e01a3b6a0d2939735a71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a969371fd56ed6df9384b8349f5a63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edcdfd716b8439cfb4ea92f0da63f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa286d57054ba1d4fa6f491cd739e34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215b024c37a76c91c44e93c1958b1e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc11381444f79fa951ef70d1be8e446116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b4484b25d5160dc000719879c6666117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bf4f27bfb0060136d5f225cbefdfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732a316d6f3ddb63d9fe2f463c2a8b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc26d4cae745f90555c3d9e80097c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e595bcb659dfac48db602e69a3c292121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1ec38ddb452a2938547baf69e4397122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d81fbdc691c0869ba6eebde3d381f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5979b84f236a5f74d3fb0ae735e5ae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e678fcbff14e932c512894a21e3a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288377372d20694512da549dd534d9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f07d02e1641d2790f590f95f7b2377127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52815bf6a60cf2d819c82d795f7276b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0babd0d8675f8d2cee54a4cd13f76a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd968e9ce1a35a78f37491b8324f1e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81897da7016e38af8d6dec79d6cc6b0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd310d10cd91bbbd0e79bc64b6da0f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04f2705785107af3c0634c7087be90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80af0eba1d4ef323feaeacab4591c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111e7be1b36c58c1a87b16320d13b54135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840a4e7c2195f5ef8fb214ba50e8533136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba3bcd5391a5514eb9baec98447d75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f03e9106446e0da87f1f8b24c7955e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a99dd7c9110f415c047a2d7f11083139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67d891654e3f9fde8c08e42be37d22140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee889a1db7218f93f1cd3a4b6e211e77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220799678a8144b87136c813cfc4c105142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88530dc945be6183eee30ea2ac523101143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e38d72e89627ec8ad2770b1f7144df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f252375dfd4bacf35b964a57833be2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb706c189580ee0e49c88cf3638ce0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37f48ebbcebec1e6945b609639d49a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3c8b7e251c1f41b6a6e00d58e1aa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8faa56212711be84128cb986318828149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6733e26031660b2089d925ba32c35150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448421d2e433561dbc1d645ef73f60e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77c68015e2213988829b7a1315daf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4c347d403258a742248a4a972f9b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fba6741221dbb75921234fb4c4f087154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e24b43a4a943c717740ac61400482155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82282fdaae5e74faa8045de0a0b0734e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d67cbf1db618b4339202121f3d32d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdf866bbf89311ba5db20016e5bbe8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57273c34b59c0a1819ce086d66c256c9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6d9446e38ea759f1cdd353aa6b7dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24111898dfd27adea21f086b265b724b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce6b383c3c2842b3a4ff951a4976d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff7bd43a5b116d5d6c749b1d0fc23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2f59be05a530a9a3e5f2e5eaa3598164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f40a0ed675c493dac0c9c995eadc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443e45321225ad22ee4db7651317390166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5143115e6a1541dddaa3d8402b71da1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c5165786cd7bbd332732bb4075eb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac82d082bb440a77466f21cd619bb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2c8bdd8518f1d7656611c947cc9a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d687c3f65bbe27ea06e7c842a9b01f7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740011e5042aef23f2d272ce5e7b512e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bee73c4569c95db9f0b199698c90ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f076df7b3f229a09054a2ddfea4900b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd6243f3c3b770aca00ae8bafefda1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3edd64872526efa8484a0f039188c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832097bd7e5fed38fd26448ccf8d1d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f8cadf9ae0faa24af4b1d0aecc1b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00abc2e3f2526a05992357364f4da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a71615e350f351bc8aa90b3c16473180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b06818a654e70b823cf8ae2d0bc631181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8671b3511b9fe10ead3bcd1f03b13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1505724019383b36eed6c66a4776b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4dbf35bb578ec41775a31d7cb32b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aabc7d426ed598192ed5b0b0f59630185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7129ee13316fce374ac75cf40971b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0778b823f7c14335a60bb4fe0de05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e97f60cc964c7a87346732532554a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836eb76567e96a9d9f1453224a6be517189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e12fb593b92870373c8bd9bac9107190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc6d7aaaf7bc3dae3393c68216b0901191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203dc0607ab1665b67c260e9c27e85f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c78236d9eda95455968d26f01ebbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524dce52bc3656511d103a5618d76c31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460eabaead0a9d15e5c4dcc7a563e08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb53a0674a2b5138ebbf8f5f6b400d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf710f4197455250449f78075201d1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94190e7552515a3f80da44792f6c5f58198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4dcf0bfb60abe6936cbae533435f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154405018555a2a2ea687725f6f81088200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bc9f5139a41cb35d21369fadcffa2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12e6ba1807fd6fe5d7395b82e1c4de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec0e02b41371ad19eeb3781b9e81c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ab38018f0b9179c7dc52e868aafa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8e401c986187a3f1b1106c697907d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc1150d781c8938ef038d59b7bad99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3949dac9363620ef67f3cf5ab487b79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26a73f3753cc8aaecb882427f7b22d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6166fbc8a2bb26b222d0a54781e15cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923127406dc3dadaacfb58d395d527d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7783abd1263369130ddaf025d24f0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12913e287bb2a819566e938b53f07840212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbb3d8f608c6ae3a21dc288f0e3a6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b24aa4a1df194969855e8686f7f9bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548962a69ded1c1019860ca58dddf10a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf1d0cd013365ca16696b46f41184d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258411f3ec8e6992d4069d8452d5a12e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd81da92baa69a24d6debbfb8240bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef706cc4a23c380ad53e1e6799b758ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219df8adfac90bc0b1353d22aea4352220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f314279dd1d81d34f7e9d2b8b22700221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fdce21c746e9f99c3b928d819e3f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4b6ffc83bb4725456f70c9edeccb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e0a5c02ffd68eb4fd25df8adce479224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d218dd62f7a4c2bd78a4def48761225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ef5021081663903f3a07b69a8ec50226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a530caa0ada2543bf2715eb98662de227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15936784f28b8f002602ff4eb31ac26a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d8835864ae6dabde0fc5e837f4a1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ac2a65faebb01cb1e329792cae89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34600b9463b98546fe5b379a37dc6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e0b8bca25a4b96901fc8a4b28a69c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4170696a8581a7db139f22079d7a57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31e8b76f1f80bd477caeffdd65929b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd196d394a42ab63a600de6950ad0dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341679f2d409e942abb2f63ed45177a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5c282a1715efccc5118a5b7d98532237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc840660b7beae65f5ba3f862ec3c2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ab01a37fb907e650bca57dd13569d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700229ce8afabf440151f08201a33c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5d28dff9c6f1e5f6de93706c27928241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91798bfce8257cc71deb91665a59a96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa867eb0fe5a94348a8aecec9421002243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f21d77d1dd6ec691d68f64752ac7bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c714e26716da5addcd549aefc38d7c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1568ce783fe54ffa0161478cf1fd69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d828f7e5b4481f11e0e15b26a9167247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2259fc7842a010882377ed89f25676b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5f0b1e28d76cf018055f8f62effb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc0cd0a847f773898218b00f9d7238250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e67c59743a3d43317aab2dc730f90f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91fce959f2467673acf46afc23832f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f9cb948422f59b25a5e326f0b334253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd29864e091ef272a92edc6e3a081b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43b148e103a87ffaec7b3d8358b0c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547395b5e3c40dcabe8e7546f289080256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4253f5f6b4ef63d8a45fedc50f6c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce839a27536251faa82585397fedad2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cde27198a8144c057db97c582305af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bc7079a97641759797380d279cf41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b82f9948b77c358fc03ff4eb54ee71261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e273bfd8f83a3b6e0a17b19a64afe8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730624de1a5bd8b7beb5a35fe9755f6d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75658d8f072beab650848386b03da1ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd7372032166994a970a0c7187c3b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df64c7c37b0da0e91bf0500e786ea5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed11820dd8ce5af90c497042f807e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e17e2127994967988d88602a2e3b0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dbfb053db8f3e4b1c9559d6cb5ca6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9bf7afade8ae2331c0ec30239e35c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e465b661f4c476f1e80155dff000271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aee9165cfc8b920b0558997bb7621272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a739df5dad5cb62d6c563ff97e5317273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2d37855a4737724ec55c16c122265274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286b682ee9c2a3b24706084e8c83e0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bfd84d6c08d2e71f11e9c7a45344ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae34f766de438221b4c5e62b022093277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13643453c7b2b5e1070c7bc868d4d42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e5242421f4113b315a69f69479c5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51a0c463daa90c36cf1defe26dde03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf0546819bea9d2f1984d0e54e449281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b50fe3a98dc4ad75f8d883b2daf48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caf9f4ff035227b0fd3a34981926fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2412e617e3d874db841a78b03d324284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26253ac4142f67ce519a06347008341e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbb8d3751beacddb854597a7054908286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa58dccd2d1b54beff9662d3b6f312b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed63d381edd5ee52e2ac3970de00d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a9f7dc0886491ec1100e7b6d7f785289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd91822f058e3ea8edf64612911cea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579dc4f5ec03845d1a9325677c78190291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a93022207794b810bf812dcf89be2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeefe37676a7c646b2a84c34140645293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef93a784f2221694ce7b7393ca9f1b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09073322044c83714f7a06ad9fb48022295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cdb9a4fc3112e9e46fe7715efcd56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104c2f68f95175eb2d04edcd700671f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637eb4f01a4cfd38d3e3e689c542caa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4286e32df127e30e770080b2f2adce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493b0fa2c19d5afa3f5ee6bd3cb63a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d39349f8f15675b51c9c549c0f5c16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd287a06c279f13a812b1aa3ed651f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697833a6a8e1aa8eb8a93be7353d51ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098edba593f2617a0b58aadca25ecb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa63c259162f42de1059aa72c122969305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8191b6808fdb5f203a8ff3e029c8fb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df51a43bd273df27d8c631f4ce64da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81022a0f3d7f94643ba679328d42a10308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7b0ce5db169469ecaf86c8b6b5400309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae14def146cdb82cbaaafccd52c167310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b368bf41ba17ab68e9d77fef323eefd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbcb906fd4d4486bd9562f81fbc397312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a351b2c1c417f803587b0e35c5fbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701f73267152ec3665dd81b63a968cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1c0c55914389c177e5743a95e2a94315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a837d5516505cb49047a4e760a952e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd416ecc90b1259b3d0fe054b16f0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097204d82412888392805d7162ca0c32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2707327d4e0e2bbf41c664fa85f98b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e2a26e876a2e55d8da96178e926b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c59b4b6e670bdecc6dafa143159d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c219bb2751c17fc0b56b2e500904a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e043bfce4cabf2a21a6b9533b0aa7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20e90dca612729eaa6304628684b83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd855a0c9436aef5c14cc97c4910b2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece549af3cad7991a72a6afab3f5aba2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c882d2a1cfeef2430b591ebec9293327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdf591bf3d4d37bfa8a25976c9493d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c93bf0f72fd688a529b9a5d00e5b8f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdfa51c90a25f902a0a43d7a214ca9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efd1c754c0852633261b6840d1b759331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43a955615ea63ac0e750b33d8928cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad854b369d43742c20326b27657f519333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe82be7637b4b6178b6814315dc0286334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dedf04de5a2cbb6e4c7aa44085f526335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c998ec8d4ce6c3af6c729e2055a15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6da11e85892ec3f8e4ccf771445ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2847085c59e6c7fec8e7c541b2556d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393c06d42f1139992ad8242e683b4e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a884dfc20981cfc4fc8d7514a81cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80803bdec25bb1fe5f0611b5a516f6c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215da7f6a2f5eb04ec193b2e0679963342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af551ac414eae8d885b2b4121958d484343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a73004e38c8e39a0a8dc90e9a2b99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d5b127a4b4adb64ec72b821cd3cde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307e37fdea38be01e7e6aac20d0449d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd01f83bd2a328ab6a50cfc7f25e24f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f13ff204dc812a668feec3a0e471c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cb464f67a8f158d655699b606e5d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dde899d563995d1cd05ac862e10174350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313694d1ae8efc590d0c886096d5c42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432f53413ee5871f329e5877d487687352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b4b8a4e07661abd3fb84a3248ee07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747a1faf7c38414ccd1c20988135de6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c7fe6a71ca603e5b31b954bf1b2eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29f1ff0bb1ee0a5cf69017068d9a49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b54e0b85be7e697bbc66cf30dcc79357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9c1430a2d5e56456fba417c2cef79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72d7f1a3c1a96b7cea3e7e54917ba7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfe07cd96e2a0fb2acc6b2f8cd6e7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8f1debec47f9ef05cb8bcf9feb1c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cf1c706cffac40615b63dc61d1244362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c67a7ce4b29513bc9063eaefedc8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061d6fcbb29ba5b3d49c2efa9caf666364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e161e0675451a25fbe2d177495057365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f46fb815826a89983ced6bf82b86ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b386775acf758bde732a42ec1fd7a6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa150f8003fca4c9687ce58a041754e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca61c0b5d04a23deb60e91d75188f84369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c765edb4e68eb7174b9945e3c52a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df15be25ef09ebf9e45b4b70a1d857371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf011d36425eb1a32ea5e2e4e4196d87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a7bcaf3119b4a53b7acb4e5fd86dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce50a74a39613b6303aa0c2eb51aec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a9a157b289772eadcfc04d8b59ffc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeec3490f8bfaeb91727fc9ae5faef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5b56e4961a175fabef26cc8735355377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe23c97c071063dcbfe6b6cead5d19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bdd88139eeb2e130fbaac5ac8323a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e6cc4aed30ea6d204194c8c69a8fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbddd283b53c209b5f107ff35b93dc6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bfb258b220babf52f5c4221efc7bf6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e40f900e4623621c5a1d24a9965ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278683785d5ef0416bc5564153a2029f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056434dfcbaa72b80e1343e0e943ec7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2892955aefb28481bc59015904391386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0040c47a2ec32450272c05ac3b23dd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82abed6ff90f8096c00ec34cde7ff4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabd60d5e2706605ad6ca8bdaca3e17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f65f46bb0725fd3494f4b4f69e3352390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59041f125df8248db51eb38cbeb4107391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7367673ce752dfbde76b73172b421392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05daacb81f2dd5506ecde62677f950f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8363206d41ab48c97c16d1030106a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29183d2da1fe3d3ad6d1b79532168dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160b5f9bade367770dbb34f20586346396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849fa7e2d962c66f5c950a95bd3aa73397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5314b176eb806408d0b5d48ab46e33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199c3e832de42f973a13fdf43686492399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df18e400310b3df6c90963032227766400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aef9f479e4ca5a767ca86ea182cbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d66eaa4869972bb681abee2c20353b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9eb26ff23abbf007a29bede37e7bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecf3afaa8e20f9fe76bd2c25effa0b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f73efe5fd3bccc23f1979495eb3f52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aeda34af7ebc89718221b9c2a2b6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70533d405ed9a787de72c24cc3f24de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dc760aea62015fabfd4f6c97b98e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189d9219b4a17ade7fc96536cfdec17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d1d902fbebbdce649616eb50fdee7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c2ad2b539f42b15e591e3983e67c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ba77a91d9710eca8da404f304fb02412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702c302ba1c8454660699ee7af1d9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cab4df35c53e642be7d7ab47929d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca77819a4232bde16066efe5330ad0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c0a863946d17bafa03e949cfdaf07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b0985ab9bb123a8aac0b46b653fac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed1c8f42b20316cb36c119f0cc5617418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864f9f282f8a4313a5f32a101b36f26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1d2b11dc2013c4da2601188fb9190420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a791108a5805c3952df0c1a2cd3c70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22891b997572bdfd181382c3d4d00a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d39145f2c6d46ac859f1bab20285e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f02947024f432f1b2a14e76c6e4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fd1c61e31b638eff39407fa4039a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2568c19d7237a8dc0ee32e8667822426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85970a05c81f690e5accf900903f2bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02be668f73c1d44663c93900e919874428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25aadc739a8bd9b4c8ac838fd0210d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4621de82de468e9d1ca5f2457748c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a486c7e83a4474380b8a6b80868fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb0ab070184c103bd4e280e5e0763a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa420a76bd8ca7e4fe59d2163bc7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8efa6230c7a5e5b79b0ff55eacf18e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a115ae94cb70937b60f042afb46a4a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf94042e67e89c3064c54742169d2b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea00b7623fafd8df04164da5b06918c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7665a3610bd543379680ecf7345543438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d41ecdd35fb329d8cb47150b9bb301439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e66b851aaaa669aff8fda49169992440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd83295214afae9f0f3e89b065136a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83bc9d543699811d597adad867e830442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de2259e06cfbb198fc4fa37af983c6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6c80e1708fd56e1a50d1892313443444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8257eff20fa37c04b717673484f55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054dc0c829d4aa97254e6f813d9c9c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a091d5d9362bc118930ce2b06d95a4f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce54ade0b06c4b1f9f7e2b8a631e3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d32d0347192c7cca281410bf94365449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4549cbab7d77ca21af8483d8c078450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bbe1559337fa9aec903965811f263451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbf5b289edc84f2965e09cfa29f9bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8296afa0a029965b68feebe6873de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e67b8136ec363cd1bd14e7dea14d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ead893e062e7dae4dcfae8ee157a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d1432af94a20716ec5ef628e6283e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12680a8ea2c1c376267e7444164b53fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62242c925f9e90e432d06905d9f065458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc4fc95d770dc7ede8fa661fcf5d7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e939e60c7d15b130eb295ead210eef3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c2cb87afd4e7694a4ee5ac54597db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1cda4665d4d291866b01cf6a6eeeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb18761ce12389b3704eab56907bbe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cafa21e2bbf4c3e20210babf8d27a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856275ffac84bce019e9748a5f4f0572465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c11f24c5925bd3ccbcc891ff804e2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20020f166a14fa250c3b8a3f4e34ec38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5a882f653c795d318ad618030be49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ba365fbbdf0936c2ea8a87a61d581469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4838ac354a9c4aad86895865e00f26470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc3c29c85c64883b4532df664fb0b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64453b389630b722c3512ed8dbbf5b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4f0b062d1695a446ade6ed4afb3ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5dd5488bc09524442d05a0a63efc0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117867d22d4e88c64ade8e8c016bdb80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de4676be37053b12dd5ec3db8c975476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be9a8cfa4ec509d8920db26e33d4e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c16f367bf217d8df581e9fd6fe4b51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9460c43b73ccf35b0fba2169a3abce6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50e8a6cb725412b5faa219d0e668a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063e3e83f6a17941b04c68844dda86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb9e2c9235cdfa4d5c83f876d0da47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd2fd86be47bce13f323f765e7f219483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8639bdb8129877949bfec6cd13f9ee1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a8694cb64ae51c9df498f9fdf69a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c998c70341e92763d5ebe332c7b8211486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df545047bcec27c930b8a2320e95f4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3ea0c934653eec801f33509ccac45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ca96a054d6ffb81cfa3ec275ed067489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afb9014298dae15fdfa6964ddcf3f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871a57903e324f238b73f8922668dc7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3aac3d429db8cb82a1b49f728d09c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bcf537802bad6cf0ce09707973179493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69908b2cf0c0fda8838ade2c3bb046e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa1360f792b0d4513a63d632a71563495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400084fe5f124187fba0ed473bbf6d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde8564b710fab932da8544711d9064497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758ca466577accc300d4400451330d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229210bf0abf612c923d6de8259350f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33217955273bb5a539d8a66f3848faa5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3347b9dde1b8806eab92dd974ef4519501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29e9a6a1d139e9933473fdaea8ae3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26333fb4d859b96bf4aa83bea11f3ed0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc5638983c826677ab6034e5660e98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d01778a18eb29fb22dd5f0dd5a99d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1303c8bec3a1d66af7a9a0caf958fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923dba184fa40fe2e87d4854455e18d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63f37ef5c55f50e4d1879c8d2f4a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89647b7c22a668ce4c2a6c458ac54402509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff3e26edb5946c811ca3af6772355f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e815d48e0822582a4820a05bb9d945511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15571dbbdb5e512eb17b0e005ca209e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bec8930e2bbe54e69caec4b8f2499513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ff54eee83c26caf4b1236d30664e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1797c2fb9596dbd50168bde7b21064f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66411d949e409929856ec2bcc5a6f9c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38451a3e5d6f816813d6fa42ec6eb77d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dec711bd069dbff51ad9b803fd4365518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ac90bb3c58a6edba8d0520a5927f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82070458e464eff09d8971ee2c62d5c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a29103fed9575ef352575b201a26b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed9f994b73194e51e377420c306d01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86661b90f23096bcd11b8dee607bbaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750ec6573de8fa2b15dad4bc6267140524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37a1555bc6b2dbf5fa3c7118f75eab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cac1d4e8eecd87a76084236fce9ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7807a5ec3bb7fdcc4a4836f224442fe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a604137862d095a874e3df39d7a05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c139e135256b00ec23730cd482b98a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a28a16dcf8f1121224bb0f1f22e0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72178903e6e5df1d6591894a5ed98d74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810b254fa4401aaa1c0056ae4ad726d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a69bd32f8932c0842283ee68c4929533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa611304196a2bcae9685ae2c3f0d6f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec28eb946517ad5a5f1ecc0e1a4b51d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c39e13aeeeeaaa40223e510b3ce85c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e543470e968eaef27311586afb2ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f18ff0272036378a789e6daceca31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9367c5957710ebefc7f1e35beea30c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c76e55165d4ab438277fa7b4503df2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c97af208d600ba0a40a31e8ad50873541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c262d2235d7817b77b619178ce26b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffb8343b28eb33b4c87b35870370a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a6344b5ed1c1e30f0a0c530f447b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7f1f9a575c7f13278b9b7e9acd0a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb8f0718ee73e9202cffdf0808b53d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198029021fcd61071de07693b8e83eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5a944527eaa9019e0c5539c4205c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2115290c6e95eca643d902e8a838e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f7764f869ff13aba71162b9b3023b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b03f3f06f14f60796afe06323de5a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65094de1da266c788ae99c4e8b0c213552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc7383dc559fb85589b08dd559d373553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b7e50a30b07ce298ece50d5e7073a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f8d9899b1f83079983fbcdc6ffad4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905978b59ac2869cb38232195e39f287556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf002af4d26f7b650a503e99b148fa3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846a2fbbcb8bfe538c49f549450127558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332149fbdf8a805e485f915e16f14ec7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3ebed487166642a265ce48025245560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb5fdd88eac1cf62a197d2d5c47bfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e101ecf859d6e13de4236dff22eaa08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293f5c9e862345d57a5c3b081ee2d5b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d082da86f3594ae4804012fdaa87ac0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f8b4eb91f9c041aafe7641a3f3b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c548e83005414f8c2c21c7f7d1d495566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445dbcf0725af3b6e3966f039f10c15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c658fe18592dbf2b6624b035b84d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67985127c46117cd98d1e2221f6884ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59500577220c6c5981321ca3f7db88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43255777963fa88d8149cb044883e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccac25090337e35069ab5f856186ce572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be884847a06fe3eadf1caf9c9ffef0801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e8ca253ed30c162dd8001b2cdaaef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b9f7d61ce23662dcd9b9eaaa524883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc77ffa28db5d423284db96dcbc3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58b913b0abf5c013fbd62c254872185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98189a30372448999196f778d3afacf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9fca1e5df0903fae226162c108ab57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e1ee09338465d3bb91b616e9fd368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdab3e06df47f12bdeeec670645cd1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f078d1c7e9610dbbc686afc54e0c2a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3923d66da33a512100f135e221883fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb7c29110c9a7a80154d3bcb58af7e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2d14214fc5d2e525358a69d32ce9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82670ceef837f4215e0d350e93f5fe1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371c8f831ba45176002c63c3e15beb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235726f4de171780f12db044324a361816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e279b238956e6cf3495b878d4da9e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67185ff9792fea69f3427a17c7dac94c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c96ae26b1b123e7b5c8edb051f3fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa22810f3e444e020b059dbb501b7ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc361e8a6119bda84122deb4aee7a9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764e987b0428a3e03eead2cebb8b1c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ea14c382d26d67596275eba4d18ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baecdc875bed4fa6762b629e319b7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e941af75998bf81cae292bcd9e097d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd14393b27167cd0e8d39ba3dce2b9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5463cc737eb51c29b814f922d75d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c93d86d1246042d5ccba21bfe63cd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bebd1a86db27384a4609f09038f6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe72f6210bbf3aa196ae6259c7e2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e45a39ba6e3d1e8e19611ed89b32931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8d60f8bc0295d1463df1efe6c202032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95376c08231a53f3d5ebb032274c254633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9f81ec898b49a82f7abe28ec832bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d9b51840f2aea1f0e9e28d9969e0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1e68b39d83a6ea39acf31a08544a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c390a5a1257573bf71641604b77e1ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3095e6ad1a29490a570595b2f0e7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09db308a765557cbe3b796139e98efa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f5dcd8358f7f237615c2d9caad7e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f639ee2f6284bace71983db21472d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5da9d3e44f271015baaf14f3cdbb5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9818bce68d6fd17ab395b4e66c47643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51114280a0561bf9aec51fa65803187b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb1432a7611966f85b69b9a66480c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc266ec3d1407bb6ae3784b435cb3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7042dc313e5c9ee3ead87d81d3de5a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cd68b9031605129d4484e8cfb3b7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb91b76647535659a94031cf6eb2a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066b6d1189a6c6f941ec4d130cbca6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a425dc5ccfc8150f60d2d0a5d4329051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b2a1b29b4e59ac0dfa6f875a179cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f3054d436cb781e52ae619ea4d22b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1726e14014dbd710e38d1989e536954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bf3efe181e09fcabb8b0ba6b3f82955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7030674e3ab07d24343be9e4e63f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcabab299a4c181c689a8025c1f905d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70556598645ad528d8f144244f9ac06a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a5421bd40e26bd8b2b97d75f7eddb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eec5e772b25dd8c85c9d43f70484dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bc7d051d03ebe8761b3075982534d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681acf2ceb34dc936f7641b5c8508e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfceb02f38330c494ab45116b217c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8693dc4a968f162a1dd9cdd08b62464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c6772fc06563ed1f39fc797214afe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126ba257779f16ceb3f7176bba5b20366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f35d46a3bc8327e851cbf3ee1b45467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c55d3c1b7166dae3c719ba68835e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ee3eb20c1348ac582dfbfb9ad0fd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59253de780e17fe179130b497fa373fb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add272fa6dab1ac80750d787965e75f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9cd688879f7e0f26162a33773d12572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbc32106d5f65bdbcbe2e21d4aebd673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cd2294d058bc1004eedf43135600674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b814ce84a6a723b646fc138170a1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d331451af8ff5f51ffe4ccd905fc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f3012d2bfb39d2fe96cc23f9b465177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af4172ce8981076e4b541f44bfc21a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36738e37b593dcb902a6c03414e0ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ac467bedb29cac649759b5e436f1c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015c3dc2d07caa1f7d290721ae3743781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18f0e6f88e2a384a5b7af1ea69229882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d90a2e9b3f1933fa437f252d8d0c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5284daf812caac09e2ff1c49901c1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9508721571a6d28de35f3e9d158c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e57d32568ac2917e345d6aa20576586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770350f76b6420654dacac9a44ee3b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b2c0e7cc46807cf1ceb4a7dc0a85588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58366fbfa9d5759a56f0f8570587fb1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d3843934ecdaec31c5ef368b9165890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa8892310888963a4050f615190af891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a92da584ea783a8484e7da7b0f02f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9f62487d9bccb907816b9f8a08ec793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6c177cbad3c4cee3427c0feb4a41a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a70b41835f73953790f570d27fa0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae829bfe635cd1529c49e1bbc14deb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728b63faa4a591c5de3c087f807fc9697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638502046004a7f5487a81c87e0a552598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467fc402211b719792a6aeb893da2c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d264d527e34a3c1198ca8349caaa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e390d7cef3c43c1ee65c8c7e88e3f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d5f2a81e494f59ade47577746490102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae2798a2862083b41a2fee928893f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb69241ead41308571130679375c3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78fb9112fed5b91427860875e63cac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09efd0d63aca443a65b296f40322f76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfda79aa7f7aa679cad109899f9b93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99acd6f77c5559adf419f655debef0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586f3b0be21772acd5968cfd2b40a86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddd6ccd6089c98a7cce98a92f96de0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2787ed5707bf7b7a641fbc0bfae61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cea60c5e8ff05d26cdaf7a5760ee01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160b5c9db035eb70a0937df3109cd60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc567c4e025941afa3ae90ea7e89bba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ba1598f8d7e4d3114681d9e50a54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5bdd8b64a25340446865f2fbcacc9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e684ecdeefad734d456bf47c3239d1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e914fd21e2e428cf79d26023039a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6a7e02246d41f0c2dc50c626fdb9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b94d33153ba68bda95777989d69df8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84518f0cf52b0a1b3e3d0b18747126121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2ac6cc36aedea25862b34a55c1798122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3b173ef5883c9a1ac3ba1c3297cae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2ff06ce08a2bb34b79c16598b089d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3882d699505c5b9ed40b59a86f109125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8bcdc4e8163d36dabdcd4ae9aa345126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c866f9def44387f926b227ef885da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58c2a2189ff4f5c76fee6d9f288937128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b193d43d68ea9e9ea447e306d3c3871129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177183562c86e06b12202b9fa3eda6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4fc03922c54cc0ef099f79800a5b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964afab45606f417573b465e7ba0c203132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429f2405eea9c95469403a89ab4afa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a7fef37ddcb85f9d1b7c4ea7b096b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13545c0b530ab18a6dced18d890c0002135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd87c78f102cf36af7a342d5e79c9e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b1386cba000468746c9774b985c72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702c9eb143e19b689dd3b112c6c80ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1cd3a8b5789f681d2862e87374d09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d532740fce9685d0ee73f3536e86fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9119f198a0d375c1f6a035f4ef176a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc898c3d6f4a01c9a5fec18a68198142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63876baab3b14811e76812509987f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035240390d52ec5d6d42a8e45713737144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0b199b6278d41150492a76dac9f27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0146d410236ecc0dfc33d5b065f2f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efc8be5cf597e5c17ffb60d55c86e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd3dc70138e5461ed99f8f6d6095a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502b2e03c6341786ba2662e82fa25f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafb18f2a6eb985769873664c731d1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26504db3322ca45158bec761acca140c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ded605ed826a6626471bd38b95925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b7db5b443d22416150cda386eece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf6033c88debbd84cdfe7a5f502720154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b447c0dbf97896186faf27b4cb0ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddf9c66ea8d9389bf57fd0f2f68cba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcccbe67390d55809fc14633adea8b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcba5ed29898295b0c772cc95c91aba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb24e9cc52ef24eac8c628a1a2f2f07159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd6a82930f1c596a51dd4573cbc0d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df797a8253e061e1a18b1846928b81b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00a1507e7df863bf06e9998cf83e43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbe13715e20723b214ae5bd1075c29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e3f43cb438d016c9cc8f7423a6d96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b339838678723fc81dcea43ac009c13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b6d0ae65b99a2af4ccb2622ff6f8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50c8155cad87fe11ef76a4f9eb4677167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bbc1b5027803b1d1db904baa47015168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e06a50a858896d6f7a938a0c2591e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399ba1f44ac2fdbe286d61bf516b693170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a0be6ea567fe3c219bfe4072d79e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611a73154c4cd9ffd5f4bb529f20255172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e14a25ae2dfa59f1432d8148e5158173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80c077c908302ad3e46cfd8fd08f15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fc358869523fbf1807222f7001bb1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef3f1f69dc2997ec54ab123b677ade176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d35ed086b8c50b0ac37df6d4a30ee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400bf690ab885544a87caf0d49f1052178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde0f75deb0e0e9614a2d3c6d82664c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9382a67d8a3998c74c9ec28098ed0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499dba952057ae4138501e5df28477e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341e28b5a38b6786c19a8b47bc4315e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c752e9412b03d072bbaf07445668376183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8c349064a6b2ca5e7d3d74e77a4db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f834dcd73764e1c8d56fa9fea1b3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc1d9554c3740c88e5fc43e64b7fb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9261682d2014db922310b06c0aaf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9d682391a7cde5207d8540995edc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6c0e3894aadc4b501b313b1f41b7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6e13d5cd60d3941006ab468c7c595190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ba6124caf692ff91eb40c92bd8aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ceae5b1988dcbc6560a5d3993932192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040559345c5630782f63f7ecdc6f3642193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024406b0e434edc4977bbaedb824e44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace28f37e7ca3f8124ffef3378fe727195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db181fb6af036c715e103a9dd9090019196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c311e691ca8ded10d4209f9aebca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b53924e0df31b712ad0f49c242df07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada212347f91b9ca39bf3790efc9b79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e04bcfb9f326631b7d8eceaa9c6b71200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a04f6c78a25dc7c19a4110a335073201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ad5fdc27005642861c423fc4d63d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d733fe39c1f4057340f11a56d12b64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929f9445ccfbc05033ea045ee647fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5628f043dd81011ade00feeabfb320205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c83bc235fbeba137117ea640df375206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4723004b5f38c2f80352653cfb73b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c45b06391700b74eb886acf968cf4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8f0811346fdeffdfe6e9c9021a5d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247eafa21864be003532bad74c8a7b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d9b5ff365f1efec913980361dec10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a8aeace79e08d15d2a6b7d7aaa88c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1734855fa10d6f245cf864b75bb99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444cd086b19762ee9807176cec1bcad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89896f87b810e14b6bd010262eae940f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf6e0e85e8f395471dc21cfd99a40c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca2947407cb16fdfb2382e07137b33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb288b2f9a224ad5529ba92d2430cdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e297838f85711013412573c673cc30219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e512d1ca9714cbc4a1c9953d971756e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b88db07a9c92c29b2fd6c56ad05b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6664c65ebf21b9cb4366fed04708b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67e702070469cfd5279912face057e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2f519db535efbc361dc30fefaa0d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2512e3d53e946a17c24430c1ad5bb37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7987e703625ccdede2827677977969226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1b0983220cdc6c52afe655ba4cb43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82892e225a8051f970477598438d2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15d8ff5f8c200859a0cb9f35e4dc6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67ac04b67da8e76c300899385f84fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56445d76f07b97bdd6404dc397067d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b22d8130d46e120372f7f1874d7279232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1fe7c418dabd2311eb9727aa8e9d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf914018deb8f7e921dd4da4f882a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbe4ee1e02d6391caff0c6e091110e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12858bf5235e0958bfe8254a478be7b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff655a21405ac9141f412c8abe807a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084a62b8826b5abdd6b15959b661af0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00bc044232b9d118688f0742a70d09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390546416a344c1999c06936224acd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf882c47d6e7afc1477adca5c3cb3dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad5a335ae46fd8ea7111ab9443fbe2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0fef58b17a7c96b677acd75d5e1db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba67fad6c09e0025b395084ad251df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce336b26d4b9eb327df8f4809bc0b49b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34effcae2f21ce42a00521f3bc4eecf4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e008ed9b702e5e425b90960c640d892247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214cc276e02e87062a1082d1f4b22b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabb3596d3ca3fb693886b71f73a282249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c86b58b6d8aa56bffd731fe7f037d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c575ba6f6790991496f45c0172cb201251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ef97e6a2daef7c78df3cebaf05c53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7863e766dfa9cce055f83d1d0c4ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6b40d0cb96717d7a1c4ed8f1bba20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fb1c160eed3e110309266b101598e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9328294cdb8da7cb4690cc399346ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19e513f08537a61676bb1c9513aa60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6f3afd813f1cf5b35eb71639c1585258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e04dbc9bccd6787f6ed0d2ae126b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b278713fe05c82e7abf35b0ce3113260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c45bae969bf054fcd6486679e42b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafead1546f405bbedce471393e16bc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df4d1be53c332b14cd1c7114af5f2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84d5d3ebf7d85ec13917075941013264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b91def8392fc9dee7f868acf97892265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07993aa63070b0601e43f9238ac530b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48239f858a56f6e28c77e48283946c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa5dd01844950bc27882e5d6fa8b51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82869e6466028d01645966b4a1b9945269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad9cffd700702efb937ff203b9c9fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a311340a77ad8e2b95ca412956b52c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d901a1f0fec657ce2346cf981936795272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3478a119a4c9bf39932aedcdc5d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4713d09a239501b96fe996132a6a61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bda421242ce33003433dddc7b5e09275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec51cdadd9aa3f2100486ba776dab7c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea03a245bd916736240e43e47aebdd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a578985581fc32930f93a8a297769278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fba32f44fd796f23c5ce9f428491b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3cc9ffe41beef0dc08e8f8263e940280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171bc48fbab22e1db14b3c48b95fafd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9749f4a54f95ec099ab1ba36c03f59282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac72b778e30bf549eb583ecf9620ea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8a3355e79b05930c837007d536419284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145e0e8d8d6c50d936bff5b035b8d84285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831de6c329515a4c206d546fb637593286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f96d7c4e69dcbd6e7f41b5cec9d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb3b20a1c4b56a3aa709cf9046d1d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21342d983975bf6105b37b1d751efde6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882d8dcd1c7dcfe5298de41a2122997290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95bc43647a130af353461a2595512a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b34092a23cefed8eca7d86c55e60d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15c9d5ffdf6949ac404efeef199f16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2181ce931533b3fa737a41bd797f42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944ab3c3c3ebd7ef6fdd0981a24c3fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686eae579ba77da40f6a5a6279003502296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800895a997369eba29d8bcb48f3018297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f36940f5f2e23d8a2480108b99c977298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9772aa14ba00a515466ac7b726fb3d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00927f65692f8a76899c61ced2fc83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42489ed7df9fe39b831f2200f8cce85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbdd2e85dc106979f26fd167ddd541302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c4a7fc94593c4696d1e7434305923303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430465f316d50613192a52033328d802304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b0c367f25b1fe63fa3d685ec03c4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c713796d07e7869a345f468c4b29eb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130a592522ecd01c400e93a709f0c85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c37dca6d68350d2fca1de496707e4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f65df6a3fec4b5a69947db9b309a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a89e8eb3d2344aad867fd82b5497c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87415c63d5df26ea10dc58b6484c243311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eeac01feafff260efe7f279fdf2956312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfddda41b79250a3d225d9de1dffbb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde61dbc4691f29344d647faa77ba76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675228670547cda4d787deffa577d7df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec475fbc662f6be3356debf0d946a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c2fb8b18017608a8e187c62ccdb89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadadae2916aae43d1a2ef3fd0875a87318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b031a128c319e22014ece7281a280319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b93686c740fddf09de50dea192e4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5601d79d4d9bbe1504c7f0bf13a1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4fcadc56b55debe04b2611743a1d5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f92d97b4930ef747da3712ba87282c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209dbcc17d8ff7a76552db6f69af33a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdc918b9d2cb15ad86471fe5f20a40325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90403f043c1d74ab06667c9863759c84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d964d601cf0e8e63036f39145214b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b5771f9f9725de68f6b3cefcbb590328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ac5a6710e8abb6f6d1d46bf902265329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92863b899db3e9c012f32a499d85814330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a12572a34ed6216580c89262125c3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0d41c3f52516e52d17ee2d50c9478332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b8abb8ac7213730714a0174c7f299333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56838b96c5d7b76a0b42059a2bf092334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0756e889b74fb8aa4a2ada52ebfbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca52555a787179d4ba74bed6eb31c0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b4c93aefb823fbf4188454f4b6b93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b17f761942f3fa507d5419d053511338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88e9e9b74f3d5c27a21364806063e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b6853dbb569da3d6ff49b2fe8bfaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c747325cf1b089ff22cdec4b752a02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcbf376a00e2b8c64a3525b0dcd730342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f642fa2e3c079d925535a93b87cf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b610b15f91c20aeed8e2cebcf056344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00980fb5385cab3122388d73c79f3e67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ac3adb147dceb5b9fad1cc896e778346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac628aa0273d08503fd008be553cc33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9218270ec007c8caa244d68fe2ca9f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a0480038fda7db88635f3b7d634b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d873957998dc7c3b05628915dddd58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb649476183513c5607617c3fd702795351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37a85f7cb8c49b3dd2ddd6c23f2a5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be22172054f09ab44fe11baf0683f3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902672747a77456fcd83dc6d971d8e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264b08bc21a9d142945ed16835e4078355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80f738ad5cf53d7401027961e4a992356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99997871e194fd628075f6c0760edad0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e41cfb0a60c1782168a40f7a0793c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09207cf867712e23b895e59c9079ee44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d098a5945894db2536d256b29b5a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395128090b8bfc9e214b8893f68166b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da59e376b942972a83dd590fc66f1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483313f762141d18b82e20e7476af2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c9d29fb092af43b9d2def3e31ef56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b351aae93e3153c41d7958d5ae09e9a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcad95f6190ed315239df1da972a23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa82655045d373a8eff4d94b280fd55367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a5c28f10441f03ff7a30e830abec7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54868a2262a9bdc8265b90888d88711a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f448a5e90912b4da62a00236be03ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e5584fb5217457f3a84945226538a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fcae159a666cf4f33f8b2e061236d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90afcfad5e19102f552fa9c5d78fa2b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd48678c4bb279fa671256ab11c58d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216927490a1b7829d2d1221d08a2ca7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15cd9ef39aa79fd1991f4239c23397376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af036c5ed10ee29f6e12d55adfe8ecc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3875fe6b9f95c57dc2574362ddc003378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdc9d3358ef9f5bcc467049172d570379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de80dbb3f3ebac570b0508b443ecda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b19e2c1de9089774ccb6fd4619e57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ed3ad20faed90433ec99b5aeddc42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ccf739d1fb701ef80f76a5381573e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43076828900de1542002b4b76f477a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da060228489a0ee0a8db4ad774a5fc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ab11597cc5cce87de42224a6cfdcd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1490008e5e98731bafc314778f9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f25aa250164b0c48e098f8201523b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed625be81964dc9246ac0afef366ab66389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72b63bded96b10790268d1868758c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7925ee8fc8f6821bc88985b7aaa29c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd66eeb16bd0b9c4e0d4f330a15032392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82956f9f7666c7e7fe808ed9240dab2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe44118ab5498c00575b58f9bd43710394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532e9f7b2e7e57592b7770292acebd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb72d331c6eda608f72c2adaa346f60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478d5de67ef6cca44b7137bdb6aea39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d17f9a686854f7e47253ec48239af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20385f4ec59ba914d5b4a37558cce4da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fbb0649cb880934873fc1e6924868400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdef777ccfff2c589e19eb75437e6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b16fc14d876f70e21fff4e5a1c734402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabcf1eff073e68f7b80386fe27a781f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb36d5d5134a84a8831dd7fe214d953404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30975bb8d560660ba51c98a26e6a5a6a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388a6380c1e8f33c329f3813a9f0409406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ddd7f359ee30d792157be4299e1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f15be272d35e2065fe4cd0ccd153408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76372646cf7bf094cf99aeb98cfcfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb000427e35b86a2b3123c692aec9b6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2421c9abc15cbae336fe6bde7bcd402411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61542c1a49c0bb762014c71887072e95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1c4cbf10bb73aa5bf9c198dcec2a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fd4b6097e70894755fa7c3e58f558414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99d57abdd4710bad20616872d6b342415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d695b03271d2d610262544fb83317f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddb7db7788c71849903635e21c028e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcd82603f7a12afc81f5060f1bcb04418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91491dceab55374199e71883c4a1b6c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f3a3d99c7ddea03ea046095ce736420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1353a5839ea0e21b7508066c0a2fc2e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7396dea6d72ee367599be91f695fc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efce645054bea5ea0349928c4f6e9a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb916ad5d2b73c2d6949b5887d536382424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1afeb6429f57a4dbd698271c2c82e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d110b3f50a0549b049349a40ed7d3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20475c8698354920ef422a695e2a5b50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f532390bf6a03221703d4503ae860428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ef95a3531e026f7fa7b2016a4b7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0132aa1a52eceda23a1b66419ab06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45373e9a837a0d61cef57d6b182916431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50609d69c5add7047f1d353a26f880432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64910c6605602ec342c8b486cd35d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef86c0fd2aab4d7b0ee1630b1c8021434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b83eb6f3ae8db5fe7f4c7acb59457435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077458d893d710c2a70e38970e274b6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d47a6350a89d651d89cdc6e456e2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a5daa3d2a5d05c8817da9075e1447438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b88682069e8c7060e2358b08299ec1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936bf084896826fee498b24e9f6fd2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9249e793039bfbc97276c3a53bdd20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bfb43044b70514007d5b803e67f79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc213e63c0b44048506680eb2f7249e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fec8c635dedc89abce6614890b9eab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c1ba580edd9cfe2f9b61d6bc45d3d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb65a99f767b824e059373a8b60c10b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9623161d24cbc880fa1ebee26e47d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36321d5c1ff99a0d811b101fbdce6a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08f50b71179862c385335a5ab221b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fb48c2c42ed7cbaf4a25303c14c7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045dc16d26d6b7cec3075ecc4e54faa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8a0b58bd69bf16f57b1183321412452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253da63fec0e62a70f8be41484f08a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01345733450ccf75e81ba76da55ab72e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214f92fdcfd3f4e488ae0a4602d2235455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85936e23f747652545b792b21e4e0871456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441671dd9d9b4b1793aa9a329e2e3fac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13207ab41afca63bd53c12221f38af2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a9b904bc50784c7edf818f5b88ac3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c82e2c01aaf875260094256a2925460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbee971d66baa6c5a3af5813e91678a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78010ac5831a0f05410bd09006482e5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157611ae5baaf533f46b6b34951116ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d932bf5f02c986f1b401881b6229d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcea575744e79f4923b9692de8be5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72383b6ce045e3e4e1b4676b2fd9f453466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d3cd10a12c672e9bf0bb1010ff465467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67472393ac269b486172d12863665ef3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1064f1b2b9ea2c52fb6f3e01e44030469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56f4c341096b3d26e48d613cc8185d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e22c853d5afef67a347fb01d7b65b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5fe5a4c810b38c0fd503f848e0f5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db741c7383ce579a35e6b38d58e0a580473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ede827f5ad23e37726f203208d3f08474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fb23f28762c8256ceeb1abe95983c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf18a1018867aa4ca76442f96a873c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f23c0499d86866bdf9cf5d9215193a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0919d8756eaebabe03f842c1ec8671478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b78bb5f717f104ddae092933a3afd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0ef640bd06d01b3299bb40c34c02b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d7fb353c194b94baefc3e6275e0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4ffa6ab5900a1521ecae215131568482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349540d07c23b733b744ed8812a9d69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1628d8cc08295aa03474a3d81f3e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8b2bfb5363a6ff733f64adcbb2a6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4766c24b0ec26a25b25c4c1c06ad6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a3029d2fe11aa2c7a793bde1e6a36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ba0dd4ac46a530d634e97e1ba0a77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d489e7d1f57929b2ca3647c904b703489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd30b2e860a3e4fc13fd1260d62639490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c358138365259cacf6871f5bfd12cd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b29ae66fb33bce01acaefae7aa3ae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90023665b3a0a868c7a78eabde01778a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286ea3cbcc978f27c8acc0b733e61b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e590d0d6517ae645daf6c02e810ce98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992d0deb30b1183b0cb990ba7f13359496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae70583863019c219c5f6cb79e24d87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef887fca0231e844eef9966874d3625a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d952e5fcfabd8bc4fb39b6972b5fa2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1222311ffac0714e4bba52159b41da5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8dc008fe332fad38dcb095c2fb1d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a7f5269d3f9a56d717b25c5ebba91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b877dc9ed270986383c2b0b20ace4e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa6730ed220d264fd5948275ad0b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3d9f6d1db2bedf533ab24960d4ed6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b145c3eef24d146568f2257c0465a2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928d7c673ecba782da0871067718284507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a069c1012b8de80c5dd507ad4df9032508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f94a0f3b9e115916d29d4a8c3ec0ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27207a127074eebe8aa656d38c0d2d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f71a62029e149f261b175e205c58b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d0b9a260cafa807fbd5489cf467e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d86b7cf0f40953f18f22713d25ef5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04994cdfa05a7416b8cd9e85945e3ad3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cc47c3c2d26b90c3b43d037da9b34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0188574dc71b27f1a03dbfd5fe45f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b8a592d59a1db5018f9ceaa046a5c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db35104cd35785765deb5fed4c0d8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd915e541c815eb45ef832352308ae01519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe72d49f44d7ebd29d5f1794885e4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf77a818958ff871ab550035410434c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c605bbb47f6a4fcede1f5dc916bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845564de6e2c24848305704bf238140523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc984b01283020e71c11691c025c747524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a1d1a5900dc3370474e2b4372ccde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fccac0e98300756c2540d32846355526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532279990b99dab4b8d386703c58ca8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff91c1278a98ed5d73a409bfa6aab1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812bc069f4877e42532f41901e9eba1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262ac3939a3b2539853490fc62b26b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8ca7d07aacfa29fcad4ab5dfa7b56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53100b6f559ba956cb0c2c696e377907532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6268a49473f7a49990ce912cbbbf99533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea74cf1d652862a25402243e5575da534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0c4d5e766414e6dbb27f15e38e1a9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201859e2dccb2688441deedfa5499f5f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b1070d97eca30bd9bfa7cd04fe5fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711305cf2e356ad39c74f236902eb33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f35500af244c2e30c4becde897420b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecfd675c925816320893d5cd2c0980540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eec48897dac798af9776a3e9dcae6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f65426cfc30ee25899578cb926710d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5683ade7d4f4cd9fa9e9b63a467ea4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc2615f8a96e02edf6933a07b2224c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cbcea33946207aed087fd6c9fd6f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfa74def69e9d4a08fa934de1c2b09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178a718e5fc13563a24fc3dd111ea67547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575f743962b050d752b148da69684fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974d1f5d205907aa569c476695561dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0117d78f21ca8551f6385ff7ca2fc9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2709911f4c5f09d3f41ed069dcce0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d452a67fdf0b630c1a2b39448d191552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcdf31deeb2c7c3b27a8679bc5c334553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c764f7628aa6181db7aaee4e8fb5faa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833c4f017508f6e95278ad621626a3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785ada97b5e83e08ae0c1b08adf1bdd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aed5d4a7dddaf425b715754cd6d42557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ec244a6a786d86f984a2b38370fa3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769a5396d0d13a5f9d04e210e6e1e88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c751cff1457092646d99dc560c14f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955b6001f6d88e22fec119d8ffee5f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22ea8673f5c6e9735763e33175a767562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d8b647ce5cd2b35dc401563687cb7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323994ee8f06774c467ec7dcb5de9068564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211e6452ccc866bbadf75cae292515a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eccc043ddffce4b1dbd96e5412a7779566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151fd0d9a28fa261636bdaa2e1b81c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba83487df6919afd9928bb4b011514568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f865f21192905cf910017f677dd384569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f7d6be41713025f046b4dc0c60f76570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda5fe5131d6ff550fdd1ad25756e9c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f14c9f58c56b9aad7b433e66d944ad572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>