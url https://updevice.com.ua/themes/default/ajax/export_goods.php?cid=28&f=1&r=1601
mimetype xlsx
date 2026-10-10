--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214ea609f62c8bf213ce7babc347eb61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a9c4c01eeae2e0598d0fcdfdfb1d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156af72618d6ecc821e94f94234d65233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b91bb666a780af13e342c1c9570c274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75608da1d10922236beb13f9c0fe036c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa7d6a17a1f6c05cdcc499cea751df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb35cf4ca3e84cac847c8e72b9ee7f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa8a67194d7c971f464d85e53304258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a074c534ad4b6103034b6717f8a21979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964a857d70431d87348bff6b72e864310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fbe66e2b5201f3b3b89776ae16b6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dbc8893d21a8fcbe45697d990437912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fe3c4cee2a94bc3caf61de766c63e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18f80b79c8a3032982f9cf30fcd9ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3671abc6fd9d8978e5c5eac4a6ee915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ffc6c778769227594be921b65743616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425979186506a4300910c5a1149482f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d8b9e993c6c5a2a95c3a5e6f1c98018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1be55588f8e8851dcd786a803447c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453ee1d7e029d7ca3174a83b69cb84a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d02605a414468c557a0ea525b2de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fad1e552019186fa41e176b3c17c8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d75a268644fd7a096c68288087f8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793b1da96ef200ca8eeb8651d87d9f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4c32674ece2dd546b384f5efee86825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e75104fbc48bf8ac56c2e00add48326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cd3f66b2c205446ea878ecb47ac7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aac03b6612854d26e7b32a47f2f3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc1372f2848db977cdb3a537b5ce1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df8c06cf41112edc1e57847def0bce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cedbd44388594fe4e1e588cfd0fab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a894d19724fa9ac59b102de5d3ad332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de7d56cf81946420a77c568e96d71433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6833379eee0053ad570ae817be095af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d9ec7485f42ca70291941dbe54c3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2481033abf4983b4522965c26b966136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d82dbdef096339fec665858a99cf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de5b4a5cf0af1cef29a500d9f3c08f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0e75d742ae2b5fce0ab425b9dccbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf80e614dfaed8dce31a156b85b71b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58abb33ce89abb7ae9a0255449fee941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693c47a2b1370ccdb942122062eb14f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebc9284f7245f86a56975381c3e41d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38eea84e9682f3d87ee364032e56fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05efe41f68e0248eaf8d1aa17e91cd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cdace36aa32833d1ee134c9b4f0d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612af948412f844655ba6d746f3c7fd447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bbe3b4e847364bcca9d5b386ddc2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fe59a3bf449a41639a08c8baa48b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009b781757524cffab646af624e68d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02c76b5c4a7fdc08cf5973aa2ff78d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1706ef57b3b647dd5e7ca264f8d74852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa78460dfeb265bbfca1a938cd51f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6da776062d1951b6e8490fa9fe44f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fb3778ca96ecd40187df29f5b2bd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592b910067b797a64e0ebfa35415dd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2751df8343c94ff987e3c7af4d5c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff040c51e19d2eee58403c1293d545d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e79618d1fa66b060f3bbcca4fde7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8a53cd9815b72d1a1d9f70e826aeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5b7f4fdbcd7a3e3b0fee0cf1d2fe461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62585852a7f80605011d119d93ea001062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe535e47dae4f02c7df9a499afb1aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370049a5a0c06cf06dd5e392154476964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5334f74091e4667bc7cf6e921b7d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76589c203d2cb87aae5c36d319d5effd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce888b11f15d3c3e8f2e5dd01bc91a0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684fe8b4cda3ea4c19987052752febb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba8e60a2e49c2158583c71c707d64269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa065fd97b5c45d870e60c220e55268c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a0cab7853d5df2bb282f0fb45feb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c7026e3f94a2280599976fee81e5372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f7605b083e2c338f16600c2627d2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072c45a47d688a20127370747c6430e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d851318e723bf7ebe325ad7e3acbd4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd151ddeb37df2f70e0c897818272f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5195c84a2fbfa2907fe287589d5d9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0e62624f0a784f607c60f37c91d1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca87a543c02aceec2d41557c7c9dac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b8c22990c6a0c3f5f7bf08708f36780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829c8276c1e0e9ed34670de2196a8c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1250a5b3690fa7594d4d964aeae394982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47c3595572e6cd227088e60a86267a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47928f385ccea637cdd9559619b609484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b256544ff069e738f8b2422d2858d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc68a23dcbf45ab1209c7efb8a090e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39643950d57f6455b7050fa76c11087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9903eb5c32174bef79671769b655588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ba2b727284b3f3b21f4b64c01032689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f49ee3f6ef1c59335e467ccfc2c63590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91f9d26ae30844ae690ddd0a55890791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d4226cd8812520ccb2e5d65eb1ab392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb8799406701a0587dcece653ad8093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e49c00e9bc73e3d50302ee7fb9ad394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b912478cf8487b7aa4b9e1d8132395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc75f344a33530d7a0c987f5cff73f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375f4754ba87b419a71618b5d570d9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774e3d88de44b6f46da91405a2ee59c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900335a0b8472e7d13c96280473b3fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99210eedfab4a46dab46e74144855961100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8675b3bb77c1144fe0238e3feaca47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054481d8793f88a28b2ac4c6799ad39c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbb230afe83aadb1055c79ecc26955103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a527ab3595b90cb58593e55d6ee5d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1c546ec8c4ef14b5140bf1362f4cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7633267bf712f9a02a9564075d666b0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653c6458fd0231396b1f83568faae74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712e65848baa67e6ada451b5041d928108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cc3ced253c7f68848031a04b8e804109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35258e5c2f54e9eebb5cd33f4d08c28f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d23e5e0ccfe2bfdd4caeea8f0efd21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04434d93e2c9e9f7035df12f767fc1d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d403107e480da90b5720740c3906df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e635ea8c5a452e1d32865abc89fa94b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3132a80ef15052cab8b601ffd67a20115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e224433a6be0238d9ca38b5ce3a8b18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c27415cc6789c3e3a743b1ffc2752117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf009e0a33e62551ff7eebc154617b44118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47822c278d129c06c3fefe1fd73804119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea70e4b9d6d22f7c075a92f51e46a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5d4220fd9fc328f81a25ae34e4a5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0a4208a17a83f42eb1c35040dcdb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596adbe7b279dc752f2d32ff910cd81123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee378bc49471f1e43305417890a6d36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b0ca6667e1b3534730209596e7ef2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f54add8bf6314e41a351743f237cae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c71b2945366c6dd9f6b128e51d926a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9b801049b991d41975ed3f1ec5397128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cdf98ecaf7b2e7fe567d353eaca978129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db89108c7b712c9d901d2ac9a08ce2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2c4f15f9feefe253c5514caf3487f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ec891ff8d4267dbd8b7099e2195b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487c78f562ea003492a822457be86c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b6abd9bb0c987226faef71150ff9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dca74b4c5d7b78a3b89738cad90510135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dcf6f1e02a2279e29eb0639537cac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92361336af96d20baf96f8d79e7ca7ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe14ef6c9ffcc0874157519b4167e1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0cdb8aaae9d89f0133e4a9514e995139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e781daf61da3a80898fa766e79e3ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fd57a6e62f7bb9642f9ad8b1e54c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3df0059ae18b1c2e1591c11235588d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862382d1fb62439de2c2148d9118d5ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e555aced50a0fb9ae70face6af61144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda91e83d528616ba6427f12effedfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4894e18287f150fb0dd44e0de4bc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efcc3be5be4d7aaf1c8877a0c6733c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f28cdd1d2c6dd4c3705f4ebfede78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea21deb15cddf5a8dbecaafcaa9478149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5dee542798c4af8ff85977b6dd931150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f280687ef1ff58bded8fa58e8257151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750cc894e758f7ddffadfbbe8d06e8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289853a97bc0562443a2fe32d35be8d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e7c2d859f55c71d12308b4617e1c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c89aad663ad94bb41af9c7da77244155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d32928f843274849d91356095cec49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1181308009a983cb9f0627f23a2811157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351011ad4557e557605c0af472dbe74158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39117fb5d7e87db1cc99ae3fdf04a1b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243acf0821cc5e57fe4934f29e8dbb1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d339aab1c9581daded03e96453b0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33761e909f1e900fbbada0db0c8aef0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0601af6663559a5a0f24bd4a4b63b92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f450d60a37297df5b2bc1f021d20e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e2db605abe8a106f171885bbf277b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344f9d803a362b94c94c15df0d2dc9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aed81fe1c0f212f09c2b57573bdd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72ca2aec3dc9962931b0596cbf6e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742948596ea12d06a0fa30abd45815e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a9c3efe20d9d4fa94c6d552137cac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cf7545977d3fdd21387f693d8a0d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66b18c6ad0c1127b7511e1e18b28eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef06a167649e24401b4c29b8b51f9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48329cb400695dcae34edeaae65f62b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf09b91cf330b30657fd5960065199175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768d715a1ee8a6edb00d03e842b649a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0790e84f687d8c416362b80ac3fb8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77550f1f8c05fa76f363f3e49df853c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaad91891214130d07999405690755179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f7b79002b44b8e2ed605fcb72c49e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d45f720dbdd420433928528e680273181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889fd05cb356f8887bec6d18785d325182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c7b4716559dcd1a967eb569e2a5d3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe85c4dea2315705d1f82dba089bf2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315303a60e606f37def02bfa104eeb31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679915c7a806f65c524c21716d62e17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b5a91aeb21858293afb7c512ae3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8855256af275bfc4f45931cfbf3760188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ade39121b4e1bcf42163fd3d52f04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87783970b02ec7e39f8c26b3318fa708190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac435986392761b719817c9f2c14e93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a297c31f4eb493979e6fb3415322b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305cd5d4f13a3fe0bedfba52ccc7aeb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177a3f4216c0ccedac506c0cb0001e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916fc657d3c2bcd12e15506a323e0f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb47519b0a9d0d503e04ced922bae0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fd0ce232081817f5ea7b04b24103b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723dbf348ac3c7c880778ae9149416f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f16fc48792f7b4c7aa907ab66431f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8034358c4bd6e9487c95fc945a6e5f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4dbd00a935c2b54962bf7866195907201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f36aad05a8d653c3eda5dc940458c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcba8a8140fed77f9421dcf20dbd9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9b2939aa5eaf241178ebb64cd237204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3556f248a6c3176476a23a0dbe2a485205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4f6b0adf45a17d12331ca9dd64bfd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b304bed645c2950e7d84b0ebcebbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bc420d88950d193b33350354cb73f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78752a705c1c7f978ed8f1a6be0e9fa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8f4ac0ac1108eaf58a2598e5cf51f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7bb4ccc9d13a88b0a2cdf555d95de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95782be3984cfdffe860ce2ddf7fdea6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452792f42fd8e335db8c89246592b3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389510718006a8b7591d83e8d6af017d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429119c5d752047a6a263410a8b3e35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171795b50252b90031bf862c847e82ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddeda8745a2e95195cb497947591a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed31fa8393017824e665e2cb9cdc81b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f69791a2cd76f7bf8777fc9c3f0c86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193d8ce7de5d1de400125fbc136c841220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b67579c4a238b134bb3f2a1e157723221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fd355a1035548e7448013f8a5e7e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aa572181d812bccc215a81a00285b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ba6e66d9f502dd77033917bcfacb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c04e96a7ef1b897e026d4e1cffea4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb0ec01472a393c7ad1ab56b1aca02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93520628e003925af94b21aed43fd3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c900271035e7eaa92eb81de4602b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2ee04319c915cb0f571de9a572035229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1efda63b154b6702d3d762975605b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f323fb3cd3556d5970d4c30efb7cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1922fd6775228dd426e8d6aa6f0325232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8e3af559c94c3c3ddf789af0a9782233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad3817b675fe4485c13cc51563ac13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945cef1b19bf15e9d540f8a366bcd0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee01e393500cdfc07f94f5a059380fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f6f13dd53fbce1520285265415271237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a8bd8aa6b82365a5e7f97cb084b97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46feb186d840d281c737c1c48351773239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145c9eeb2d1aa746a53fd1cf71a213c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f5387cf438caf45b53f0a8ed33261241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e962f9e80611736d014c8c8be925c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f521a449c858d315990790afd74f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a74b0e59d8ad6f4344b8f94b642f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92852b6017bf21f3c136a12e94d3925245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da36412199a29b25743a66da0f637c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e1703548939eaab09d973e9141ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06815a3dd70c34d7f45a1c0a174d9fca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e1a064d70c4f6ba141d2f3c6a27d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06070ae9e63bd143ee312f489855319250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1d4775fdb0226b243395b7c10a7bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab7abff2a3cebd4528049afce8df5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91648cf23018d675175499c8dd155b3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34734a1d3e7a701f91f1834953e10e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a4ef1b2ae774c5de1a8c9b2593747255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807443ad6ce6b2dba04c0f65b3d566b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef8729c59a8bc00cdf2cdf6d14624f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383bbc0043b0c2637b291a2f9a432ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f18a2e7943829273f88a544c39ac7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d58a44609c8f91bf85719496bc79e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47973052825ef066df6ab73568e0020261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdfa5530aacaeebae832697f29b5d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243bec261b7248603e85d5b993222fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c06f143971063fb03e28730ea4b564264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838551597c0b62eb2c2be549bc08206265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84895a20c4f6f8c0e8ef7921b3c4809d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca217d4b76661e12d746ba19c1fc2b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c70c8e6927dee6bed074de536e34d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28615c3c49b5f313fd078ed17b97ef61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b383f4f27d60bc2212b1511dfefc0eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7952efc045c8dafc0231082e0508a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af03cec967292f285ae6c0f293ae3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d290abda4e42077f20800bdb92699273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587daa6a0b456e807e86ac1a75ee83a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3716ff5b7d44725222a740d3819ec0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b9a467a657be9be75debcf5a6534e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49500eb38e7a7364637836423afe9cb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a966738787cca974aecaed5a71afd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560842b576b96b4a52c762ec7f7a2b94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a5b8fee90d3d18770e32019393ac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549a0228820ee3b792f3a296dc6dfc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c9c4c6178ef909e0639becff60987282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faecd658ed49b5edca37cab19ff474b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abb4820c854438dd7b0ab272fbc605284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd8b865746a6ab8b7f535eb6eed6a0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a31e52a5b733b968f2e34cde4c19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a90136938fd6c7db55c5c181c5aa6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09c64ed25cc139868c9546d8854de0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405150511f788d51a0c0381d5e2ce79b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618a0418be67e893dca842fb51c70a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef308b2e3f941ee695ce9adbe655e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5489980cd91e14bc0bca367ef7bfa6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a639bec5034b0fa3595a1931abc42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8349673b6b0540a2a3d5c09f9d97869294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404c5a2843d88edead4c62dfdcd9d56295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9f2915a4a5ef03a31a838ba6ed1e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eb0754b24693b1259426a9ab1724c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f05e4a03769489da55318b7eb11e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a6712345dd4b395dbd599412571f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5eb087d8177fcb8cc8c13e1b6c930300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2162f83cdd151205e91a0cf19f2031d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db982829d99907ccabfdc4f94deea1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5023c0510b672b1bec43d65bbb21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c36212ec91a0eadf0db831d3f2e08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75917baf08a5e23dd75f27423856bb13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a43e9d31e6a89bf6879b6a51d6fe2c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0e88c65acee6702b0e6d628687e51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69671ffa798e4968c8d1863515cea27d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fd7f54fc3da0bbbbaf0f34035ad11309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68aa8571faa7faa23a3ad387db7abb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790288caaab16fc63ae95f55f878559a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f194bebf13b7015b58fc1d582a8dd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2c9d67fbc52da8ac3ce3c83583447313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29168747ee50b685e5822974acf9b240314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0992b60a1ab6dd3b391068aba9c992315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230d5c3500073fea7d036a4b9a5dcde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8bcadd6ab758e00db49bfea2730c5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8c1404e43b1e50f049b1fac9cb968318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f31538f11cabc3add3dbb99a29298319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae476642fba38d3b67f5f7922895c8f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c849bee84ecd5823a92685ace8dc03321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbe1026c949cc03ec7f25709350162322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc90ef8e62a617fe4408a81ce8df490323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3074b0d74803d096d9ee19ad9ded8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb97d068e394e046a6b3153c94524e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c48d7b9c4ddbbb680937fa9ec4ab9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef0afd239afc5385169f6a12993b2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a448e0689f0ebdf7a6d83b0cae47d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d14d0371a7ca95053cff18b0bb63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e108c28cd79da62ad2520cd2cfb21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a24e9968a2d07f4f740593678cc08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356591a617ea1db4ec79ded55c89e602332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f1168e297b7c8c6baa1e74370bb73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d2f9838859f783b2350a0940087f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37e6955be07200f935d3775c402d74335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a6986e351b23a97fd34bb9df4b3ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e0f5614c84125c77f41d0566fe5f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55480c064b59f2fa410e08a4cea09a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4f8b31ae4f942a6ca8e515d597f08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c76b48bf14270c4cc63355b1afdb3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964312fa0b0c937c651f67fdde2f4be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d2cc75427e7200bd04244593523ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f82a54a3d4e4d0859456a733a596b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3052ea83befdb28c19a566d4a4ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20be40c188e5e8f1c570e8628b4b42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8b6e32d24566516d4a13e044f532f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c06122e78243f45a9d33250efcc73d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc117f5dfdab8088f6f3d1fb9dc440f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda13650b50eb2b7fcee07654b4c10a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4879a03e7391ea29c9bcb32a4a82d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f97cfd7c37baa0ec1c88c4cc3a95a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d44db79ac4c12f286ad16970c213c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d171b724c5dd5f5ab29b4b6e8961c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762e642d7f44dbfff5ed09bfa642d75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7a78ea06dfcf5e61319180a776cc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0418ab630a90b498c1511e5e2c8e88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12852150b86b34b93d6e5ac7442936357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e813647d04bf2b12e3cb9a532b96358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6d26095ec607dd5e2d7752d98eec4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a16d286146b10299807b4fcfb634c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824143e62a287c1bd97aebe813ec9e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f53e3d8d674f034885cf0bc02af98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d552fd715dfd9465a0f7bdd273b26a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2417f6cea7abe321383ab95866656364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf79a7551c12d5b04c31f3adab0c61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba64f56f2ea872b43ad38023d14f34a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e408ecd1c198f3343f0b70ac8f2da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354cd4e71d0d3393f317860faee68f7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dda5966b5d4c73cdb7da1a7b098933369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c11f74939cff094bb77a2830f785d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ab5a68cd98c91597c85f46659e0f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881de3712e1910bb85b006e6d7cb793372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33145d872bc31af46825eada4583db2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695c9b8e6318e951ffe884dc50f386374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f88081ebe5fd65c510e9dd86e0411375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c669fb4efcdce9a9bbbed1b44bcfa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a6869d96611a411cc418e8170efd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54c490651eb87f46176c896c58ff8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee53ddd4dd84c79a7677f2f4613c4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e306c245f01ece4543ca69837a8c1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee5aa840d45dc4072969ff1f1c3e74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb197bd5f47774634d04849493575382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5510de50dad1486ad3b2ba01feca0c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d01033d3837830fbe542f02e856745384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b617b242d27fd19bb302a4e552158c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635553b90cc6af0618fe42a64c0fa6e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3584ace330f32e0a3502c2763cd2352387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86f84ca135bda0f436a968ecc3547d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbc8f97e5535698f0b4a66a70eb038389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f076f5024ab79d9a442058499c13cfa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba065a9111907bc8d2ea60e9fe5dd0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da51dc829fb343a65a2308dc44f8613392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c5462cc6a5fd53817bd2b02b6cc09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e97e695972384d1319f95a93b89792394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3787966524f7fb5b6f0912c9a004395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafff804861501c649099212bcef5fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b1a82ae95376e944e71f04d071b78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f484b8cb819daa2d1f59d628ecad563398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c41ffefa568231215f110a2fe0d48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d309f82e0f6dbd2b2cfbed63f89f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10c5d818eb3e89962bced7490d9d68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52a30775a2f0ad3e9531fd2626f9b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b9e92a728a36f215ac9d1779bbb0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21fc3724310b1e72f24683feb870ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d9db33d008bbe96f1d3c15a0b7d0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8187b646a8c03951609c92cd5765ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0674f156b29a48e2aebc2c9679a62b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706def381f8674905f295d1c241b8e55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688e544f0866e2a41f6912b4063ea81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa2f7e2067a58a5aa162a7faa251c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f9442ba76a88a2e7299c71da0ba1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144f57d48b5d680949f3c591993192c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371eeff7fa8699cb2b8c1269ad29dda4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441125fb227773e4b67cffd1cb50be1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7603e69b3ff7ffdd4721a61498bdd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf2e44b99bc138cb895027119482b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8ec2ee3bc6c565f3525673e793b03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d401b6f3382e1385cf26487615f9b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90c2fd3d49551f9f960f8a02a5d9cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdc863a7749c6e6655b07a649922f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29054e3f615438014d21805542677c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116ace88d9267c3a6c179d326ee826c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc738bb4a69545160465c1082b912193423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80a73115749e9a3be7feaf6195f6a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5eb7f155f3091de6ac1c7d3bac105425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8722dec0eda658411385036b9ef18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accebfd469251e505d0c1d1355b822f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e797d8cd56a0f1b4f9f57b2b8d9505428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb3e9683fd8f42b1a8bf5a141e9e74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab580819cbdf831de989c5c3116558c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e5e39761fd465765118d501331ab3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bb0e9d41bda54cb531a6d650d1b52432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4a38f11faed25f8ae386a301a315a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35c4f4f858279a04c6eea6eb6df904434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a1421dafb05b1e4bf32d952e76238435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fc532d360399f0e2436d8ba25b507436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de60675663b7d005786e31e141fa5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10051a48f323ebbc0cf98de6f52ab7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58660f0c9b09cf7d797ea359a44022e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca64217749f4ec816d5347f335ed70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa6f99534e8cb612a10ed506ee2289441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832e54894f92f74f5f9f6ae0c3cd7fa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab897aa44f4ec3d55faec5d3950cf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c2749a1d3a153f7cba55acad043aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02b95b011c93acf36a2b9eb5b18fed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf440c1abe90bb425f941f7a9cf27275446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e6feeb0a80a7e8784da596029924b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6be760f71fd881c4e1ec4a21e77d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a7fbf43cabc2af723b9673f2008cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a379f916fc8601a0f4681791f8b8d19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045f9c5a2c43d59950dd68f7c0f0b2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aca006d63b8da66b72368b3b4d8ed2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647e35d802ab3bf73cf6196f712d40453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b04ea6a51cf46048d01c1bac7c98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d051ec8f2e414a2f52e3550085293da455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f5c781f6e640d7ffc045b26c5547456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217737b93fadbff5618d8eedca207c40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6916a0e0dbf89593a4f203d1d4698458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10091870677a2da6886e6d74ca5794e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bca411a7e33360df5cdfcca44fb75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b3604b1c580995fe01af6d4fff90c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73cb798be1b52ec78920e613a7a8ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c6393ba9ec00d5f3c37d07dbe2535463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb818132bff3d85184ce31728ca55be2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a9e0c8f2c5141ec9a22684d0abff9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cb6c2ff540dc9a94dd10ccb05434e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732bb4b87b7c779eb70c4f5dd729dde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210715d343d6e062994c0f8c5fa81b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed683d1053bb043070b86d3315da7b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e80f5f0024e60a82f4b150d011e8b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03610bffd9b690da9d3b39ca65af719471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c1102b1006d48e1373bbada8b906472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcf76da00d2089c901056ffb22ac17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2df1e64acd84d3dd684aefd72d6d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d4d5da805c28427899cbcad4d7c45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5c9dbbd38cd4639b30548b826a3a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f059d7253bc37109f541a17b656c98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95b65d5848e5c4bfd09ce6a1255ecf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db00b08e2a683abc879673b42a0860479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5313afac0834308d913b15eb7b415480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1643ca68aa49bf596a516a5b4727908481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6bd6ebc42121d249e36cf8f6e3497482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc97d65b5d65f6762c92f498bd61f15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6001e8339bf0628868d4bb1aeea03484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c9d0715f4395b2c490146340cec96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4d53160cca11f5abbb40f5d1a1da8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2460e3adb7e058b7b0b4e1bad0f83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43969f38450ef81b3705ef616d9f13be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c7d711580fe93729834990716c6bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8659c7093fef71d880252e34b409a72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e88c4ce43cba98ee1a342b54b93b00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f55bb13bcf250e8c49cceccef9b67c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929f08074081ef09069d52819697140493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53683fc6baf442a7656750e893a4d61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afc19b27bed8bc8996cfc20f18fbc9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df373208d2e2fd38955571242ec550496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1487b6c63c0daf9b5287f1b5c72a2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f3558740df9b5050666a18ee4db0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640621f06a61d52985f86b22848415e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590091e94190d58f310af578a3cdde92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9667e92a9ea8c75c7bb6b945da6021501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd63d1df8a37b128edc2b10de81def8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf202ded64b4abe277d4f40c4619046503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4d45904e538879e1843c145bff616504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041552bcb3ca74ee99160cf205e1fd4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd419e87119dedd8c8c602df015ff8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4783264a4c7b3d96b70d4ff27c80d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244c8f0115fa6afe5bffe8d03a5c011508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3e5ee791c9c938b909b39bec02a5c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239c9644b10e8c1242af5721b8cc35c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac740983319269835bc6bae7e4ebe401511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1673b7222a630f3135cede1b93012d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed243bfede808647eace8217f95e55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12e2d38ab27cf154d675ad02528975514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e63f969d9786d7b4122a1f1c62189d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3092c44d3e7860c0a007f9f3cc9906516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce1aa2a106612a754c4b43f5921eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916c141b3f08a14f9875dfbcbbd726d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67d5bab347257500e77c0fd2662bd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439f0c3c9c091d0acacd53a3800e3fa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bdca7f60dc5714f22ab268e1d7df0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f505c262a0e4759d40a459ff7143e35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b63d9fc8305dc1194d60d1616c3912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac19c74f00d0cfee94e7c7d72ecdd4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c86403f9e8f3610e55f03cc467c40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc7b3e4cfc7208ec4beac685243988526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a92e0600a29fd2c1f4daa384f56a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df7929a0a1ffd579f620116008efdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985df1ff24ad21025cac082ef5d9d5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1680c30d2a9d2c6323f0d15c72499530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847862bcc2fe148793204decd83bbc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e899d2df26258fdd1d352d357a2b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996a93353bd4843ad83eb03b253d943533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05178c3469abe3c84e57937f5a76dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e55cbdea2c4f7f762c01ddc0794a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a0ca6cea3fb49d6b97344c3d36a29536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ddb6c20606e6f1bce737733a2470b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853558db5c678a043dc97b15b3220f51538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a9b75707b177e3545a84a14a1f0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d891acea47f237afb625a7b09967b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de02e40b5baf9358566776b2c5ebccb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcb6c3a3377c09305c5676e39df6b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a065224f8096f8bf0391276b756dde4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1489dbc09ab78c3933f91e9b4e599c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931cf2d133d69c002222c0a46d98676545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3167183d51efd8e480cf27a9389c3f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b070a9e91918c25d894aa5bf18fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952de71052ecfdb90325657b1265a45c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593a49d0d4263593df75c543a7e563c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5e5a302aa3c1b32be288722fd2a54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13290d76c32ca664e6307622b83e3a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4d6a10325272636676b4f9f7ae4ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9222101b87f8d7602e378641dee787553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19578cea1f3732923f3c7ad12448373554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7cac47678e55eddbb6ed4ee1387f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060cb68966d17fc2615887191b10017556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440441bf9829a102490502e227c6c80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64053f53389b60521ec456b9b66f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33978e1e62743b92dad102ea688f1ab1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5905f81cdc2cd79d3d143e7fc423c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1310c8872bd00033a45655f0b1e4475561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cde4db5f842c3c0aa523857d2128a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cfb276ffd5bb7a74aa253f0f5f66f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e4458b5b4b7d86a9ae03c530f164564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608781c070000bc6e8bf21ab7c3aeddb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25042c36b08d37c18b565e1894d1cb62566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e7ded568b287174411722768b9118567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c7ef72c49f85bfeefabb47b6a393b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817449759c63a19c9ab3b1f33c4cd6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e81dbf6b33ccfddc154365baa1497570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac00e2c0204a644eaf1c6f517cb2153571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eba0bceeaf11ae94630a0240cb8d2572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8e1936d4c5229f7c672eda10e7d0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7331a5505a8c2df7fcd13c0962ace22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f2c921cdca60d6d374a94ded5b9003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6024b5241b084a7a72919dede00a0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e597a2605b7fdc8984b9847e40f5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e80dd3d309a51f851d74d5442976826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48bba29d2752a394789cb02f13aa797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ccee6297c13ea9970ef6832623db68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4614f95a9ee1ad53d88fcdfc5c6b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e51e429059a234d09fb02bc25563af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf858a6757111ee8391bcac54aad8b1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3530ac9a6c4cb3eb4d00242836c0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54596be1650430174f8452236e6b27813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf3d80deb701f6fd8fcd4334c4c3cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c87768959a5cbf85feb500f8b016515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cb64a875555fc756a59e7166b64cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4e46c3993c4952ebc5c14bf237ab517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943cd54babba7336d00576f28e0788b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbde7ecb7bedd5b62d0fa7b87ad3f4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dac955dee1b39410d633d1cb205d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ebf29c0ce06338f858eff1662c43d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9b439e63830a097e60328910223c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f612fc7bbd8ffaceddd199b0fbd73a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcfed39182dc56b6ced0167c5bdcde24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbd1286e3f16015fa304b19544f39125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45327887470c7187ff746db0229689c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389430badecc5e8fb059fe6233f89fce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13b06572d575f6ca32649e7a0ee42428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff87001c6e334d0b7044d5752930de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e927e4ef6f32a546eda26eaa01c6a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62c455d4f406375706c41db733849931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f6cd8745abd8335dfd44b82b486e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17631ead06e8b46db4eadf8344ab550f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03a61feee1d6abc4886596dd25dd6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e166817a73e5739f462516f66e1b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e211c142a367e0f59a66a0e499d0fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f1daea9c38deee49389170c673c3f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310f4f30d9b7347c1ecef853f703c0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92fbdffcfac9dfea8f7da67da09a7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734496111b98d136a7eba51c65dce3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a2d70e5cc94ff4b71a9b5133b418441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700da90175b81d5a1a14825f149f37df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a690653c1dc3f1ac534102daf42ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a71c5279ad2993cd13159686c660844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79932d160b7d5c60cf9f9243bf783045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eca1c8db90f1f6509c767e5d5f2a4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eb67a90259097264df5de39d79ff547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ecdceb532795deb5fa8967b729e2448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da411f4f70d246ecabace2e51dcea6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22abe5022784e61953d1295f805755750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891e8c267185ce01a4403f1ca12c42551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f9235369eb83216cbcebe13e28cb452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124c8e3c522f485eb03271651995f5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff9b472135fa7744179b3623666d9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b0c2adfa64e4d0dd7027de9b256ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e2175dce4886a145d063adc7878f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904a9613c0fb2242fe9cb028185cbfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df017b789f1462d7fd03fe40820f3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef5b411a89f75eb15e57e4f8fbbaf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a94b722fa2aa32ec88b66d991152860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a2e5b51188e247524f6ddb78b2f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4828daa874340144d8aef132b733a6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7af736fc1c4a458cf796ec525cc7dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31516e71483e53e1d8561d593aa2b71d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562ae74fd6f2a5070eb47ede5a3baac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57482dfc48150131cffdc1ee7ab53e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4463e0f091c1a75182fe9f41c3e8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e220512be39788b7e89beda4432e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bfcdaec768288fb30de06be2c822169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178a29e78ae71702ffd207fe976bc7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f3a8cd376b07b321699f78264976e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c68fc620a01f2bdf6af724ad2c6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a6803dfa09527ab1cb8e3ad37ead973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5891e57333f22c2707e1a7dceaa1b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753cfb400a3b5aecd5b0851e5cc0a2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b0c33b9084339e6da86cf172071476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64503bcefadd16c786edd4eb46b010277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db38cae938c4cdd3934ec08f05f2c1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01370170fd291b66fcb61fad0bdf7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c4dc7d191349ecfbe365cef9645480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73fccbd29b39126076f84b07aa220781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0104dd94dba5d16b1b21d1e826686982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c7e20e8a01f887d62c48623605b9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1ff94b93dfc9b7ee658b003ff7ea684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd942def00d8b190c667b5fa9f25a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752ee69ce6898ab135fc7893ca84d1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9bb005a73d988cea337f2798a844687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd16f2c571b0036f0c9650be85822ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d0eb1052ec438a6a9dfbaaa48141889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54368499fbb6359c2442824be7436b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca5d59bcfc32887545742c0d032f5291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b03b4ce69ed1638fa07165bb8461c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc017bda7946f9085e16b0c362704c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046f12c124b5eca0d940f557edf651994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0df63cf1ad58e8e900e95367bfd4d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30c2467507c0dd2b1a4cc216baecb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623ee060fc65fc312e317407fce1ef297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f91ee2d5566d425944a1ad378f085798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052370a32b7eba22dca46393dd8b1f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a160f237268490afce1275a4713d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251242230df1d74dc1ac739a1546e211101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a71cbc21905dfeeac7a56f503b216c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4c38c285b0607f995f8c2a3f8ec9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c79c284e3913dcc99effb9700af6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0aa1f7ccafc7176e6a52b0adef5fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710be894f9eea09aa09ab4a29c81a4db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61a477f9cd5cbeee7b5a0d89690bde107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135b23569e931f453be15a545eee44e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99876416e09c93db05a8482a39172422109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa4eb4c503c4331445e551b8f1fda2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29e387f4ded2c0a80cf66ceaff7263111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1601c8be75b2fa2c6fcf4ff433f00d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efbb0af5898eb4708ffad9c3273e16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c755d94b1c56dbe387eba4e0988678114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f20bb736c0ce75da6b30ab4e136dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a490e09b99949e2d7d9ea8aff449d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a42fa21e438f7c5540d1fdfe3d7adb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943414b3561eee35a86afe4179c5419118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39822e71e3cb5318f1f490cd84577d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbafd06adedef9cc88574c8630b8dee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ce60ac8412b28104c66610dece07f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf99e326174a0129df5347223f970b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800339bbd8a4df2edce6d5d0bc3e2350123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446017d0af7140f68d8d7c3c8d50aa88124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c68cc65e1757a538999b403ef0332125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a897c1e2c799b1711f0d37e09e4548126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f613be1c8450dfb377f14dfc104b4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f182037ce41cac8b4091e8ba3d1246128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcbf515a90306187294c7cb03fcb3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2119234a08c6b6d452e4b41e718fa78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220e2c4ec903c30cc1a0cc23b6031a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908612aa873bdc35cc4b3e0091960a90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7e7ff5e49425ec172e82789a04914133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca441f9d25d3a5753032bc3fd5215c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018090a80dccb4b4cc6cd1c61721063c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dc435d997d7b94850f4b58aced7fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519e76018784a82c2d0daab80a44ddd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70d00e1d6ecbf59b1c8dab4eb107df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c50b403add0082d862a967b373dea1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb90c6640b7a7ca56a8a16f303b9e38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168f06ff22425e63055432949293895141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f29233958b769cc0a5d8a885f8618f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252970df4578d727655143f70de5a27143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d065278912f1a90d08e93c49076f60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a2c6b0869afafc1e5d27151127068145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618fa1a91080c31afd85f2595a6c34e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48eba70a94a0fca966c38e40a15a22147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e5363c8956dc84a904b29910a307c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a178de9f22a932187eb9ddd45ba9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75437c8862e5b82d089508b1dc96312150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215005eaa33270869dd8d7fa30135fc7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00ab79bf04d10174ec24f11d9afd4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76925347f04c500ec0c047e382f0c94b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f3250a948234e2a5214effd40cdca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81dd17217d5a019dc48b81484b43e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829312bf282473892ca9d57a324888e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb35520383e889b4aed96fe62543759157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c068676cbbf4ae72fbc31c9a6705158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f37c5a1e6a991ce2fa8a0d80f04206159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37fabe704f93603f8dc70b8942e374160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3b6a3c43f441877dbdeabbbe7cc1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524df61d188f234cf1c3ba0a699f4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fcbb9aa3a0bf9670ed1e7daf1a216163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16cf140113cafe43768ca04cbcf4dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef14cbcb5832b5b6145491a2fecb4e6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6007ad6d72695088f6f23e2d6910f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70f939a2e3ae915b8a76eb81b3d221167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf329dddc3eb560e468a913a06f20c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79021a3cbb58102c25f23270de38dc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0631adac506a76b92574895ad2774170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d2d5118f6cbe4f4cd4860c20e6397171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12d336f8e8a3dbababe6647493e7da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fac94692790fef5d4f1ac6e29a392e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c92aefad5de6a81c2b64e20b740b32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09eff5edf049d5c20c1721bea48ec3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c881fbd4a2eef41affc404c441c58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b4967d6215edfaf7f4fa4e66eb837177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c152ffbea3febf5a6b9ce0ba08e1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8eeb5a70f0098104f801989753ff4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea82332322929735f785779bcb962e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36611a935a0c1f44f596fd179fc5b4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e6dece0ee704e3410893d2a7addb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7243839d6d6ef3cb748709cd86492183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd7f0eeaa095bc20bcb55bd9946f4f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542b9ad73539612bbde7b9069649208185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8d43fd5b056b81dcfdac4810bb476186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6cf31b2f3ac3ebaf65b726fc95845187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d5cb4674285c31ea5f5de0b6a5c85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80faeeb785d1eb1223bcb6b68b1561189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a345fb466b7cab4f50b25aefdf869d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a863d7efa5524a405faf29ca785e44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a2f02b545dffa6ab67f96e15a5237192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712e7c478e50d57ce0ff4579656a78a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36c01a0ccc0110185498ef1138f85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f0e8a1ae1117aa68a77046a35bd73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb16853b85e0628f3490158f1d2fab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dbf9421e47fee5da1f899cd0f006d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e1a15448e7ef136208eaf090d2336198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfddbc6c4c56ab83f8faa61261dce26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882e60170d8e9538e5fb5382e4efb5a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe678470363c8fa6ef182693aa069201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fbbf648b71e6f92fa8840c694aaba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cca0055026d3c198302f40d9fe5c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26bb6319035f289d49e938d51dab20204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7ffc79d38cf0cbf88ee2256c5f099205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f1b9279b7aa9f0ea549bd199c0d4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193c07f5226cbc331364204dd320052207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712421d0f02d027548ef98a33d5d935208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586371bd4261066a9d21a588b4acc9b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42abaabd1791abc459438ade4253655210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e7b5da0a3e98b2af06cd254195b86211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ab6b7ac482c02074c16b8d37e21be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3f99181ab4f4e01dbddda0ce78dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d463ef7df2e5082600501031fce4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc618cac47e2ff1044f69225a4a86c65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe43da8541e9edf92044546bde9abbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddfb56b55b91bcb81c81229883f78a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ca5621c8b8dc077b703124a9388bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e664ae48f34691d7ebc2c523458d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f6adbff1ce46f0968da71254e69e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6136d4f8f2955d608c0509000fe922221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2627268905105829e741c8c888780222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f6c2e294d4d1653d5fc6e3e044136223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa3ba4dbdd1ece646d644c8c2af1f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfca9c1c415338a9a84597d6eb279d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eb51bf0517350d272b9a6ce8b246e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c488faf09ed45b7468f209b9a3ccf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddfd3e1d59a6a6176936cf7123a2ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5cfa743b1328003060fe5f57c4c63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b4423c540d68a83b1bf75d9f222e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8681d10a47b302f5ff176ce52c3730231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2ec31f79705b4862d87fadc87ba19232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bf1865196fc803fd583e6700e3e7b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6548f6ed831af9efc7be2e57a2cea06234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65930459a435871adf8d74ad7f74e684235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31df4b7cffa877737ad94a3a288137f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6910d9ab61980ef518c81bf142bae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14299d13d60b5ca39071f1d1a876a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486baeefe36cc880e4c92272f682111239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196d04e579a3fb8af57ab7a1ea4333240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d899794fca1b5514a456970eee69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68feb9fd18b84c83554e44d8ff02da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500432a1aad5a2f7ef7bb41219cca5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d79612103d25acdae9d5bb41c0a70b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d5f069ad3464666676d20a77caa38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21033c81a9b34e81b1bc0d55808ffa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e810479382036dca9bca0cb23d8ea6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a148cb8c7fce8e01a7740f5bfd644c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d00d85317b12c1855ebe3927e0c33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564ca46559fc1a10bf68560bf6df85d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc08027d277f427d89c2d2bb254c4d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74892d4a5467a18798d34051b94224252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa90a1a9c8bd4802a36fd61a37148253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd580299849a23e9a95742e7441145d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bf71275d028be37029a0fcf6a1397255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f58fd1eecab15f81c4da77417368dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61dd5a0b01a79a5c65db2265f1c1ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd67ccda90c331d6269a99c03a7d6ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041a75f5b7f887f6d4f6eaf7b69909259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5f01eba5c7c28b7355cb265f5fab2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1558efe6315219b59e662d292af099261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b8dd51255eb59522f4de1541fe8fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79944c6779c7e51a8fb6b31004c9be4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15037a3ddbaf00f1438efdd979c395d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77024e2c8fec2c8b8a981ef764b65e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8f900a2d8388f871383e2f8c343bd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca025b5a6cafc35cd27e65aaa96a9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec2055e328afa76811d4cd172ff25b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06c0099012433ae41d6bb112967ed0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9efee9b66a1954510993396d8bb22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35f8f8f46effd7a222b5fd8a13af34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28995291679008df8329e2b855b242f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04e165d84e4013b0663364945131e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3f5101e1b5bc67a917ca4dc38197c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df184625f89b77c70ad575cad086a21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b724f46511f3650c25f819741ab9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00976cf6457069b2d4136fce02b2e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73856763fdebfefa3937c3c2ddd8f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb8b5c06604c90c83636cef75411f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43476f0121c3f62572ee3494f37eb10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbd1e18ee83c3f43a64ad792e4899c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b172b43d3a32d2f0417a89ca22081282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da9b765ca8cae1420e4c374b86bf24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2652562d0818bb196443d7f86fa76284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea15a176f1dac20d3fad57d09a31e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450f91f3d0d46551149869aa5d3ac12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc85baff76f9abaa1cb3beb8fc3632287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52bd570ab1ce96d45c2ff15462cc94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c634460f482222d5ddf748b32ba0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fb2b3462ee1ca650bf501c84e593a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a2a44c6ef9a9b88f1167341f7762a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73fa32ff5accd97f4a36cea0e6a8b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373cb9ce81616aaa89e60f7dfe5b4aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d48334ba072c5a66da3a769edb1e7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32930224c26de64cda785a8da83a5a7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac58b32bcd1605cd3f42262103911b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f747a01558652191bdfba893d1053bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a980b587ecedf767587e2f6e03cc60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c88469d14a61135e44218925ca416299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1b22ccfd6d64a332ced25223a4575300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e08f02b8744d8cf8ae88e3a2dba39a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227910230b2dd8616981283dceff1fba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011b47f4a3b81b88c66447d3cac0cea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368030ffb39b646f6632a53a9094b7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716e22e9a7c6a15c7340855c027310a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe09df87f531aecf39cda3609d339ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1b42e05e0f792aecf274f08c5768307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4dfb25698acdf286549f41b497ec74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8868c1c4615c2fc7e27ff1e532a080309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6213129bdd7a705de5e8292b3ab079c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e84bda676c4c224226f4ea4d14481311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe23cf27e0197e18736a1d1e478ee4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37756bbf736a7f579c144831e5c8a711313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247fe421360b42743030322cc110e44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f359b4707906d9265be8c23e54505d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b65b912ddf2f152e73e830191fdeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ecebc615a70b511d3be03d3fafaf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d41072d2397c88cc034d64b15dde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5090b06dc711a496dba63861f9ab4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75a451f23ec65aab6bb306b9ade6ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ed905c449f4934a6ef9a73d48af49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e913f50ed04ac64d1212bbbbcbfa55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312bd8ecf13d2fe6011f2c546952b17323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8abb5074bd3b36845b2423050cf178324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cab147ca8be00cf57fe79083d883e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa84e337fc2728bbce32044bbd76fd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc08881578475fc3d7a51d22e1c364327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de892f3aab2babca64fae568cc2dc3a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1f111a4d9312dcc2e0fc3f44076fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec8dabc86df88ad9dd90901d6851ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9445804a986f63d5a4b70786b0bab2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f65506b76aafaafa381cbd650544c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee393fce9045850f5d5b29fe8307ad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce767e78a9699d0268483ca8b11bc1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d802a553512d84b263d595629a2dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cc30599c3391615924fbae761af75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2069044507514028584bee10e891f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d2dfc9f4a11b1cdc000f39637fbb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6e4ae4e41f0bf9876f5cf8dc72658339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123f0f15dd90bbb528ae9ba689387c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b1c83ce4073315b9049e7bee983c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648050e9f81e9c98c7447685c17d45c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc367342f7375a6abc27efe888a2947343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e2f07b9432918d8a67ffb578b3148344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525482b6df8af4fe7bdf2a3e6a3e31b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dab46e41590ec1b995e92ba8ddb15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a067a4c45885262ff02e53af8b05e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c389bd94ef23b4d8be87b3eb89d0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879cfa6bbed99815b4b5866446fec70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fcf5de5784b088724efe3385a4c8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08e853bf3d079be95a764b1ec18220351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07073faad1d94113ba4e101dad94fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb662ef8f102d51a4caf9db81837ea5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad594d759e646c4ce553353d926a1bae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e57ed1c34eca7c694421a9ba8852355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5468aad563929b707c0868ec5334e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de032f5c6aa047b5240fcad8ec191357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50453fdf08a5c8474258605ab312f5c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb2ae0ffcdccbd6c3374952a92e267359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270b1fcce9d98da3e922e350ca98629360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d894466b186698d17e5b1a9ee62d232361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b4128908e3a253bfb0675d2519989362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb768efe9c77d8211b1e6106b16ed0f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533133604730e1559cae6f3704ee0e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1cb224a1a28fdfef93fa6e29cbe88365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3135771275e19019b1ca5d013493843366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14760cc7279eeaf756e9988568d2d9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc612cc280ee51a31858b7a80fa0a793368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325196ed325cdd3fcf0c669e8a8c2264369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f838ce1bd2baeb0988883c92115521370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b0afaa261854a489e13e57d35db79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c53b5bec0da6bbf858479fbc3c7f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a862859de0177d10414e57f871d2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706a4e4cebde6defe2715ebf2f21237374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4767fcadce566c83df6db6d018fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478aa8264f788ed301e2e39539c68bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8535fa259b60c8c9b7794ffe265c5d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54351391af68ce71f2d992faca2cfce4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b011273f0ac264b1ba19fb06cf655379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348b5aa8108772fdf56bfd4844170e8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbfb8c13a41b2cea0e0608bb5f779b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2844f4f2339a845d69b65dd3daf9d69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd5aaece11596c45a56c2cddb4b7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da622478b58f0b1ed448f4cdff57448384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445e3ced085c1d89d74faf8b1f2bf3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166670a21fae2a582f342417270379386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39c05f1a25cd53856683f5e3f24db1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d74a6e4f7cc662d286b5d56b0bc2ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469b77d32898eb4f25d03994b0a4215389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad77a290ebbc6715005eac98b0765b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810c829ce9fbdf94c247af9f3133f15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ff12d53d6606e573376e6cb33c0f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00648f876adfe2ee21f5348ec886c33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92269fb6c626211e8d461529040b6e80394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f746a01067cb8e032d4b555f1614e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52bc1e066eaaea24ca66c28cd17901396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c77ff062a824f5ded124086010e2b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2662bda333175f24bdc8fd062c8a8b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191d8a65ae709fb92c1020e99daa5a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c45d113d5eab777819a78a4684851400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0913452275d7a21baa476c5e9519dde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b119ed1ad850d92495a91b479b0fcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2cfb503ac375301bfb0d6e2c0b116403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd0f88fbf165db12643fdc1389c95f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799462d3486cf7e4f272845a2c320a2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf459ab2a69822d84ff8c79419c188406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784df6eed3fd8c179c50b9173b0ac581407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dbd482fa438b1a2e92ad55729759b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be4aab645b3df2647d6fb7bc86e063409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387be040d4e2d882acc8e9d3a0adf192410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7a91c212b6e2e57938766e96ea2aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b68ff82f12c24fea64f6063fb6a4e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479cbc87fcfe00c2121440c42f5c000413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7c4fac3e7ec02c5a55601a18d561c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b225b142d83d158ecb78c32cf47a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cb2f2cd7462296bec1d25a8f32d4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dfad157d33ab6b3caa5c31e0dcb94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63302ac4387f8cac4c166900a0ad4bbd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fc639fc4411511f173a14916feb79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5726f500965b1e6718dd5fa971ad129420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c8d6f532d8e3566ce6225c93c5925421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafefc0930aef7e2f75f3f6ba51a91bf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c56d60d4b1138f1ecab61c2368976423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe28e9a9e2b50fdae705cd0d3ea6703424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43949a0b9320df643d0a4605c4e1cf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fb3304e8e61176a6989185f6c2390426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a68f6bdb7f413575f5ab2c83f19435427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39befbef46bb421b5ed1916a4c8bd156428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a216c67d2c5a708361cf23d8e39d193429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a1b6c25081d80fb34a16915381c12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5909977ddf548503643e1dbc214aa58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e68b8817187584cb624398ad656282432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0eef9f8d85ddf873ebe2d89a87e17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd62ccf2b6e663823a8c0fc895bba5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538fa5db844e7eeff8add028c3f8442435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afe1987a0a8db2d0748f2622a01b1a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f99e436f0d42c15424a3a6e3cf7e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e0dc524ad50dfd9386d92f1a0d3c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0893790b5e70265cfb2674e219b2983439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df92b65ede6c124d7636da7cdc64ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d33ab858ef1d7ac8fff5124e6c3ec8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4958b54c43a71762c1e87df8193c58e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfceb066d95113d38b01a6fe82ad64a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90ca4b09a1eb9b9c5eda3a8fd64381444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407c531f68ffc67a1352d39789897b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9800c13e7b0dc59b1c3a7dd51689446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456361e63851f36e79d7b0d9e27b7421447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43d4202e5862ad91290bcf76bab1bd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4396ef69028290b64059270842f340a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8490600e3a4e838b686b6a523f3013450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13c73efd4073d422cb9f6cb4141b2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f547c4bd516ef3c4a2c119617548452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc10455eb7b755af8dd7c22b41af1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842d4dfc56562800e32edfd484e14f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c57b5f2c3018f7372a5351d7a95a6f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0318ad42018023c47302b44f5570b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0528287ed194a8c7c6556c17d51b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a6147ab28a39dbc53e522a3aa4e73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc9faeb59904fb6d483c5094156700459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c31610286f53794891b514f9867278460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e9a1180ed5a6315d4af2b7d763022461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee590da2a49ecb7bc24ecc77624224f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b3d4f57593b7d2d201f65db2dc8d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20c105083124f5dcead6655fa9809e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553566d3c401eb965ec55aa45581b42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e622b48fc4672fc95e036023f4b0d5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e288a08722453df409a9c9d4590723467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ac37c14a830df381fb4439aacaa5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39694bb21df3e7ac5fc0ae15138c3a13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c554c7ca4a1a641ea61c360bb88b60470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3038f008e08789829592abd9b1cd670471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e1361d3e15f7769b8c53647556e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15b62a5f61fb3f659b65428d10f270473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3339355b88bb71d8a52fb38bc695474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576f49fedf4fdf3cb4489fa123d2f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb648ac7feb5ecc3928ac6b38b07e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50695140383ef184b16dc5788ef3172477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a449acc75c1e8213d1f66f0f51058478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466fbe85b0a032bec7ba362ff4622cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed76a4dff5cba1e355784cc9cbfd65480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a7b1353e29bab2e62225fc1930483481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f1ce9c364940d17406eb7c8dc06be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256849c8c45882354916081f6abefa11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13c7bfe787bcb1104c61f64473e266484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265af50186486ce1a601b1113a438d8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93a203dac56c4a6663e033c43ba3d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6defe9fe9dadf9bfffbc3412dc9653487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ced8b6db2e860ca82325d455ec493488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fa75e5ec7eaa55a3340958c05e2da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be167909c7c9170f468c2ecbb9f648490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e1fe8b3aed2f2dbe8b79d399ea7dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e26b2f48be4d0da9cc33556dc82ff3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf1b684030ac143d7fcd9e18581d1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3e3f5b5ad115fcfe3f22c7cbbe4a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020f1699c1b2d2a4e5c39a16c5dc7c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332e9b5a620f52d7105bbe2920887ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2694f6768aec61d3826943bec643819497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf2a438d8e881ee3488de1279c805e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990b2f18dd66bbb0c3d4ae33c22a6e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fbad57161745fdfd539ee7bc5854d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bda2d7857625eebbdb17d136f204a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6eb58ff10ce5a37f9984fc21fa220502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28389cd326579851e3759175a96858f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be559e1491410675854690ec46b705a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064d4b6b22d140d932ed77007885d10505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e03227034196dcd1396dd8255ba55d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b042fd3366b5b859e5c4ebb76ef3351507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9811c05c40da7653cea9e77fd871b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35572bf76239e0f96b591abe579ccb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc7475783263497e174a5421fa4293510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75150b5c746daee73698b47bc4b667511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4060b1b33cdee113861ac1a6c649a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860c33bc25b5f0d254b3375d24afb9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b92b9c1672a6481c10e2c6726e54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cadfe938c49b7123f240ca8d35810515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1121810d6039aab277aa341e3f64418516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9928c99a75551de418ba62630a4ff8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d41f85150e07a2bf706c7525dcad4a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d67c1fbb742360b5b7693b96f1ee55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314ca048fd15406536b61e466076711520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e582dd7716323c441d9b8b5c93e29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcb68ee2deb4a26f9b2ee69273a6bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7319542854e135ca6ebe25c15fef99523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd12df76b55f4242690d8b6e710720524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae09c43f133471acc652993b15cc0cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2aca635221272633927d8fbf30bd2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ee15be9f0b36dedff13015640ea5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95ee77bf08eec4c73bac8acac2e8e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a5a79216d6c7a40306ec747186844529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c6f1170d27b8b4558f73e2554f487530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717936c5690d1ff0248f4b7c8121d9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402d1d0c3c89695d524623cea638d93532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ef376ef563c8ccadee51e01b44fe3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff815d07c34f388f706f7b6d0a3cc556534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad702f140a21f59e2868112e4dd2c8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edb65ebc4cabee6de280eece0bf6ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f2e723e26dca34f858367dda97d1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c89541315487a410565a93bc254aed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75613dfa3885d99aab867b3860834f5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcc3bb812dca182923ef130a36ae8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff55ee89cee1f7b83ba1a4802eec746541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6979f03037f01a73b220ac2539b872542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b42cd6183902d8de43cd5932e975e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31911c8b0ed1b60c0988055c77c1c215544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6d393699c9a2a191db4e9134e7629545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3333b84e33b6a82b05efa81403bf75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfafac73f058c718f09e92256cf3d99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cbfb57a1a82cbadff3f4a564633c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66e72242d563726f43f999a1cb5378549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e92fdc934306fd4b9efe5dad2a6ae3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b906ff52299c76c971b8703b4550d32551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1db79bcbbec1048564e55fc27910bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e643dd3a5db133be87b1acd915d73b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf01fd53b508a211b2a12898571d0c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab773f804c7912e1141d1e6fb4a7759555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d242ef694b5f0111f56f70ff693588556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da174ab643eb01a259cc93567c9e6d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ccda9cfd370ea9aee78b625e40bb19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dc28594ac2d8630a5dbd654533c80559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751fd47e33d77698fe867071bb5ca9a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab51340e53991afc8b93af128c4d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bd052ee039e682b4bfef3f5a291f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f337f103c4b5a5632524666ed60f90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b23f90b46c8221d0e34ad054f07fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61dcf0c5bf69898c7c7ddbaadecd03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dddd386d392834d15e5c04443e25e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cd8dbe10bc9357a05b00a5f7a419a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b5bc70e7c71371bfbbccf585f0c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6c86bb89d5eb88b863c75bdb47f91569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc80a8c6bb10108ef7437b0f4e7510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3329c78927a6d149b18852aa3a738571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add22e79560ff2759b4c773c0a32a4ad572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>