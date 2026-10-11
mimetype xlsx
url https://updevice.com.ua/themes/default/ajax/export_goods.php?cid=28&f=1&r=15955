--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a5a7ac5c5e774d612094fc7f46eb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eac02f9eb2373c927bfd2326daf0c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f54cdfb06731a80cf387ab9fc79ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c8116f0618b238ec97b85eca2f3164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf73b24d8cb98371b779aaeb48ca675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3af8a1c8b3533abadd7752a86aa736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0025893065ef6d0477bb9dfb9d9bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36a8af28c01dff956ee683dd9f019e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55de1a8fa05ffe21ae76699128299e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cf7be11a841b7377a1ca80cee17f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549986226a64145c735a673eba0a48fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c3614d0b58366a1ff9c5c65da19a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a4f7e4f9671141da82684a8a926a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4514f065c5b21d668dab2e3537894514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df50f8e4bf829a203f292258895131715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2af312165e116daab62d4b5a36cea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1a8698be01d56a99f78b365c8a29117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4844f73e6041c03df2874add32791f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f06d25518d09e04042c351cf99c7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538132d9d9ecaca1441dd16009523be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0fa18663ef0854f6cd61bbed807e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b31177569986f87dcaffb3a70d6d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36f79ba24e8819acc8eb233ac98e2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc157a343ed5a943c5a133ef45369f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bbe25297393d319e960a0035889f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a5410ee88d21559b812b4a4c585dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e943b26599755bc93174617b29724e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb48f727068caf831f837aa22d573f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c9345c429bbd9decfe8949defbfec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f99356941fe78821bdce8a193fb6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ec871d8097366dee78a9464985cb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8feb6c00eefe8d54fa7db6338ace932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc207adf6c3187da307933e1088f3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b906c00cb4a8980466c51ddaf149bed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdaa2f11532ab4e01432b86fb129c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcb54b8915791b9d0d0a21e3360e5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9da1b8a5d79e159de0e7cb5ddceab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e9f212bdf2929a94f08ea39adbc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d92ab3eab1108d401e2ac461f1680439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311a127e05cb491474b70738001881a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f446d83e4f0a7be3fe76ef387f661e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee115301ce70c0e63e284c210513904342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4df8c3ee7d018d2574b561995f595743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2067dbae0c7e717471f8df1073225844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db64db8ce3aeb1a39154a6ba514fe7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6180a5953c853c7ce3df0b5c221ae546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc9758aa99e1d9d87fa37f2f96c75e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe938d6c2727ad5ae6ad61f83703b2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12605355bef97f0559c199c699075c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88785b52872828a6ea0ed724d7f1991e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d6d5661e64494ac87b7f796668dc351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e43d588d82f8b7c7549da86a33bcac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c4862747063131fce141f145078d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afabe7ba0789decb8a0e895592d16454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6d715ffcdfeb0572fab3ceac65da355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d2581e4e184961a0bdf7803aa4a2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebee690a4f90aea93cedf49d24fdfe557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826da5d9392e7a802d9db5b91d27003658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644cd73e7f3b430b0dae7c2512e72ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb18f3babe3e30fdad1a6fffe5518160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b978119eeff899f4a02a70c992ec6b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520163b48d64be62d00c87d3cb1b1b6b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9ab3bf5a0aeec8941de47eb2a001063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d08a09c725a94426a1b679765bb8d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37782f9acd8f00a3b11ddd0ff2a24ba465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4534ede16066473daa7e3c9ccc70ff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554a24eb68e3d4526a3ed81616d77267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683c997bd8c13b04fecdce108f27c3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33ee6d838a72f9ab27c8452301c67069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea7478a0f02f02d473709ab3e295a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e53cdc96e759811bd3e6cd67014e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ee61b60072aa34c98229b2f2854b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba9d80afd7d19dfd3558aa81a7ee3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd4d6d26f8555f34ace8a718c71fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45829e8a6b66c2933fa1f382d73e35c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666bf604b6a1003ac2e83b8d3362e8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79636409bd9542398fcfba60d001ad6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456eb1a17b1ab66d8e55ea56112e5b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a13c475d92da2298957258234f34c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461c6afd62fefc5ce7057c7cac5afc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fde0b6bf9d26cccdf7658ef1b0856d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b63229cfd09b4165a8e70ff035bf9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ce1958602b54c4160bd2db519670483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac35ac8b0df2919f0325ae99386302a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe4bf2d6273fa97371f9bb48e2de7985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009fbf5e8beed320eafcfdf6d5266cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9e7c158deec23ca954217d947c80e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0732a7a93f70f4fe681ecdac7e6ca0c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b336da5ac318bb491f4f661bb1d6f5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829ccfa44e91c53c13af1119e7b690490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f07c62b98635d860d4f6fbd6499791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88352de89018e3266a90bcb5dafc91d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a20f60def46dd5c79ed065e0f529893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b6aa53b13e0ed563d541554d751a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bb9e411d117a4ca7a40520b5d0cbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0690b5074d1917d26f47897856c99da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f2dc6a4b40f480558c1d73795aa197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa27380fbbcb7b357a0e820310c396998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ee0dc7642982526ff796f7ae3a5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a84fc0010ac1f95edbfc3713826e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84364cbc6766fd4fc07a0ca1a042b363101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e43dcf990d422d45897f4b8c7ad3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfd75141a2b8cc08b59f474a0632b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66bd08a52d49c82c847c233898efae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05fdff54a0c0171822061c0d481e18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a62662d5c55f4f56cd9bff7331c125106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5926d8a2717597fc4996e3e4ccb5f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1e276afd3fe3b6592a8d475b64ecd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea16751c154c4197c5c150a189c23c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001161e18cd442e12c8c227df8bdfa0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6f49d64e656c7f00367e3e98cc918111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67b3f89dc7a42041fb04ef5a069a80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51b93d88b2c61d9b5a9d0739c89bf2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76f31ef23df69e420ca565d433a52f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce121513c29b9a55c5017ffc761ca8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adecb83b6fc2f953b1dfcd842a4d4d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9eb1b0944bbd188e64c9ed17da202117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7057589e93956fe892d1291dafd20dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff705d35a0685a22d90dcf95371d0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faf094d00fb542bfdf6f60ea58b6eb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e8337b37f18942e3fac90689f1655121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b802826d1fd502e5494139e52d12804122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87757e645ab23a149f98bb04871dea51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127252caecfe2ce059272013436f4a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d7001116f4493d0a0762122abcf68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084f67d0514fa8f8c6a1e57bec22a80126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51c7c0b9f9927d7d0de9fa459d3fcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30603e0258ca686bcee43dfd65fa09a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b0cfe1b69538529744be69c7d426b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3666e0d5d4f49f042dbc60bd1d7fe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1cf0a224b3f02d9ceab6d3dfa7131131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ebc9f77ba87c5cdcda0c03ef66aaa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b0d5cc6015083068c698be5454f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01023e77f809ff358d7edc7ad6dda13b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb57d2014e5dc3ca3ddd26503265d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b075e3bb1ddfab387be46b6846a7be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee69ac0a31231159a30e3063f46404137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4ae4b2dcf072d1dcf7d50c49198f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c36f0eb996ad71db701676abc0c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e9ddcff18f5948e33297cc0ed1db5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c022b5b9c0afde2c20e1cf83680d43f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b41993687a67e959c3234b6e2366e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f9e27ab8b1ba6217057151613daec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffde2e7875a2b8b9cac5bd090e3c03b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9da678f9601df15fe8e1df4388d1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b3f92210e3d16b021ab3099f93d01146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee2829800afa13e6e6bcd74e6133b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d9421b2c3032f290fc4c9762c7458148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde55db25edf8a75c8588a180b64739149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bb976b557d6001899b4545e140a14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e560884840e6e7f13b0ecf5ca5f0ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82573fffa82d463b4f55b5b99d6316152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898803401ddeaa323563f711d3c50fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488725c321df91d31e36e10c5ba3ecf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a685fe7160a2436662b83fd60663dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cba91fc100563116940a21d838dc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1774f10b4cb993ab0175382ae1f072157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228d757be5c92b2fc026028d4934362158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2020308f5a6205e25d2e8ea0e83be4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f095995369ed5b51af61d611b0d2daa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678c847be3af174b9f3a5dfc2dd9800161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefaf6435f573514d42fee4590c509f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3c2b6e89f2577c77952c38e1911b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9100d12c58a96147784186db91ef89a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd964877e5c2424a2f5d9bba037e844165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47c3390dca2bc98c1ee724abc77fdb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7212b5906caf8c40dcea79f909e30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800eff50f8dc607e17e1ddd745526d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2331119fe445ce15b5dd601fe85403b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e60df6c0c7100934550ea9898d83f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f2641cab51af9a0bc5a0b10372aec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f11a59740b1837c5139e94734538d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdca89116bb8e64db324b2a676e725173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825872b6a3c5d2337f6da08a25c5de3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32b758c61db0abceecc028a1538116175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416e12f3616e0407893cb0b7088b94d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f176972526771c40caff49054331f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60409dc4d5d21ab2549abad52b20ed8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c42b09917c0d9d7bf94e0fc08c00ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfafc2c0c1731f0715b9e3c3d1673b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26a834d45f11b06c493e5dad7f303b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3ff540e6e0d6a4dd68a61e1ee02c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e0d503892cdc74c8bd9fe1a4e899d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dec3c7358d23e6041f5b18e313c5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5661d81314c2b9156bffde0512f52d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075013b88ac18ecaea27e18c60a1a81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c331da0cc8ab40b5ddf18bed4e8d2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfc62bab8c0d4ebc3059ffd15afe2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678627940e3878108830ae195b3fa58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee601989dde22abc94ba9e6d32de6b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac58d9088272e54e486a71ea55b38ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04304f449740322f62b6f9322a7e91ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb5e07cc0cc8d649a8b23c0369d2ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1801cbb22672c3c05501a68f0262d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b8f07b3aed23e930e6271e496010195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525b84a2b13014f0d84b9fd077b7879196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bbcf3f7d49ff1c7bf38bdf199ae54197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d345cf4f28e2e93fe355e2dad8a7dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de1c0c8f129909597bfe80428009b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91993299c18c73fcb6d07611384b6c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011fa0af16a2fc0a73dfa1dc2c70991201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee450818bf58938ea2086adff2a348202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea8fb43cfa8dc2c3724bb36a1a5540203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd49a5d659c3ce87a5248e5bf50fca5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5089086c16cc5978888121e7fa33b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfe1e84f1a798584ca35837afbf092206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7798e9fecd0fb501cd7980dcaad2096207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b0767d9bf09c39e28298b496d86ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9473a53b4a554fbb984714e47044e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11445cda7572a015ba16070f6f99efbc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0c8377dfb418012f5f2506e5d55ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659804f5f96fa1c06c5905ba5ea68830212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e8bc5ffc9a960dbdaef65e00f258e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e28dace31058e5f25313c279cf492c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f7ee4dfb3656941d5cd185117e2c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ddd03073c5b677a1eb7798c630a73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aefb91560adf992597de27f6448d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839da3c0354af177141ee1a5f6c5b082218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eab98f7b76c6fec1592536d29d87a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fb0158cc5af99b44002a5bfe21c93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42b0e5d09c55842bf8020d9c5a8a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c1ba286ff795eb47371cb2bc4cb3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d814e17c441d491d73bbda3d7e2b9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f5369818d49772b6288163ee90896224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628c6577c7f36258cfe5cde09f79b47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9839fe5aacde2200be99445382fb99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa976e0f1234567f49e5ca35ab80a06d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e3d1e924b74ef02180c11a77b7940228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83248ac82f27b30331f72c5a0313f80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88cc6a7f2e3f933b61fbd1b2d07dde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f621839097f12018f0dfa749cd984c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b0b3e15e10ca426ab0197c7561f43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425819125c86115771ab97b32ba8c9b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ef8087978d5a9f2f70b0cf32f8379234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49418b7a8a4ca75680c99c00a1a59fd7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850d63a4117e24ebdcf6fc29088065a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a227151e11d3f0145a6467d809ecb16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cd9bc8e852237b0a23021576f5a73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e089c2e2b431436647b50209e008f44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62ccf4d71ef572bc837be0633b64a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df16aa777a5b3e2f3d17b1a768f937241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82555a2124087c9c2c783e9781d0addf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c663e21adcdfb25eb731a9c80bd332243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562f2f7965cdfc165e604191db5a7ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643585805fdde77010d8a89224852900245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2222139d352c623dfcbfd6444a50f3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c600009250ea2ed054cefb39e1f91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e7a321e4fcea8cdc25ef2d7dcefa7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c7c70bfb64854051a6bc0a7726384249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2b9d96af1c3b6bec5c16ef057aeb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3c41b50b053ad99a7384397565a46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a38ff063c3f93dfddbfce6a3b497c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abb2eaa3397105db4f5134ce51d6a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e554155fde015298de1f3822bd6f3a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15213a03505f5374a2e7352b93e0e77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fccbbe95354da8e0a9eb14de9eeed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad243b80745b050fea81077bcf71b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115ef48c0338d376e1b907ead457fa1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9d0e2d99ec9fea637c0c94dd0d054259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12645ba8b16b00b45c783e9b165c87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512d5b1863c26e3f3bff6ff53151168261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e10bdf73dfef4e0d4b1b85e13fba5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eab22519b97bef80cc648915725a8f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a3414d60b2650a0f95ac623254948264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af424c4e5bb9dc08c53da178cd3ff9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f170850139ace577acc4b44651364d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66213449c1d6e2f454270418ba1dde1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6755c156d88b2ef57fc57b9f1db6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9211dbc0beae1270456aa24de4e2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05aad36e4d59b67da1a8a7d85748d1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a492fe33f909cda90716fc8fb3579271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb8933aed0b3b20536f9eb1bc98f21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bf99106d1ce360dc34513e1514938273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dad192356cb0bfeb86a4f46367d23f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cae1e725240adec4f453ecee8d67ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b5d4504e69f3d22a4aa54c88cb574276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cac2213bcccbb7db0d33c398c4402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415698fd0540bbe449ad8eaa13433dbd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed846a96b530505b43279a77265956de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0e5d64edfa7ecf192cbaaad01ab0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4ecdcfbc1423a1f201e04188056b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518d0ee9ea332b3a40c253cbf429a67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2fc1574df16dacf6eea3be4f98b03283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06aa8ab6c52daba3cc602fd41b2a2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5091badeb57ea5a59513b5726d086285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efcccc9650f91b2946a90d236bb989286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0ec041f326e78b6c20d5b3e1ac8f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d02ef6f37a261876069e1cc91a3670288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a536081fd6281c9b5835aee8e4eda2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3fb789ae40b8d7d00312a109d7172290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab273f205f111dcf778a35e4ad42267291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e3b0bc525fce29c25aefdb756124e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818adaf12b4f73c3fb956cea3acbd51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3f7d555b0160b1946bf061d23a98a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a48bc2070f2880f770bcbe0d9d79af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535befe2a2a89a10bc5e296facca324c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8774aa5fe22b92a03a3ce17f2e29ce6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb80ae4b345f9cc8b1f85cceb4146c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1557f6e700e471db4ec0ac27c4d82d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeed8d6593160cd0d670541aba3319300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118aea038764d42cb4f2b564fdbcaf7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ebbf0eba6ac60c1064b6fcbf0d878302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab106535e3d22e620feacf3329bf930303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b43441be64233686c3169a8bed313304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7adff87442bd50a27e6b079e6df4e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a892a79a4bc8e712dbffbe5f6dd4a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a028967fd9e9056e9e67e53ca8a57bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a00d56ec70419a6eabc10420d33f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d479fc3a4862b2d380e71e980a4938e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93de4cd32d4315aa95233e49d2c4f9c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65558ca7e9c7969aaa62b3f286503b56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9bafc8f99be343e2fa61ac0ff82ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e734d1de5a5521720678a5f5814bb3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a97b460dfe90950ab38f1095bdbb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7c615d555f48122abd069cc0c282d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1c16fb9a2fee32a595df09b6c3775316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc93bbe9d656c24a3c9294e72ec28e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a9bebb3dd4e5d95d7fc9e337434b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52105dc2cc7a9eb11249f4cb02a2f65f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325f5ecabd370ac11dd115c42776ac6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74127765f812623f43dc9f96146eaff9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab2f5a0738cf4ba42666153ccec218322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039296d9ab2ecaef572e2173d4019d91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928012101bd79bb8712bc645b9ab71c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97891959f2035375915d8782672298d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d9ed853b6423dd47b49d00ce2619a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac141dd57b33159dad69fc7c8d0e331e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d12bfc4d62fa81a4b8e9311adc687328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fa7bb36d41789b8e43241ecc4559c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dd3c65efcc48578340ecfd3b5da24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29090081fdbd39ff7f6f9c278719f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b3b2dadea17c2155abf4c16662f80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36504ddb5550b806c168ac0270e6d066333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19de8a2bf858a03bbd0c869c02fa98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee000d50080e010e3cc2e7f2ee37f21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a537021ee2e92bf181f32c746df5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c90deee0a0637d6d5f6468c08f3e44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59977ce58b145d2ef45ac135063d937338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb797d843d8d837b2f33d7a39d6211f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67888f1459757eadadb92bd5ce4713340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b660448ad425c48c5733e3218b976f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4821608213ca9a3ecf46325d8d8f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565d55ae8bd4bab3692774547213e33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a03b1a5b00394a33713617d8c7aac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758ba108da80ca20fd78d69a6c3ec7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc7525b6b6fc6eb2dda657b28b7e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47252762987374157efe213a5bde228b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d674139a1d83ddc3af2d335bca06667348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58756a120ca82ab4785e5f3fa812f4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c849415f7703fcc4ba3ee2639c99e8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e74e4147344225275077583cdc96a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b06dd0e73a3420a574059f4a0375ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1c979564d7c71fedfc3bfcff5d441353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d6ebe366a90ea2186d7f6804be785354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7332f094b5a30b5fddc9082495e56bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f854c01a8fcad8cb70d6124580ad7e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0f2ccb8b9f7cabbe1aa4816a186e1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c3d2b11a9c2cfce3ddb349aa4d13d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaf0fb19d81831039c1609fa193838359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113a60e0fec40457b71bce057b92ace360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe32cf764cb8e561f92a6e91ecb6cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8c0b5413de0c9556f448807822ce7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dd569d3a18d13dc48a6f82aa5e613363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ac8ece4e6c5945192cf14c62e87c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b50e0454ec5dd0c9c0019def9a86d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58912230a990af347c2c531ce4906be9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de285d4f40e039c49994da68ef31b52367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca9f4294e78a18fdb056fb8ea2c071368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fa38ab71c5ec8d4f0b27294f3b00c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003e63dedc5c673308deef4ece2216d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f619e161fee70f726a060cd581c05bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cfbb7f776d1b2be198b27a34de3c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ea60cf601c604551a06029e5972bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798c1a397712d72d8224b0bb89a9fc8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f7d177c709155a797473749249898375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65484f5d5f599fddedb380238a8099376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a0dcadfb68b9f13e813d00a7d077f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033302fbc80669d568b5e80decf7b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfec345ef4da92a97304a2d7e11214a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ba087c8dbda4a02e4c0c0c3e8b505380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aac339a9d32ba6de6bedaa4c73c17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76d15eef945ede4878d14eac3f68d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a621bddd845fe88d5edb141296fe9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb120715d156aef85a81c8431c9041384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221172cb37c4fed761e12db95f007582385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d37e3909254ad1e7fca390e2146d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970c6fa7af454ab63b416a98293d6cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970333af8fc410eec756d27883e880e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf2fcc5358ee8cc5d09d4368ba9e3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff07357af655551b0ad48dff9867075390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41adfa7223ce992b5bd7b18e1a84ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032cc3a0ef44b972709618babc2941c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7f11d42d18b0b0d33161b9745c844393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ace12f03989855992392e604c860d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474c9d264de9fed3f278a5a40f2e056395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47aaa82d3e92c88e4660783e5ba662396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11ecfc7f76df95ac5db1327cb8b7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f302cd77f4498b7fae83fd74d02a83398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f7a53c84f1ec90461f5e47824e1e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c604b88d329d92d417ed1338c429d9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c965285ad67a65c77b4fbb27aa1f725401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda9aa233d67b263898b58a3955eb6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed08c79182fb2c3edb11fee6a47e143403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351cc940f6a1faf345d466580a10892404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd6d2bffed00b546b0a20e8e4aaf81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6469527540dab2dc82918eaf7a83406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc11e48e545f374881d10f7c6cd2c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f5cbf4d53f80cdfba85f33f5a7cf6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d00b7a3cac49cf01f479f3bf9a09bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e7c6fef891f3d8441e05765a8137c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835870cff66d21168a4bd580b261aab7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6c2aab912ec2282bbe3fcb2f16b76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5afdf134153bf0327a1d35fc44a03413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd1d4fccf82d3b54cc44744e35909b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df88e2fdbe14fc6001eac0d80b51d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778bfda4447a2a2737ec34ef75efa5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d7b83d7d606be0749bb1deb6b5df6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88e31109c31d6be67d5a0df5f42339418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c121a780b45f17b914cd5aa1b138930419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484ce3fe42cdb599959305e1618059420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96034ed9cf37bf734d42025713766ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96745dfa623cf6452db606068b84271a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32534d47fb6b70632dd1e23e83a691c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cdf302b7861dab6c177c16bbcdebb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e800a918f4924f96a00dfebe8b5b89f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eaa1a4057498b166b8a1049209b21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ba10a6ba7df1ab6f8292cf88a725f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c05419b57e0f2425a7c0f15cd25e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f000471bacc7ac0423d14931af9cb91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef75cbb31f1d8b11fc022714bc910ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937fa6fc8ce89b152ad9f3ff88cb0ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f08634f0f7b7e7338e9f3448bd8793432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45a9277265682acd72bf488ad022a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee623beb2964105452c07b3aa1d8c5f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f72ac58feff95f8f9afce2c0c84d5a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737d8000f416b1bd95e3cfe2f9ce6be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c46af8b28a259a2f7f9ed4c97905a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00266e933ac533ee567e67e26c7bfb16438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7becbf4767dadff12d96d3e98debb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85b373eef9af07d205677a5e1107e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07e07114a943a51a28fba6523006d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d5269ada3b834a6ba23289c4f82f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d695d1af696bd7758a8e42658cd99ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396f577707f743755d8791ce429f7c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932732e2554e3747387caf7f71fe3d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a3956df9701dd6a352a7b041d4af6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bd20719642684d40221cde4b157ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa32bbac8e9c5ae259654b18b7c8ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d44b8e4f9e8a02bf159c88708cc85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1e9b60a790fa14589461a077aca6c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a3649077582c6dc2a5f98a47fed04451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2591d7880bb64874f00da7f42470d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65a55f534d321405221a238bfdacdd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8eef17bc64e3fe516e8a48341608454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472b3d7818c8c8a17bea66d6de47264455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fc33008ca4f049e4517a49a33f610456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0182cc1c059439c262b174fa4645a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0b6389d69f88bb210333a82fddab0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741844840ba96a3c34dd4314b7f303fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcd9d47f26bd821743f9538cae25e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26066875b028eaa26d48d5aad8eb6a74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0557974a9a588750f100acf482dcacf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d6dd0bce0dbcc9d6554512b7ac0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d59a69c49ea8f042b25ace703b1dc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d8ab56a8d54694ba37529a0bdde2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53008deca15d883566c8eaef5775877466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b38d739d259bd0df58cb6db02134f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476df3f6f77820783316ffccf535fa6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a94d65e73a3dcedb6110c02aa271e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531379d2b196a9e479873f19757575e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bfb1a28570dd5f789b42410e95ee3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce6129ffe4ac7d2db1889ae6c8d9dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59fbd2db4643b3b8498f920b323b2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ea32f25bc1c7a49e3c149b2a4f5a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb84a2172763cd85c777f4e41f4f91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43727b31a917e85c797070501ffc306f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5a0ebe0f7d8834103e57ac62886a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f84046587884252e020e8378deca6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937d841a6f951fdd0573ba000148111479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ff5d329810e8855b90ece9e77ba51480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb018de8f769488c5e78472bc217010e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefee1d842842b499bdea2eb5170e4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0868b1b1bba945905d28f0069dcbc58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203da22a1ba9a80bd342ee49a657cd1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16778941d26e31a4fcdfaef24bc16b44485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49a2f2678f83924fb0209e847ea786486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0347a3130585b01b516c5f9ca0d36e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedad33393739541c5495c2f6680733488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab217e55959c6a2eaf6013f58cd367e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65a58b13894ee1eacc76adc973232c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac328d4f9920c3ff2b38593625d06b75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd71b1e8869798eb615b19ea3731449492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81fa3f84db497592e13526d29cc51e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534e3c4c1726df6595aff6577379f8c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3c894d0330be59f06e64278c36688495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e18e09904ee8b2b4d231a542f991c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a363552be625b3b1d40703fd19a6233497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6339e3b0ab7efe7b92b932c565729498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b703a1545f76e0cfa546b2b0f21960499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0bb5b07ec8e47bb714aa86da39368500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f08506c0eb85d336ca8bada5f6fb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e75639e8c1f72f461f06e60b7df8c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850a262c29500542d5d782a7cee895503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecab0b0f45a0bfd6f75e034b05436f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e29fca66c10171f8cb6573e09e0c2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202047a16766f62069d442b3283267e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650e6214a2238bdee72d86e7dd866c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33d5aa9d42d943f68b5b0b85805828508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa15fa6a82fb20df2948b856354ddbb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1f464406212c2e240ddbe26c19a79510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775256a79541aea4e5a37479a39dbf7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16596eb8171459687b36e7be89b42e62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e0c0bdd2dee0f5a916b9b0949cc93513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9d929e62c7053fba2e4628e9c76d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388aa16266e3a47ca727247bd38ce0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3873d3c0efaf5f17a68d54a4d8ef7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33435bae1d7c353caf43daab3763a4ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d038159e6aa93807d2fc802e1cc8770518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ab4b74c4aed49c9e9b5b3bdb97afb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484fe41dfc2f41c92ce9c45a5787d22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a8e96c617bc068296c96a5696421521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880df77f4bde7ca792059485bffc03c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fbfccf43ca98d6bf983aac7d0abd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1226b3c5474868cf679d15352a4146524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642f9f2a9612e2fd8eb7a291f0af89a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f15dfde633c2c79313d9866a9460e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ef189b521a1105bb5384465846c4c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91054199af286cf7fe4ac594e8e97a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555de97cc401a2a1739459c4007ac9cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00bc7f2a13dbc001924fcdfa9c0db0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf4c5efa8351f28874688bc2dfbd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4957d5581844a0788017aa5f0bbdc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9139f96c61208848da9c47fc2d041533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d637b4ffdfaf4992f853902876bc8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3810ccba4a288a9af506069a601670d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470fa009477bfccaccb53cae8eb6f06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27e100e760763a39d6e1a34a6071f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2cec99e8fd2173f6d3918fe1c3ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab3b3c381e4d67c4860e1ea5603f30539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d0abbc9eeca84092ef448b1eac12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaec481d02bc6a9a0c6c3729e146ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5dd04111ea10c25beef9d56b90610542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55a75cbdd7f2d24304a5add78ddbff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f11ab2a2d6d1f9789b63b3c1d580e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0cb970db31f0b6108c1ff8ed1bee2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc78f27d24dc1456740d80bfe35a7ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be83950b745aa5b9a58e5d396c260547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd5c74b79cae0cfe3d6c24c9403f7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71fa9233d52ced3502bbe0b7ca3378549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aa248c0f009a32e754890de575bbe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68a41570180b1f26a1f97b11dde1a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbfb1ed7d14ed1dcf8077e1a02cbf5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03470c37a0b8e027b59307c5bdb535553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377fb3f55c419f8a631edd9385181d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510001a1c88601dc6a32008f1857f23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651f47970d9adf2c977e37fe7f7b512556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd7754107937c754b1bd3feed53c17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118ee62f83ee5f4f7b9257e2bea3106558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92290d60b3051f169d5e627906636bfc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f05a72d76aa3959eca6e54794b5ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e859c4540e4d2efc8e35cf5400cff3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962755b40455d5596696e73294e9baff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21039901129475b47b3091fc5dda2721563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be0f5b20137526803f8c7565adbb6b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bc676a115b236a673cdce11f33044565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0c588fc4f00c683dfa72f8aa38bd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e4ac727a2e65d3120263f4b21b841567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5f1b8d7ac3d4e0f038e46d9646170568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb906e5ed5870efc850dd4c0adaad91e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd463d780ab68b30d15f1a6c141ea0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bd5478ffb28c13b74f9160d08aa09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208c78efb53447e74c9bd6e557af3e9572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a968cbbafef15124e7ab393885d7bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea018494b03fa20df5b7673c77869cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca561c15b85fd9e678ae9e215dfe163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b03e47ef64a0c53821806175489c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0037a0ee5b39bd77d23bc78f66fa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488abdfb93584351087e77f731418ae66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36a3a3e060b375c5009b6a79b95d007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffdb7f91efebfeace4f3d69acb6a4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a32f756672087eb746961014019cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ff5d3a2c3dbb1d118cbaaab7e679b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fda0b724cbbcc6c879c1e28b2f159311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87c84fbdc0d87d9ef77107270ddd5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf22d330e2f34482d891338ef3a32e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe17852f950a2aed70939c1e745474d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83a46aeae0e5f25071f7ff467c450315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8abece5fc215da6f44ef0d3c471e9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d0484decae5dfff7007b9268c539417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236529c7bd06e722f18edbf96003c8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af82df2b0b122b72211a20a27f573e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8699a2f043274f2f2524774b672dba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f82c1e462d0750af738c5d44b5a9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65328014c2529b796fa824f0161c61f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4539dcc0e40bd042ef004126bec7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecec795c06953dd51b8179fc1607ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41330a12ab135b1f20e580cbf4aa880725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40bb0292f8eabc994d5dae8e2ff47126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe1fbbce7c0e7fea7d4c7f6070b3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e43ce5016cd5fc2ecbc6026ad018128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f5007c55a90f51de1a24542cb99a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161df3f9847aab374f2c41d57e6953230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9dfa5eb750ecca428ba8a2ea2766f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5a899141cfb407d86f14c1eb4e73b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969e6cacce9dfa0adbfb994206350f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2a729d654ead183ef4dc0e22c3e3c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcccd0101b6eee318ae6f30c0a138235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675405bcbcb1b5da27f915cc75d024336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bbd741eebb11925d292002d8dc59637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3ed782aad5ab645ca1b261dbddd6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2d08a8ab6eda7e1ecef7171f0472639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8df5ab8bc9b915a71e83a0e23832f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c95c722de85f30369ba04796d3ccf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c753e6ea412b14e8799d0a328732cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca4c34c4910860d76709956763fc5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405113b56c869d1cc43ac683acd59c1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bcfce5334f9f88fe08ea42b18c11245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e5eaae5ddea7f912eeaaa095df59f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c07cfe03b2f07e7f5b3f75e97f32b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b4005ca4eae01c7e857e3ff641f8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0582446fbad53dd9ff00075cfd2e6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbc5a2b110da98f7907f47fbe72c6850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d765befae95e37eff70e822cd22726251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e07412c26d574a338e3e91876ccbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a7cab55d48894af3cd5d6693f0fcc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23f8403a12641c7df4ab4d6445f33f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ec27a049dc94e909d7dcb6a8437b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e59f85e85e778a7ae67ebd859b32356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3c7d533d7e13c4a0db2e74a93dcc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606790c97331bc29b5371e3efdd6033758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcee1c6fd0f19dcff14b03e281636059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490b771775301c035e5cf240098e2d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74e2b5fd8e8705ead51ada7c2ef58f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84e2f414a2eb80e72f2268ab00f34d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757af747f8a3ad7af21dfd29191e0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656714eda36237deb73bf08b994e51ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e27228142a0daf2f24a4a3c8ae867f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b3816ec7dabc0d9eebc2167f9301c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159fb7f53314b334ddd36889e60f79567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a67ee95ada693a04fd2e61c71e7abe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8eab21c9a271585e1c97994f855a7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bdcb94a402a4e1381759dccbda61d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4260e4d2af811ac0adf2f50dbb2c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd584e81b09464e4ead6b795ff370d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a84932a6490da087acbc80904efe6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395ce8f9157eaff8ad66533312cdc0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e685016d7ea11e7f1a08c3661034e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffdb1ab4462f4522d06005fcc1f4fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e34437ba642e5f23b1c0655e8abcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a6a53e9ed6db1a19300b090116ac278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548c7dcaa5d290b2115356b7ca71fd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef0feb61a0a65b0c0532813ff4fb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1229d5c5aef224907e1f9f999a9a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2686af1729ac346071515dc560e4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dde0de777f8d91d1cd5aaae1896b9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e6150f2dabaa0b31d36eed96363e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ef37b69737e1bde552d54de1d383585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c816563d19a0fcf2b14ce250851704086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ba6f713fc0e73dc6de6e0cdf0e75d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9759aefa6c47b0bffd6d20904a6b73788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5f4f0ad5ee6571d36e148e27ff49b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebd12b8dae801f8b0314fbdbd30a4a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78b90b78853ca3cb01bb99f4a9037a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53e3c1d9581f4dea1159511240a42592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707478e0c12c2ca3b0960fea68dd9aaf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d7cc5ab54a49518c90e06740f908794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b633263a6e9510afc3ee5fa25951e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9a79c6858b8361401a3dce4401e1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f5315657c1ddadd5561341312f52497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319e39a55bbca10ba2db80b112c179698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2abbcd9225400b6b55bac21e0305e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a55cd5ac79f3bdd7e8016850465352100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c46bd0df4d4ebb14e29249f1adaf9c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0cb54cf8d70aed51ae338976338d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cbad260183b3898efd22003f5b9e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435af655ec89eb76566d83e693b02f66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e732677ab25f5d39b59c0d6045c1e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ee1b306ab6802d5c939f1d40f5e9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702840f9dafeae6944467211cf1e6dcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fd2f4757fd0d8489a73657c553e04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e566547fec7c7da7b0998d442b90c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11a676786c191986ef13c85689b6c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df816686bb878f59bf84f42b5f3e9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb3f1ae4a7b32efd1d08bdc325cadb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a9733b2155cd1425e5be70ff3e16f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf7ef92a2f64b2d09f6e121143ceb0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4ccc96b072361ca3a6cbcb259fa9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e10499cab9388da7d7551181202da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1119e899c650bbba2d3089dadf43b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4b001665ec6d13375963bce1cf007118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320896d8d7aaabb8143a1c40ae1b4176119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46849e4cf1ea58fea7172f2718e371f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae64e5be8aab9c7b4b77bdfacdcfcc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aad08ac727544f97791408f7d0381c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1976f2b6d944e01b09a015db84a8961123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffc712b1bf03cf5d38cadde83ebdd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c7deb857d74ead44a134aa16cfd25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034c9f0f34369ef5e6cf5e802740a23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da6bcc6cdb370d812da735935e27f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e06421d2b48e171fbb0cde9e535d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7476ed2726f07667f2911a166072e9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4419a1ba15aa56bbf520787e96d548b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91abb5c8b950d97a5bd94dce9ed723131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fe922ecb4b8177ddd968bc5f1b845132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8255f6b15b2cdcba4a2daad2a2a03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08c5ac4fb6e62787ef01fe458b87c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c4f65ae56243cd11968ad226160e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa6f2241903e2d0c9f85dff7f13368136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eeb62477d48aa5dc711c5f2f5d5001137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f2360ee45111ba739bd75b27fe73b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eb80c7a73e65e2a53432b0f67e32d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27deaf1b0516918cbdeaf7509b8634d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632730d8be561443c07ea6f29a9fed84141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9065fc646243e01bc112811ad2d43a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05283553e16dfa498e1741e739bf37a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09197b6706b6144cc6ad2eb7bc4c003144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a02a4699f57a94b0f75dcbaacaa94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71058a09833a5d34e948c1e48d1e30c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94454ee802c2da998732dbedffff0d42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f8c1d3d24a73570c5ede6d0e423bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35219aeb938d422b8784e60ba383bf03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612c7f879385e45fdc04e8cd59497af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517fbfae7ba74d6ba567bdbdafc7c3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677b2fc9f671b3720107ab2a5ed8457152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040ecef77c5cb4897aa7d9dee6c563a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc5ebeb7e9f095a198a6fcfdf97725154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd6ab5690f33b2e2534b94ccfb6e1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bd85cfeec8d4814369b59fe002b40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99927d92a325e9e0d6bd08b721a76f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9393b1a701beb02608c55b5a0148f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218b4793b4625e19c2451e061ff0e95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ed541c1a909634c8ed62d3471e9ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b88ae2e3ab4d2b34547854a74d71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d55f4b09a5e91d48d78155b74a7383162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e85cf8771d9c0253f5e8f9ac35ecd0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097316fd299794bcb3c723449657f55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d4bb209372ade1d6e999b6861b97d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365643ae9d0bec7cb90ed5b6219b1a48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0086fa3e770b3e568387c319b3d04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8d650168fdf45d350a7e8b0fcc577168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7745f93c8528837ec61be8fb76ad47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d694d9df1a382060a49b83c0ae655d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5b441977a716044f7194282f2deeb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327900bbc48cc0cb8795d4fdb05f05b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159247c12ce3bfe79ed56115389b8df2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bf31687e1b085da75c954170fd935174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3984fcf8de42a93bf12e1c1dfeb1b76175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c0c01496a98ab19f57db3027f643176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f28026c32d9988a7a814ed4bab35c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2925691ca43f02ec6b7e22858eea34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fad58358ec9764218df2eaf354b9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fe3ee961c974eeb3fcd6b98a1d88c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9b52a95abf9d60b27e8561843821b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87b22f7d302ee437f19609c5251d79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d383e50d8930dc6e4ddcb7c205b2387183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392d7d2d8b596dc5ff775d2f398d796184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8109d4cd7269aa3cbef15c983d2e62185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d713d949aae324fa9c9955d313ada9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b57c93db1944a8b4ed425180dfdd6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10b9dc9f03591a20b2575d75a95335188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206ea4179484af16378a501aa607d3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e33ec31f33ce88513006c7ef0f2d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc511bea47ee15e4a167bfe35d240046191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466986472c0e4b650cac4346db45053192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b9b249a2134efe2bd0bb3fc76a16b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa26db6afd6915041fd242b13e38cbc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1684760d4d4a650d759eaf670cefb5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a0978484f90871a9173c95a879001196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96668f10c1d7f76aedf71421c31ca635197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94027b2b5f11f7fe72cb90c2e18b434f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d4e6909583327c2c95bcd0f335fc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54991d111aed4918c5cae9363f258a80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148340df869ec919af993391e0ed6b0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ee5cc37a328418586a92da4c0ba0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e241bdc05b8fcbdf442a9196dc0b972203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68d33398e0501b9956520bc069fe58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7945a889f1813a573d3a2253adf27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f5a05e61869fd1eb4680b50cdb959206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b96a7935ecb91df09889786249e0a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61e0a59ea65ac4eadf546858eea57c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d99988fdfc9bc92877dc9c8a4850d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b256fdcfba1044c928858578768c37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b443f789677a23e01c56e96897537f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74524992f11f2867466b5585b4f9c7c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ed736fc675aa671bd093b8e5fb0a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccc1b2599743283ca6d4f64d2c5f6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d8f61d489c7b805cee23601d7fd98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f56d2c108d96c8fa6a49fd1c391a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a451289ff2c7a3dc5040a7eaa52a53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db93935c4546e89b524cdea44984eb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75dff834b98310dbcc5831db692127219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feee14f8c211918ba6b6f750c84572220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e63eb608fa4af604b15d8c69491bc2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e220811bd1bef775b94330e109534222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad377d963df6e9cc0ee524b0936054223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3876d5ff8167f10bad049c715e055224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ab0b636a02b9a3628c4ef54792fab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ec58011efbed7e309ba65a51a10b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81797ff8a95d633a389789b895f2afe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab052c838b394278fa8752086d56fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e475cd3099582ddb1879dfb0bf3e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81fa26afaedf8ccfde7cacd431d60e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e09c4df5464c8aca49e151b3bf9722231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a088ec95652c5d0fe35986b446c34d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81adc0635d73e40cfd52dd671ee171233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce21d27d17f58018e8d9072b03ff18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b772fd36fa856f67bf2b2e6f00f94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be57e832d9b1e68660d1f9925828f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba25c7da72d28e15087d4fab2cb2d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95dae1b7772be510758507be049f56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc079bd4bec7728c46b89ac7abb22e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abae10bce083300ea1a591892c90d1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5e0ab22f8eb4aa71ed9002e5cb80f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b46d16f4678f688e14c9151b046bcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa0e475ffc3287c155fde4d1d1051b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909867ea78d693da095d3cdca1825cc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db94a2b82b6478a8e6354997ba23dc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cb5f8ce9ee72e5012b0074832a574246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b8fffc4eefb626229e9f6a7515426247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca1d06a02645e8da337825ca6accf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c7fb22d45a58dcff5131915956641249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236c464295d42917915b33cd16d2ac4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19e219a75c74772db5d3a8b50d40af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e397f8f0d3bfcb01e4ead2ff1932664252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d32d3c1ab7fd0b8e4b20a9fa17b4f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a02d059315400c57c7f0fcceedeb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7232983d2397cb032eddd2b192c6579255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3606d1374f9fe5e69348ee4226b31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213682bfd927e8e7c9ed38a085bb920257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f44c2e91bae61ea2e2bcdae5e0485258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96984bef823d11da5de84f4cf6168899259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14679e50e33b7423e51553092e64e93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4793593d794708b43867b48cdf17a93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e969532e3e5a19d654d5164caacffcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02378fcf4f91ccee35e8b1d35c4711263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4a7ee941c63d0a9d2a9dafaebf84a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739a9daae58826797490d94d29468c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119498e97f9dc3a49c24ff369ae65c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1629c22cf7d5c856809e60989520cf3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998993485ad5c320d5c4eac459bfa65268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006d1640ddc3cc6b78c152f5c13aa2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850348b2aa07c5814f10f87a6b5c3d78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d4b511ab3283e89e5466c6dc951d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a389fbdc6b27180e42ef5026e72e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0baddb3b899047fb6ffdaf4409e10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee26a4217dda4575ab0d5df6c2e8b5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd392d82e270150a87c439b128cb5e96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38ddc9e81246ca410f2a1b42c34dd3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f4ae6fec70844c0404bcd4e67e175277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1814523d25e273aaef7b70100d5ebf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9d9e301c92733fb94c7ba2bce924a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1e0afa7f8a0f75984ba69ba2a75f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d7ca620cffb48b2e63673a9de7427281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af08900221353cbb52cd7c7d6c304d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac72d72996d553d9fb19678a07ab2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dac01ac1014d276e686c86b9ededd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f70a26f7105db4976e95d15358a73b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed5b88be8654fdccbe6556c2cca23b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7d8fd94561dc18bbbf96ad4a8cec0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5344ce21ee9ff54c90fb3eadf9e816d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bacc8e8d019d1e64eba85fe4524cde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e55bb2e2eee06998628548a72eb8e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0c6aaee36fd188ca32f0c4ae26334291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299506d5bf673ddf0ff6bdeb89e4ebf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9dbc0c92fe7351c483da82308deeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa6f44736f67ae88951ea215bc7c7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e153c662b1c4c89170cdd8f2c6c39a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180519947cda7a4f907122e6643a418296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d2c50e3b2dcce0db062ac9caa86e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcdbea42a258ec0055610981c77f63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dbe1d18fa3957a3b457cb9f17fb5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f1300568599340472a9bd8286b664300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d4abbfaddc9484a2614eb9e7a3aff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73356f018004090da5295e5bccb765302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de526d74da5f28ac6ed65d3ac07148303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a10bdca4674a844359349968b028304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c38478182fd98d100335677678d727305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4bb116280270fff2b375b6ef12a12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af55c5ee3baae83a51b27573fbeff7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c33103cc88877c69a3147e7501fd2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d0dfe4a838ff41774178a60cd4fb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42a3e901ff707e0f995e7ea3754564310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800323b05f59fe52086524d14200d13a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9ccb4b28155af72a74caac54ce123312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca265f9a60324c1c143b997e95e4ced7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b9d5177470a81e02fe50b51b82dbd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc194ff17e6ff1a65d233dd9eb9ae86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821d57e73bf4c3abba589dbb4d5ac08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0560e444350e1baa3772cf6a98a65a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e4f5d48bf9314c620b2394312442a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650c9f30c79ab4f1903479bf9adfbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353f0e243c4300c7f1aae2e769e1c34320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b82883335b8bf46d8fade53e84eb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e77858f2f1b5c1ae78f4d81f39fb8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765fac6d6ce94838eeb2fba04e18e0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78a9eb7b4694f414b0ce20a20f887d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846237adc307ec13d6ab727c1e6fda62325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13263cdbb1e60863715b858df010fa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3585e4ed999a2cd74295e7218955d42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbca512674bbc7aff8ce1c4e28dad43328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b085bd66135b8113e2aef6b6655c9a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895489ff2600cd86ff21179dfca8996330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908110b2151e5e6f3c27b2fc5640da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9127f11c346178cf7f1b190cad44212332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63abdeaf85d318554f29018146b9e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c132b35609e1523dafcd4940ae933e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81f27c39b6ab59ff9a04bfc8511b35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a00f3bcc278363b1cde8c8b688db23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de09b6ba8a8de869d00c39ff0545c7e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98783810a3eaf38061565812495fdc5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1577cc13c7408721f6b234634526339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75ff0ee59cf27052348d23ab168a49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb193a15260024e1fb7c493cc05f9e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1fa8ce6ed9e82f66475acc67cc072342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc86146613fa0b715efd397c6a852ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8643815febebaeda8bd40f74bac3521344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2a1586549d8306d267cebc46681f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c806085cfc94e698b5ee85cb9c4f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0d26a2c25425cd3fa65756c4ecbc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291ffb15c2807c6bf16b3003c74054348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132553cdb68e94e6180cc38895c0103349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5080ea9099bba5c8046841766f81774350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993480fa4e51aabaf0c750988d93384351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483917788eddbaf23ba3d8670ecb45ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb85ab7f9a29931adce2105e69cd63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bfdcc538574e251627cc3ba0bd975354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768eeda46ce830040fa32bc64b67f06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e31ec94070f7f80a826bdfb110c402356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c1865366bac9b3e7d4be756c710bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df19494e42d6a80d4654e15cf8550e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b55c94937b3143232e1ff6cd7b7b07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c93955b42cdc3657f08fc1e7720ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86261bb62294c30cea79a77c4127becb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d306153b47a0f32bb09a6bb01ddbd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a224ad1cb0631c2718c081976eea109363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7216718a3388e30415b1c0db6efd37b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b206368839c387160f08529eeff0c3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add104a0db3a44c3f8e4859f28790ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452bf944beeca9bcbced8c963bd4579367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7850f2e39f8739817ddcc516fb35d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3979b0471eb8ab752413194778eff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e557820dfa4ef1a695d194e7e318c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe188f0a13d5b0551798379f1aa761a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283a677fb0476bc31c768cbc9931b89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b98bdad63a780825adfef40505cd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce61f8bf2db2743d16bc1cd55e16c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2afcca5035b8c68b84d5641397ed0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85e8b4135efcf0d0c92faae0da0435376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cc8f66d7543c57acd041e6147a60d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090227e16a9f4e5ece141a0c9f753c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f7f9db1695024eb111c93d2a659a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f927761642c7ffb2e4c0021f2cebc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ee1d3668925863cbd7ec0754627c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfc9fa13921dcab2608f13464c5c17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa024b7bf00998ed22088f4e0b3728383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60709c175a75e6e978c8ef54abbc2ea0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0012e4f9e47a91042d29f5e0f6b336b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610aef5546f1442eaa4d605a3309f17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef240fea237ef8e54bef37f6a99f9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a4e8a49cdb119a5e2b8e2258009f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a228dbb6b353e09811ebef6e12925389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093ad53b2c29fb8aedc8211f6700658390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171e6c1de35d298f6113c9749af40f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0fb6f4df07de141a4b02c5fb8c39c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cd2caddd8a68fd8fca748c131d02a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890b2601758378240cc48fa3744387e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091d635485efff9ed8b6c66d556ec40395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf872c120855e02fd0b7fc70664704b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e73cec0ea97a18d838986ef61425f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ac54f0096fe461cb26f8dfd67e193398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defc42a3202e0d01438d4086a913d11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b74807eee2760779efb2b4871fb107400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6525c17b0c4062fbea92b5b279002401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48bbb6119ea5bbfa95abdcfc93ae57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d820b5b3aa0e3bf685b6ba4e627532403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b344cfd38deb9a46d64b0056bb8b3a5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe37be8395a1f89125c11992040350a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3926549e02831d5d8ecc473c8372988406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de715bf1d249d12fb14677d87794456407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985fda5688094530867ab4928f88d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c86e32eb5977f097e21838ce7b550409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29f8aaf0c2c7cdde8300eeee0502fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4033d3894ba05b581bbbe7579447045411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f352d0256aa0ffb71106f944782164e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cbd2fb80fa70595d7da16e39ecf76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5985204bed60340555845a0968fcc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aa9647227389dc1f5e1555110b206415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1839a37865c42816e2cce547aeb00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963561206a429df904872322c6b60ba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306b59776dbfc917db57cbacc783a52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ca0946ef8115cb8718e7656d00a11419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa7443abda968272064fbd7fbdb671420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88106354de8025cde65508cd52641593421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abada461ce9bf679e52e4c84b88090422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fd0e4e4d6a8596a2a631914a00908423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd1ddc1035392e67bf26724a569fad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40389d9fd9461ace003162bab578ac3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bc3db06377ed54c6fb7a7ca2be136426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0567309db1e110067b95563b76edce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362739fd75dc93525a879dc8d620ef7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee99d387bfca9e2e14df7560fb2c18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff10e9649ce350c3d0de8879729fe63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf004465521652ebe70782ba52b59f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d760bcb3117ccebd5f6bb05faa1b537432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7915218a28df1f0c893fe66e07b3450433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b59c9c18724151d99579754555581434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94a714177688364a9f503828d48ec8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a8e4c57b98b5f99418f1f40c1925c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24a677ac6824d785749150c74d2d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfb023c96ccc9ee1d93a59940d2c56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7864eba52479d7d34c0f6be6a0d9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e51bd61bea4c12d8860804e9de0387440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b547bbc228dd0d5dca13b63d9904c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537aa42578880143ac3bc43048fba58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a71aea4bea84c66fe183c263dbb01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdbdec5832cef6328fc7cbbe14f4b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca534343a2f152f18dcc7abc20bb9d7f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cee54171515778290a2bc2d1ba40f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60730024c75b8e0e6e9cb3943188bda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5a43be009d701b9f87632f5252fd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93385a7a34dc10424cd914f85bd5ee63449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76928d98005e9cb9768b13c99624a296450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e460b207507bc6ed6e02eb935067451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825fa2ca5d5a02a781304efe04bbf4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0f1cf74cee2e79f9caff0e38d48d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea430c8512e71d41121ebcacb5cd905454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c142096cc4af28e312ca5530e7c71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281ea43a71b6db1885db03cf621c333456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067f394f04418253eff444ff1173293457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b777c2bfa9aed7068553b8318aaf46c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1383aee6f95c8d4438f65ba388e13e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e6066d5e35d8d4c8831a6e0b3e7c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fbead894bb30906ce3387f7f8111b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17af42d56485fcd233ca567174f8ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4127d9800260778e65e7994dbfed86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ebed941c82c9275836c355b4d423f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d281c7215ebe13875f63a4726842758465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47094dabfdb0b9bb8d98a9a09fc33d65466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e818769aa00df972556590b59bd0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e0e9ac30513ac1e2d3bc69909926468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50b7eaccae0ec54e35460035cce9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d943e8f7ba7462ce00f3d1d9c6169470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa20c739896d3f69bd920d8a11e61e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edf8146d5eb363fb7a7852ca16a5b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39031cae7da2b5ae946014d009bf78aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf7e6a64578351f8eec23fcc75284b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a1d1bf18cf5ad61f4af6aa248fa8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072183676d13ec73aa2a82a79a560603476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf3d342c656329ce64dfe8060c85e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed76ec5227d0a0bfbbd8094ed62bb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2f08df22d9e46d2b17fe73c8291f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a6bd487c735bd95b11f89b678dd13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72d977afb78edc0f8b2f6516e9314f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21aa7619f677f5fd998dc0683b38ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a059f0ed8dc8cfff0c2c01ffeb3099c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab32425ab8a894a14db236544de9b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e782d09d2c75207eb02ccd5c3070647485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb114f49cd84c587f30f23f13bd4a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a139f51d88a0dbddef9d9a74529650487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee1dd9ab538aa4ca5151db587cf616488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153148cc8c0aa3d89f61e93143cbd0a7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b12a71c9a41e0b3b7e7ab67aba3512490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935b36bede5bf19d32fbfcfbce29525491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfafda1f20c9da11d9539daf6c52ce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d5711e90ae2ec730c12d0c93832b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d218922675d8367f7908af450e1303b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce914cef04af916611ca3fe0ab8664b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949f9879b90ab5472d1368da3a6c001496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f990cf5c2593d9001395071566851ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2913d41cf1d998268a793ee60344681498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc10a66702f911a152cb42d78968f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27022213ecfd7216d1229dc3b1abbea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82648d8963d6909e51a35c0e654cefb6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19003ebdd8a4ea2b70740cae0853a6d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbcade894b5618b2bd52c5db40e5e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caae94a5ef668a1deda892ee64a805504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffa03f3ea4c7ba614e492e194295fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe7185d6b10590b0ed20708a0d5d5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d548a0dd4cf2864c4585eb87ebc1b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c8cb875299dadc283403f0e904da6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4433e497acec2ee02cb505a66caf55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b658314e4402af6e1c1f82b1af5b07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ce84fa12dd848816f3ab6843c25f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568bdd3498ce7cc083aa34ae8c4ac99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131452191b0e026e11bf63ccc024213513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73efbe3793f0f5ea8001a3ff04221e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa84333f567fbeb3aaeda420ef19722515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5648cdcd287b8077febec8ae8abe2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f2e902d46ff8d4401610d8f6639ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4f7404db5e4b85424cf9fb9be040c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efc954e3291675cd39aa60c9272b03519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4bb772b76a3dfcf14063c28c20d64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d099a1626c4373585560fdf3455c8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c933a023ffc85c7218f5f0334b1ff5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9050e19bac299cb21a607ebcff6e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecd3104372ed24d1b6707cdaff052c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd94494b50d0314d62c61729f9ae1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71cca4cb0cb6dbe235cf448fba5330526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ef14d0e6e9f0999737653ec7703eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff9476ac2e9b36cadc8d1d6b614a31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891e7803fbb2480dce8496a1c47332a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0db7fda06993d4c9c1db18abb92218530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54da2ba660a53c0f0e8bb53fc7859de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd315f08812e0dd354703a2935cc0806532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3d19ad70e38421934183d89389c08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46179173a1186e8dca9d54f62e0a4522534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45459b239312bd94b4fe960a03eb7e6a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14fd4d4c57ba10d4533811b6634ca1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115f08d8e23c077046087aa6e67eeb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9f7f31dcb78aa4a00d4d1fe437517538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e537453ad1af0734e02cfb848954d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b5736f07a6a42e0ce587e393a1013540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730d6baa59fa59eed5d1518ae88d1b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d3088dea15ea089e884ac677a115b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ae3f53517c6997297e24c4c59866f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6645ed87a7d65ca1a35ca5cf5476f67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa92eeb1c71ac30977220d249ac356e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68199adf8ef9492b09bab985f9e08c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f222a0470b8e734c42da8a6ac9c74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bba27e8d2f985dcef163f966db660548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e352d46b1735f4a52b7dfa6cb4c716549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371d1857210fbf7b112932b2295316f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56388f334d48552a5a640ab7792b3f60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bc2ab754ef4d238b8efd31c90560c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efb23e889e61affc81c5bf8275952f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f59c188b610654dbb5928496419e42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5c0d30e0db91209f33d4d3204a9f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7f88c42358da455a940bfaa8c2377556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50694f7912d7cac05b171ae5b92e5597557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3b5e90bd760956adee94abf596315558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958d4d5c557a7689eabbfea46265183559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342f21dc600ee0eefe11d90bd368ee6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbc17c0eaed53cda536761eacc3f18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a148f36ad6cee6dbae1819b49b1bbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087fc33026330f62d628979fa74fecd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5942c967b71126a53cf51ba4155596564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c70b2275686f040d027c9d4a9e97cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b69168a94c8b082bc1346749b5c8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f3fa38c74ccbd878fb2d2dba13840567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2c5309908c724c09603dff311aef7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793571705c8b59f6fe735cc539090086569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285103ba92cb690a04de8aa5dd324df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba184b8cf1f9b7eec05e0b406843117571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a1ffbefa82ad8d8a5130d141dde94572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>